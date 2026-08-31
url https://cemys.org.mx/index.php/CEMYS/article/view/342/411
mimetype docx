--- v0 (2025-10-07)
+++ v1 (2026-08-31)
@@ -1,7388 +1,23418 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
-[...37 lines deleted...]
-  <Override PartName="/word/charts/colors13.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="538DA041" w14:textId="6541DA6C" w:rsidR="0059794E" w:rsidRDefault="0059794E" w:rsidP="0059794E">
+    <w:p w14:paraId="0A13A7FF" w14:textId="35CE767E" w:rsidR="00793313" w:rsidRPr="00793313" w:rsidRDefault="00793313" w:rsidP="00793313">
       <w:pPr>
-        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="389" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="63" w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk162628558"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00683EF2">
+      <w:r w:rsidRPr="00793313">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:i/>
           <w:iCs/>
+          <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>Artículos científicos</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="right"/>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00793313">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...36 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F834BA" w:rsidRPr="0059794E">
-[...125 lines deleted...]
-        <w:r w:rsidR="00E36D2B" w:rsidRPr="0059794E">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00793313">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
-            <w:rFonts w:cstheme="minorHAnsi"/>
-            <w:color w:val="FF0000"/>
+            <w:iCs/>
+            <w:color w:val="auto"/>
             <w:u w:val="none"/>
-            <w:lang w:val="es-ES"/>
           </w:rPr>
-          <w:t>maria.trangay@umich.mx</w:t>
+          <w:t>https://doi.org/10.23913/cemys.v11i21.342</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6975D32D" w14:textId="4F76AE58" w:rsidR="00E36D2B" w:rsidRPr="007D116F" w:rsidRDefault="00E36D2B" w:rsidP="00E36D2B">
+    <w:p w14:paraId="6DEDD36D" w14:textId="24DB3F2F" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
       <w:pPr>
-        <w:jc w:val="center"/>
+        <w:spacing w:after="389" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="63" w:firstLine="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
         </w:rPr>
+        <w:t>Artículos científicos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57D4E439" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="65" w:firstLine="0"/>
+        <w:jc w:val="right"/>
       </w:pPr>
-      <w:r w:rsidRPr="007D116F">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007D116F">
+        <w:t xml:space="preserve">Uso de las redes sociales. Un acercamiento a su empleo en educación superior </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D4440A4" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">        </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007D116F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E709690" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="63" w:firstLine="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="007D116F">
+        <w:t xml:space="preserve">Use </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> social </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>network</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>An</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>approach</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>its</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>employment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>higher</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>education</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="204CFAFD" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44458C3C" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="53"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">María Teresa Greta Trangay Vázquez </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B21A8D9" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="1352" w:right="49"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Universidad Michoacana de San Nicolás de Hidalgo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>maria.trangay@umich.mx</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15575883" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                           </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
-[...2 lines deleted...]
-            <w:u w:val="none"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
-          <w:t>https://orcid.org/0000-0002-9054-556X</w:t>
+          <w:t>https://orcid.org/0000</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId9">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>-</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId10">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>0002</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId11">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>-</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId12">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>9054</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId13">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>-</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId14">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>556X</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId15">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="12259970" w14:textId="77777777" w:rsidR="00E36D2B" w:rsidRPr="007D116F" w:rsidRDefault="00E36D2B" w:rsidP="00E36D2B">
+    <w:p w14:paraId="52EB5E99" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
       <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="9" w:firstLine="0"/>
         <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...17 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B805B0" w:rsidRPr="007D116F">
+    </w:p>
+    <w:p w14:paraId="2A98F896" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="53"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E36D2B" w:rsidRPr="007D116F">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Atzimba </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B805B0" w:rsidRPr="007D116F">
+        <w:t xml:space="preserve">Atzimba Vianney Alarcón Oseguera </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="498566A3" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="1352" w:right="49"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vianney </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E36D2B" w:rsidRPr="007D116F">
+        <w:t xml:space="preserve">Universidad Michoacana de San Nicolás de Hidalgo </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>Alarcón Oseguera</w:t>
+        <w:t xml:space="preserve">atzimba.alarcon@umich.mx </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0051AB6A" w14:textId="77777777" w:rsidR="00E36D2B" w:rsidRPr="007D116F" w:rsidRDefault="00E36D2B" w:rsidP="00E36D2B">
+    <w:p w14:paraId="1DBF5462" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
       <w:pPr>
+        <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="1352" w:right="49"/>
         <w:jc w:val="right"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D116F">
-[...17 lines deleted...]
-        <w:r w:rsidR="00B805B0" w:rsidRPr="0059794E">
+      <w:hyperlink r:id="rId16">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
-[...3 lines deleted...]
-            <w:lang w:val="es-ES"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
-          <w:t>atzimba</w:t>
+          <w:t>https://orcid.org/0009</w:t>
         </w:r>
-        <w:r w:rsidR="00E36D2B" w:rsidRPr="0059794E">
+      </w:hyperlink>
+      <w:hyperlink r:id="rId17">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
-[...3 lines deleted...]
-            <w:lang w:val="es-ES"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
-          <w:t>.alarcon@umich.mx</w:t>
+          <w:t>-</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId18">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>0001</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId19">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>-</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId20">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>8736</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId21">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>-</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId22">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>1671</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId23">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="73C4DDB3" w14:textId="6300B7B3" w:rsidR="00B805B0" w:rsidRPr="007D116F" w:rsidRDefault="00000000" w:rsidP="00B805B0">
+    <w:p w14:paraId="5014ECEC" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
       <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DD1F1D9" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A38030D" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21D9CECF" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:ind w:left="-5" w:right="53"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">La era digital ha permeado los distintos planos sociales en los que se desenvuelven los seres humanos, lo que ha ido aparejado con el uso cada vez más intensivo de redes sociales, particularmente entre las y los adolescentes </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">quienes tienen un acceso permanente no sólo a un cúmulo de información diversa, sino también a relaciones con otros pares que convalidan la omnipresencia en su vida cotidiana, teniendo un importante impacto en el comportamiento social y privado, con la consecuente exposición a situaciones que les ponen en riesgo, sin que las instituciones educativas hayan asumido el compromiso de enseñar al empleo seguro de </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">las redes para el beneficio de sus estudiantes. Este estudio busca realizar un primer acercamiento a la manera como las redes son empleadas por estudiantes del sistema a distancia del primer semestre de la licenciatura en derecho y ciencias sociales, con la finalidad de conocer su percepción </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">respecto al uso de las herramientas digitales, como referente obligado para proponer acciones que contribuyan al uso responsable de las mismas. Estudio de tipo exploratorio y descriptivo dirigido a obtener un panorama global sobre la opinión de estudiantes de una universidad pública, mediante el diseño de un instrumento para la recopilación de datos y análisis de resultados de una población homogénea con igualdad de </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">condiciones, inmersa en un contexto educativo particular. Los datos obtenidos indican </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">parámetros de uso, riesgos, ventajas y desventajas del empleo de las redes para potenciar diversos aspectos personales, sociales y educativos.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BDFA0CF" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="53"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Palabras clave:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> comunicación, formación, responsabilidad, asertividad, proactividad </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D28F53A" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7754653E" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BBCFE0C" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Abstract</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C6AFC63" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:ind w:left="-5" w:right="53"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The digital era has </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>permeated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>different</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> social </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>levels</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>which</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> human </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>beings</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>operate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>which</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> has </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>been</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>accompanied</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>by</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>increasingly</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> intensive use </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> social </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>networks</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>particularly</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>among</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>adolescents</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>who</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>have</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>permanent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>access</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>not</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>only</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>wealth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> diverse </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>information</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>but</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>also</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>relationships</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>other</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>peers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>validate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>omnipresence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>their</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>daily</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lives</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>having</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>important</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>impact</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> social and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>private</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>behavior</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>consequent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>exposure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>situations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>put</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>them</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>risk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>without</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>educational</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>institutions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hav</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>assumed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>commitment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>teach</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>safe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> use </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>networks</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>benefit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>their</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>students</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>This</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>study</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>seeks</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>make</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>first</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>approach</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>way</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>which</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>networks</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> are </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>used</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>by</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>students</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>distance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>system</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>first</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>semester</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>degree</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>law</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and social </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sciences</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>purpose</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>knowing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>their</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>perception</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>regarding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> use </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> digital </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tools</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, as a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>reference</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>obliged</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>propose</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>actions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>contribute</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>their</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>responsible</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> use. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Exploratory</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and descriptive </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>study</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>aimed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>obtaining</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> a global </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>overview</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>opinion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>students</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> at a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>public</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>university</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>through</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>design</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>instrument</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> data </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>collection</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>analysis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>results</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>from</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>homogeneous</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>population</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>equal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>conditions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>immersed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> in a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>context</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>private</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>educational</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. The data </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>obtained</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>indicate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>parameters</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> use, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>risks</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>advantages</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>disadvantages</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>using</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>networks</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>enhance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>various</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> personal, social and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>educational</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>aspects</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F611657" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="53"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Keywords</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>communication</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, training, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>responsibility</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>assertiveness</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>proactivity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AA2E02B" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="42" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Fecha Recepción:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Junio</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 2023                                   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Fecha Aceptación:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Diciembre</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 2023</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="357EC649" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="3" w:firstLine="0"/>
         <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
         </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7283FAEF" wp14:editId="4C3E9A09">
+                <wp:extent cx="5613908" cy="21336"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="16879" name="Group 16879"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5613908" cy="21336"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="5613908" cy="21336"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="20456" name="Shape 20456"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5612765" cy="20320"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5612765" h="20320">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5612765" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="5612765" y="20320"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="20320"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:miter lim="127000"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="A0A0A0"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20457" name="Shape 20457"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="51" y="1523"/>
+                            <a:ext cx="9144" cy="9144"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="9144" h="9144">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="9144" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="9144" y="9144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="9144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:miter lim="127000"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="A0A0A0"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20458" name="Shape 20458"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="3099" y="1523"/>
+                            <a:ext cx="5607685" cy="9144"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5607685" h="9144">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5607685" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="5607685" y="9144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="9144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:miter lim="127000"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="A0A0A0"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20459" name="Shape 20459"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="5610860" y="1523"/>
+                            <a:ext cx="9144" cy="9144"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="9144" h="9144">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="9144" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="9144" y="9144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="9144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:miter lim="127000"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="A0A0A0"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20460" name="Shape 20460"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="51" y="4572"/>
+                            <a:ext cx="9144" cy="13716"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="9144" h="13716">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="9144" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="9144" y="13716"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="13716"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:miter lim="127000"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="A0A0A0"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20461" name="Shape 20461"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="5610860" y="4572"/>
+                            <a:ext cx="9144" cy="13716"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="9144" h="13716">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="9144" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="9144" y="13716"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="13716"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:miter lim="127000"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="E3E3E3"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20462" name="Shape 20462"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="51" y="18288"/>
+                            <a:ext cx="9144" cy="9144"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="9144" h="9144">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="9144" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="9144" y="9144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="9144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:miter lim="127000"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="E3E3E3"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20463" name="Shape 20463"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="3099" y="18288"/>
+                            <a:ext cx="5607685" cy="9144"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5607685" h="9144">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5607685" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="5607685" y="9144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="9144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:miter lim="127000"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="E3E3E3"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20464" name="Shape 20464"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="5610860" y="18288"/>
+                            <a:ext cx="9144" cy="9144"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="9144" h="9144">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="9144" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="9144" y="9144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="9144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:miter lim="127000"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="E3E3E3"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict>
+              <v:group id="Group 16879" style="width:442.04pt;height:1.67999pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="56139,213">
+                <v:shape id="Shape 20465" style="position:absolute;width:56127;height:203;left:0;top:0;" coordsize="5612765,20320" path="m0,0l5612765,0l5612765,20320l0,20320l0,0">
+                  <v:stroke weight="0pt" endcap="flat" joinstyle="miter" miterlimit="10" on="false" color="#000000" opacity="0"/>
+                  <v:fill on="true" color="#a0a0a0"/>
+                </v:shape>
+                <v:shape id="Shape 20466" style="position:absolute;width:91;height:91;left:0;top:15;" coordsize="9144,9144" path="m0,0l9144,0l9144,9144l0,9144l0,0">
+                  <v:stroke weight="0pt" endcap="flat" joinstyle="miter" miterlimit="10" on="false" color="#000000" opacity="0"/>
+                  <v:fill on="true" color="#a0a0a0"/>
+                </v:shape>
+                <v:shape id="Shape 20467" style="position:absolute;width:56076;height:91;left:30;top:15;" coordsize="5607685,9144" path="m0,0l5607685,0l5607685,9144l0,9144l0,0">
+                  <v:stroke weight="0pt" endcap="flat" joinstyle="miter" miterlimit="10" on="false" color="#000000" opacity="0"/>
+                  <v:fill on="true" color="#a0a0a0"/>
+                </v:shape>
+                <v:shape id="Shape 20468" style="position:absolute;width:91;height:91;left:56108;top:15;" coordsize="9144,9144" path="m0,0l9144,0l9144,9144l0,9144l0,0">
+                  <v:stroke weight="0pt" endcap="flat" joinstyle="miter" miterlimit="10" on="false" color="#000000" opacity="0"/>
+                  <v:fill on="true" color="#a0a0a0"/>
+                </v:shape>
+                <v:shape id="Shape 20469" style="position:absolute;width:91;height:137;left:0;top:45;" coordsize="9144,13716" path="m0,0l9144,0l9144,13716l0,13716l0,0">
+                  <v:stroke weight="0pt" endcap="flat" joinstyle="miter" miterlimit="10" on="false" color="#000000" opacity="0"/>
+                  <v:fill on="true" color="#a0a0a0"/>
+                </v:shape>
+                <v:shape id="Shape 20470" style="position:absolute;width:91;height:137;left:56108;top:45;" coordsize="9144,13716" path="m0,0l9144,0l9144,13716l0,13716l0,0">
+                  <v:stroke weight="0pt" endcap="flat" joinstyle="miter" miterlimit="10" on="false" color="#000000" opacity="0"/>
+                  <v:fill on="true" color="#e3e3e3"/>
+                </v:shape>
+                <v:shape id="Shape 20471" style="position:absolute;width:91;height:91;left:0;top:182;" coordsize="9144,9144" path="m0,0l9144,0l9144,9144l0,9144l0,0">
+                  <v:stroke weight="0pt" endcap="flat" joinstyle="miter" miterlimit="10" on="false" color="#000000" opacity="0"/>
+                  <v:fill on="true" color="#e3e3e3"/>
+                </v:shape>
+                <v:shape id="Shape 20472" style="position:absolute;width:56076;height:91;left:30;top:182;" coordsize="5607685,9144" path="m0,0l5607685,0l5607685,9144l0,9144l0,0">
+                  <v:stroke weight="0pt" endcap="flat" joinstyle="miter" miterlimit="10" on="false" color="#000000" opacity="0"/>
+                  <v:fill on="true" color="#e3e3e3"/>
+                </v:shape>
+                <v:shape id="Shape 20473" style="position:absolute;width:91;height:91;left:56108;top:182;" coordsize="9144,9144" path="m0,0l9144,0l9144,9144l0,9144l0,0">
+                  <v:stroke weight="0pt" endcap="flat" joinstyle="miter" miterlimit="10" on="false" color="#000000" opacity="0"/>
+                  <v:fill on="true" color="#e3e3e3"/>
+                </v:shape>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B89B13D" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:ind w:right="66"/>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...10 lines deleted...]
-      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">Introducción </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2E0CD175" w14:textId="77777777" w:rsidR="00E36D2B" w:rsidRDefault="00E36D2B">
+    <w:p w14:paraId="4C615F61" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
       <w:pPr>
+        <w:ind w:left="-5" w:right="53"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">El ingreso de la denominada era digital a los entornos cotidianos, científicos, culturales y de relación social ha sido tan vertiginoso como sorpresivo, caracterizado por un cada vez mayor número de descubrimientos a los que las sociedades van </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">persiguiendo para ser apropiados en su hacer y acontecer diario. Particularmente el Internet y su uso generalizado indudablemente ha contribuido a simplificar la vida de las personas en variadas situaciones y contextos; no obstante, trae consigo diversas problemáticas que, en el caso de la población joven, ha originado conductas desadaptativas y en ocasiones de aislamiento en la interacción física con las y los otros, así como situaciones que pueden vulnerar su seguridad física y emocional </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">(Gómez, Rial, Braña, Varela y Barreiro, 2014, citado por Claudio Rojas-Jara, Fabián </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Henriquez</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> y otros, 2017, p. 40).   Escenario en el que las redes sociales tienen un papel preponderante por la facilidad con la que se puede acceder a las mismas y por el impacto  que han tenido,  tanto para la comunicación entre pares, como por el acceso a información diversa que marca tendencias a nivel global lo que, en contraparte,  en el caso de adolescentes, ha mostrado un reverso que inquieta a las y los educadores </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en tanto, tal como lo señala Rodríguez Verona (2014),  representan un peligro latente en la medida en que la interacción y la adicción</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:lang w:val="es-ES"/>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> que se va generando en el uso masivo y consumo derivado de las mismas, genera preocupaciones sobre su influencia en la manera como las y los jóvenes se comportan en los entornos sociales y privados. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E94ED7F" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="27"/>
+        <w:ind w:left="-15" w:right="53" w:firstLine="566"/>
       </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Algunas cifras son muestra de esta tendencia cada vez más generalizada en el uso del internet y las redes sociales entre el grupo de interés en esta investigación. De acuerdo con INEGI (2022) el 63.3% de entre personas de 16 a 24 años de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>edad  señala</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> que confía plenamente en lo que se publica en las redes sociales y la información que se brinda a través de diferentes páginas de internet. Cifra que decrece (no de manera significativa) entre la población de 25 a 34 años de la </w:t>
+      </w:r>
+      <w:r>
+        <w:t>cual, destacándose que el 61.1</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>%  se</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> pronuncia en el mismo sentido independientemente del género que no influye en estas tendencias de manera importante. “El uso de internet diario -pondera el estudio- está muy generalizado entre las personas de 16 a 24 años…-las que- en un 98.1% las emplea- al menos 5 días a la semana </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3CCC45FA" w14:textId="77777777" w:rsidR="00E36D2B" w:rsidRDefault="00E36D2B">
+    <w:p w14:paraId="4267F222" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
       <w:pPr>
+        <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="53"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">…seguido por la población de 25 a 34 años con un 72.8% (NEGI, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Noviembre</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 2022, p. 7).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28C0E9C1" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="144" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="65" w:firstLine="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De acuerdo con INFORMECARITAS publicado en el periódico </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:lang w:val="es-ES"/>
+          <w:i/>
         </w:rPr>
+        <w:t>La Vanguardia</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BD45E11" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:ind w:left="-5" w:right="53"/>
       </w:pPr>
+      <w:r>
+        <w:t>(2024)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, “uno de cada cinco jóvenes sufre adicción a las pantallas”, especialmente los más vulnerables, derivado del supuesto de que “Las redes son otro modo de vivir una vida alternativa en la que lo no deseado de la propia se ignora, se borra, se oculta. Lo cual muestra una nueva evidencia de cómo se pueden desdibujar los límites entre mundos, ya que sólo a través de lo digital dicen poder expresarse tal como son en realidad” </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(La Vanguardia, marzo 2024), prevaleciendo la tendencia a volverse adictivo cuando las y los adolescentes prefieren permanecer en la pantalla que en la interacción en clase o conviviendo de manera física con sus pares y maestros.  </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="03A564CF" w14:textId="77777777" w:rsidR="00E36D2B" w:rsidRPr="0059794E" w:rsidRDefault="00E36D2B" w:rsidP="0059794E">
+    <w:p w14:paraId="6D297A8E" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="414"/>
+        <w:ind w:left="-15" w:right="53" w:firstLine="566"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Lo anterior conlleva una carga importante de riesgo a la que las y los jóvenes se enfrentan, tales como invasión a la privacidad, el ciberacoso, la trata de personas, entre otros </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B4F8541" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
         </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="18A824D0" wp14:editId="0598F55D">
+                <wp:extent cx="1829054" cy="10668"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="15911" name="Group 15911"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1829054" cy="10668"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="1829054" cy="10668"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="20474" name="Shape 20474"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1829054" cy="10668"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="1829054" h="10668">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="1829054" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="1829054" y="10668"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="10668"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:miter lim="127000"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="000000"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict>
+              <v:group id="Group 15911" style="width:144.02pt;height:0.839966pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="18290,106">
+                <v:shape id="Shape 20475" style="position:absolute;width:18290;height:106;left:0;top:0;" coordsize="1829054,10668" path="m0,0l1829054,0l1829054,10668l0,10668l0,0">
+                  <v:stroke weight="0pt" endcap="flat" joinstyle="miter" miterlimit="10" on="false" color="#000000" opacity="0"/>
+                  <v:fill on="true" color="#000000"/>
+                </v:shape>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64B80F90" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:ind w:left="-5" w:right="53"/>
       </w:pPr>
-      <w:r w:rsidRPr="0059794E">
+      <w:r>
+        <w:t>muchos elementos</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>, ,y</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ante los cuales se carece de regulaciones efectivas y falta de políticas al interior de las instituciones educativas que contribuyan a educar para el uso de las redes a las y los estudiantes.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0439F862" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="53" w:firstLine="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Este contexto es lo que mueve a la realización del presente estudio, el cual constituye un primer acercamiento a la percepción del grupo de interés, respecto a su conocimiento sobre las ventajas y desventajas del uso de las redes sociales, su impacto en educación y en las interacciones sociales dentro del aula.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EFA7EC0" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ADD599A" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:ind w:right="65"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Materiales y métodos  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08C33839" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:ind w:left="-5" w:right="53"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Estudio con el que se buscó realizar un primer acercamiento a la percepción de jóvenes de primer semestre de la licenciatura en Derecho y Ciencias Sociales inscritos en modalidad virtual, de la Universidad Pública del Estado de Michoacán, sobre aspectos relevantes en el uso de internet y las redes sociales.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44509CED" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="53" w:firstLine="427"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">En un primer momento, se realizó una revisión en publicaciones de libros y revistas </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>indexadas  disponibles</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> en bases de datos como Scielo, Jurídicas UNAM, Web </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Science</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">INEGI, entre otras, mismas de donde se obtuvo información relevante al tema de acuerdo a su </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>rpertinencia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> y calidad. Indagación que fue sistematizada para configurar las propiedades relativas al contenido e importancia del uso de redes sociales e internet en adolescentes como paradigma que está transformando las relaciones sociales y educativas fuera y dentro del aula.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63A10F1B" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="53" w:firstLine="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">En un segundo momento a partir de una perspectiva amplia respecto al fenómeno a estudiar, se establecieron tres categorías analíticas: I. Información generales; II. Acceso, uso de internet y redes sociales; III. Vulnerabilidad en el uso de redes; IV. Comunicación y uso de redes en recintos escolares. Mismas que permitieron recabar información ordenada dentro de un contexto educativo particular, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>mediante  la</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> aplicación de un estudio </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>exploratoriodescriptivo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (Hernández Sampieri, 2010) que </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">brindó la posibilidad de conocer la percepción de estudiantes respecto a las ventajas y desventajas, frecuencia y preferencias de redes digitales. Investigación que se enfocó a indagar ciertos aspectos de un conjunto de datos, en el que la calidad de la información se consideró representativa al mostrar de manera adecuada los rasgos de la población investigada, la que cumple con la característica de ser </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">homogénea en cuanto a lugar y tiempo, dado que se trata de estudiantes de un mismo semestre </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">y en un contexto universitario particular.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34CD64F0" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="53" w:firstLine="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">El diseño metodológico empleado consistió en la elaboración de un cuestionario en formato Google </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>forms</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, con 13 preguntas relativas a género con el que se identifica, rango de edad, aspectos compartidos en la red, frecuencia de uso, plataformas empleadas para cursos en el aula, incentivos para el uso de redes y distinción de riesgos en general. El instrumento se aplicó a un universo de iguales características: 100 </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">estudiantes activos inscritos en la modalidad virtual, mediante una muestra aleatoria simple (Ochoa Carlos, 2019), obtenida de forma totalmente azarosa, en la que los datos no guardan relación entre sí y heredan las características propias, se logró recaban información de 61 estudiantes con lo que se dio por representativo el resultado obtenido.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46A614C4" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C778B47" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:ind w:right="595"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Resultados </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41270819" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:ind w:left="-5" w:right="53"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Los siguientes gráficos muestran del total de estudiantes del primer semestre de la licenciatura en Derecho </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">y Ciencias Sociales de la Universidad pública del Estado de Michoacán, el porcentaje respecto al uso y preferencias de internet y redes sociales, así como datos relativos a percepción sobre riesgos y ventajas de su empleo en el trabajo escolar.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="116E70BD" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54E7CB57" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="53"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I. Información general </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B70A9C9" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="668" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C2E746A" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="512" w:right="617"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Figura 1. Género con el que se identifica. </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="8132" w:type="dxa"/>
+        <w:tblInd w:w="313" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="131" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="115" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8204"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008F373A" w14:paraId="0E96ACFC" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="2551"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8132" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D34CBAA" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+            <w:pPr>
+              <w:spacing w:after="18" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="15" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Género con el que se identifica</w:t>
+            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="TableGrid"/>
+              <w:tblpPr w:vertAnchor="text" w:tblpX="479" w:tblpY="426"/>
+              <w:tblOverlap w:val="never"/>
+              <w:tblW w:w="7433" w:type="dxa"/>
+              <w:tblInd w:w="0" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="115" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="115" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="1315"/>
+              <w:gridCol w:w="554"/>
+              <w:gridCol w:w="1922"/>
+              <w:gridCol w:w="557"/>
+              <w:gridCol w:w="3085"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="008F373A" w14:paraId="5587E84C" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="323"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1314" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="1D762BB3" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="554" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="44546A"/>
+                </w:tcPr>
+                <w:p w14:paraId="59773E14" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5564" w:type="dxa"/>
+                  <w:gridSpan w:val="3"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="4E956D1E" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="008F373A" w14:paraId="197DA03E" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="343"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1314" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="59E781A0" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="554" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="44546A"/>
+                </w:tcPr>
+                <w:p w14:paraId="2164C50C" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1922" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="31E822BF" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="557" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="44546A"/>
+                </w:tcPr>
+                <w:p w14:paraId="3189B482" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3085" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="0ADE9EC5" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="008F373A" w14:paraId="505382CA" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="338"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1314" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="0379389A" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="554" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="44546A"/>
+                </w:tcPr>
+                <w:p w14:paraId="5C7D29C2" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1922" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="48B7F20F" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="557" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="44546A"/>
+                </w:tcPr>
+                <w:p w14:paraId="53CE0995" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3085" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="225274B2" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="2ECD6D14" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="368" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>80</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5809B44B" wp14:editId="07569457">
+                      <wp:extent cx="4719701" cy="9525"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:docPr id="15835" name="Group 15835"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="4719701" cy="9525"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="4719701" cy="9525"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="550" name="Shape 550"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="4719701" cy="0"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="0" t="0" r="0" b="0"/>
+                                  <a:pathLst>
+                                    <a:path w="4719701">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="4719701" y="0"/>
+                                      </a:lnTo>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="9525" cap="flat">
+                                  <a:round/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:style>
+                                <a:lnRef idx="1">
+                                  <a:srgbClr val="D9D9D9"/>
+                                </a:lnRef>
+                                <a:fillRef idx="0">
+                                  <a:srgbClr val="000000">
+                                    <a:alpha val="0"/>
+                                  </a:srgbClr>
+                                </a:fillRef>
+                                <a:effectRef idx="0">
+                                  <a:scrgbClr r="0" g="0" b="0"/>
+                                </a:effectRef>
+                                <a:fontRef idx="none"/>
+                              </wps:style>
+                              <wps:bodyPr/>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict>
+                    <v:group id="Group 15835" style="width:371.63pt;height:0.75pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="47197,95">
+                      <v:shape id="Shape 550" style="position:absolute;width:47197;height:0;left:0;top:0;" coordsize="4719701,0" path="m0,0l4719701,0">
+                        <v:stroke weight="0.75pt" endcap="flat" joinstyle="round" on="true" color="#d9d9d9"/>
+                        <v:fill on="false" color="#000000" opacity="0"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19DE6F1C" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+            <w:pPr>
+              <w:spacing w:after="99" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="105" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>40</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05594CA8" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+            <w:pPr>
+              <w:spacing w:after="99" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="105" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DDE8772" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+            <w:pPr>
+              <w:spacing w:after="8" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="91" w:right="105" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CFF0604" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="1588"/>
+                <w:tab w:val="center" w:pos="4066"/>
+                <w:tab w:val="center" w:pos="6544"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Femenino</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Masculino</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Otro</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4576F7D1" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="113" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="512" w:right="1099"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Fuente: elaboración propia </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000DF694" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:ind w:left="-5" w:right="53"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Respecto al género, aun </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">cuando no puede ser determinante para el uso de las redes e internet, se considera importante retomarlo con la finalidad de caracterizar a la población que aplicó el instrumento encontrando que el 59% son mujeres frente a un 41% hombres. Destacando que los grupos donde se aplicó el instrumento son más quienes pertenecen al porcentaje más alto que arroja el cuestionario.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32B94397" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0862B7B3" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E2E05D9" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56A33C08" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="512" w:right="617"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Figura 2. Rango de edad </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="8476" w:type="dxa"/>
+        <w:tblInd w:w="143" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="130" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="115" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8476"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008F373A" w14:paraId="0F627DD9" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="3387"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8476" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F42F5D1" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+            <w:pPr>
+              <w:spacing w:after="17" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="14" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Título del gráfico</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56DD36E1" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8231"/>
+              </w:tabs>
+              <w:spacing w:after="74" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>70</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F858115" wp14:editId="5FB5D44D">
+                      <wp:extent cx="4938141" cy="9525"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:docPr id="17705" name="Group 17705"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="4938141" cy="9525"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="4938141" cy="9525"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="628" name="Shape 628"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="4938141" cy="0"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="0" t="0" r="0" b="0"/>
+                                  <a:pathLst>
+                                    <a:path w="4938141">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="4938141" y="0"/>
+                                      </a:lnTo>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="9525" cap="flat">
+                                  <a:round/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:style>
+                                <a:lnRef idx="1">
+                                  <a:srgbClr val="D9D9D9"/>
+                                </a:lnRef>
+                                <a:fillRef idx="0">
+                                  <a:srgbClr val="000000">
+                                    <a:alpha val="0"/>
+                                  </a:srgbClr>
+                                </a:fillRef>
+                                <a:effectRef idx="0">
+                                  <a:scrgbClr r="0" g="0" b="0"/>
+                                </a:effectRef>
+                                <a:fontRef idx="none"/>
+                              </wps:style>
+                              <wps:bodyPr/>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict>
+                    <v:group id="Group 17705" style="width:388.83pt;height:0.75pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="49381,95">
+                      <v:shape id="Shape 628" style="position:absolute;width:49381;height:0;left:0;top:0;" coordsize="4938141,0" path="m0,0l4938141,0">
+                        <v:stroke weight="0.75pt" endcap="flat" joinstyle="round" on="true" color="#d9d9d9"/>
+                        <v:fill on="false" color="#000000" opacity="0"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="TableGrid"/>
+              <w:tblpPr w:vertAnchor="text" w:tblpX="479" w:tblpY="83"/>
+              <w:tblOverlap w:val="never"/>
+              <w:tblW w:w="7777" w:type="dxa"/>
+              <w:tblInd w:w="0" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="115" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="115" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="3484"/>
+              <w:gridCol w:w="811"/>
+              <w:gridCol w:w="1781"/>
+              <w:gridCol w:w="811"/>
+              <w:gridCol w:w="890"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="008F373A" w14:paraId="613A4987" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="312"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6075" w:type="dxa"/>
+                  <w:gridSpan w:val="3"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="7F8F3B6A" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="811" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="44546A"/>
+                </w:tcPr>
+                <w:p w14:paraId="34E73E01" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="890" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="264286CE" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="008F373A" w14:paraId="520A7A65" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="312"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6075" w:type="dxa"/>
+                  <w:gridSpan w:val="3"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="14239ED5" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="811" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="44546A"/>
+                </w:tcPr>
+                <w:p w14:paraId="3590FC3D" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="890" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="1629861B" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="008F373A" w14:paraId="3DBF5F7B" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="312"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3483" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="7706648E" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="811" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="44546A"/>
+                </w:tcPr>
+                <w:p w14:paraId="4B4CA30E" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1781" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="56183982" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="811" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="44546A"/>
+                </w:tcPr>
+                <w:p w14:paraId="7A631FDE" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="890" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="47CA7A37" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="008F373A" w14:paraId="35B5B8A4" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="312"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3483" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="71BEC0CE" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="811" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="44546A"/>
+                </w:tcPr>
+                <w:p w14:paraId="3DF797D8" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1781" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="5E8920CB" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="811" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="44546A"/>
+                </w:tcPr>
+                <w:p w14:paraId="4DBBF818" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="890" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="3F297D39" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="008F373A" w14:paraId="57B46FE6" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="310"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3483" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="1779499E" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="811" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="44546A"/>
+                </w:tcPr>
+                <w:p w14:paraId="2309E44E" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1781" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="4D8836C3" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="811" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="44546A"/>
+                </w:tcPr>
+                <w:p w14:paraId="7DA9BA0B" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="890" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="735324B7" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="008F373A" w14:paraId="4A2AE9A5" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="313"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3483" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="4035A84A" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="811" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="44546A"/>
+                </w:tcPr>
+                <w:p w14:paraId="658601A3" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1781" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="60F9B37D" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="811" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="44546A"/>
+                </w:tcPr>
+                <w:p w14:paraId="6667A41D" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="890" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="310FE758" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="6B522E23" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="340" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="105" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>60 50 40</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AC0F4B1" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+            <w:pPr>
+              <w:spacing w:after="74" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="105" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67780D6E" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+            <w:pPr>
+              <w:spacing w:after="75" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="105" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03A81AB8" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+            <w:pPr>
+              <w:spacing w:after="74" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="105" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6315AB94" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+            <w:pPr>
+              <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="91" w:right="105" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51644972" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4239"/>
+                <w:tab w:val="center" w:pos="6831"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>19-23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>24-29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5082A2BB" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="113" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="512" w:right="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Fuente: elaboración propia </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EA9C2EA" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:ind w:left="-5" w:right="53"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Al ser un sistema de modalidad virtual, las y los estudiantes que ingresan no tienen una edad homogénea, por lo que para el estudio que nos ocupa, constituye una variable importante conocer en qué rasgo de edad se ubican las y los estudiantes que participaron en el estudio. De tal manera que como se observa en la figura 2, el 39.9% de las y los jóvenes tienen entre 19 y 23 años, en tanto que el 60.1% de 24-</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">29. Esta última franja de edad, representa a la mayor parte de estudiantes de la modalidad virtual, siendo representativo el hecho de que, en las respuestas sobre el uso de redes sociales e internet, muestren similitudes respecto a las de los jóvenes de rangos de edad menores. Sin embargo, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">la característica que interesa destacar no es la edad, la cual queda como un dato referencial, sino el hecho de que todos ellos participan en una modalidad virtual donde el uso de plataformas es una realidad de su entorno educativo.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11A762D4" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="53"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">II. Acceso y uso de internet y redes sociales </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D870DFF" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="512" w:right="616"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Figura 3. Acceso a internet  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2130C535" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="97" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-1" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...159 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">parámetros de uso, riesgos, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A6411C" w:rsidRPr="0059794E">
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D9E675C" wp14:editId="20F02903">
+                <wp:extent cx="5602351" cy="1926730"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="17977" name="Group 17977"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5602351" cy="1926730"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="5602351" cy="1926730"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="617" name="Rectangle 617"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="5564251" y="1758023"/>
+                            <a:ext cx="50673" cy="224380"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="0DF89A60" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20476" name="Shape 20476"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5548631" cy="1880235"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5548631" h="1880235">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5548631" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="5548631" y="1880235"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="1880235"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="E7E6E6"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="646" name="Shape 646"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="362331" y="1400036"/>
+                            <a:ext cx="5046599" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5046599">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5046599" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="647" name="Shape 647"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="362331" y="1214107"/>
+                            <a:ext cx="5046599" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5046599">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5046599" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="648" name="Shape 648"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="362331" y="1028179"/>
+                            <a:ext cx="5046599" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5046599">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5046599" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="649" name="Shape 649"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="362331" y="842251"/>
+                            <a:ext cx="5046599" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5046599">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5046599" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="650" name="Shape 650"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="362331" y="656323"/>
+                            <a:ext cx="5046599" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5046599">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5046599" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="651" name="Shape 651"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="362331" y="471030"/>
+                            <a:ext cx="5046599" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5046599">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5046599" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20477" name="Shape 20477"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="3752469" y="1555483"/>
+                            <a:ext cx="790956" cy="30137"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="790956" h="30137">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="790956" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="790956" y="30137"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="30137"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="44546A"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20478" name="Shape 20478"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="1228725" y="686803"/>
+                            <a:ext cx="790956" cy="898817"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="790956" h="898817">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="790956" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="790956" y="898817"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="898817"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="44546A"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="654" name="Shape 654"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="362331" y="1585620"/>
+                            <a:ext cx="5046599" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5046599">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5046599" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="655" name="Rectangle 655"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="198501" y="1533462"/>
+                            <a:ext cx="77074" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="6026C13B" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>0</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="656" name="Rectangle 656"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="140589" y="1347838"/>
+                            <a:ext cx="154097" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="443A6453" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>20</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="657" name="Rectangle 657"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="140589" y="1161911"/>
+                            <a:ext cx="154097" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="7FDED42E" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>40</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="658" name="Rectangle 658"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="140589" y="976236"/>
+                            <a:ext cx="154097" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="7A32E552" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>60</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="659" name="Rectangle 659"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="140589" y="790308"/>
+                            <a:ext cx="154097" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="12482A95" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>80</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="660" name="Rectangle 660"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="82677" y="604152"/>
+                            <a:ext cx="231324" cy="155252"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="20593F14" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>100</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="661" name="Rectangle 661"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="82677" y="418833"/>
+                            <a:ext cx="231120" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="12E37D66" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>120</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="662" name="Rectangle 662"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="1583817" y="1682204"/>
+                            <a:ext cx="107224" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="29A7C0E7" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>SI</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="663" name="Rectangle 663"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="4081018" y="1682204"/>
+                            <a:ext cx="177406" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="5334AE68" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>No</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="664" name="Rectangle 664"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="2149475" y="131584"/>
+                            <a:ext cx="1664311" cy="241963"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="3B96EA77" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="28"/>
+                                </w:rPr>
+                                <w:t>Acceso a internet</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="665" name="Shape 665"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5548631" cy="1880235"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5548631" h="1880235">
+                                <a:moveTo>
+                                  <a:pt x="0" y="1880235"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5548631" y="1880235"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="5548631" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="5D9E675C" id="Group 17977" o:spid="_x0000_s1026" style="width:441.15pt;height:151.7pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="56023,19267" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/f3bZhAYAADw6AAAOAAAAZHJzL2Uyb0RvYy54bWzsW+GOmzgQ/n/SvQPi/zUYbAPRZququ61O&#10;Ol2rtvcALIEkEsEI2E32nv5mbOw4JG2T9JrdbWilwBrbjOebz54Zm6vX62XhPGR1sxDlxCWvPNfJ&#10;ylRMF+Vs4v7z5d0fkes0bVJOk0KU2cR9zBr39fXvv12tqnHmi7koplntQCdlM15VE3fettV4NGrS&#10;ebZMmleiykp4mIt6mbTwZz0bTetkBb0vi5HveXy0EvW0qkWaNQ2U3qiH7rXsP8+ztP2Q503WOsXE&#10;Bdla+VvL3zv8HV1fJeNZnVTzRdqJkZwgxTJZlPBS09VN0ibOfb3Y6Wq5SGvRiLx9lYrlSOT5Is3k&#10;GGA0xOuN5n0t7is5ltl4NauMmkC1PT2d3G3698P7uvpcfaxBE6tqBrqQf+FY1nm9xCtI6aylyh6N&#10;yrJ166RQyLjnB4y4TgrPSOzzMOiUms5B8zvt0vntd1qO9ItHW+KsKjCQZqOD5sd08HmeVJlUbTMG&#10;HXysncV04nISuk6ZLMFQP4HpJOWsyBwslMqRNY2qmnEDWtujJ8Y49VElqJGQRaAgZWZGZx5oSWnM&#10;92kQSYWZYSfjqm7a95lYOngzcWuQRNpW8vBX04IkUFVXwdcXJf6W4t2iKNRTLAHtaQnxrl3frbtB&#10;3InpI4x3Lup/PwBz80KsJq7o7lwkM7wUn7pO8WcJekbe6Jta39zpm7ot3grJLiXGm/tW5AspJ75Y&#10;va2TBwBEKzsDkr5HQ66xlGA7qugYJGHgeyye0YgH2uIjhJchvhaA6b0CEBWiQYOpYargg7K5vkvX&#10;pb5FmL85S1VJi+2wU7x1ADWmZZmDqXWi4PMlwPlFyJptj4Ig5uZpUdq1TG960FBX19DXSvZn19Tv&#10;VSrQ9fRV1VeKPLymZoTqBe0dBqwMXysBCm01FyXqA96TJrCK5EWiKAMTaDnVku2Qomkfiwy1VJSf&#10;shxmADnLYUFTz+7eFrXzkKBly3+KgkU1T7rSDvSuqpRO9oPtc+Ci6ZLIpltd3oa3/JZ3PXSVsV0m&#10;lyzT0lMt004atW7B7A/j1KsX6ME0km8WZWval7DmypfIyUCNdkNK1EtHxjOxktMeJ7EAxEApYBb+&#10;/twacD9A7uHUSgGWQDYHFehFxaOcxbGaXLUV6XXMtpefS8tOCsRjQzabClq0zdNtwjA9jh0qHk6G&#10;mPnsx/mwx3hvYvzfGe9+k+8M9zQWXRIfjL+h1ihOj/M1bD74hBJPNh/4sG9xGPjwAtYHCBeV/635&#10;EJ28Pnh+REI5TQ18GPjwQv0lcGW2+SAN+hR/KaI+RqXgbQ10GOjwMunAIPDZogMUnBg+cMaD3cTM&#10;ED1gMIyh9OAtPX9vCZOM23SQ8/spqwMNiaczt0MwbWcKBjpAYhIySs+eDpjf7YXTquioFSJkPuXg&#10;dWGGiWGes5e8D2MvZpDFwv2OwCOBDLghKXP2JJMWBFK/Sg4EaJNPOibbpLvaSTZt8r+qO6uiPXad&#10;u9JX+92H1tMZsV825Uspo/xNlzW7nBQXUrAX1KuiY1hJfD8KMZsJFsojHnnfIGUURxD3d3p+SlZ2&#10;gpyXlluj13zUV5uXB1cciLm1MfTr7MUw2vce6anBFGER4760lCG5MCQXXmhyAdYXFU1ZZz+Y3Ns/&#10;OKIiccS8bn+SBQHlPlJqw4kw9EKgnTwsA74l1ZOrXqf0uY7/++iHPN1igsOLOAECCZ59eB633wyb&#10;zCzqooEAHJlAbkds8CSMejEEHU8DqDQutM0LAdREdzZBj9swtQElnMSklxF/WkClW3tBgJrAwAb0&#10;uB0/C9A4hNMhvQMhT4uncaguhKBmt8rG87gdKwtPyDYE3rOacI0zcBl4crPdYuEJhceE7hEcCYZ5&#10;GwN3jxLW84f8gAS+cYjgwJJ8bqXTfqpDZHyBC4HTbBfYcBqv8KADeBs4KRznDHp5GICTQBj4RO6Q&#10;8QQuBE5/j3+rAo7D4xUGLi0eegd+Eh75kJrbDljgRBmcUX8qRI0rcCGIwlcBOxEoN07hQQSlXkQ8&#10;Ao7VVxENQ+p1GxjgHZ05BjXOwIUganJs9pRr3MKDEIVznTENVfKbBJBq61OUcwrzruKoT0msLOZc&#10;iygx/sCFQGrSRN0RRW68woPghOURqNnPleoPOWQi4SV9VLL9Ucdm/3F7z+HYD0bs+jpHpnvUV3s3&#10;o18nLUSTgZs6nJYfN+fYsZDf6sEnilLj3eeU+A2k/bf82mTz0ef1fwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAEYiOsHdAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZoTe7SVMlxGxK&#10;KdpTEWwF8TbNTpPQ7GzIbpP033f1opeBx3u8902+mkwrBupdY1lBPI9AEJdWN1wp+Dy8PaYgnEfW&#10;2FomBVdysCru73LMtB35g4a9r0QoYZehgtr7LpPSlTUZdHPbEQfvZHuDPsi+krrHMZSbVi6i6Fka&#10;bDgs1NjRpqbyvL8YBdsRx3USvw6782lz/T48vX/tYlJq9jCtX0B4mvxfGH7wAzoUgeloL6ydaBWE&#10;R/zvDV6aLhIQRwVJlCxBFrn8T1/cAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD9/dtmE&#10;BgAAPDoAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEYi&#10;OsHdAAAABQEAAA8AAAAAAAAAAAAAAAAA3ggAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AADoCQAAAAA=&#10;">
+                <v:rect id="Rectangle 617" o:spid="_x0000_s1027" style="position:absolute;left:55642;top:17580;width:507;height:2244;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAFoS+GxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hPGFvmroHV7tGEV3Ro1pB9/Zonm2xeSlNtN399UYQPA4z8w0znbemFHeqXWFZwXAQgSBO&#10;rS44U3BM1v0xCOeRNZaWScEfOZjPup0pxto2vKf7wWciQNjFqCD3voqldGlOBt3AVsTBu9jaoA+y&#10;zqSusQlwU8rPKBpJgwWHhRwrWuaUXg83o2Azrhbnrf1vsvLnd3PanSarZOKV+ui1i28Qnlr/Dr/a&#10;W61gNPyC55lwBOTsAQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAWhL4bEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="0DF89A60" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:shape id="Shape 20476" o:spid="_x0000_s1028" style="position:absolute;width:55486;height:18802;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5548631,1880235" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBFM1kaxwAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#10;FITvBd8hHKF3mlWKldUotqXUUlT8w9vD5rjZdnOybNJ1ffumUPBymJlvmNmitaVoqPaFYwXDQQKC&#10;OHO64FzB8fDWn4DwAVlj6ZgU3MjDYt7tzDDV7so7avYhFxHCPkUFJoQqldJnhiz6gauIo3dxtcUQ&#10;ZZ1LXeM1wm0pR0kylhYLjgsGK3oxlH3vf6wCe9mctp+BzfqWf7w/N/p1e159KfXQa5dTEIHacA//&#10;t1dawSh5fBrD3514BeT8FwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEUzWRrHAAAA3gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l5548631,r,1880235l,1880235,,e" fillcolor="#e7e6e6" stroked="f" strokeweight="0">
+                  <v:path arrowok="t" textboxrect="0,0,5548631,1880235"/>
+                </v:shape>
+                <v:shape id="Shape 646" o:spid="_x0000_s1029" style="position:absolute;left:3623;top:14000;width:50466;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5046599,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDnNjUexQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvgv9heYKXYjcVCRq7LaWgCPZi7KW3l+xrNph9G3afbfrvXUHwOMzMN8xyPflBnSimPrCBxbwA&#10;RdwG23NnYP/5cvcIKgmyxSEwGbhQgvXq+mqJlQ1n/qBTLZ3KEE4VGnAiY6V1ah15TPMwEmfvGKJH&#10;yTJ22kY8Z7gf9H1RlNpjz3nB4UhbR+1X/e0N7HA2K2R7eHXHcKmbXWzen6Qx5vZm2jyDEprkP/zX&#10;frMGyocSfs/kI6BXPwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDnNjUexQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l5046599,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,5046599,0"/>
+                </v:shape>
+                <v:shape id="Shape 647" o:spid="_x0000_s1030" style="position:absolute;left:3623;top:12141;width:50466;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5046599,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCIepCFxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;FITvQv9DeIKXYrOKtLo2LaWgCPbSrRdvbzevm8XNy5I82+2/N4LgcZiZb5jlevS9OlFMXWADd7MC&#10;FHETbMetgY/Dy+0jqCTIFvvAZOBCCdarydUSSxvOvKdTJa3KEE4lGnAiQ6l1ahx5TLMwEGfvGKJH&#10;yTK22kY8Z7jv9X1RzLXHjvOCw4G2jpqv6tsb2OF0Wsj289Udw6Wqd7F+f5LamJvrcfMMSmiU//Bf&#10;+80amD8s4PdMPgJ69QMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCIepCFxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l5046599,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,5046599,0"/>
+                </v:shape>
+                <v:shape id="Shape 648" o:spid="_x0000_s1031" style="position:absolute;left:3623;top:10281;width:50466;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5046599,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD55QT3wgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NawIx&#10;EL0X/A9hCr2IZluKtKtRRGgR6qVrL73NbsbN0s1kSaa6/ntzKPT4eN+rzeh7daaYusAGHucFKOIm&#10;2I5bA1/Ht9kLqCTIFvvAZOBKCTbryd0KSxsu/EnnSlqVQziVaMCJDKXWqXHkMc3DQJy5U4geJcPY&#10;ahvxksN9r5+KYqE9dpwbHA60c9T8VL/ewAGn00J23+/uFK5VfYj1x6vUxjzcj9slKKFR/sV/7r01&#10;sHjOa/OZfAT0+gYAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD55QT3wgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l5046599,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,5046599,0"/>
+                </v:shape>
+                <v:shape id="Shape 649" o:spid="_x0000_s1032" style="position:absolute;left:3623;top:8422;width:50466;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5046599,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCWqaFsxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;FITvBf9DeIKXYrMVKXZtWkpBEeylWy/e3m5eN4ublyV5ttt/bwTB4zAz3zCrzeh7daaYusAG5rMC&#10;FHETbMetgY/jy/0TqCTIFvvAZOBKCTbrm8kKSxsufKBzJa3KEE4lGnAiQ6l1ahx5TLMwEGfvFKJH&#10;yTK22ka8ZLjv9UNRLLTHjvOCw4F2jpqv6tsb2ON0Wsju89WdwrWq97F+X0ptzN3tuH0GJTTKf/iv&#10;/WYNLB6X8HsmHwG9/gEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCWqaFsxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l5046599,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,5046599,0"/>
+                </v:shape>
+                <v:shape id="Shape 650" o:spid="_x0000_s1033" style="position:absolute;left:3623;top:6563;width:50466;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5046599,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCCSp4swgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NawIx&#10;EL0X/A9hCr2IZluotKtRRGgR6qVrL73NbsbN0s1kSaa6/ntzKPT4eN+rzeh7daaYusAGHucFKOIm&#10;2I5bA1/Ht9kLqCTIFvvAZOBKCTbryd0KSxsu/EnnSlqVQziVaMCJDKXWqXHkMc3DQJy5U4geJcPY&#10;ahvxksN9r5+KYqE9dpwbHA60c9T8VL/ewAGn00J23+/uFK5VfYj1x6vUxjzcj9slKKFR/sV/7r01&#10;sHjO8/OZfAT0+gYAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCCSp4swgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l5046599,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,5046599,0"/>
+                </v:shape>
+                <v:shape id="Shape 651" o:spid="_x0000_s1034" style="position:absolute;left:3623;top:4710;width:50466;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5046599,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDtBju3xQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;FITvQv9DeIKXYrMVLHVtWkpBEezFbS/e3m5eN4ublyV5ttt/bwTB4zAz3zCrzeh7daaYusAG5rMC&#10;FHETbMetgePh5X4JKgmyxT4wGbhSgs16crPC0oYLf9C5klZlCKcSDTiRodQ6NY48plkYiLN3CtGj&#10;ZBlbbSNeMtz3+qEoFtpjx3nB4UA7R81X9e0N7HE6LWT3+epO4VrV+1i/P0ltzN3tuH0GJTTKf/iv&#10;/WYNLB7n8HsmHwG9/gEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDtBju3xQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l5046599,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,5046599,0"/>
+                </v:shape>
+                <v:shape id="Shape 20477" o:spid="_x0000_s1035" style="position:absolute;left:37524;top:15554;width:7910;height:302;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="790956,30137" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBMBqPgxwAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfC/7DcoW+lLpr1NpGVxGhEF/Epv2AS/Y2iWbvhuyq8e9dodDHYWbOMMt1bxtxoc7XjjWMRwoE&#10;ceFMzaWGn+/P13cQPiAbbByThht5WK8GT0tMjbvyF13yUIoIYZ+ihiqENpXSFxVZ9CPXEkfv13UW&#10;Q5RdKU2H1wi3jUyUepMWa44LFba0rag45WeroZ35RGX7F84mh/PH7njLN1Paav087DcLEIH68B/+&#10;a2dGQ6Km8zk87sQrIFd3AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEwGo+DHAAAA3gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l790956,r,30137l,30137,,e" fillcolor="#44546a" stroked="f" strokeweight="0">
+                  <v:path arrowok="t" textboxrect="0,0,790956,30137"/>
+                </v:shape>
+                <v:shape id="Shape 20478" o:spid="_x0000_s1036" style="position:absolute;left:12287;top:6868;width:7909;height:8988;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="790956,898817" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBOX6sbxQAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/odlBC+lbhSpEl1FWoQWxFItordpdpoEs7MhO2r8991DwePjfc+XravUlZpQejYwHCSgiDNv&#10;S84NfO/Xz1NQQZAtVp7JwJ0CLBfdzhxT62/8Rded5CqGcEjRQCFSp1qHrCCHYeBr4sj9+sahRNjk&#10;2jZ4i+Gu0qMkedEOS44NBdb0WlB23l2cge3pI8s/f7aH4/5QnzZvm8tQ5MmYfq9dzUAJtfIQ/7vf&#10;rYFRMp7EvfFOvAJ68QcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBOX6sbxQAAAN4AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l790956,r,898817l,898817,,e" fillcolor="#44546a" stroked="f" strokeweight="0">
+                  <v:path arrowok="t" textboxrect="0,0,790956,898817"/>
+                </v:shape>
+                <v:shape id="Shape 654" o:spid="_x0000_s1037" style="position:absolute;left:3623;top:15856;width:50466;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5046599,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD9cZgvxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;FITvQv9DeIKXYrOKFl2bllJQBHvp1ou3t5vXzeLmZUme7fbfG0HocZiZb5jFavS9OlJMXWADd7MC&#10;FHETbMetgc/96+0TqCTIFvvAZOBMCVbLydUCSxtOvKNjJa3KEE4lGnAiQ6l1ahx5TLMwEGfvEKJH&#10;yTK22kY8Zbjv9X1RzLXHjvOCw4E2jprv6scb2OJ0Wsjm680dwrmqt7H+eJbamJvrcf0CSmiUS/i/&#10;/W4NzB8f4O9MPgJ6+QsAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9cZgvxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l5046599,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,5046599,0"/>
+                </v:shape>
+                <v:rect id="Rectangle 655" o:spid="_x0000_s1038" style="position:absolute;left:1985;top:15334;width:770;height:1549;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAMVa2qxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvgt8hPGFvmiooWo0iuose/Qfq7dE822LzUpqsrX56IyzscZiZ3zCzRWMK8aDK5ZYV9HsRCOLE&#10;6pxTBafjT3cMwnlkjYVlUvAkB4t5uzXDWNua9/Q4+FQECLsYFWTel7GULsnIoOvZkjh4N1sZ9EFW&#10;qdQV1gFuCjmIopE0mHNYyLCkVUbJ/fBrFGzG5fKyta86Lb6vm/PuPFkfJ16pr06znILw1Pj/8F97&#10;qxWMhkP4nAlHQM7fAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAxVrarEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="6026C13B" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>0</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 656" o:spid="_x0000_s1039" style="position:absolute;left:1405;top:13478;width:1541;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD8hzPdxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvgb6D2EJvidxATeJECaZNsY/5KaS9LdbGNrVWxlJtt08fBQI9DjPzDbPejqYRPXWutqzgeRaB&#10;IC6srrlU8HF6ny5AOI+ssbFMCn7JwXbzMFljou3AB+qPvhQBwi5BBZX3bSKlKyoy6Ga2JQ7exXYG&#10;fZBdKXWHQ4CbRs6jKJYGaw4LFbb0WlHxffwxCrJFm37m9m8om91Xdt6fl2+npVfq6XFMVyA8jf4/&#10;fG/nWkH8EsPtTDgCcnMFAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/Icz3cYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="443A6453" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>20</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 657" o:spid="_x0000_s1040" style="position:absolute;left:1405;top:11619;width:1541;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCTy5ZGxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvC36H8ARva6qgq9Uooi569B+ot0fzbIvNS2mi7e6n3wgLHoeZ+Q0znTemEE+qXG5ZQa8bgSBO&#10;rM45VXA6fn+OQDiPrLGwTAp+yMF81vqYYqxtzXt6HnwqAoRdjAoy78tYSpdkZNB1bUkcvJutDPog&#10;q1TqCusAN4XsR9FQGsw5LGRY0jKj5H54GAWbUbm4bO1vnRbr6+a8O49Xx7FXqtNuFhMQnhr/Dv+3&#10;t1rBcPAFrzPhCMjZHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCTy5ZGxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="7FDED42E" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>40</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 658" o:spid="_x0000_s1041" style="position:absolute;left:1405;top:9762;width:1541;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDiVAI0wgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L/kO4wuw0VRjR2lTEB7qcUUHdXZprW2xuShNtZ75+shhweTjvZNmZSryocaVlBeNRBII4s7rk&#10;XMH5tBvOQDiPrLGyTAp+yMEy7fcSjLVt+ZteR5+LEMIuRgWF93UspcsKMuhGtiYO3N02Bn2ATS51&#10;g20IN5WcRNFUGiw5NBRY07qg7HF8GgX7Wb26Huxvm1fb2/7ydZlvTnOv1MegWy1AeOr8W/zvPmgF&#10;08+wNpwJR0CmfwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDiVAI0wgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="7A32E552" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>60</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 659" o:spid="_x0000_s1042" style="position:absolute;left:1405;top:7903;width:1541;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCNGKevxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvwn6H8Ba8aaqg2GoU2XXRo38W1NujebbF5qU0WVv99EYQ9jjMzG+Y2aI1pbhR7QrLCgb9CARx&#10;anXBmYLfw09vAsJ5ZI2lZVJwJweL+Udnhom2De/otveZCBB2CSrIva8SKV2ak0HXtxVx8C62NuiD&#10;rDOpa2wC3JRyGEVjabDgsJBjRV85pdf9n1GwnlTL08Y+mqxcndfH7TH+PsReqe5nu5yC8NT6//C7&#10;vdEKxqMYXmfCEZDzJwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCNGKevxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="12482A95" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>80</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 660" o:spid="_x0000_s1043" style="position:absolute;left:826;top:6041;width:2314;height:1553;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDSTsSPwgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X+h+WEXqrG3sIMbqK2BY9aiJEb0N2TILZ2ZDdmtRf7x4KPT7e93I9mlbcqXeNZQWzaQSCuLS6&#10;4UrBKf9+T0A4j6yxtUwKfsnBevX6ssRU24GPdM98JUIIuxQV1N53qZSurMmgm9qOOHBX2xv0AfaV&#10;1D0OIdy08iOKYmmw4dBQY0fbmspb9mMU7JJuc97bx1C1X5ddcSjmn/ncK/U2GTcLEJ5G/y/+c++1&#10;gjgO88OZcATk6gkAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDSTsSPwgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="20593F14" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>100</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 661" o:spid="_x0000_s1044" style="position:absolute;left:826;top:4188;width:2311;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC9AmEUxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUJvurGHEKObINpijq0WrLdH9pkEs29DdmvS/vpuoeBxmJlvmE0+mlbcqXeNZQXLRQSC&#10;uLS64UrBx+l1noBwHllja5kUfJODPJtONphqO/A73Y++EgHCLkUFtfddKqUrazLoFrYjDt7V9gZ9&#10;kH0ldY9DgJtWPkdRLA02HBZq7GhXU3k7fhkFh6Tbfhb2Z6jal8vh/HZe7U8rr9TTbNyuQXga/SP8&#10;3y60gjhewt+ZcARk9gsAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC9AmEUxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="12E37D66" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>120</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 662" o:spid="_x0000_s1045" style="position:absolute;left:15838;top:16822;width:1072;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBN0P9jxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvgt9heUJvuqmHEKOrSP+QHFsV1Nsj+0yC2bchu03SfvpuoeBxmJnfMJvdaBrRU+dqywqeFxEI&#10;4sLqmksFp+P7PAHhPLLGxjIp+CYHu+10ssFU24E/qT/4UgQIuxQVVN63qZSuqMigW9iWOHg32xn0&#10;QXal1B0OAW4auYyiWBqsOSxU2NJLRcX98GUUZEm7v+T2Zyibt2t2/jivXo8rr9TTbNyvQXga/SP8&#10;3861gjhewt+ZcATk9hcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBN0P9jxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="29A7C0E7" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>SI</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 663" o:spid="_x0000_s1046" style="position:absolute;left:40810;top:16822;width:1774;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAinFr4xgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvgb6D2EJvidwUTOJECaZNsY/5KaS9LdbGNrVWxlJtt08fBQI9DjPzDbPejqYRPXWutqzgeRaB&#10;IC6srrlU8HF6ny5AOI+ssbFMCn7JwXbzMFljou3AB+qPvhQBwi5BBZX3bSKlKyoy6Ga2JQ7exXYG&#10;fZBdKXWHQ4CbRs6jKJYGaw4LFbb0WlHxffwxCrJFm37m9m8om91Xdt6fl2+npVfq6XFMVyA8jf4/&#10;fG/nWkEcv8DtTDgCcnMFAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIpxa+MYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="5334AE68" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>No</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 664" o:spid="_x0000_s1047" style="position:absolute;left:21494;top:1315;width:16643;height:2420;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCtdcKMxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvgb6D2EJvidxQTOJECaZNsY/5KaS9LdbGNrVWxlJtt08fBQI9DjPzDbPejqYRPXWutqzgeRaB&#10;IC6srrlU8HF6ny5AOI+ssbFMCn7JwXbzMFljou3AB+qPvhQBwi5BBZX3bSKlKyoy6Ga2JQ7exXYG&#10;fZBdKXWHQ4CbRs6jKJYGaw4LFbb0WlHxffwxCrJFm37m9m8om91Xdt6fl2+npVfq6XFMVyA8jf4/&#10;fG/nWkEcv8DtTDgCcnMFAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEArXXCjMYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="3B96EA77" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="28"/>
+                          </w:rPr>
+                          <w:t>Acceso a internet</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:shape id="Shape 665" o:spid="_x0000_s1048" style="position:absolute;width:55486;height:18802;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5548631,1880235" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB9NiKmxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/disIw&#10;FITvhX2HcBa8kTVVsCzVKIsgiDfizwMcmmNTbU5Kkq3VpzfCwl4OM/MNs1j1thEd+VA7VjAZZyCI&#10;S6drrhScT5uvbxAhImtsHJOCBwVYLT8GCyy0u/OBumOsRIJwKFCBibEtpAylIYth7Fri5F2ctxiT&#10;9JXUHu8Jbhs5zbJcWqw5LRhsaW2ovB1/rYKTm5rO7Hezx36U+3W1e9bbyVWp4Wf/MwcRqY//4b/2&#10;VivI8xm8z6QjIJcvAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAH02IqbEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,1880235r5548631,l5548631,,,,,1880235xe" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,5548631,1880235"/>
+                </v:shape>
+                <w10:anchorlock/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="670A465D" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="113" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="512" w:right="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Fuente: elaboración propia </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="103A3BE6" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="562" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25189F6D" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:ind w:left="-5" w:right="53"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Respecto a este rubro es un hecho que el uso generalizado de internet es una realidad del presente siglo y más entre estudiantes que por diversas razones cursan su licenciatura en sistemas virtuales. De ahí que se señale que el 96.7% tiene facilidad de uso esta herramienta, frente a un 3.3% que afirma no tenerlo, lo que presupone que se le dificulta el acceder desde su propio ámbito de incidencia (hogar, lugar de origen). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CA8ED44" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37A32D49" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="512" w:right="619"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Figura 4. Redes sociales utilizadas con mayor frecuencia </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="8509" w:type="dxa"/>
+        <w:tblInd w:w="-1" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="130" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="115" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9737"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008F373A" w14:paraId="2230C7D8" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="2830"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8509" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A0D0C5C" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+            <w:pPr>
+              <w:spacing w:after="18" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="20" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Redes sociales </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>mas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> usadas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="319FD9CC" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8264"/>
+              </w:tabs>
+              <w:spacing w:after="33" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>60</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="386223D8" wp14:editId="2805E173">
+                      <wp:extent cx="4959096" cy="9525"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:docPr id="18345" name="Group 18345"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="4959096" cy="9525"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="4959096" cy="9525"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="756" name="Shape 756"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="4959096" cy="0"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="0" t="0" r="0" b="0"/>
+                                  <a:pathLst>
+                                    <a:path w="4959096">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="4959096" y="0"/>
+                                      </a:lnTo>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="9525" cap="flat">
+                                  <a:round/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:style>
+                                <a:lnRef idx="1">
+                                  <a:srgbClr val="D9D9D9"/>
+                                </a:lnRef>
+                                <a:fillRef idx="0">
+                                  <a:srgbClr val="000000">
+                                    <a:alpha val="0"/>
+                                  </a:srgbClr>
+                                </a:fillRef>
+                                <a:effectRef idx="0">
+                                  <a:scrgbClr r="0" g="0" b="0"/>
+                                </a:effectRef>
+                                <a:fontRef idx="none"/>
+                              </wps:style>
+                              <wps:bodyPr/>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict>
+                    <v:group id="Group 18345" style="width:390.48pt;height:0.75pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="49590,95">
+                      <v:shape id="Shape 756" style="position:absolute;width:49590;height:0;left:0;top:0;" coordsize="4959096,0" path="m0,0l4959096,0">
+                        <v:stroke weight="0.75pt" endcap="flat" joinstyle="round" on="true" color="#d9d9d9"/>
+                        <v:fill on="false" color="#000000" opacity="0"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="TableGrid"/>
+              <w:tblpPr w:vertAnchor="text" w:tblpX="479" w:tblpY="83"/>
+              <w:tblOverlap w:val="never"/>
+              <w:tblW w:w="7810" w:type="dxa"/>
+              <w:tblInd w:w="0" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="3049" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="115" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="3164"/>
+              <w:gridCol w:w="3164"/>
+              <w:gridCol w:w="3164"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="008F373A" w14:paraId="4C5E9E26" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="271"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="7810" w:type="dxa"/>
+                  <w:gridSpan w:val="3"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="5C733FAC" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="008F373A" w14:paraId="636304E6" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="271"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="7810" w:type="dxa"/>
+                  <w:gridSpan w:val="3"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="64E5EA86" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="008F373A" w14:paraId="21211890" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="271"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="7810" w:type="dxa"/>
+                  <w:gridSpan w:val="3"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="68BFCCCF" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:noProof/>
+                      <w:sz w:val="22"/>
+                    </w:rPr>
+                    <mc:AlternateContent>
+                      <mc:Choice Requires="wpg">
+                        <w:drawing>
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="04A6B34D" wp14:editId="0A393F22">
+                            <wp:extent cx="259080" cy="843026"/>
+                            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                            <wp:docPr id="18230" name="Group 18230"/>
+                            <wp:cNvGraphicFramePr/>
+                            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                              <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                                <wpg:wgp>
+                                  <wpg:cNvGrpSpPr/>
+                                  <wpg:grpSpPr>
+                                    <a:xfrm>
+                                      <a:off x="0" y="0"/>
+                                      <a:ext cx="259080" cy="843026"/>
+                                      <a:chOff x="0" y="0"/>
+                                      <a:chExt cx="259080" cy="843026"/>
+                                    </a:xfrm>
+                                  </wpg:grpSpPr>
+                                  <wps:wsp>
+                                    <wps:cNvPr id="20482" name="Shape 20482"/>
+                                    <wps:cNvSpPr/>
+                                    <wps:spPr>
+                                      <a:xfrm>
+                                        <a:off x="0" y="0"/>
+                                        <a:ext cx="259080" cy="843026"/>
+                                      </a:xfrm>
+                                      <a:custGeom>
+                                        <a:avLst/>
+                                        <a:gdLst/>
+                                        <a:ahLst/>
+                                        <a:cxnLst/>
+                                        <a:rect l="0" t="0" r="0" b="0"/>
+                                        <a:pathLst>
+                                          <a:path w="259080" h="843026">
+                                            <a:moveTo>
+                                              <a:pt x="0" y="0"/>
+                                            </a:moveTo>
+                                            <a:lnTo>
+                                              <a:pt x="259080" y="0"/>
+                                            </a:lnTo>
+                                            <a:lnTo>
+                                              <a:pt x="259080" y="843026"/>
+                                            </a:lnTo>
+                                            <a:lnTo>
+                                              <a:pt x="0" y="843026"/>
+                                            </a:lnTo>
+                                            <a:lnTo>
+                                              <a:pt x="0" y="0"/>
+                                            </a:lnTo>
+                                          </a:path>
+                                        </a:pathLst>
+                                      </a:custGeom>
+                                      <a:ln w="0" cap="flat">
+                                        <a:round/>
+                                      </a:ln>
+                                    </wps:spPr>
+                                    <wps:style>
+                                      <a:lnRef idx="0">
+                                        <a:srgbClr val="000000">
+                                          <a:alpha val="0"/>
+                                        </a:srgbClr>
+                                      </a:lnRef>
+                                      <a:fillRef idx="1">
+                                        <a:srgbClr val="000000"/>
+                                      </a:fillRef>
+                                      <a:effectRef idx="0">
+                                        <a:scrgbClr r="0" g="0" b="0"/>
+                                      </a:effectRef>
+                                      <a:fontRef idx="none"/>
+                                    </wps:style>
+                                    <wps:bodyPr/>
+                                  </wps:wsp>
+                                </wpg:wgp>
+                              </a:graphicData>
+                            </a:graphic>
+                          </wp:inline>
+                        </w:drawing>
+                      </mc:Choice>
+                      <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <w:pict>
+                          <v:group id="Group 18230" style="width:20.4pt;height:66.38pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="2590,8430">
+                            <v:shape id="Shape 20483" style="position:absolute;width:2590;height:8430;left:0;top:0;" coordsize="259080,843026" path="m0,0l259080,0l259080,843026l0,843026l0,0">
+                              <v:stroke weight="0pt" endcap="flat" joinstyle="round" on="false" color="#000000" opacity="0"/>
+                              <v:fill on="true" color="#000000"/>
+                            </v:shape>
+                          </v:group>
+                        </w:pict>
+                      </mc:Fallback>
+                    </mc:AlternateContent>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="008F373A" w14:paraId="68E502A5" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="265"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="7810" w:type="dxa"/>
+                  <w:gridSpan w:val="3"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="0DB80D5B" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="3905" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:noProof/>
+                      <w:sz w:val="22"/>
+                    </w:rPr>
+                    <mc:AlternateContent>
+                      <mc:Choice Requires="wpg">
+                        <w:drawing>
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5137AAA1" wp14:editId="5F99D3EE">
+                            <wp:extent cx="259080" cy="457454"/>
+                            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                            <wp:docPr id="18282" name="Group 18282"/>
+                            <wp:cNvGraphicFramePr/>
+                            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                              <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                                <wpg:wgp>
+                                  <wpg:cNvGrpSpPr/>
+                                  <wpg:grpSpPr>
+                                    <a:xfrm>
+                                      <a:off x="0" y="0"/>
+                                      <a:ext cx="259080" cy="457454"/>
+                                      <a:chOff x="0" y="0"/>
+                                      <a:chExt cx="259080" cy="457454"/>
+                                    </a:xfrm>
+                                  </wpg:grpSpPr>
+                                  <wps:wsp>
+                                    <wps:cNvPr id="20484" name="Shape 20484"/>
+                                    <wps:cNvSpPr/>
+                                    <wps:spPr>
+                                      <a:xfrm>
+                                        <a:off x="0" y="0"/>
+                                        <a:ext cx="259080" cy="457454"/>
+                                      </a:xfrm>
+                                      <a:custGeom>
+                                        <a:avLst/>
+                                        <a:gdLst/>
+                                        <a:ahLst/>
+                                        <a:cxnLst/>
+                                        <a:rect l="0" t="0" r="0" b="0"/>
+                                        <a:pathLst>
+                                          <a:path w="259080" h="457454">
+                                            <a:moveTo>
+                                              <a:pt x="0" y="0"/>
+                                            </a:moveTo>
+                                            <a:lnTo>
+                                              <a:pt x="259080" y="0"/>
+                                            </a:lnTo>
+                                            <a:lnTo>
+                                              <a:pt x="259080" y="457454"/>
+                                            </a:lnTo>
+                                            <a:lnTo>
+                                              <a:pt x="0" y="457454"/>
+                                            </a:lnTo>
+                                            <a:lnTo>
+                                              <a:pt x="0" y="0"/>
+                                            </a:lnTo>
+                                          </a:path>
+                                        </a:pathLst>
+                                      </a:custGeom>
+                                      <a:ln w="0" cap="flat">
+                                        <a:round/>
+                                      </a:ln>
+                                    </wps:spPr>
+                                    <wps:style>
+                                      <a:lnRef idx="0">
+                                        <a:srgbClr val="000000">
+                                          <a:alpha val="0"/>
+                                        </a:srgbClr>
+                                      </a:lnRef>
+                                      <a:fillRef idx="1">
+                                        <a:srgbClr val="000000"/>
+                                      </a:fillRef>
+                                      <a:effectRef idx="0">
+                                        <a:scrgbClr r="0" g="0" b="0"/>
+                                      </a:effectRef>
+                                      <a:fontRef idx="none"/>
+                                    </wps:style>
+                                    <wps:bodyPr/>
+                                  </wps:wsp>
+                                </wpg:wgp>
+                              </a:graphicData>
+                            </a:graphic>
+                          </wp:inline>
+                        </w:drawing>
+                      </mc:Choice>
+                      <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <w:pict>
+                          <v:group id="Group 18282" style="width:20.4pt;height:36.02pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="2590,4574">
+                            <v:shape id="Shape 20485" style="position:absolute;width:2590;height:4574;left:0;top:0;" coordsize="259080,457454" path="m0,0l259080,0l259080,457454l0,457454l0,0">
+                              <v:stroke weight="0pt" endcap="flat" joinstyle="round" on="false" color="#000000" opacity="0"/>
+                              <v:fill on="true" color="#000000"/>
+                            </v:shape>
+                          </v:group>
+                        </w:pict>
+                      </mc:Fallback>
+                    </mc:AlternateContent>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="008F373A" w14:paraId="06256915" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="232"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5653" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="34A362B0" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="408" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="000000"/>
+                </w:tcPr>
+                <w:p w14:paraId="7B0DBF3E" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1748" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="596EAE66" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="643CFEED" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="296" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="552" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B642B74" wp14:editId="3CE3BA63">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>588645</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>778256</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="259080" cy="134366"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapSquare wrapText="bothSides"/>
+                      <wp:docPr id="18346" name="Group 18346"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="259080" cy="134366"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="259080" cy="134366"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="20486" name="Shape 20486"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="259080" cy="134366"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="0" t="0" r="0" b="0"/>
+                                  <a:pathLst>
+                                    <a:path w="259080" h="134366">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="259080" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="259080" y="134366"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="134366"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="0" cap="flat">
+                                  <a:round/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:style>
+                                <a:lnRef idx="0">
+                                  <a:srgbClr val="000000">
+                                    <a:alpha val="0"/>
+                                  </a:srgbClr>
+                                </a:lnRef>
+                                <a:fillRef idx="1">
+                                  <a:srgbClr val="000000"/>
+                                </a:fillRef>
+                                <a:effectRef idx="0">
+                                  <a:scrgbClr r="0" g="0" b="0"/>
+                                </a:effectRef>
+                                <a:fontRef idx="none"/>
+                              </wps:style>
+                              <wps:bodyPr/>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict>
+                    <v:group id="Group 18346" style="width:20.4pt;height:10.58pt;position:absolute;mso-position-horizontal-relative:text;mso-position-horizontal:absolute;margin-left:46.35pt;mso-position-vertical-relative:text;margin-top:61.28pt;" coordsize="2590,1343">
+                      <v:shape id="Shape 20487" style="position:absolute;width:2590;height:1343;left:0;top:0;" coordsize="259080,134366" path="m0,0l259080,0l259080,134366l0,134366l0,0">
+                        <v:stroke weight="0pt" endcap="flat" joinstyle="round" on="false" color="#000000" opacity="0"/>
+                        <v:fill on="true" color="#000000"/>
+                      </v:shape>
+                      <w10:wrap type="square"/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>50 40 30</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="130CC210" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+            <w:pPr>
+              <w:spacing w:after="33" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="552" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B7D8BDE" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+            <w:pPr>
+              <w:spacing w:after="33" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="7059" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A6BBC5C" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+            <w:pPr>
+              <w:spacing w:after="8" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="91" w:right="7059" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2225E0E0" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="1000"/>
+                <w:tab w:val="center" w:pos="2302"/>
+                <w:tab w:val="center" w:pos="3604"/>
+                <w:tab w:val="center" w:pos="4905"/>
+                <w:tab w:val="center" w:pos="6208"/>
+                <w:tab w:val="center" w:pos="7509"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Instagram</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Twiter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Whats</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> app</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Tick Tock</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Telegram</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Facebook</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="446F7479" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="113" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="512" w:right="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Fuente: elaboración propia </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02D418FB" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:ind w:left="-5" w:right="53"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">La gráfica anterior, muestra como el empleo de WhatsApp como una plataforma que de acuerdo con las preferencias de las y los usuarios tiene ventajas respecto a otras del mercado. </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Importar y comunicarse con los contactos, realizar videollamadas, sin publicidad y acceso a contenido multimedia parece favorecer el porcentaje de su empleo frente a otras como Facebook, que, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">por su parte, tiene alcance masivo, permitiendo unirse con personas de todo el mundo con intereses similares, mostrando además diversidad de contenidos. De ahí que el 49% de participantes muestren preferencias por WhatsApp, frente a un 26.6 % de Facebook mostrando que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Telegram</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ocupa un tercer lugar con 10.5%, Instagram con 7.8%, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Tik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Tok con 4.5%, y un 1.6% de preferencias por </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Twitter  (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">ahora X) como principales herramientas de empleo generalizado.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DCF128D" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C077C00" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="362CCF23" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="701341F6" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DD668D0" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="157FC384" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="617C4B29" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="785C442D" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="512" w:right="622"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Figura 5. Frecuencia de uso de redes sociales </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06B05BDA" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="94" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-1" w:right="-18" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ventajas </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001433F4" w:rsidRPr="0059794E">
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0772391E" wp14:editId="4405DC82">
+                <wp:extent cx="5664835" cy="2840825"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="19734" name="Group 19734"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5664835" cy="2840825"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="5664835" cy="2840825"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="801" name="Rectangle 801"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="5626735" y="2672118"/>
+                            <a:ext cx="50673" cy="224380"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="4A5B34A5" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20488" name="Shape 20488"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="63"/>
+                            <a:ext cx="5609590" cy="2794508"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5609590" h="2794508">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5609590" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="5609590" y="2794508"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="2794508"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:miter lim="127000"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="E7E6E6"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="826" name="Shape 826"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304419" y="2090992"/>
+                            <a:ext cx="5165471" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5165471">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5165471" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="827" name="Shape 827"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304419" y="1821244"/>
+                            <a:ext cx="5165471" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5165471">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5165471" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="828" name="Shape 828"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304419" y="1549971"/>
+                            <a:ext cx="5165471" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5165471">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5165471" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="829" name="Shape 829"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304419" y="1280223"/>
+                            <a:ext cx="5165471" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5165471">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5165471" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="830" name="Shape 830"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304419" y="1010475"/>
+                            <a:ext cx="5165471" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5165471">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5165471" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="831" name="Shape 831"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304419" y="740728"/>
+                            <a:ext cx="5165471" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5165471">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5165471" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="832" name="Shape 832"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304419" y="470980"/>
+                            <a:ext cx="5165471" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5165471">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5165471" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20489" name="Shape 20489"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="1885569" y="2004123"/>
+                            <a:ext cx="231648" cy="356362"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="231648" h="356362">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="231648" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="231648" y="356362"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="356362"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="44546A"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20490" name="Shape 20490"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="852297" y="1831912"/>
+                            <a:ext cx="231648" cy="528574"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="231648" h="528574">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="231648" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="231648" y="528574"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="528574"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="44546A"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20491" name="Shape 20491"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="3952113" y="1296987"/>
+                            <a:ext cx="231648" cy="1063498"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="231648" h="1063498">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="231648" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="231648" y="1063498"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="1063498"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="44546A"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20492" name="Shape 20492"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="4983861" y="681292"/>
+                            <a:ext cx="231648" cy="1679194"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="231648" h="1679194">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="231648" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="231648" y="1679194"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="1679194"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="44546A"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20493" name="Shape 20493"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="2918841" y="589852"/>
+                            <a:ext cx="231648" cy="1770634"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="231648" h="1770634">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="231648" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="231648" y="1770634"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="1770634"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="44546A"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="838" name="Shape 838"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304419" y="2360486"/>
+                            <a:ext cx="5165471" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5165471">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5165471" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="839" name="Rectangle 839"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="140589" y="2307272"/>
+                            <a:ext cx="77074" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="110FE966" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>0</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="840" name="Rectangle 840"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="140589" y="2037525"/>
+                            <a:ext cx="77074" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="15FA7E4F" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>5</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="841" name="Rectangle 841"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="82677" y="1767522"/>
+                            <a:ext cx="154097" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="490D2CF4" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>10</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="842" name="Rectangle 842"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="82677" y="1497520"/>
+                            <a:ext cx="154097" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="3915A034" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>15</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="843" name="Rectangle 843"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="82677" y="1227772"/>
+                            <a:ext cx="154097" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="2A071806" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>20</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="844" name="Rectangle 844"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="82677" y="957644"/>
+                            <a:ext cx="154097" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="19D117CA" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>25</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="845" name="Rectangle 845"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="82677" y="687642"/>
+                            <a:ext cx="154097" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="294F531C" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>30</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="846" name="Rectangle 846"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="82677" y="417512"/>
+                            <a:ext cx="154097" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="61B02D20" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>35</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="847" name="Rectangle 847"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="460629" y="2456117"/>
+                            <a:ext cx="958936" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="6A9CBE58" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>Nada frecuente</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="848" name="Rectangle 848"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="1501521" y="2456117"/>
+                            <a:ext cx="938566" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="021FF4ED" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>Poco frecuente</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="849" name="Rectangle 849"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="2550668" y="2456117"/>
+                            <a:ext cx="896456" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="6FAA037E" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>Relativamente</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="850" name="Rectangle 850"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="2661539" y="2595690"/>
+                            <a:ext cx="600627" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="1B346AC9" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>frecuente</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="851" name="Rectangle 851"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="3706114" y="2456117"/>
+                            <a:ext cx="572048" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="79ECF62D" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:proofErr w:type="spellStart"/>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>Fecuente</w:t>
+                              </w:r>
+                              <w:proofErr w:type="spellEnd"/>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="852" name="Rectangle 852"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="4610481" y="2456117"/>
+                            <a:ext cx="914547" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="142A960C" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>Muy frecuente</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="853" name="Rectangle 853"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="2016887" y="130873"/>
+                            <a:ext cx="2147390" cy="241550"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="47B7DE0F" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="28"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">Uso de redes sociales </w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="854" name="Shape 854"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5609590" cy="2794572"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5609590" h="2794572">
+                                <a:moveTo>
+                                  <a:pt x="5609590" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5609590" y="2794572"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="2794572"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="0772391E" id="Group 19734" o:spid="_x0000_s1049" style="width:446.05pt;height:223.7pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="56648,28408" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDg1OjSGQgAAFdRAAAOAAAAZHJzL2Uyb0RvYy54bWzsXOuOmzgY/b/SvgPi/zbYgIGomapqZ6uV&#10;Vtuq7T4Ak5CLRAABc9un32MbO4ZJpyHVJDMDrRQYY8zn7/j4u9jw9t3dNrVukrLa5NnMJm8c20qy&#10;eb7YZKuZ/e/3P/8Ibauq42wRp3mWzOz7pLLfXfz+29vbYprQfJ2ni6S00EhWTW+Lmb2u62I6mVTz&#10;dbKNqzd5kWS4uMzLbVzjz3I1WZTxLVrfphPqOGxym5eLosznSVWh9KO8aF+I9pfLZF5/Xi6rpLbS&#10;mQ3ZavFbit8r/ju5eBtPV2VcrDfzRoz4CCm28SbDQ3VTH+M6tq7LzYOmtpt5mVf5sn4zz7eTfLnc&#10;zBPRB/SGOJ3efCrz60L0ZTW9XRVaTVBtR09HNzv/5+ZTWXwrvpTQxG2xgi7EX7wvd8tyy4+Q0roT&#10;KrvXKkvuamuOQp8xL3R925rjGg09J6S+VOp8Dc0/uG++vvzJnRP14ElLnNsCA6Ta6aD6NR18W8dF&#10;IlRbTaGDL6W1Wczs0CG2lcVbDNSvGDpxtkoTixcK5YiaWlXVtILW9ujJZ5QFXCVcIyyghIRSI1pn&#10;Dq43GqOeG4pRqLsdT4uyqj8l+dbiJzO7hCRibMU3f1c1JEFVVYU/Ps34b5b/uUlTeZWXQHtKQn5W&#10;313diS4S3ZmrfHGPfq/z8r/PYPAyzW9ndt6c2ZzUeDi/alvpXxn0zfmjTkp1cqVOyjr9kAuWSXHe&#10;X9f5ciPk5QLIpzVyAUg+2k6AKHW8EFOQxFSAbsmiPoii48CSuR0YmRP5Ea6JoR9Enu8IoA0k59cS&#10;Sa4RhR7miIXEEWVrdTa/y9Qpx/vR6aqIa34fb5SfWoDNV7KsMeYaUfj1LfD8nouadYeLEHN3Nc3M&#10;Wro1xXfUVTXUsRDtmTXVc9UYlC2260tNHl5TUUO2wgc+OiwZoJSAQlPNacb1wVGJYU6WaSy5s93U&#10;sDPpZgsjRQPH2TX8gCpVfZ8mXGVp9jVZgjRi7uMFVbm6+pCW1k3Mx7n4J4mZFuu4KeVjBCI1VcW5&#10;aIffvwRDdZNE3Npq8jK4ZJesaaGpzO9LhCHTdzryznkjjbRmsAnotLJpkEDfJJ6cZ7W+P4MlFg8R&#10;U4Ts7Y6iXP6GmifiaEhZm6G8AGJwKTA3/3zGdR3PI5GccJ3IiSLKb4cKlKkhzPcCTO2cqQp5Zd3M&#10;wfO0HG2k4JLtmCd5JHmhRNtdbbPHV/0wutGXGZEPA90hB9yMbCHH7R7TsY8Pewbvx4j/bwbv/iHf&#10;DNzjWDQkPgRdPgTH8oGElFDPG/kAc7nXUox8eAH2oePBhVQ4WsfYB+J7UQRTMNqHkQ8v11+Cr2NG&#10;NCEVdvcoPtDQobQb2Sg/Y/SX7NE+PH/74ILJLT6g4Mj4gSAL5wVNCmuMH8zgSEbWIx9eAB90FlNm&#10;vEJXJ/36xtOB5wTS2xrD6X2JppEOL4AOtGseRH7oGHfJC5xI5utHOox0eJHZVr780YkfZFEfj4mE&#10;oe8zlXJ1PNINIahLsDAoM66uz1wmKIcMzMnTrkoSrIw0gvAZa5di7ZOAVW09yL/u1kdkc0bFVu9V&#10;PlcdzYcfXFGlifumfuEltxdF+ud9fymDuz8pvCeV7Hm+x95zFx4DZjh5X9CQLyeakYws6sPM0Kc0&#10;Qv4YQ5TA74tIZy1EjUwe2vs09AORGz4zMRtBTkvMVu8VIdXRJObBFUditlZLX80CJWdhJ6SSRX2I&#10;6SJUIAT7PjgzacSiUCzq7PxIk5nEYa4XnW07gRIFNlNJclpuqqdKE6BIqY4mOQ+vObLz9bKzE+Fx&#10;dvaL8UA2N2QgOdjJQvDzEbNJWBCR6DnYTSXJicnZ6r8ipTq2yHlwzZGcr5ecsHldn1YsOB2cgKER&#10;4k1PktMPI7i47fVbZa64T0uCgNvOJng4Z7SpJDkxOVv9V6RUxxY5D645kvN1khMmr01NXtDLpzU2&#10;3rkMiSWxb2/n0uoNa+NC8riQvOQT4fJZb0R1dWLU2P6Pwj6cIJ4DGyU3o7pYPAs6xgqzLnIuYisq&#10;NiPhjYmOqVJb+59m97/2igex+59rt/E9DEClyg/2PkxAHTfg+2cxHnaT3HkB1Z7UQADVeRgT0H7L&#10;29heHjQZ0oABzw5BwUqHZ1CFN3l6hgrXlQ/OgQCqQ3cTUD1NHbRfwQDUiwComFJ3BD0zoGK6GBCg&#10;OtwzAdXTVF9AKQ2Crgk9M6D65ZSBMBTeiozfTUD1NNUT0MgPWPd9hDPjqV+uGAieeP/nIZ56luqJ&#10;JwuB5/OyoDqGHQie+u05k596kuqJp0cCv7tmfGZ+6vhrIHjqt79MPPUkdRCeHnMYXgrgqxnU8xkh&#10;nbXGCCGqi3FzHh9XOmgDcol0ms1EVE9TByFKfIdgAfkRSN0QH2M4G6Q6BBsISfdlijw9Ux0EKfV9&#10;hzGMjR+xNIwYyHs2SHUQNgxI/X25IhT2Sf5RxojPs4gcUj/CFslOLMrwzRp6tuSC3KU5nInX35ct&#10;QmEfSF2sJxKCGOhHLPUDbDdotrrCUzpxRpfqQGwgLN2XL5ILwnxcHzTxegwveYWP2VKCHajnY6mO&#10;xQYC6b6Mkd8vY4SvZ7EQO+o4S4nrhPjAUitJT4kXuPpjPR6B6eUVjH2vT7rusvugyUAg1Tmj5g00&#10;X09TBzEUphhAdmyn/tgQj1rEN4RkYtAA0Xxf8Wk/5tL94BJE2bfRQ8usugNhd+8etLdlmHXb3VP1&#10;1NHcxnF4TTXiZSsQ5MCPKY3vuP3KyrX4jB2+3icmm+ZLg/zzgObfODe/h3jxPwAAAP//AwBQSwME&#10;FAAGAAgAAAAhANbq/MfeAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe9C/8Mygje7&#10;SRvbGrMppainItgK4m2anSah2dmQ3Sbpv3f1opeBx3u89022Hk0jeupcbVlBPI1AEBdW11wq+Di8&#10;3K9AOI+ssbFMCq7kYJ1PbjJMtR34nfq9L0UoYZeigsr7NpXSFRUZdFPbEgfvZDuDPsiulLrDIZSb&#10;Rs6iaCEN1hwWKmxpW1Fx3l+MgtcBh808fu5359P2+nV4ePvcxaTU3e24eQLhafR/YfjBD+iQB6aj&#10;vbB2olEQHvG/N3irx1kM4qggSZYJyDyT/+nzbwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQDg1OjSGQgAAFdRAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQDW6vzH3gAAAAUBAAAPAAAAAAAAAAAAAAAAAHMKAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAfgsAAAAA&#10;">
+                <v:rect id="Rectangle 801" o:spid="_x0000_s1050" style="position:absolute;left:56267;top:26721;width:507;height:2243;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDgiB9/xQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTemo09SIxZRdRijtYUtLdH9jUJZt+G7GpSf323UOhxmJlvmGw9mlbcqXeNZQWzKAZB&#10;XFrdcKXgo3h7SUA4j6yxtUwKvsnBejV5yjDVduB3up98JQKEXYoKau+7VEpX1mTQRbYjDt6X7Q36&#10;IPtK6h6HADetfI3juTTYcFiosaNtTeX1dDMKDkm3ueT2MVTt/vNwPp4Xu2LhlXqejpslCE+j/w//&#10;tXOtIIln8HsmHAG5+gEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDgiB9/xQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="4A5B34A5" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:shape id="Shape 20488" o:spid="_x0000_s1051" style="position:absolute;width:56095;height:27945;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5609590,2794508" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCV7jDIxAAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4P/B/CE3abiU5EOmMZ4tgOXqYV2e2RvLWlzUttMq3765fDwOPH93uVD64VF+pD7VnDdKJAEBtv&#10;ay41FIe3pyWIEJEttp5Jw40C5OvRwwoz66/8SZd9LEUK4ZChhirGLpMymIochonviBP37XuHMcG+&#10;lLbHawp3rZwptZAOa04NFXa0qcg0+x+ngbfBnI9l/b5ThW0Wz8fd6evXaP04Hl5fQEQa4l387/6w&#10;GmZqvkx70510BeT6DwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJXuMMjEAAAA3gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l5609590,r,2794508l,2794508,,e" fillcolor="#e7e6e6" stroked="f" strokeweight="0">
+                  <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                  <v:path arrowok="t" textboxrect="0,0,5609590,2794508"/>
+                </v:shape>
+                <v:shape id="Shape 826" o:spid="_x0000_s1052" style="position:absolute;left:3044;top:20909;width:51654;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5165471,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCaA7TRwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeEJvNasFWbZGEVEQb90Wz6/J62bp5mXdvOq2v74pFHocZuYbZrUZQ6euNKQ2soH5rABF&#10;bKNruTHw+nJ4KEElQXbYRSYDX5Rgs57crbBy8cbPdK2lURnCqUIDXqSvtE7WU8A0iz1x9t7jEFCy&#10;HBrtBrxleOj0oiiWOmDLecFjTztP9qP+DAbepG7npf3en+h8sJ2c0D8eL8bcT8ftEyihUf7Df+2j&#10;M1AulvB7Jh8Bvf4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAmgO00cMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l5165471,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,5165471,0"/>
+                </v:shape>
+                <v:shape id="Shape 827" o:spid="_x0000_s1053" style="position:absolute;left:3044;top:18212;width:51654;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5165471,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD1TxFKwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;FITvQv9DeAVvNtsKuqxNSykWSm+uxfMzeW6Wbl62m2e7+uuNIHgcZuYbZrkeQ6cuNKQ2soH5rABF&#10;bKNruTFwfN3dlaCSIDvsIpOBL0qwXk1ulli5eOUXutTSqAzhVKEBL9JXWifrKWCaxZ44ex9xCChZ&#10;Do12A14zPHR6URQPOmDLecFjT1tP9lR/BgPvUrfz0n4/H+htZzs5oL/fn425nY6bJ1BCo/yH/9p7&#10;Z6BcPMLvmXwE9OoHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9U8RSsMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l5165471,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,5165471,0"/>
+                </v:shape>
+                <v:shape id="Shape 828" o:spid="_x0000_s1054" style="position:absolute;left:3044;top:15499;width:51654;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5165471,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCE0IU4wAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NawIx&#10;EL0X+h/CFHqrWS2UZWsUEQXx5rZ4nibjZnEzWTdT3frrm0Ohx8f7ni/H0KkrDamNbGA6KUAR2+ha&#10;bgx8fmxfSlBJkB12kcnADyVYLh4f5li5eOMDXWtpVA7hVKEBL9JXWifrKWCaxJ44c6c4BJQMh0a7&#10;AW85PHR6VhRvOmDLucFjT2tP9lx/BwNfUrfT0t43ezpubSd79K+7izHPT+PqHZTQKP/iP/fOGShn&#10;eW0+k4+AXvwCAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAhNCFOMAAAADcAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,l5165471,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,5165471,0"/>
+                </v:shape>
+                <v:shape id="Shape 829" o:spid="_x0000_s1055" style="position:absolute;left:3044;top:12802;width:51654;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5165471,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDrnCCjwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;FITvgv8hPKE3m20F2a5Ni4iF0ptr6fmZvG6Wbl7WzbPd+uuNIHgcZuYbZrkeQ6fONKQ2soHZtABF&#10;bKNruTGwf9/cl6CSIDvsIpOBKyVYr25vlli5eOE3OtfSqAzhVKEBL9JXWifrKWCaxp44e8c4BJQs&#10;h0a7AS8ZHjo9L4pHHbDlvOCxpxdP9lR/BQMfUrez0n6/7uiwsZ3s0D9sP42Z3I3PT6CERvkP/7W3&#10;zkA5X8DvmXwE9OoHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA65wgo8MAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l5165471,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,5165471,0"/>
+                </v:shape>
+                <v:shape id="Shape 830" o:spid="_x0000_s1056" style="position:absolute;left:3044;top:10104;width:51654;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5165471,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD/fx/jwAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NawIx&#10;EL0X/A9hhN5q1gplWY1SioJ4c1s8j8l0s3QzWTdT3frrm0Ohx8f7Xm3G0KkrDamNbGA+K0AR2+ha&#10;bgx8vO+eSlBJkB12kcnADyXYrCcPK6xcvPGRrrU0KodwqtCAF+krrZP1FDDNYk+cuc84BJQMh0a7&#10;AW85PHT6uShedMCWc4PHnt482a/6Oxg4S93OS3vfHui0s50c0C/2F2Mep+PrEpTQKP/iP/feGSgX&#10;eX4+k4+AXv8CAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/38f48AAAADcAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,l5165471,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,5165471,0"/>
+                </v:shape>
+                <v:shape id="Shape 831" o:spid="_x0000_s1057" style="position:absolute;left:3044;top:7407;width:51654;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5165471,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCQM7p4wwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvQv/D8gRvdpMWJMRuS5EWSm9G8fzcfWZDs2/T7LON/npXEDwOM/MNs9pMoVcXGlMX2UA5L0AR&#10;2+g6bg28vuzvK1BJkB32kcnAFyXYrGc3K6xdvPIzXRppVYZwqtGAFxlqrZP1FDDN40CcvY84BpQs&#10;x1a7Ea8ZHnq9KIoHHbDjvOBxoCdP9tR8BgPv0nRlZb93R3rb216O6JeHszF3t9P2EZTQJP/hv/bB&#10;GaiWJfyeyUdAr38AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAkDO6eMMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l5165471,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,5165471,0"/>
+                </v:shape>
+                <v:shape id="Shape 832" o:spid="_x0000_s1058" style="position:absolute;left:3044;top:4709;width:51654;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5165471,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBg4SQPwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeEJvNatCWbZGEVEQb90Wz6/J62bp5mXdvOq2v74pFHocZuYbZrUZQ6euNKQ2soH5rABF&#10;bKNruTHw+nJ4KEElQXbYRSYDX5Rgs57crbBy8cbPdK2lURnCqUIDXqSvtE7WU8A0iz1x9t7jEFCy&#10;HBrtBrxleOj0oigedcCW84LHnnae7Ef9GQy8Sd3OS/u9P9H5YDs5oV8eL8bcT8ftEyihUf7Df+2j&#10;M1AuF/B7Jh8Bvf4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAYOEkD8MAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l5165471,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,5165471,0"/>
+                </v:shape>
+                <v:shape id="Shape 20489" o:spid="_x0000_s1059" style="position:absolute;left:18855;top:20041;width:2317;height:3563;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="231648,356362" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCqc5J0yQAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#10;FITvC32HcAreiGYrxZ/VKKVQqQiFqqDeHTfH3cXNyZKk7vbtjSD0cpiZb5jZojWVuJLzpWUFr/0E&#10;BHFmdcm5gt32szcG4QOyxsoyKfgjD4v589MMU20b/qHrJuQiQtinqKAIoU6l9FlBBn3f1sTRO1tn&#10;METpcqkdNhFuKjlIkqE0WHJcKLCmj4Kyy+bXKGjMupmMDm6/Hu5Px271vTpeliulOi/t+xREoDb8&#10;hx/tL61gkLyNJ3C/E6+AnN8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqnOSdMkAAADe&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" path="m,l231648,r,356362l,356362,,e" fillcolor="#44546a" stroked="f" strokeweight="0">
+                  <v:path arrowok="t" textboxrect="0,0,231648,356362"/>
+                </v:shape>
+                <v:shape id="Shape 20490" o:spid="_x0000_s1060" style="position:absolute;left:8522;top:18319;width:2317;height:5285;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="231648,528574" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCTXiuZxgAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/LagIx&#10;FIb3Bd8hHKG7mnGUqqNRpGApaKFeNu4Ok+NMMDmZTlId375ZFLr8+W98i1XnrLhRG4xnBcNBBoK4&#10;9NpwpeB03LxMQYSIrNF6JgUPCrBa9p4WWGh/5z3dDrESaYRDgQrqGJtCylDW5DAMfEOcvItvHcYk&#10;20rqFu9p3FmZZ9mrdGg4PdTY0FtN5fXw4xRMTmaXW/v5XZ5Hzmy3O/uefw2Veu536zmISF38D/+1&#10;P7SCPBvPEkDCSSggl78AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAk14rmcYAAADeAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l231648,r,528574l,528574,,e" fillcolor="#44546a" stroked="f" strokeweight="0">
+                  <v:path arrowok="t" textboxrect="0,0,231648,528574"/>
+                </v:shape>
+                <v:shape id="Shape 20491" o:spid="_x0000_s1061" style="position:absolute;left:39521;top:12969;width:2316;height:10635;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="231648,1063498" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAxnatixQAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ra8Iw&#10;FIXfB/6HcIW9zUSZUjujDEHowxCs/oBLc23LmpsuSWv375fBYI+Hc853OLvDZDsxkg+tYw3LhQJB&#10;XDnTcq3hdj29ZCBCRDbYOSYN3xTgsJ897TA37sEXGstYiwThkKOGJsY+lzJUDVkMC9cTJ+/uvMWY&#10;pK+l8fhIcNvJlVIbabHltNBgT8eGqs9ysBqkX5e3obi7McvGr+mjGJQ/k9bP8+n9DUSkKf6H/9qF&#10;0bBSr9sl/N5JV0DufwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAxnatixQAAAN4AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l231648,r,1063498l,1063498,,e" fillcolor="#44546a" stroked="f" strokeweight="0">
+                  <v:path arrowok="t" textboxrect="0,0,231648,1063498"/>
+                </v:shape>
+                <v:shape id="Shape 20492" o:spid="_x0000_s1062" style="position:absolute;left:49838;top:6812;width:2317;height:16792;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="231648,1679194" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCV2kYvyQAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvgt8hPKEXqVlXKXZrFCkVxEPxTw/19ti87i7dvKSbqKufvhEEj8PM/IaZzltTixM1vrKsYDhI&#10;QBDnVldcKPjaL58nIHxA1lhbJgUX8jCfdTtTzLQ985ZOu1CICGGfoYIyBJdJ6fOSDPqBdcTR+7GN&#10;wRBlU0jd4DnCTS3TJHmRBiuOCyU6ei8p/90djYKDO66u7vuw7G8+P0Z7nPxJF9ZKPfXaxRuIQG14&#10;hO/tlVaQJuPXFG534hWQs38AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAldpGL8kAAADe&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" path="m,l231648,r,1679194l,1679194,,e" fillcolor="#44546a" stroked="f" strokeweight="0">
+                  <v:path arrowok="t" textboxrect="0,0,231648,1679194"/>
+                </v:shape>
+                <v:shape id="Shape 20493" o:spid="_x0000_s1063" style="position:absolute;left:29188;top:5898;width:2316;height:17706;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="231648,1770634" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB94KvyxgAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9bi8Iw&#10;FITfBf9DOMK+aeqFRbtGUVHw8mRdZB8Pzdmm2JyUJqvdf78RFnwcZuYbZr5sbSXu1PjSsYLhIAFB&#10;nDtdcqHg87LrT0H4gKyxckwKfsnDctHtzDHV7sFnumehEBHCPkUFJoQ6ldLnhiz6gauJo/ftGosh&#10;yqaQusFHhNtKjpLkXVosOS4YrGljKL9lP1bB7Lraanetvuh4aDM+rc+Hy94o9dZrVx8gArXhFf5v&#10;77WCUTKZjeF5J14BufgDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAfeCr8sYAAADeAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l231648,r,1770634l,1770634,,e" fillcolor="#44546a" stroked="f" strokeweight="0">
+                  <v:path arrowok="t" textboxrect="0,0,231648,1770634"/>
+                </v:shape>
+                <v:shape id="Shape 838" o:spid="_x0000_s1064" style="position:absolute;left:3044;top:23604;width:51654;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5165471,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQABCRPlwAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NawIx&#10;EL0X/A9hhN5q1gplWY1SioJ4c1s8j8l0s3QzWTdT3frrm0Ohx8f7Xm3G0KkrDamNbGA+K0AR2+ha&#10;bgx8vO+eSlBJkB12kcnADyXYrCcPK6xcvPGRrrU0KodwqtCAF+krrZP1FDDNYk+cuc84BJQMh0a7&#10;AW85PHT6uShedMCWc4PHnt482a/6Oxg4S93OS3vfHui0s50c0C/2F2Mep+PrEpTQKP/iP/feGSgX&#10;eW0+k4+AXv8CAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAQkT5cAAAADcAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,l5165471,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,5165471,0"/>
+                </v:shape>
+                <v:rect id="Rectangle 839" o:spid="_x0000_s1065" style="position:absolute;left:1405;top:23072;width:771;height:1549;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDQktnExQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvgt9heYI33ahQkugq4h/0aLVgvT2yr0lo9m3Irib207uFQo/DzPyGWaw6U4kHNa60rGAyjkAQ&#10;Z1aXnCv4uOxHMQjnkTVWlknBkxyslv3eAlNtW36nx9nnIkDYpaig8L5OpXRZQQbd2NbEwfuyjUEf&#10;ZJNL3WAb4KaS0yh6kwZLDgsF1rQpKPs+342CQ1yvP4/2p82r3e1wPV2T7SXxSg0H3XoOwlPn/8N/&#10;7aNWEM8S+D0TjoBcvgAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDQktnExQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="110FE966" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>0</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 840" o:spid="_x0000_s1066" style="position:absolute;left:1405;top:20375;width:771;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAZrgMkwQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L/kO4gjtNFZHaMYr4QJeOCjq7S3OnLdPclCba6tebxYDLw3nPl60pxYNqV1hWMBpGIIhTqwvO&#10;FFzOu0EMwnlkjaVlUvAkB8tFtzPHRNuGv+lx8pkIIewSVJB7XyVSujQng25oK+LA/draoA+wzqSu&#10;sQnhppTjKJpKgwWHhhwrWueU/p3uRsE+rla3g301Wbn92V+P19nmPPNK9Xvt6guEp9Z/xP/ug1YQ&#10;T8L8cCYcAbl4AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABmuAyTBAAAA3AAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="15FA7E4F" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>5</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 841" o:spid="_x0000_s1067" style="position:absolute;left:826;top:17675;width:1541;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB24qa/xAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hPGFvmrrIUqtRxFX06Kqg3h7Nsy02L6WJtru/3iwIHoeZ+YaZzltTigfVrrCsYDiIQBCn&#10;VhecKTge1v0YhPPIGkvLpOCXHMxn3c4UE20b/qHH3mciQNglqCD3vkqkdGlOBt3AVsTBu9raoA+y&#10;zqSusQlwU8rPKPqSBgsOCzlWtMwpve3vRsEmrhbnrf1rsnJ12Zx2p/H3YeyV+ui1iwkIT61/h1/t&#10;rVYQj4bwfyYcATl7AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHbipr/EAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="490D2CF4" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>10</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 842" o:spid="_x0000_s1068" style="position:absolute;left:826;top:14975;width:1541;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCGMDjIxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6qZBSoyuErQSj60KtrdH9pmEZt+G7DZJ++u7BcHjMDPfMKvNaBrRU+dqywqeZxEI&#10;4sLqmksF59P+KQHhPLLGxjIp+CEHm/XkYYWptgO/U3/0pQgQdikqqLxvUyldUZFBN7MtcfCutjPo&#10;g+xKqTscAtw0Mo6iF2mw5rBQYUvbioqv47dRkCdt9nGwv0PZvH7ml7fLYndaeKUep2O2BOFp9Pfw&#10;rX3QCpJ5DP9nwhGQ6z8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAhjA4yMYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="3915A034" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>15</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 843" o:spid="_x0000_s1069" style="position:absolute;left:826;top:12277;width:1541;height:1549;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDpfJ1TxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RW81Y1VSozZiPQPeqxRUG+P7DMJZt+G7NbEfvpuoeBxmJnfMOlyMI24Uudqywom4wgE&#10;cWF1zaWC/e7zOQbhPLLGxjIpuJGDZfb4kGKibc9buua+FAHCLkEFlfdtIqUrKjLoxrYlDt7ZdgZ9&#10;kF0pdYd9gJtGvkTRqzRYc1iosKW3iopL/m0UrON2ddzYn75sPk7rw9dh/r6be6VGT8NqAcLT4O/h&#10;//ZGK4hnU/g7E46AzH4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA6XydU8YAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="2A071806" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>20</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 844" o:spid="_x0000_s1070" style="position:absolute;left:826;top:9576;width:1541;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBmlQUnxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTemk2LSIzZBNEWPbYq2N4e2WcSmn0bsluT+uu7BcHjMDPfMFkxmlZcqHeNZQXPUQyC&#10;uLS64UrB8fD2lIBwHllja5kU/JKDIp88ZJhqO/AHXfa+EgHCLkUFtfddKqUrazLoItsRB+9se4M+&#10;yL6SuschwE0rX+J4Lg02HBZq7GhdU/m9/zEKtkm3+tzZ61C1r1/b0/tpsTksvFKP03G1BOFp9Pfw&#10;rb3TCpLZDP7PhCMg8z8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZpUFJ8YAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="19D117CA" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>25</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 845" o:spid="_x0000_s1071" style="position:absolute;left:826;top:6876;width:1541;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAJ2aC8xgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RW81Y1FS4zZiPQPeqxRUG+P7DMJZt+G7NbEfvpuoeBxmJnfMOlyMI24Uudqywom4wgE&#10;cWF1zaWC/e7zOQbhPLLGxjIpuJGDZfb4kGKibc9buua+FAHCLkEFlfdtIqUrKjLoxrYlDt7ZdgZ9&#10;kF0pdYd9gJtGvkTRqzRYc1iosKW3iopL/m0UrON2ddzYn75sPk7rw9dh/r6be6VGT8NqAcLT4O/h&#10;//ZGK4inM/g7E46AzH4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEACdmgvMYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="294F531C" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>30</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 846" o:spid="_x0000_s1072" style="position:absolute;left:826;top:4175;width:1541;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD5Cz7LxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvwn6H8Ba8aaqI1GoU2XXRo38W1NujebbF5qU0WVv99EYQ9jjMzG+Y2aI1pbhR7QrLCgb9CARx&#10;anXBmYLfw08vBuE8ssbSMim4k4PF/KMzw0Tbhnd02/tMBAi7BBXk3leJlC7NyaDr24o4eBdbG/RB&#10;1pnUNTYBbko5jKKxNFhwWMixoq+c0uv+zyhYx9XytLGPJitX5/Vxe5x8HyZeqe5nu5yC8NT6//C7&#10;vdEK4tEYXmfCEZDzJwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD5Cz7LxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="61B02D20" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>35</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 847" o:spid="_x0000_s1073" style="position:absolute;left:4606;top:24561;width:9589;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCWR5tQxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RW81Y1FbIzZiPQPeqxRUG+P7DMJZt+G7NbEfvpuoeBxmJnfMOlyMI24Uudqywom4wgE&#10;cWF1zaWC/e7zOQbhPLLGxjIpuJGDZfb4kGKibc9buua+FAHCLkEFlfdtIqUrKjLoxrYlDt7ZdgZ9&#10;kF0pdYd9gJtGvkTRTBqsOSxU2NJbRcUl/zYK1nG7Om7sT182H6f14eswf9/NvVKjp2G1AOFp8Pfw&#10;f3ujFcTTV/g7E46AzH4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAlkebUMYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="6A9CBE58" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>Nada frecuente</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 848" o:spid="_x0000_s1074" style="position:absolute;left:15015;top:24561;width:9385;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDn2A8iwQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L/kO4gjtNFZHaMYr4QJeOCjq7S3OnLdPclCba6tebxYDLw3nPl60pxYNqV1hWMBpGIIhTqwvO&#10;FFzOu0EMwnlkjaVlUvAkB8tFtzPHRNuGv+lx8pkIIewSVJB7XyVSujQng25oK+LA/draoA+wzqSu&#10;sQnhppTjKJpKgwWHhhwrWueU/p3uRsE+rla3g301Wbn92V+P19nmPPNK9Xvt6guEp9Z/xP/ug1YQ&#10;T8LacCYcAbl4AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOfYDyLBAAAA3AAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="021FF4ED" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>Poco frecuente</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 849" o:spid="_x0000_s1075" style="position:absolute;left:25506;top:24561;width:8965;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCIlKq5xQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvgt9heYI33ShSkugq4h/0aLVgvT2yr0lo9m3Irib207uFQo/DzPyGWaw6U4kHNa60rGAyjkAQ&#10;Z1aXnCv4uOxHMQjnkTVWlknBkxyslv3eAlNtW36nx9nnIkDYpaig8L5OpXRZQQbd2NbEwfuyjUEf&#10;ZJNL3WAb4KaS0yh6kwZLDgsF1rQpKPs+342CQ1yvP4/2p82r3e1wPV2T7SXxSg0H3XoOwlPn/8N/&#10;7aNWEM8S+D0TjoBcvgAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCIlKq5xQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="6FAA037E" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>Relativamente</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 850" o:spid="_x0000_s1076" style="position:absolute;left:26615;top:25956;width:6006;height:1549;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCcd5X5wQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L/kO4gjtNFZTaMYr4QJeOCjq7S3OnLdPclCba6tebxYDLw3nPl60pxYNqV1hWMBpGIIhTqwvO&#10;FFzOu0EMwnlkjaVlUvAkB8tFtzPHRNuGv+lx8pkIIewSVJB7XyVSujQng25oK+LA/draoA+wzqSu&#10;sQnhppTjKJpKgwWHhhwrWueU/p3uRsE+rla3g301Wbn92V+P19nmPPNK9Xvt6guEp9Z/xP/ug1YQ&#10;T8L8cCYcAbl4AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJx3lfnBAAAA3AAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="1B346AC9" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>frecuente</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 851" o:spid="_x0000_s1077" style="position:absolute;left:37061;top:24561;width:5720;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDzOzBixAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hPGFvmrrgUqtRxFX06Kqg3h7Nsy02L6WJtru/3iwIHoeZ+YaZzltTigfVrrCsYDiIQBCn&#10;VhecKTge1v0YhPPIGkvLpOCXHMxn3c4UE20b/qHH3mciQNglqCD3vkqkdGlOBt3AVsTBu9raoA+y&#10;zqSusQlwU8rPKPqSBgsOCzlWtMwpve3vRsEmrhbnrf1rsnJ12Zx2p/H3YeyV+ui1iwkIT61/h1/t&#10;rVYQj4bwfyYcATl7AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPM7MGLEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="79ECF62D" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>Fecuente</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 852" o:spid="_x0000_s1078" style="position:absolute;left:46104;top:24561;width:9146;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAD6a4VxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6qYBS4yuErQSj60KtrdH9pmEZt+G7DZJ++u7BcHjMDPfMKvNaBrRU+dqywqeZxEI&#10;4sLqmksF59P+KQHhPLLGxjIp+CEHm/XkYYWptgO/U3/0pQgQdikqqLxvUyldUZFBN7MtcfCutjPo&#10;g+xKqTscAtw0Mo6iF2mw5rBQYUvbioqv47dRkCdt9nGwv0PZvH7ml7fLYndaeKUep2O2BOFp9Pfw&#10;rX3QCpJ5DP9nwhGQ6z8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAA+muFcYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="142A960C" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>Muy frecuente</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 853" o:spid="_x0000_s1079" style="position:absolute;left:20168;top:1308;width:21474;height:2416;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBspQuOxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RW81Y0VS4zZiPQPeqxRUG+P7DMJZt+G7NbEfvpuoeBxmJnfMOlyMI24Uudqywom4wgE&#10;cWF1zaWC/e7zOQbhPLLGxjIpuJGDZfb4kGKibc9buua+FAHCLkEFlfdtIqUrKjLoxrYlDt7ZdgZ9&#10;kF0pdYd9gJtGvkTRqzRYc1iosKW3iopL/m0UrON2ddzYn75sPk7rw9dh/r6be6VGT8NqAcLT4O/h&#10;//ZGK4hnU/g7E46AzH4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAbKULjsYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="47B7DE0F" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="28"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">Uso de redes sociales </w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:shape id="Shape 854" o:spid="_x0000_s1080" style="position:absolute;width:56095;height:27945;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5609590,2794572" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCiH0ekxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9La8Mw&#10;EITvhfwHsYFeSiIntHk4UUIflOYSQvM+LtbGNrFWwlId999XhUKPw8x8w8yXralEQ7UvLSsY9BMQ&#10;xJnVJecK9rv33gSED8gaK8uk4Js8LBeduzmm2t74k5ptyEWEsE9RQRGCS6X0WUEGfd864uhdbG0w&#10;RFnnUtd4i3BTyWGSjKTBkuNCgY5eC8qu2y+jwB3fDg/jj2FzmF6m6xefbM4nt1Hqvts+z0AEasN/&#10;+K+90gomT4/weyYeAbn4AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKIfR6THAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m5609590,r,2794572l,2794572,,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,5609590,2794572"/>
+                </v:shape>
+                <w10:anchorlock/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36C06415" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="113" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="512" w:right="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Fuente: elaboración propia </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DCC41B7" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:ind w:left="-5" w:right="53"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Los participantes en el estudio afirman que el uso de redes es relativamente frecuente en un 37.8% o muy frecuente con el 31.1% lo que significa que el 63.9% emplea con cierta regularidad las redes frente a un 36.1% que afirma hacerlo de manera eventual o poco frecuente. Y si bien esa cifre representa más del 50% de la población que participa en el estudio, como proclive al empleo de las redes, es significativo que más un cuarto de la población manifieste una postura contraria, lo que sorprende cuando la pe</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">rcepción </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>generalizada es que el uso de las redes es común entre la población y más de la edad de las personas que participan en la investigación</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7001B2EA" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C39A602" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="512" w:right="617"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Figura 6. Incentivo para el uso de redes sociales  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AA25CE4" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="97" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-1" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">y desventajas </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A6411C" w:rsidRPr="0059794E">
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2FE9524D" wp14:editId="25071D1B">
+                <wp:extent cx="5526151" cy="2243633"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="19735" name="Group 19735"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5526151" cy="2243633"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="5526151" cy="2243633"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="820" name="Rectangle 820"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="5488051" y="2074926"/>
+                            <a:ext cx="50673" cy="224380"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="5DEC2749" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20500" name="Shape 20500"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5475606" cy="2192021"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5475606" h="2192021">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5475606" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="5475606" y="2192021"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="2192021"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="E7E6E6"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="857" name="Shape 857"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304419" y="1474622"/>
+                            <a:ext cx="5031487" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5031487">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5031487" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="858" name="Shape 858"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304419" y="1331367"/>
+                            <a:ext cx="5031487" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5031487">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5031487" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="859" name="Shape 859"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304419" y="1188110"/>
+                            <a:ext cx="5031487" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5031487">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5031487" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="860" name="Shape 860"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304419" y="1044855"/>
+                            <a:ext cx="5031487" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5031487">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5031487" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="861" name="Shape 861"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304419" y="901598"/>
+                            <a:ext cx="5031487" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5031487">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5031487" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="862" name="Shape 862"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304419" y="758342"/>
+                            <a:ext cx="5031487" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5031487">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5031487" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="863" name="Shape 863"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304419" y="615087"/>
+                            <a:ext cx="5031487" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5031487">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5031487" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="864" name="Shape 864"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304419" y="471068"/>
+                            <a:ext cx="5031487" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5031487">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5031487" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20501" name="Shape 20501"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="2850261" y="1581303"/>
+                            <a:ext cx="225552" cy="37084"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="225552" h="37084">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="225552" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="225552" y="37084"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="37084"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="000000"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20502" name="Shape 20502"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="838581" y="1288694"/>
+                            <a:ext cx="225552" cy="329692"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="225552" h="329692">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="225552" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="225552" y="329692"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="329692"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="000000"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20503" name="Shape 20503"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="4863465" y="1230782"/>
+                            <a:ext cx="225552" cy="387604"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="225552" h="387604">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="225552" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="225552" y="387604"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="387604"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="000000"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20504" name="Shape 20504"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="1844421" y="580034"/>
+                            <a:ext cx="225552" cy="1038352"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="225552" h="1038352">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="225552" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="225552" y="1038352"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="1038352"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="000000"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20505" name="Shape 20505"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="3857625" y="543458"/>
+                            <a:ext cx="225552" cy="1074928"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="225552" h="1074928">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="225552" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="225552" y="1074928"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="1074928"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="000000"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="870" name="Shape 870"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304419" y="1618387"/>
+                            <a:ext cx="5031487" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5031487">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5031487" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="871" name="Rectangle 871"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="140589" y="1566317"/>
+                            <a:ext cx="77074" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="2D7FFE9C" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>0</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="872" name="Rectangle 872"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="140589" y="1422680"/>
+                            <a:ext cx="77074" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="0F0454A2" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>5</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="873" name="Rectangle 873"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="82677" y="1279424"/>
+                            <a:ext cx="154097" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="1B5941D9" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>10</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="874" name="Rectangle 874"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="82677" y="1135914"/>
+                            <a:ext cx="154097" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="0FB8B46C" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>15</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="875" name="Rectangle 875"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="82677" y="992404"/>
+                            <a:ext cx="154097" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="4279DEFE" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>20</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="876" name="Rectangle 876"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="82677" y="849147"/>
+                            <a:ext cx="154097" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="5682C9FC" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>25</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="877" name="Rectangle 877"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="82677" y="705510"/>
+                            <a:ext cx="154097" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="726B7B6D" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>30</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="878" name="Rectangle 878"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="82677" y="562255"/>
+                            <a:ext cx="154097" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="43B28915" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>35</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="879" name="Rectangle 879"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="82677" y="418744"/>
+                            <a:ext cx="154097" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="7E379475" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>40</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="880" name="Rectangle 880"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="390779" y="1715033"/>
+                            <a:ext cx="1108371" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="0D5ED605" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>Conocer personas</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="881" name="Rectangle 881"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="643763" y="1854327"/>
+                            <a:ext cx="435838" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="1EA2D7D7" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>nuevas</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="882" name="Rectangle 882"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="1414653" y="1715033"/>
+                            <a:ext cx="1062613" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="550632A3" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>Informarse sobre</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="883" name="Rectangle 883"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="1634363" y="1854327"/>
+                            <a:ext cx="478556" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="230A9656" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>algunos</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="884" name="Rectangle 884"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="1429004" y="1993926"/>
+                            <a:ext cx="1025672" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="0268D31C" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>acontecimientos</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="885" name="Rectangle 885"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="2557399" y="1715033"/>
+                            <a:ext cx="699744" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="2530C6F1" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>Seguir a los</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="886" name="Rectangle 886"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="2563749" y="1854327"/>
+                            <a:ext cx="683477" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="2C205008" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:proofErr w:type="spellStart"/>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>influencers</w:t>
+                              </w:r>
+                              <w:proofErr w:type="spellEnd"/>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="887" name="Rectangle 887"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="3519297" y="1715033"/>
+                            <a:ext cx="818926" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="34F38323" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>Contacto con</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="888" name="Rectangle 888"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="3409569" y="1854327"/>
+                            <a:ext cx="1111107" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="386729AC" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:proofErr w:type="spellStart"/>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>fmiliares</w:t>
+                              </w:r>
+                              <w:proofErr w:type="spellEnd"/>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> y amigos</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="889" name="Rectangle 889"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="4579112" y="1715033"/>
+                            <a:ext cx="677245" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="3C3F9D2C" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>Cuestiones</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="890" name="Rectangle 890"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="4563872" y="1854327"/>
+                            <a:ext cx="717682" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="39769E00" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>académicas</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="891" name="Rectangle 891"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="1831340" y="131496"/>
+                            <a:ext cx="2408808" cy="241963"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="69B36E54" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="28"/>
+                                </w:rPr>
+                                <w:t>Motivación uso de redes</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="892" name="Shape 892"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5475606" cy="2192021"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5475606" h="2192021">
+                                <a:moveTo>
+                                  <a:pt x="0" y="2192021"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5475606" y="2192021"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="5475606" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="2FE9524D" id="Group 19735" o:spid="_x0000_s1081" style="width:435.15pt;height:176.65pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="55261,22436" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbVKtuqQgAAEpfAAAOAAAAZHJzL2Uyb0RvYy54bWzsXO2OnDYU/V+p7zCa/83Y2Bizyqaq8qVK&#10;VRO16QOwDLMzEgMISHbTp++xjT0MSzbDVBmygUQaWGOMfY+Pr33vtZ//er9PF5+Sstrl2fWSPiPL&#10;RZLF+XqX3V4v//nw5he5XFR1lK2jNM+S6+XnpFr++uLnn57fFVeJl2/zdJ2UCxSSVVd3xfVyW9fF&#10;1WpVxdtkH1XP8iLJ8HCTl/uoxp/l7WpdRncofZ+uPELE6i4v10WZx0lVIfWVebh8ocvfbJK4frfZ&#10;VEm9SK+XqFutf0v9e6N+Vy+eR1e3ZVRsd3FTjeiMWuyjXYaPuqJeRXW0+FjuHhS138VlXuWb+lmc&#10;71f5ZrOLE90GtIaSTmvelvnHQrfl9urutnBigmg7cjq72PjPT2/L4u/ifQlJ3BW3kIX+S7XlflPu&#10;1RW1XNxrkX12Ikvu60WMRN/3BPXpchHjmedxJhgzQo23kPyD9+Lt66+8ubIfXh1V565AB6kOMqj+&#10;nwz+3kZFokVbXUEG78vFbn29lB76SBbt0VH/QteJsts0WahELRyd04mquqogtR45+VxKokSiJEIC&#10;HnrCSMTJjIiAHSQmdfGu2dFVUVb12yTfL9TN9bJETXTfij79UdWoCbLaLOrzaaZ+s/zNLk3NU5UC&#10;6dkaqrv6/uZeN9ELbGNu8vVntHubl/++A4M3aX53vcybu6UiNT6uni4X6e8Z5K34Y29Ke3Njb8o6&#10;fZlrlpnq/Paxzjc7XV9VAfO1pl4AUvW2CyDqEZ84TDXoC5M0BFEU0NPzeeALIhocaegRjyrRtoCM&#10;PxoglUAseBgi1gZGpG3tXXyf2VsF96OjVRHV6j1VqLpdADXf1mWLLtdURT3fA84Puc5Zd6iIah6e&#10;plk7lyvNNhp5bQ57LXR57Zz2u7YLmhKP8xtBnp7TMsOUovo9GmwIYIWAxLaY00zJA9+JI2iTTRoZ&#10;6mAgzda2Zg/IUdWf00RJKc3+SjagiR7tVEJV3t68TMvFp0j1bP3PUDEttlGT2oDeZNW10+Wo9zfg&#10;pCuS6lePinwdvBav9fCAdjSZ1XuJVl3uTWLejJvaGP0FLYB2Wi2G991L+st5Vrv3M+heXU09KJjW&#10;Hkip5NKQ8UKslH5gx1nDSZWAaqhaYDT++hjLCOc01LSkPODC89TrEIFVLoRRLvERpZZsL7L6rN1f&#10;vi0tm1qomh3IZqjTGlMA3eHpMWF8245WM4aSIfQ9///zoafzvgrV/6b793f5puOex6Ip8QHTZDPv&#10;sHyQZ/OBMcqEptPMhz7lMPPhCegHjO3HfNDjzFn6gUpJqdYBMx9mPjzN+ZLAdOGID0g4d76EqZP0&#10;/Xm+hBVU7+Jh1g/fv34QMK8c80Gvvc/RDyGhfqhnW7N6mNXDE1UPXpcOej18Dh0CXzI+r6aVfW3W&#10;Dk/UuiRgXT/WDtoncQ4d4NwgsCPNxqWZDk/W2Cp4lw783MUDDygR82Rp1g5P1/eg3H+d1YNJGrKe&#10;9qRP4Pg2DghfUkYar7d1QHieD9e48T+wgEjNOEwoLu6DsBWBZ9DU43xnhC3qgS/i4B40vo1Wxnbb&#10;rWvDXtuOkFPzWV/OUCcIBu+n4RFsnIzojOgt0/GAKAp2FjEmaQgrJZPgoiGlJ6UINesOy3rbL5VT&#10;kHmhCPU6Z2xWmopcmJbt1ls+2usRL0/NOBPzKG7gh3HVKxZ2llMmaQgxuRSMC3ihQTzqMRLIjoXh&#10;iJkyEOS70JemIhdmZrv1lpH2esTMUzPOzPxxmdlZ2SlmDlvbUck5R+CaYqYvCWGPqExKmGSY1Jq5&#10;yZgzWVuTy1LTftW033LSXtvcPD3nTM4fl5zQd20rpCKndruebodEWJxQwVuKnJxxv2N5aWtNqiON&#10;dYaRJ7S2Jpcmp4q0tu23pLTXY3KemnMm549JThl0wymQMGQ+2w4/FRTLztlDMJtEn65JVAbOINra&#10;9oLEIZygnPiyCcn2hWC0w4kggIYyBlGKLTLcDq52Hmm3tHybXS9aMSjFO4ldLzJwtrQ2oHrqfvLs&#10;ow0o9zxh9ikdrGnjAuriQScCqLPBtAEd5taWngiwJULbYIKQe52lHlhJwmbLxOUZypwGngigbune&#10;BnTY4r0FKGV+SL8vQJ36mAigbrnXBnTYgu8AaBh63JhyDgPuyAR12mMieGJrp1m+t/HUe/VOVqEH&#10;PCUHPTszopHxdMpjIni6LYdtPDUkZ+AZEN/vbioZGU+nOyaCp9sy18bTzfNP2kZ64KePLaTdTREj&#10;4+lUx0TwdFu+2ni6af5APDmVAf++5kNOdUwDTywXH+pPs4Y8ebxlIQmCxqYQIBLXni1io6ywr08y&#10;ZbxQER2g64WtCsxpj4lA2mcmQsDNEDOR4CxQ8dkKMAmnhjmP5DDJ5QwbEDC0j4So0x8TQbTPTmSC&#10;M04mKeUUsR0NpL0sJQKxksgwEqZOh0wE0z5TkXSz/ZMUKUW8Do5yeoSmAfaQNoffXH7gNcZj1UMn&#10;AmmfscjEFA+gqRcSmBT0yBuG7MGxVJR4vlCG43Foyp0emQimffYi6Sb9J9EUS5aAhY9MkEQYqmnw&#10;WJBOzGQk+0xGSBwyPwIHGeITvjzyCuzPVGb8kVjq9MhEWNpnNTLu/pNHXubjSDblWVFz3r4JkqRS&#10;jcZjQToxw5HsMxwhcQhLGVxlvniEpVT9I+PR1OmRidAUUDww1iMaYQim3A9CSjH/+RJN4T31OLT2&#10;SCOv0yPTgDTssx8hcRikArFZDaR91oaABgLL3bEgnZj9KOyzHyFxCKSItqMYfQ1LcchjqGlxsB/B&#10;bYrjdxsDkodDIrGKRfmtmNhvGmjEnR6ZCEtBnnaQMyYyg+A0QGpWHzB0x8qqkfb4tFgbLXa5MzwH&#10;Ha17XNkvnuppy3zQPBuvbK8mbtnJA/lt2JzNYa/tCOdunjjNq8SQ4MQDdOczsFT0+ubMM3T1yeU4&#10;sF0PO83h8upE+PbfuG8fgf/iPwAAAP//AwBQSwMEFAAGAAgAAAAhAFkrfE3dAAAABQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdxKVa0mxKKeqpCLaC9DbNTpPQ7GzIbpP037t6&#10;0cvA4z3e+yZfTbYVA/W+cawhnSUgiEtnGq40fO5fHxYgfEA22DomDVfysCpub3LMjBv5g4ZdqEQs&#10;YZ+hhjqELpPSlzVZ9DPXEUfv5HqLIcq+kqbHMZbbVj4myZO02HBcqLGjTU3leXexGt5GHNcqfRm2&#10;59PmetjP37+2KWl9fzetlyACTeEvDD/4ER2KyHR0FzZetBriI+H3Rm/xnCgQRw1qrhTIIpf/6Ytv&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABtUq26pCAAASl8AAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFkrfE3dAAAABQEAAA8AAAAAAAAAAAAA&#10;AAAAAwsAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAANDAAAAAA=&#10;">
+                <v:rect id="Rectangle 820" o:spid="_x0000_s1082" style="position:absolute;left:54880;top:20749;width:507;height:2244;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDEceaEwAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0P+A/hCu7GVBdSq1FEZ9ClL1B3l+baFpub0kRb/XqzEFwezns6b00pHlS7wrKCQT8CQZxaXXCm&#10;4Hj4/41BOI+ssbRMCp7kYD7r/Ewx0bbhHT32PhMhhF2CCnLvq0RKl+Zk0PVtRRy4q60N+gDrTOoa&#10;mxBuSjmMopE0WHBoyLGiZU7pbX83CtZxtThv7KvJyr/L+rQ9jVeHsVeq120XExCeWv8Vf9wbrSAe&#10;hvnhTDgCcvYGAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxHHmhMAAAADcAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="5DEC2749" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:shape id="Shape 20500" o:spid="_x0000_s1083" style="position:absolute;width:54756;height:21920;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5475606,2192021" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBGarxIxQAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/fasIw&#10;FMbvhb1DOANvZCY6dKVrKqMguEt1D3Boztq65qRLYq17+uVisMuP7x+/YjfZXozkQ+dYw2qpQBDX&#10;znTcaPg4758yECEiG+wdk4Y7BdiVD7MCc+NufKTxFBuRRjjkqKGNccilDHVLFsPSDcTJ+3TeYkzS&#10;N9J4vKVx28u1UltpseP00OJAVUv11+lqNWTV87bfxMv34v3os+pl/HFnumg9f5zeXkFEmuJ/+K99&#10;MBrWaqMSQMJJKCDLXwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGarxIxQAAAN4AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l5475606,r,2192021l,2192021,,e" fillcolor="#e7e6e6" stroked="f" strokeweight="0">
+                  <v:path arrowok="t" textboxrect="0,0,5475606,2192021"/>
+                </v:shape>
+                <v:shape id="Shape 857" o:spid="_x0000_s1084" style="position:absolute;left:3044;top:14746;width:50315;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5031487,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCcxA14xwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8gRvdaNSDamrWMHaHhT809LeHtnXJDT7NmRXk3z7bkHwOMzMb5j5sjWluFLtCssKRsMI&#10;BHFqdcGZgvNp8xiDcB5ZY2mZFHTkYLnoPcwx0bbhA12PPhMBwi5BBbn3VSKlS3My6Ia2Ig7ej60N&#10;+iDrTOoamwA3pRxH0VQaLDgs5FjROqf093gxCrbUfZt49/o5Me9RM+1ePr72s41Sg367egbhqfX3&#10;8K39phXETzP4PxOOgFz8AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJzEDXjHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l5031487,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,5031487,0"/>
+                </v:shape>
+                <v:shape id="Shape 858" o:spid="_x0000_s1085" style="position:absolute;left:3044;top:13313;width:50315;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5031487,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDtW5kKxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/Q/LFLzVTSvVkLpKK6jtQcGoRW9DdpqEZmdDdjXJv+8eCh4f73u26EwlbtS40rKC51EEgjiz&#10;uuRcwfGweopBOI+ssbJMCnpysJg/DGaYaNvynm6pz0UIYZeggsL7OpHSZQUZdCNbEwfuxzYGfYBN&#10;LnWDbQg3lXyJook0WHJoKLCmZUHZb3o1CjbUX0y8XX+PzVfUTvqP03k3XSk1fOze30B46vxd/O/+&#10;1Ari17A2nAlHQM7/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAO1bmQrEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l5031487,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,5031487,0"/>
+                </v:shape>
+                <v:shape id="Shape 859" o:spid="_x0000_s1086" style="position:absolute;left:3044;top:11881;width:50315;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5031487,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCCFzyRxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RV6q5ta1DS6ii1Y9aBQ+we9PbLPJDT7NmRXk3z7riB4HGbmN8xk1ppSnKl2hWUFz70I&#10;BHFqdcGZgu+vxVMMwnlkjaVlUtCRg9n0/m6CibYNf9J55zMRIOwSVJB7XyVSujQng65nK+LgHW1t&#10;0AdZZ1LX2AS4KWU/iobSYMFhIceK3nNK/3Yno2BJ3cHEm4/fF7OOmmH39rPfjhZKPT608zEIT62/&#10;ha/tlVYQD17hciYcATn9BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIIXPJHHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l5031487,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,5031487,0"/>
+                </v:shape>
+                <v:shape id="Shape 860" o:spid="_x0000_s1087" style="position:absolute;left:3044;top:10448;width:50315;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5031487,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDdQV+xwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasJA&#10;FN0X+g/DLbirkyqkITqKLfhaKNSqtLtL5pqEZu6EzGiSv3cWBZeH857OO1OJGzWutKzgbRiBIM6s&#10;LjlXcPxeviYgnEfWWFkmBT05mM+en6aYatvyF90OPhchhF2KCgrv61RKlxVk0A1tTRy4i20M+gCb&#10;XOoG2xBuKjmKolgaLDk0FFjTZ0HZ3+FqFKyp/zXJbnUem23Uxv3H6Wf/vlRq8NItJiA8df4h/ndv&#10;tIIkDvPDmXAE5OwOAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA3UFfscMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l5031487,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,5031487,0"/>
+                </v:shape>
+                <v:shape id="Shape 861" o:spid="_x0000_s1088" style="position:absolute;left:3044;top:9015;width:50315;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5031487,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCyDfoqxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYI33dhCDKmr2ILVHlpQ26K3R/aZhGbfhuxqkn/fLQg9DjPzDbNYdaYSN2pcaVnBbBqB&#10;IM6sLjlX8HncTBIQziNrrCyTgp4crJbDwQJTbVve0+3gcxEg7FJUUHhfp1K6rCCDbmpr4uBdbGPQ&#10;B9nkUjfYBrip5EMUxdJgyWGhwJpeCsp+DlejYEv92STvr9+P5i1q4/756/Qx3yg1HnXrJxCeOv8f&#10;vrd3WkESz+DvTDgCcvkLAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAsg36KsYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l5031487,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,5031487,0"/>
+                </v:shape>
+                <v:shape id="Shape 862" o:spid="_x0000_s1089" style="position:absolute;left:3044;top:7583;width:50315;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5031487,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBC32RdxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heQVvuqmFNERXaQtWPVioVWlvj+xrEsy+DdnVJP/eFQo9DjPzDTNfdqYSV2pcaVnB4yQC&#10;QZxZXXKu4PC1GicgnEfWWFkmBT05WC6Ggzmm2rb8Sde9z0WAsEtRQeF9nUrpsoIMuomtiYP3axuD&#10;Psgml7rBNsBNJadRFEuDJYeFAmt6Kyg77y9GwZr6H5Ps3k9PZhu1cf96/P54Xik1euheZiA8df4/&#10;/NfeaAVJPIX7mXAE5OIGAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQt9kXcYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l5031487,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,5031487,0"/>
+                </v:shape>
+                <v:shape id="Shape 863" o:spid="_x0000_s1090" style="position:absolute;left:3044;top:6150;width:50315;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5031487,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAtk8HGxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heQVvummFNERXaQvWelCoVWlvj+xrEsy+DdmtSf69KxQ8DjPzDTNfdqYSF2pcaVnB4yQC&#10;QZxZXXKu4PC1GicgnEfWWFkmBT05WC6Ggzmm2rb8SZe9z0WAsEtRQeF9nUrpsoIMuomtiYP3axuD&#10;Psgml7rBNsBNJZ+iKJYGSw4LBdb0VlB23v8ZBWvqf0yyfT9NzSZq4/71+L17Xik1euheZiA8df4e&#10;/m9/aAVJPIXbmXAE5OIKAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEALZPBxsYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l5031487,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,5031487,0"/>
+                </v:shape>
+                <v:shape id="Shape 864" o:spid="_x0000_s1091" style="position:absolute;left:3044;top:4710;width:50315;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5031487,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCielmyxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8gq96aa2pCF1lVqw1YOC/0p7e2Rfk9Ds25BdTfLtXUHocZiZ3zCTWWcqcabGlZYVPI4i&#10;EMSZ1SXnCg77xTAB4TyyxsoyKejJwWx6N5hgqm3LWzrvfC4ChF2KCgrv61RKlxVk0I1sTRy8X9sY&#10;9EE2udQNtgFuKjmOolgaLDksFFjTe0HZ3+5kFHxS/2OS9cfXk1lFbdzPj9+bl4VSD/fd2ysIT53/&#10;D9/aS60giZ/heiYcATm9AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKJ6WbLHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l5031487,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,5031487,0"/>
+                </v:shape>
+                <v:shape id="Shape 20501" o:spid="_x0000_s1092" style="position:absolute;left:28502;top:15813;width:2256;height:370;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="225552,37084" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAqIeaWxgAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfC/7DcoW+6W5SlJK6ipYWtPWlqR9wyV6TaPZuyG5N9Ou7BaGPw8ycYRarwTbiQp2vHWtIpgoE&#10;ceFMzaWGw/f75BmED8gGG8ek4UoeVsvRwwIz43r+okseShEh7DPUUIXQZlL6oiKLfupa4ugdXWcx&#10;RNmV0nTYR7htZKrUXFqsOS5U2NJrRcU5/7EabHvbpJ9yT/Pk482F03rXH55mWj+Oh/ULiEBD+A/f&#10;21ujIVUzlcDfnXgF5PIXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKiHmlsYAAADeAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l225552,r,37084l,37084,,e" fillcolor="black" stroked="f" strokeweight="0">
+                  <v:path arrowok="t" textboxrect="0,0,225552,37084"/>
+                </v:shape>
+                <v:shape id="Shape 20502" o:spid="_x0000_s1093" style="position:absolute;left:8385;top:12886;width:2256;height:3297;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="225552,329692" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBRrYckyAAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIXeNOlCVbZGKYpli1Ko7cXb6+Z1dzF5WTbpuv77RhB6HGbmG2axGpwVPXWh8azhcaJA&#10;EJfeNFxp+PrcjucgQkQ2aD2ThgsFWC1HdwvMjT/zB/WHWIkE4ZCjhjrGNpcylDU5DBPfEifvx3cO&#10;Y5JdJU2H5wR3VmZKTaXDhtNCjS2taypPh1+nYfZt3zd721+mxW5/mr3N3bE4vmr9cD+8PIOINMT/&#10;8K1dGA2ZelIZXO+kKyCXfwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBRrYckyAAAAN4A&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" path="m,l225552,r,329692l,329692,,e" fillcolor="black" stroked="f" strokeweight="0">
+                  <v:path arrowok="t" textboxrect="0,0,225552,329692"/>
+                </v:shape>
+                <v:shape id="Shape 20503" o:spid="_x0000_s1094" style="position:absolute;left:48634;top:12307;width:2256;height:3876;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="225552,387604" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAaYbiWyAAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvC32H5RR6U3S3SiVGVxFpSwt64c8DHLPHJJo9m2Y3mvbpu4WCl8PMfMNM552txIUaXzrW8NxX&#10;IIgzZ0rONex3b70EhA/IBivHpOGbPMxn93dTTI278oYu25CLCGGfooYihDqV0mcFWfR9VxNH7+ga&#10;iyHKJpemwWuE20oOlBpJiyXHhQJrWhaUnbet1fDOtMS2faXk9PMl15/DZHx4Wmn9+NAtJiACdeEW&#10;/m9/GA0D9aKG8HcnXgE5+wUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAaYbiWyAAAAN4A&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" path="m,l225552,r,387604l,387604,,e" fillcolor="black" stroked="f" strokeweight="0">
+                  <v:path arrowok="t" textboxrect="0,0,225552,387604"/>
+                </v:shape>
+                <v:shape id="Shape 20504" o:spid="_x0000_s1095" style="position:absolute;left:18444;top:5800;width:2255;height:10383;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="225552,1038352" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAGslbkxwAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PSwMx&#10;FMTvgt8hPKE3m7hqkbVpqZWiHttK/9wem+du6OZlSdJ2/fZGKPQ4zMxvmPG0d604UYjWs4aHoQJB&#10;XHljudbwvV7cv4CICdlg65k0/FKE6eT2Zoyl8Wde0mmVapEhHEvU0KTUlVLGqiGHceg74uz9+OAw&#10;ZRlqaQKeM9y1slBqJB1azgsNdjRvqDqsjk7D16LeFFu7Hz0eaOfew5udfSznWg/u+tkriER9uoYv&#10;7U+joVDP6gn+7+QrICd/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAayVuTHAAAA3gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l225552,r,1038352l,1038352,,e" fillcolor="black" stroked="f" strokeweight="0">
+                  <v:path arrowok="t" textboxrect="0,0,225552,1038352"/>
+                </v:shape>
+                <v:shape id="Shape 20505" o:spid="_x0000_s1096" style="position:absolute;left:38576;top:5434;width:2255;height:10749;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="225552,1074928" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCWtUl7xwAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#10;FITvC75DOIJ3NVHQytYosiAUKYg/SHt32Bw3SzcnyyZ1t336RhB6OczMN8xy3bta3KgNlWcNk7EC&#10;QVx4U3Gp4XzaPi9AhIhssPZMGn4owHo1eFpiZnzHB7odYykShEOGGmyMTSZlKCw5DGPfECfv6luH&#10;Mcm2lKbFLsFdLadKzaXDitOCxYZyS8XX8dtp4L3/uNrL+2Z/mO98kX/mvy9drvVo2G9eQUTq43/4&#10;0X4zGqZqpmZwv5OugFz9AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJa1SXvHAAAA3gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l225552,r,1074928l,1074928,,e" fillcolor="black" stroked="f" strokeweight="0">
+                  <v:path arrowok="t" textboxrect="0,0,225552,1074928"/>
+                </v:shape>
+                <v:shape id="Shape 870" o:spid="_x0000_s1097" style="position:absolute;left:3044;top:16183;width:50315;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5031487,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBYmMlsxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasJA&#10;FN0X+g/DLXRXJ1rQEB2DCmntokJ9lLq7ZK5JMHMnZEaT/H1nUejycN6LtDe1uFPrKssKxqMIBHFu&#10;dcWFguMhe4lBOI+ssbZMCgZykC4fHxaYaNvxF933vhAhhF2CCkrvm0RKl5dk0I1sQxy4i20N+gDb&#10;QuoWuxBuajmJoqk0WHFoKLGhTUn5dX8zCt5pOJv48+371XxE3XRYn352s0yp56d+NQfhqff/4j/3&#10;ViuIZ2F+OBOOgFz+AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFiYyWzEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l5031487,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,5031487,0"/>
+                </v:shape>
+                <v:rect id="Rectangle 871" o:spid="_x0000_s1098" style="position:absolute;left:1405;top:15663;width:771;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC4jmwCxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hPGFvmroHt1ajiKvo0VVBvT2aZ1tsXkoTbXd/vVkQPA4z8w0znbemFA+qXWFZwXAQgSBO&#10;rS44U3A8rPsxCOeRNZaWScEvOZjPup0pJto2/EOPvc9EgLBLUEHufZVI6dKcDLqBrYiDd7W1QR9k&#10;nUldYxPgppSfUTSSBgsOCzlWtMwpve3vRsEmrhbnrf1rsnJ12Zx2p/H3YeyV+ui1iwkIT61/h1/t&#10;rVYQfw3h/0w4AnL2BAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALiObALEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="2D7FFE9C" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>0</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 872" o:spid="_x0000_s1099" style="position:absolute;left:1405;top:14226;width:771;height:1549;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBIXPJ1xgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6qY52BhdJWglHlsVbG+P7DMJzb4N2W2S9td3C4LHYWa+YVab0TSip87VlhU8zyIQ&#10;xIXVNZcKzqf9UwLCeWSNjWVS8EMONuvJwwpTbQd+p/7oSxEg7FJUUHnfplK6oiKDbmZb4uBdbWfQ&#10;B9mVUnc4BLhpZBxFc2mw5rBQYUvbioqv47dRkCdt9nGwv0PZvH7ml7fLYndaeKUep2O2BOFp9Pfw&#10;rX3QCpKXGP7PhCMg138AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASFzydcYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="0F0454A2" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>5</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 873" o:spid="_x0000_s1100" style="position:absolute;left:826;top:12794;width:1541;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAnEFfuxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RW81Y0VbIzZiPQPeqxRUG+P7DMJZt+G7NbEfvpuoeBxmJnfMOlyMI24Uudqywom4wgE&#10;cWF1zaWC/e7zOQbhPLLGxjIpuJGDZfb4kGKibc9buua+FAHCLkEFlfdtIqUrKjLoxrYlDt7ZdgZ9&#10;kF0pdYd9gJtGvkTRTBqsOSxU2NJbRcUl/zYK1nG7Om7sT182H6f14eswf9/NvVKjp2G1AOFp8Pfw&#10;f3ujFcSvU/g7E46AzH4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJxBX7sYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="1B5941D9" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>10</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 874" o:spid="_x0000_s1101" style="position:absolute;left:826;top:11359;width:1541;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCo+c+axgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RW81Y1FbIzZiPQPeqxRUG+P7DMJZt+G7NbEfvpuoeBxmJnfMOlyMI24Uudqywom4wgE&#10;cWF1zaWC/e7zOQbhPLLGxjIpuJGDZfb4kGKibc9buua+FAHCLkEFlfdtIqUrKjLoxrYlDt7ZdgZ9&#10;kF0pdYd9gJtGvkTRTBqsOSxU2NJbRcUl/zYK1nG7Om7sT182H6f14eswf9/NvVKjp2G1AOFp8Pfw&#10;f3ujFcSvU/g7E46AzH4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqPnPmsYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="0FB8B46C" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>15</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 875" o:spid="_x0000_s1102" style="position:absolute;left:826;top:9924;width:1541;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDHtWoBxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RW81Y0FbYzZiPQPeqxRUG+P7DMJZt+G7NbEfvpuoeBxmJnfMOlyMI24Uudqywom4wgE&#10;cWF1zaWC/e7zOQbhPLLGxjIpuJGDZfb4kGKibc9buua+FAHCLkEFlfdtIqUrKjLoxrYlDt7ZdgZ9&#10;kF0pdYd9gJtGvkTRTBqsOSxU2NJbRcUl/zYK1nG7Om7sT182H6f14eswf9/NvVKjp2G1AOFp8Pfw&#10;f3ujFcSvU/g7E46AzH4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAx7VqAcYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="4279DEFE" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>20</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 876" o:spid="_x0000_s1103" style="position:absolute;left:826;top:8491;width:1541;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA3Z/R2xgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTemk170BizCaItemxVsL09ss8kNPs2ZLcm9dd3C4LHYWa+YbJiNK24UO8aywqeoxgE&#10;cWl1w5WC4+HtKQHhPLLG1jIp+CUHRT55yDDVduAPuux9JQKEXYoKau+7VEpX1mTQRbYjDt7Z9gZ9&#10;kH0ldY9DgJtWvsTxTBpsOCzU2NG6pvJ7/2MUbJNu9bmz16FqX7+2p/fTYnNYeKUep+NqCcLT6O/h&#10;W3unFSTzGfyfCUdA5n8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAN2f0dsYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="5682C9FC" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>25</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 877" o:spid="_x0000_s1104" style="position:absolute;left:826;top:7055;width:1541;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBYK1HtxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvwn6H8Ba8aaoHrdUosuuiR/8sqLdH82yLzUtpsrb66Y0g7HGYmd8ws0VrSnGj2hWWFQz6EQji&#10;1OqCMwW/h59eDMJ5ZI2lZVJwJweL+Udnhom2De/otveZCBB2CSrIva8SKV2ak0HXtxVx8C62NuiD&#10;rDOpa2wC3JRyGEUjabDgsJBjRV85pdf9n1GwjqvlaWMfTVauzuvj9jj5Pky8Ut3PdjkF4an1/+F3&#10;e6MVxOMxvM6EIyDnTwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBYK1HtxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="726B7B6D" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>30</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 878" o:spid="_x0000_s1105" style="position:absolute;left:826;top:5622;width:1541;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAptMWfwQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L/kO4gjtNdaG1YxTxgS4dFXR2l+ZOW6a5KU201a83iwGXh/OeL1tTigfVrrCsYDSMQBCnVhec&#10;Kbicd4MYhPPIGkvLpOBJDpaLbmeOibYNf9Pj5DMRQtglqCD3vkqkdGlOBt3QVsSB+7W1QR9gnUld&#10;YxPCTSnHUTSRBgsODTlWtM4p/TvdjYJ9XK1uB/tqsnL7s78er7PNeeaV6vfa1RcIT63/iP/dB60g&#10;noa14Uw4AnLxBgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACm0xZ/BAAAA3AAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="43B28915" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>35</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 879" o:spid="_x0000_s1106" style="position:absolute;left:826;top:4187;width:1541;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBG+GAExQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvgt9heYI33ejBJtFVxD/o0WrBentkX5PQ7NuQXU3sp3cLhR6HmfkNs1h1phIPalxpWcFkHIEg&#10;zqwuOVfwcdmPYhDOI2usLJOCJzlYLfu9BabatvxOj7PPRYCwS1FB4X2dSumyggy6sa2Jg/dlG4M+&#10;yCaXusE2wE0lp1E0kwZLDgsF1rQpKPs+342CQ1yvP4/2p82r3e1wPV2T7SXxSg0H3XoOwlPn/8N/&#10;7aNWEL8l8HsmHAG5fAEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBG+GAExQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="7E379475" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>40</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 880" o:spid="_x0000_s1107" style="position:absolute;left:3907;top:17150;width:11084;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDiF7m+wAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0P+A/hCu7GVBdSq1HEB7r0MeC4uzTXttjclCba6tebheDycN7TeWtK8aDaFZYVDPoRCOLU6oIz&#10;BX+nzW8MwnlkjaVlUvAkB/NZ52eKibYNH+hx9JkIIewSVJB7XyVSujQng65vK+LAXW1t0AdYZ1LX&#10;2IRwU8phFI2kwYJDQ44VLXNKb8e7UbCNq8X/zr6arFxftuf9ebw6jb1SvW67mIDw1Pqv+OPeaQVx&#10;HOaHM+EIyNkbAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA4he5vsAAAADcAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="0D5ED605" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>Conocer personas</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 881" o:spid="_x0000_s1108" style="position:absolute;left:6437;top:18543;width:4359;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCNWxwlxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdZMeSpK6SqgWPbZRSL09ss8kNPs2ZLcm9td3CwWPw8x8w6w2k+nElQbXWlYQLyMQ&#10;xJXVLdcKTse3xwSE88gaO8uk4EYONuvZwwozbUf+oGvhaxEg7DJU0HjfZ1K6qiGDbml74uBd7GDQ&#10;BznUUg84Brjp5FMUPUuDLYeFBnt6baj6Kr6Ngn3S558H+zPW3e68L9/LdHtMvVKL+ZS/gPA0+Xv4&#10;v33QCpIkhr8z4QjI9S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAjVscJcYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="1EA2D7D7" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>nuevas</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 882" o:spid="_x0000_s1109" style="position:absolute;left:14146;top:17150;width:10626;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB9iYJSxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvzUYPJaZZRWqLObZGSL09ss8kNPs2ZLcm9td3CwWPw8x8w2TbyXTiSoNrLStYRjEI&#10;4srqlmsFp+LtMQHhPLLGzjIpuJGD7Wb2kGGq7cgfdD36WgQIuxQVNN73qZSuasigi2xPHLyLHQz6&#10;IIda6gHHADedXMXxkzTYclhosKeXhqqv47dRcEj63Wduf8a6ez0fyvdyvS/WXqnFfNo9g/A0+Xv4&#10;v51rBUmygr8z4QjIzS8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAfYmCUsYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="550632A3" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>Informarse sobre</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 883" o:spid="_x0000_s1110" style="position:absolute;left:16343;top:18543;width:4786;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQASxSfJxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvC/sdwhO8rakuLLUaRVYXPfoP1NujebbF5qU00db99EYQPA4z8xtmPG1NKW5Uu8Kygn4vAkGc&#10;Wl1wpmC/+/uKQTiPrLG0TAru5GA6+fwYY6Jtwxu6bX0mAoRdggpy76tESpfmZND1bEUcvLOtDfog&#10;60zqGpsAN6UcRNGPNFhwWMixot+c0sv2ahQs42p2XNn/JisXp+VhfRjOd0OvVLfTzkYgPLX+HX61&#10;V1pBHH/D80w4AnLyAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABLFJ8nEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="230A9656" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>algunos</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 884" o:spid="_x0000_s1111" style="position:absolute;left:14290;top:19939;width:10256;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCdLL+9xAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvC/sdwhO8ramyLLUaRVYXPfoP1NujebbF5qU00db99EYQPA4z8xtmPG1NKW5Uu8Kygn4vAkGc&#10;Wl1wpmC/+/uKQTiPrLG0TAru5GA6+fwYY6Jtwxu6bX0mAoRdggpy76tESpfmZND1bEUcvLOtDfog&#10;60zqGpsAN6UcRNGPNFhwWMixot+c0sv2ahQs42p2XNn/JisXp+VhfRjOd0OvVLfTzkYgPLX+HX61&#10;V1pBHH/D80w4AnLyAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJ0sv73EAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="0268D31C" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>acontecimientos</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 885" o:spid="_x0000_s1112" style="position:absolute;left:25573;top:17150;width:6998;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDyYBomxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvC/sdwhO8ranCLrUaRVYXPfoP1NujebbF5qU00db99EYQPA4z8xtmPG1NKW5Uu8Kygn4vAkGc&#10;Wl1wpmC/+/uKQTiPrLG0TAru5GA6+fwYY6Jtwxu6bX0mAoRdggpy76tESpfmZND1bEUcvLOtDfog&#10;60zqGpsAN6UcRNGPNFhwWMixot+c0sv2ahQs42p2XNn/JisXp+VhfRjOd0OvVLfTzkYgPLX+HX61&#10;V1pBHH/D80w4AnLyAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPJgGibEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="2530C6F1" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>Seguir a los</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 886" o:spid="_x0000_s1113" style="position:absolute;left:25637;top:18543;width:6835;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQACsoRRxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYI33dhDSKKrSK3osY0F7e2RfU1Cs29Ddk1if323UOhxmJlvmM1uNI3oqXO1ZQWrZQSC&#10;uLC65lLB++W4SEA4j6yxsUwKHuRgt51ONphpO/Ab9bkvRYCwy1BB5X2bSemKigy6pW2Jg/dpO4M+&#10;yK6UusMhwE0jn6IolgZrDgsVtvRcUfGV342CU9Lub2f7PZTNy8fp+npND5fUKzWfjfs1CE+j/w//&#10;tc9aQZLE8HsmHAG5/QEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQACsoRRxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="2C205008" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>influencers</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 887" o:spid="_x0000_s1114" style="position:absolute;left:35192;top:17150;width:8190;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBt/iHKxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvC/sdwhO8rakedms1iqwuevQfqLdH82yLzUtpoq376Y0geBxm5jfMeNqaUtyodoVlBf1eBII4&#10;tbrgTMF+9/cVg3AeWWNpmRTcycF08vkxxkTbhjd02/pMBAi7BBXk3leJlC7NyaDr2Yo4eGdbG/RB&#10;1pnUNTYBbko5iKJvabDgsJBjRb85pZft1ShYxtXsuLL/TVYuTsvD+jCc74ZeqW6nnY1AeGr9O/xq&#10;r7SCOP6B55lwBOTkAQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG3+IcrEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="34F38323" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>Contacto con</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 888" o:spid="_x0000_s1115" style="position:absolute;left:34095;top:18543;width:11111;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAcYbW4wAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0P+A/hCu7GVBdSq1HEB7r0MeC4uzTXttjclCba6tebheDycN7TeWtK8aDaFZYVDPoRCOLU6oIz&#10;BX+nzW8MwnlkjaVlUvAkB/NZ52eKibYNH+hx9JkIIewSVJB7XyVSujQng65vK+LAXW1t0AdYZ1LX&#10;2IRwU8phFI2kwYJDQ44VLXNKb8e7UbCNq8X/zr6arFxftuf9ebw6jb1SvW67mIDw1Pqv+OPeaQVx&#10;HNaGM+EIyNkbAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAHGG1uMAAAADcAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="386729AC" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>fmiliares</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> y amigos</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 889" o:spid="_x0000_s1116" style="position:absolute;left:45791;top:17150;width:6772;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBzLRAjxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq96aYeSpK6irSV5FhNwfb2yD6TYPZtyG6TtL/eFQSPw8x8w6w2k2nFQL1rLCt4XkQg&#10;iEurG64UfBW7eQzCeWSNrWVS8EcONuuH2QpTbUfe03DwlQgQdikqqL3vUildWZNBt7AdcfBOtjfo&#10;g+wrqXscA9y0chlFL9Jgw2Ghxo7eairPh1+jIIu77Xdu/8eq/fjJjp/H5L1IvFJPj9P2FYSnyd/D&#10;t3auFcRxAtcz4QjI9QUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBzLRAjxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="3C3F9D2C" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>Cuestiones</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 890" o:spid="_x0000_s1117" style="position:absolute;left:45638;top:18543;width:7177;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBnzi9jwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4P9j+EN/C2pvMw2s4osk30qFaouz2at6aseSlNZqt/vTkMdvz4fi9Wk+3EhQbfOlbwkqQgiGun&#10;W24UnMrNcwbCB2SNnWNScCUPq+XjwwIL7UY+0OUYGhFD2BeowITQF1L62pBFn7ieOHLfbrAYIhwa&#10;qQccY7jt5DxNX6XFlmODwZ7eDdU/x1+rYJv16/PO3cam+/zaVvsq/yjzoNTsaVq/gQg0hX/xn3un&#10;FWR5nB/PxCMgl3cAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZ84vY8MAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="39769E00" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>académicas</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 891" o:spid="_x0000_s1118" style="position:absolute;left:18313;top:1314;width:24088;height:2420;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAIgor4xgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8grezMYeSpK6ivQPeqyJkPb2yL4modm3Ibs1sZ/eFQSPw8z8hlltJtOJEw2utaxgGcUg&#10;iCurW64VHIuPRQLCeWSNnWVScCYHm/XDbIWZtiMf6JT7WgQIuwwVNN73mZSuasigi2xPHLwfOxj0&#10;QQ611AOOAW46+RTHz9Jgy2GhwZ5eG6p+8z+jYJf026+9/R/r7v17V36W6VuReqXmj9P2BYSnyd/D&#10;t/ZeK0jSJVzPhCMg1xcAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEACIKK+MYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="69B36E54" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="28"/>
+                          </w:rPr>
+                          <w:t>Motivación uso de redes</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:shape id="Shape 892" o:spid="_x0000_s1119" style="position:absolute;width:54756;height:21920;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5475606,2192021" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDWisYdxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RV6MxstlBizESktFnvS2qq3R/aZRLNvQ3bV+O/dgtDjMDPfMNm0N404U+dqywqGUQyC&#10;uLC65lLB+vtjkIBwHlljY5kUXMnBNH98yDDV9sJLOq98KQKEXYoKKu/bVEpXVGTQRbYlDt7edgZ9&#10;kF0pdYeXADeNHMXxqzRYc1iosKW3iorj6mQUbGUy/5G7ze/LbH/afh3mi/clLpR6fupnExCeev8f&#10;vrc/tYJkPIK/M+EIyPwGAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1orGHcYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,2192021r5475606,l5475606,,,,,2192021xe" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,5475606,2192021"/>
+                </v:shape>
+                <w10:anchorlock/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61D25936" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="113" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="512" w:right="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Fuente: elaboración propia </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DB56A45" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="562" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13BACA5C" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:ind w:left="-5" w:right="53"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Respecto a este rubro referido a la motivación de las personas para el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>uso  de</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> redes sociales se encuentra que la mayor parte (37.5%) considera que lo hace para contactar con familiares y amigos, muy cercano al 36.2% de personas que afirma que las redes le </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">sirven </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>para  informarse</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> sobre algunos acontecimientos. El 11.5% afirma que su uso se sustenta en la posibilidad de conocer nuevas personas, en tanto un 13.5% lo hace por cuestiones académicas y 1.3 para seguir a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>influencers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> en la red. Con lo cual queda establecido que, dentro de este grupo de personas participantes, el uso de las redes es básicamente para entablar relaciones personales sin que ello de manera significativa, les conduzca a su empleo con fines de contactos nuevos ni desconocidos.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FF1F778" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00AFC4D0" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="512" w:right="622"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Figura 7. Distinción entre el buen y mal uso de las redes sociales </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="8394" w:type="dxa"/>
+        <w:tblInd w:w="183" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="131" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="115" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8394"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008F373A" w14:paraId="265969C2" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="2617"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8394" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="721E09BF" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+            <w:pPr>
+              <w:spacing w:after="17" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Percepción sobre un buen y mal uso de redes sociales </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0568C859" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8148"/>
+              </w:tabs>
+              <w:spacing w:after="233" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>150</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1CF45314" wp14:editId="6423D791">
+                      <wp:extent cx="4828159" cy="9525"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:docPr id="17915" name="Group 17915"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="4828159" cy="9525"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="4828159" cy="9525"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="956" name="Shape 956"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="4828159" cy="0"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="0" t="0" r="0" b="0"/>
+                                  <a:pathLst>
+                                    <a:path w="4828159">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="4828159" y="0"/>
+                                      </a:lnTo>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="9525" cap="flat">
+                                  <a:round/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:style>
+                                <a:lnRef idx="1">
+                                  <a:srgbClr val="D9D9D9"/>
+                                </a:lnRef>
+                                <a:fillRef idx="0">
+                                  <a:srgbClr val="000000">
+                                    <a:alpha val="0"/>
+                                  </a:srgbClr>
+                                </a:fillRef>
+                                <a:effectRef idx="0">
+                                  <a:scrgbClr r="0" g="0" b="0"/>
+                                </a:effectRef>
+                                <a:fontRef idx="none"/>
+                              </wps:style>
+                              <wps:bodyPr/>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict>
+                    <v:group id="Group 17915" style="width:380.17pt;height:0.75pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="48281,95">
+                      <v:shape id="Shape 956" style="position:absolute;width:48281;height:0;left:0;top:0;" coordsize="4828159,0" path="m0,0l4828159,0">
+                        <v:stroke weight="0.75pt" endcap="flat" joinstyle="round" on="true" color="#d9d9d9"/>
+                        <v:fill on="false" color="#000000" opacity="0"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="TableGrid"/>
+              <w:tblpPr w:vertAnchor="text" w:tblpX="571" w:tblpY="89"/>
+              <w:tblOverlap w:val="never"/>
+              <w:tblW w:w="7603" w:type="dxa"/>
+              <w:tblInd w:w="0" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="115" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="115" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="1305"/>
+              <w:gridCol w:w="1193"/>
+              <w:gridCol w:w="5105"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="008F373A" w14:paraId="7E5AC416" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="465"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1305" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="1FDAA2D3" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1193" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="44546A"/>
+                </w:tcPr>
+                <w:p w14:paraId="21A53DBD" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5106" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="5B3E4144" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="008F373A" w14:paraId="4C49D587" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="467"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1305" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="7B217FE4" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1193" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="44546A"/>
+                </w:tcPr>
+                <w:p w14:paraId="4F34506D" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5106" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="24FE5684" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="47917223" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+            <w:pPr>
+              <w:spacing w:after="234" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="105" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>100</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31D4773E" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+            <w:pPr>
+              <w:spacing w:after="233" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="91" w:right="105" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>50</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EEF46C9" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+            <w:pPr>
+              <w:spacing w:after="8" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="182" w:right="105" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C7B6EDF" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="2341"/>
+                <w:tab w:val="center" w:pos="6143"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Si</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4F3AFDFC" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="113" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="512" w:right="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Fuente: elaboración propia </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="252E8377" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:ind w:left="-5" w:right="53"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">A la pregunta sobre si se distingue un buen uso o mal uso de las redes a partir de la información con la que cuentan y circula en diversos medios, así como de la propia experiencia, el 98.4% afirma tener un cabal conocimiento sobre el adecuado manejo de las mismas frente a un 1.6% que no sabe al respecto.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04763AAF" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="52" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46B605DE" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="53"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">III. Vulnerabilidad en el uso de redes </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="500BFBA0" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="52" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76C10B21" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="52" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66D4E14E" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="113" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="52" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FD451F8" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="52" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F594865" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="52" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F3B3875" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="52" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DF1E4AE" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="52" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63DEAA92" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="52" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70428831" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="52" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="436FA1E2" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="512" w:right="618"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Figura 8. Información personal en redes </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CA22C1A" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="94" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-1" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">del empleo de las redes para potenciar diversos aspectos personales, sociales y educativos. </w:t>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4E11C372" wp14:editId="1A83CA3A">
+                <wp:extent cx="5449951" cy="2891117"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="19192" name="Group 19192"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5449951" cy="2891117"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="5449951" cy="2891117"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="982" name="Rectangle 982"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="5411851" y="2722410"/>
+                            <a:ext cx="50673" cy="224380"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="43A7B05E" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20512" name="Shape 20512"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="63"/>
+                            <a:ext cx="5392421" cy="2846578"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5392421" h="2846578">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5392421" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="5392421" y="2846578"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="2846578"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:miter lim="127000"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="E7E6E6"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1005" name="Shape 1005"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304419" y="2319592"/>
+                            <a:ext cx="4948301" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="4948301">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="4948301" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1006" name="Shape 1006"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304419" y="2086420"/>
+                            <a:ext cx="4948301" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="4948301">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="4948301" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1007" name="Shape 1007"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304419" y="1853247"/>
+                            <a:ext cx="4948301" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="4948301">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="4948301" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1008" name="Shape 1008"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304419" y="1620075"/>
+                            <a:ext cx="4948301" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="4948301">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="4948301" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1009" name="Shape 1009"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304419" y="1386904"/>
+                            <a:ext cx="4948301" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="4948301">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="4948301" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1010" name="Shape 1010"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304419" y="1153732"/>
+                            <a:ext cx="4948301" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="4948301">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="4948301" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1011" name="Shape 1011"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304419" y="920559"/>
+                            <a:ext cx="4948301" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="4948301">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="4948301" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1012" name="Shape 1012"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304419" y="688022"/>
+                            <a:ext cx="4948301" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="4948301">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="4948301" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20513" name="Shape 20513"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="3627501" y="1941640"/>
+                            <a:ext cx="775716" cy="610362"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="775716" h="610362">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="775716" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="775716" y="610362"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="610362"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="44546A"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20514" name="Shape 20514"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="1154049" y="832168"/>
+                            <a:ext cx="775716" cy="1719834"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="775716" h="1719834">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="775716" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="775716" y="1719834"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="1719834"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="44546A"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1015" name="Shape 1015"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304419" y="2552002"/>
+                            <a:ext cx="4948301" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="4948301">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="4948301" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1016" name="Rectangle 1016"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="140589" y="2499043"/>
+                            <a:ext cx="77074" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="2D87D02C" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>0</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1017" name="Rectangle 1017"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="82677" y="2265642"/>
+                            <a:ext cx="154302" cy="155253"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="05E4A7F8" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>10</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1018" name="Rectangle 1018"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="82677" y="2032953"/>
+                            <a:ext cx="154097" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="6C8C92F3" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>20</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1019" name="Rectangle 1019"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="82677" y="1799781"/>
+                            <a:ext cx="154097" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="3F56C2B1" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>30</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1020" name="Rectangle 1020"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="82677" y="1566990"/>
+                            <a:ext cx="154097" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="58BBB472" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>40</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1021" name="Rectangle 1021"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="82677" y="1333818"/>
+                            <a:ext cx="154097" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="726CAE01" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>50</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1022" name="Rectangle 1022"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="82677" y="1100899"/>
+                            <a:ext cx="154097" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="48FEB0EC" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>60</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1023" name="Rectangle 1023"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="82677" y="867728"/>
+                            <a:ext cx="154097" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="4B5FE815" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>70</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1024" name="Rectangle 1024"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="82677" y="634936"/>
+                            <a:ext cx="154097" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="6635030E" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>80</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1025" name="Rectangle 1025"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="1501267" y="2647760"/>
+                            <a:ext cx="107224" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="4982C233" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>SI</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1026" name="Rectangle 1026"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="3941699" y="2647760"/>
+                            <a:ext cx="197929" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="78B81BC0" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>NO</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1027" name="Rectangle 1027"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="1929765" y="130873"/>
+                            <a:ext cx="2040436" cy="241550"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="0731D9B8" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="28"/>
+                                </w:rPr>
+                                <w:t>Información en redes</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="17685" name="Rectangle 17685"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="1124839" y="348805"/>
+                            <a:ext cx="71856" cy="241550"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="4B68E221" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="28"/>
+                                </w:rPr>
+                                <w:t>(</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="17687" name="Rectangle 17687"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="1178153" y="348805"/>
+                            <a:ext cx="4037947" cy="241550"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="54F07F18" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="28"/>
+                                </w:rPr>
+                                <w:t>Nombre, escuela donde estudia, domicilio</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="17686" name="Rectangle 17686"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="4214917" y="348805"/>
+                            <a:ext cx="71856" cy="241550"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="6319A40A" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="28"/>
+                                </w:rPr>
+                                <w:t>)</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1029" name="Shape 1029"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5392421" cy="2846642"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5392421" h="2846642">
+                                <a:moveTo>
+                                  <a:pt x="5392421" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5392421" y="2846642"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="2846642"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="4E11C372" id="Group 19192" o:spid="_x0000_s1120" style="width:429.15pt;height:227.65pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="54499,28911" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAsC1QlfgcAAMdJAAAOAAAAZHJzL2Uyb0RvYy54bWzsXOGOmzgQ/n/SvQPi/21sMAaizVZVd1ud&#10;dLpWbe8BWAJJJAII2E32nv5mbGwg4a4hVTfNwa6UEGPMeD5/nvGM4fbNfpsYz1FRbrJ0YdIbYhpR&#10;GmbLTbpamH99ff+bZxplFaTLIMnSaGG+RKX55u7XX253+TyysnWWLKPCgEbScr7LF+a6qvL5bFaG&#10;62gblDdZHqVwMs6KbVDBz2I1WxbBDlrfJjOLED7bZcUyL7IwKksovZcnzTvRfhxHYfUxjsuoMpKF&#10;CbJV4rMQn4/4Obu7DearIsjXm7AWIzhDim2wSeGmuqn7oAqMp2Jz1NR2ExZZmcXVTZhtZ1kcb8JI&#10;9AF6Q8lBbz4U2VMu+rKa71a5VhOo9kBPZzcb/vn8oci/5J8K0MQuX4EuxC/syz4utvgNUhp7obIX&#10;rbJoXxkhFDqM+b5DTSOEc5bnU0pdqdRwDZo/ui5cP3zjypm68awjzi6HAVI2Oii/Twdf1kEeCdWW&#10;c9DBp8LYLBem71mmkQZbGKifYegE6SqJDCwUyhE1tarKeQla69GTwyj1UCWoEdeyGK2HmdYZ4a5d&#10;a8xitidO624H87woqw9RtjXwYGEWIIkYW8HzH2UFkkBVVQVvn6T4mWbvN0kiz2IJaE9JiEfV/nEv&#10;ush81ZnHbPkC/V5nxd8fgcFxku0WZlYfmUhquDmeNY3k9xT0jfxRB4U6eFQHRZW8ywTLpDhvn6os&#10;3gh5UQB5t1ouABJH2ysgahGHakwF6IYsGoIodByw5LYc2BpG27eYpYc+447rYY0WkuGTRBI1otCD&#10;OWIpcYSytToK96k6RLz/c7rKgwqvw0bx0ADYHCXLGlkoRcHzW8DzayZqVgdcBDGbs0narqVbU3yH&#10;uqqG+s5Fe+2a6r5qDMoWu/WlJk+vqaghW8GBDx2WDFBKgMK2mpMU9QH3CQMwJ3ESSO5sNxXYmWSz&#10;BSNluYQ0DR9RpaxekghVlqSfoxhII+Y+LCiL1eO7pDCeAxzn4k8SM8nXQV1aj4C6qhBVtIPXx8BQ&#10;3SQVl3aafHAf+AOvW6gr43WRMGT6SiKvDGtppDUDmwCdVjYNlKIvEnfO0kpfn4IlFjcRU4TsbUNR&#10;hK+m5itxlBLiqGlXUlSUgCAoB8zO355zbcIY9eWUa1Pf8cWUDUqojQ3zmWeTmqsKe2Xf2sPnh7JU&#10;SYGINNyTTJLMUKI1Z7v8US3gfKTqDuWG71ig7i49wNFIl4q4JzGiZ/je+/hfD9/+QV8P3fN4NCpG&#10;8CNGiInhLEYQjzNLDJeJEX3WYmLENdgI94gRYqVxDiPAP7ctVi9UJhvRNoDSf5oYcQ2MgNiKXKxq&#10;r0ksQM5iBIdoiuug8Z5sxGQjrnUdAUuAA0bocMfQdQS1Pe4TNjECAg29a+zJRlyBjYDY4wEjZDTy&#10;LBtBHdu1p5U1ht4mRlxrrIlCFKhrI6DkzFiTD7FkR1iYyWmanKYrdZoO8yOUQMmZhOCeR6zJQkwW&#10;4nqzEZgehOxs20TIokGU4JbrYL4B4vTUZ5Szg/Cr6zouhRgvps05JTYXpAGv4tWTEkoSyBzWgqBb&#10;2yQghqQnVFtH2Ykmfyiba1Xs9F5lO9R3++YnVzw3MXKUNByeFfmu/EZ/yqQn0cKYw/hbnKNhwIwn&#10;K4I0ZMfMFEv0k9czlDqMwCYIZKZnW5SLkFnjvqmRicSkLvU9W7R/YWYqSV6XmuqucqApTqrvNjdP&#10;rzmRs7Oj4H+UxKdHSXwoGWQ0W0l8x4F49ORITo7k9TqSsI7SSfxmN6EoHcIKyojj1VtbYK8lYQfb&#10;0FyXuGAVhb1ymCcdzZa5UlsFf8huQkdM52h8R7GbEMDTWegOpMMy0Z7FXWgHPAzL4g7szcBpsnFB&#10;wEOxYe6rIYXdOgLxV4NUR8PGAqlOo3YgHZZKbUFKbMuXkHUgJT5AfiGWigE2JpbqPGAH0mG5wAZS&#10;6vq+6wle/DSQijlhRJDC/rU6JtOGVO5qO3nx14LU4RyM6dHEe0mW6oXsSCZe3Dsvw2wdSLX9OSlj&#10;34LUtm2PHizncbV/wYlXL4DGAql+1qIDqbY/QyGFjeCef5BguzCkehvuWCDVwfAOpNr+DITUA9fX&#10;+rlIqp33sSCqg6gdRLX5GYgot5lvC1b8NM6R9t3HgqgOvXUQ1dbnJEQpJKxgYSrXpZy5Lj90jwg+&#10;zXixRYz23scCam/0yNL25yRQbUw+ggUVwYZeUH3Xt+D8ZVamcoiNaRnTGz+ytAk6CVQKiLkcOI85&#10;Kpt48DRxJ4BkEUhxwZQsQIXnjx0ZpnutCBLXHvw4mOpyr2/+FcWDIr3UgqcUJVdtBjtpDrbju/DY&#10;yuVA1T78aEDtoyqAOpCrFCJHEA5ErvaByojt+vAo0qW4qv340cDaZ1YB1mF2FR78Zz4mA/4F1sty&#10;Vbvy4wCVoAPT3rBFsWTI1Nt6+rpZxOiXG6BvhO8sqDM1LTvafnLuhz46rmWpX/CAovRtBtH1QGS1&#10;1aLZy9XdutGu2+2eqqe+21s9Tq+p7i9bAa2d+PKG6cESRDY+85UN4rU58LYgsTmsfrMRvo6o/RuO&#10;2+9fuvsHAAD//wMAUEsDBBQABgAIAAAAIQB+i5t63QAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI9BS8NAEIXvgv9hGcGb3cQYCWk2pRT1VARbQXqbZqdJaHY2ZLdJ+u9dvehl4PEe731TrGbTiZEG&#10;11pWEC8iEMSV1S3XCj73rw8ZCOeRNXaWScGVHKzK25sCc20n/qBx52sRStjlqKDxvs+ldFVDBt3C&#10;9sTBO9nBoA9yqKUecArlppOPUfQsDbYcFhrsadNQdd5djIK3Cad1Er+M2/Npcz3s0/evbUxK3d/N&#10;6yUIT7P/C8MPfkCHMjAd7YW1E52C8Ij/vcHL0iwBcVTwlKYJyLKQ/+nLbwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQAsC1QlfgcAAMdJAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQB+i5t63QAAAAUBAAAPAAAAAAAAAAAAAAAAANgJAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAA4goAAAAA&#10;">
+                <v:rect id="Rectangle 982" o:spid="_x0000_s1121" style="position:absolute;left:54118;top:27224;width:507;height:2243;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQALaI3PxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvC/6H8ARva6oHaatRRHfR464K6u3RPNti81KaaOv++o0geBxm5htmtuhMJe7UuNKygtEwAkGc&#10;WV1yruCw//6MQTiPrLGyTAoe5GAx733MMNW25V+673wuAoRdigoK7+tUSpcVZNANbU0cvIttDPog&#10;m1zqBtsAN5UcR9FEGiw5LBRY06qg7Lq7GQWbuF6etvavzauv8+b4c0zW+8QrNeh3yykIT51/h1/t&#10;rVaQxGN4nglHQM7/AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAtojc/EAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="43A7B05E" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:shape id="Shape 20512" o:spid="_x0000_s1122" style="position:absolute;width:53924;height:28466;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5392421,2846578" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCG27ubxgAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RSgMx&#10;FETfC/5DuIIvYpNuWZG1aXELtX0SWv2Ay+a6Wd3cLJu0jX59Iwh9HGbmDLNYJdeLE42h86xhNlUg&#10;iBtvOm41fLxvHp5AhIhssPdMGn4owGp5M1lgZfyZ93Q6xFZkCIcKNdgYh0rK0FhyGKZ+IM7epx8d&#10;xizHVpoRzxnuelko9SgddpwXLA60ttR8H45Owza9zeu6Ln+VOt7b9BX4dShZ67vb9PIMIlKK1/B/&#10;e2c0FKqcFfB3J18BubwAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAhtu7m8YAAADeAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l5392421,r,2846578l,2846578,,e" fillcolor="#e7e6e6" stroked="f" strokeweight="0">
+                  <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                  <v:path arrowok="t" textboxrect="0,0,5392421,2846578"/>
+                </v:shape>
+                <v:shape id="Shape 1005" o:spid="_x0000_s1123" style="position:absolute;left:3044;top:23195;width:49483;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="4948301,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDzibDhxAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LawIx&#10;EL4L/ocwQm+aWLHYrVFKoa1gD74oehs2093FzWSbRF3/fSMUvM3H95zpvLW1OJMPlWMNw4ECQZw7&#10;U3GhYbd9709AhIhssHZMGq4UYD7rdqaYGXfhNZ03sRAphEOGGsoYm0zKkJdkMQxcQ5y4H+ctxgR9&#10;IY3HSwq3tXxU6klarDg1lNjQW0n5cXOyGuTa4aFe+t3o+/P5o/gdrb7G+5XWD7329QVEpDbexf/u&#10;hUnzlRrD7Zt0gpz9AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPOJsOHEAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l4948301,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,4948301,0"/>
+                </v:shape>
+                <v:shape id="Shape 1006" o:spid="_x0000_s1124" style="position:absolute;left:3044;top:20864;width:49483;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="4948301,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQADWy6WxwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvgv9hGcGbblqp2NRNkIJaaA9qpbS3ITtNgtnZuLtq+u+7guBthvfeN2/meWcacSbna8sKHsYJ&#10;COLC6ppLBfvP5WgGwgdkjY1lUvBHHvKs35tjqu2Ft3TehVJECPsUFVQhtKmUvqjIoB/bljhqv9YZ&#10;DHF1pdQOLxFuGvmYJFNpsOZ4ocKWXisqDruTUSC3Fn+ad7effK2fV+Vxsvl4+t4oNRx0ixcQgbpw&#10;N9/SbzrWj0S4fhNHkNk/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAANbLpbHAAAA3QAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l4948301,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,4948301,0"/>
+                </v:shape>
+                <v:shape id="Shape 1007" o:spid="_x0000_s1125" style="position:absolute;left:3044;top:18532;width:49483;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="4948301,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBsF4sNxQAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NawIx&#10;EL0X/A9hhN5qYqXabo1SCtWCHtRKaW/DZrq7uJlsk6jrvzeC4G0e73PG09bW4kA+VI419HsKBHHu&#10;TMWFhu3Xx8MziBCRDdaOScOJAkwnnbsxZsYdeU2HTSxECuGQoYYyxiaTMuQlWQw91xAn7s95izFB&#10;X0jj8ZjCbS0flRpKixWnhhIbei8p3232VoNcO/ytF347+J6/zIr/wWr59LPS+r7bvr2CiNTGm/jq&#10;/jRpvlIjuHyTTpCTMwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBsF4sNxQAAAN0AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l4948301,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,4948301,0"/>
+                </v:shape>
+                <v:shape id="Shape 1008" o:spid="_x0000_s1126" style="position:absolute;left:3044;top:16200;width:49483;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="4948301,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAdiB9/yAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;EMXvQr9DmEJvmrTSUlejlEL/QHtQK6K3YTPuLt1Mtkmq67d3DoXeZnhv3vvNbNH7Vh0ppiawhduR&#10;AUVcBtdwZWHz9TJ8BJUyssM2MFk4U4LF/Goww8KFE6/ouM6VkhBOBVqoc+4KrVNZk8c0Ch2xaIcQ&#10;PWZZY6VdxJOE+1bfGfOgPTYsDTV29FxT+b3+9Rb0KuC+/Yib8fZt8lr9jJef97ultTfX/dMUVKY+&#10;/5v/rt+d4BsjuPKNjKDnFwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAdiB9/yAAAAN0A&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" path="m,l4948301,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,4948301,0"/>
+                </v:shape>
+                <v:shape id="Shape 1009" o:spid="_x0000_s1127" style="position:absolute;left:3044;top:13869;width:49483;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="4948301,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQByxLrkxAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NawIx&#10;EL0L/Q9hCt40qWKpW6MUoSroQa2U9jZsprtLN5NtEnX990YoeJvH+5zJrLW1OJEPlWMNT30Fgjh3&#10;puJCw+HjvfcCIkRkg7Vj0nChALPpQ2eCmXFn3tFpHwuRQjhkqKGMscmkDHlJFkPfNcSJ+3HeYkzQ&#10;F9J4PKdwW8uBUs/SYsWpocSG5iXlv/uj1SB3Dr/rtT8MP5fjRfE33G5GX1utu4/t2yuISG28i//d&#10;K5PmKzWG2zfpBDm9AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHLEuuTEAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l4948301,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,4948301,0"/>
+                </v:shape>
+                <v:shape id="Shape 1010" o:spid="_x0000_s1128" style="position:absolute;left:3044;top:11537;width:49483;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="4948301,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBmJ4WkyAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PS8NA&#10;EMXvQr/DMoI3u6lFsTGbIoJV0EP/UeptyI5JaHY23V3b+O2dQ8HbDO/Ne78p5oPr1IlCbD0bmIwz&#10;UMSVty3XBrab19tHUDEhW+w8k4FfijAvR1cF5tafeUWndaqVhHDM0UCTUp9rHauGHMax74lF+/bB&#10;YZI11NoGPEu46/Rdlj1ohy1LQ4M9vTRUHdY/zoBeefzqPsJ2unubLerjdPl5v18ac3M9PD+BSjSk&#10;f/Pl+t0KfjYRfvlGRtDlHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBmJ4WkyAAAAN0A&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" path="m,l4948301,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,4948301,0"/>
+                </v:shape>
+                <v:shape id="Shape 1011" o:spid="_x0000_s1129" style="position:absolute;left:3044;top:9205;width:49483;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="4948301,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAJayA/xAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LawIx&#10;EL4X/A9hBG81u5WKrkaRgrbQHnwhehs24+7iZrImqW7/fVMQepuP7znTeWtqcSPnK8sK0n4Cgji3&#10;uuJCwX63fB6B8AFZY22ZFPyQh/ms8zTFTNs7b+i2DYWIIewzVFCG0GRS+rwkg75vG+LIna0zGCJ0&#10;hdQO7zHc1PIlSYbSYMWxocSG3krKL9tvo0BuLJ7qT7cfHN7Hq+I6WH+9HtdK9brtYgIiUBv+xQ/3&#10;h47zkzSFv2/iCXL2CwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAlrID/EAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l4948301,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,4948301,0"/>
+                </v:shape>
+                <v:shape id="Shape 1012" o:spid="_x0000_s1130" style="position:absolute;left:3044;top:6880;width:49483;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="4948301,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD5ub5IxQAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X/A/LCL3VTRRLjW5EhLZCe/CF6G3IjkkwO5vubjX9912h0Nt8fM+ZzTvTiCs5X1tWkA4SEMSF&#10;1TWXCva716cXED4ga2wsk4If8jDPew8zzLS98Yau21CKGMI+QwVVCG0mpS8qMugHtiWO3Nk6gyFC&#10;V0rt8BbDTSOHSfIsDdYcGypsaVlRcdl+GwVyY/HUfLj96PA+eSu/RuvP8XGt1GO/W0xBBOrCv/jP&#10;vdJxfpIO4f5NPEHmvwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD5ub5IxQAAAN0AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l4948301,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,4948301,0"/>
+                </v:shape>
+                <v:shape id="Shape 20513" o:spid="_x0000_s1131" style="position:absolute;left:36275;top:19416;width:7757;height:6104;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="775716,610362" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCzqoOGxQAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ra8Iw&#10;FIXfB/6HcIW9zbTKZFSjSMUxGAh2G/h4aa5NsbkpSdTu3y8DwcfDOec7nOV6sJ24kg+tYwX5JANB&#10;XDvdcqPg+2v38gYiRGSNnWNS8EsB1qvR0xIL7W58oGsVG5EgHApUYGLsCylDbchimLieOHkn5y3G&#10;JH0jtcdbgttOTrNsLi22nBYM9lQaqs/VxSoozzbf7t937d74n5I+j1zZfKbU83jYLEBEGuIjfG9/&#10;aAXT7DWfwf+ddAXk6g8AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCzqoOGxQAAAN4AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l775716,r,610362l,610362,,e" fillcolor="#44546a" stroked="f" strokeweight="0">
+                  <v:path arrowok="t" textboxrect="0,0,775716,610362"/>
+                </v:shape>
+                <v:shape id="Shape 20514" o:spid="_x0000_s1132" style="position:absolute;left:11540;top:8321;width:7757;height:17199;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="775716,1719834" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBA65zaxwAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oReim4UK210FZEqAQWpir0+ss8kmn0bsqvGf+8KBY/DzHzDjKeNKcWValdYVtDrRiCI&#10;U6sLzhTsd4vOFwjnkTWWlknBnRxMJ623Mcba3viXrlufiQBhF6OC3PsqltKlORl0XVsRB+9oa4M+&#10;yDqTusZbgJtS9qNoKA0WHBZyrGieU3reXowCnSy/1x/ZZXWQy91fcjps5A9tlHpvN7MRCE+Nf4X/&#10;24lW0I8+ewN43glXQE4eAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEDrnNrHAAAA3gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l775716,r,1719834l,1719834,,e" fillcolor="#44546a" stroked="f" strokeweight="0">
+                  <v:path arrowok="t" textboxrect="0,0,775716,1719834"/>
+                </v:shape>
+                <v:shape id="Shape 1015" o:spid="_x0000_s1133" style="position:absolute;left:3044;top:25520;width:49483;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="4948301,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB2UCY8xQAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X/A/LCL3VjQ0Wja6hFNoK7cEXorchOybB7Gy6u2r677tCwdt8fM+Z5Z1pxIWcry0rGA4SEMSF&#10;1TWXCrab96cxCB+QNTaWScEvecjnvYcZZtpeeUWXdShFDGGfoYIqhDaT0hcVGfQD2xJH7midwRCh&#10;K6V2eI3hppHPSfIiDdYcGyps6a2i4rQ+GwVyZfHQfLltuvucfJQ/6fJ7tF8q9djvXqcgAnXhLv53&#10;L3ScnwxHcPsmniDnfwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB2UCY8xQAAAN0AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l4948301,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,4948301,0"/>
+                </v:shape>
+                <v:rect id="Rectangle 1016" o:spid="_x0000_s1134" style="position:absolute;left:1405;top:24990;width:771;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDM1wG7wgAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LqsIw&#10;EN0L/kMYwZ2muhCtRhEf6NIXqLuhmduW20xKE231682FC+7mcJ4zWzSmEE+qXG5ZwaAfgSBOrM45&#10;VXA5b3tjEM4jaywsk4IXOVjM260ZxtrWfKTnyacihLCLUUHmfRlL6ZKMDLq+LYkD92Mrgz7AKpW6&#10;wjqEm0IOo2gkDeYcGjIsaZVR8nt6GAW7cbm87e27TovNfXc9XCfr88Qr1e00yykIT43/iv/dex3m&#10;R4MR/H0TTpDzDwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDM1wG7wgAAAN0AAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="2D87D02C" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>0</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1017" o:spid="_x0000_s1135" style="position:absolute;left:826;top:22656;width:1543;height:1552;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCjm6QgwwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4L/ocwgjdN9eCjaxTxgR5dFdy9Dc1sW2wmpYm2+uvNguBtPr7nzBaNKcSdKpdbVjDoRyCIE6tz&#10;ThWcT9veBITzyBoLy6TgQQ4W83ZrhrG2NX/T/ehTEULYxagg876MpXRJRgZd35bEgfuzlUEfYJVK&#10;XWEdwk0hh1E0kgZzDg0ZlrTKKLkeb0bBblIuf/b2WafF5nd3OVym69PUK9XtNMsvEJ4a/xG/3Xsd&#10;5keDMfx/E06Q8xcAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAo5ukIMMAAADdAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="05E4A7F8" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>10</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1018" o:spid="_x0000_s1136" style="position:absolute;left:826;top:20329;width:1541;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDSBDBSxQAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8JA&#10;DMXvC36HIYK3deoeRKujyP5Bj64K6i10Ylu2kymd0VY//eYgeEt4L+/9Ml92rlI3akLp2cBomIAi&#10;zrwtOTdw2P+8T0CFiGyx8kwG7hRguei9zTG1vuVfuu1iriSEQ4oGihjrVOuQFeQwDH1NLNrFNw6j&#10;rE2ubYOthLtKfyTJWDssWRoKrOmzoOxvd3UG1pN6ddr4R5tX3+f1cXucfu2n0ZhBv1vNQEXq4sv8&#10;vN5YwU9GgivfyAh68Q8AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDSBDBSxQAAAN0AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="6C8C92F3" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>20</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1019" o:spid="_x0000_s1137" style="position:absolute;left:826;top:17997;width:1541;height:1549;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC9SJXJwwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4L/ocwgjdN9bDYrlFkVfS4PqDrbWjGtmwzKU3W1v31RhC8zcf3nPmyM5W4UeNKywom4wgEcWZ1&#10;ybmC82k7moFwHlljZZkU3MnBctHvzTHRtuUD3Y4+FyGEXYIKCu/rREqXFWTQjW1NHLirbQz6AJtc&#10;6gbbEG4qOY2iD2mw5NBQYE1fBWW/xz+jYDerVz97+9/m1eayS7/TeH2KvVLDQbf6BOGp82/xy73X&#10;YX40ieH5TThBLh4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAvUiVycMAAADdAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="3F56C2B1" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>30</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1020" o:spid="_x0000_s1138" style="position:absolute;left:826;top:15669;width:1541;height:1549;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDiHvbpxQAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bb8Iw&#10;DIXvk/gPkZG4jRQOExQCQrAJjhsgATerMW1F41RNRst+/XxA4mbrPb/3eb7sXKXu1ITSs4HRMAFF&#10;nHlbcm7gePh6n4AKEdli5ZkMPCjActF7m2Nqfcs/dN/HXEkIhxQNFDHWqdYhK8hhGPqaWLSrbxxG&#10;WZtc2wZbCXeVHifJh3ZYsjQUWNO6oOy2/3UGtpN6dd75vzavPi/b0/dpujlMozGDfreagYrUxZf5&#10;eb2zgp+MhV++kRH04h8AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDiHvbpxQAAAN0AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="58BBB472" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>40</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1021" o:spid="_x0000_s1139" style="position:absolute;left:826;top:13338;width:1541;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCNUlNywgAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LqsIw&#10;EN0L/kMY4e401YVoNYr4QJe+QN0Nzdy23GZSmmh7/XojCO7mcJ4znTemEA+qXG5ZQb8XgSBOrM45&#10;VXA+bbojEM4jaywsk4J/cjCftVtTjLWt+UCPo09FCGEXo4LM+zKW0iUZGXQ9WxIH7tdWBn2AVSp1&#10;hXUIN4UcRNFQGsw5NGRY0jKj5O94Nwq2o3Jx3dlnnRbr2/ayv4xXp7FX6qfTLCYgPDX+K/64dzrM&#10;jwZ9eH8TTpCzFwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCNUlNywgAAAN0AAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="726CAE01" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>50</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1022" o:spid="_x0000_s1140" style="position:absolute;left:826;top:11008;width:1541;height:1549;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB9gM0FxAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCL01G3MQjdkE0RY9Wi1ob0N2mgSzsyG7mtRf3y0UepvH+5ysGE0r7tS7xrKCWRSDIC6t&#10;brhS8HF6e1mAcB5ZY2uZFHyTgyKfPGWYajvwO92PvhIhhF2KCmrvu1RKV9Zk0EW2Iw7cl+0N+gD7&#10;SuoehxBuWpnE8VwabDg01NjRpqbyerwZBbtFt77s7WOo2tfP3flwXm5PS6/U83Rcr0B4Gv2/+M+9&#10;12F+nCTw+004QeY/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAH2AzQXEAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="48FEB0EC" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>60</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1023" o:spid="_x0000_s1141" style="position:absolute;left:826;top:8677;width:1541;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQASzGiewwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L+x/CLHjTdF0QrUYR3UWPagX1NjRjW7aZlCZrq7/eCIK3ebzPmc5bU4or1a6wrOCrH4EgTq0u&#10;OFNwSH57IxDOI2ssLZOCGzmYzz46U4y1bXhH173PRAhhF6OC3PsqltKlORl0fVsRB+5ia4M+wDqT&#10;usYmhJtSDqJoKA0WHBpyrGiZU/q3/zcK1qNqcdrYe5OVP+f1cXscr5KxV6r72S4mIDy1/i1+uTc6&#10;zI8G3/D8JpwgZw8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAEsxonsMAAADdAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="4B5FE815" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>70</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1024" o:spid="_x0000_s1142" style="position:absolute;left:826;top:6349;width:1541;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCdJfDqwwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L+x/CLHjTdGURrUYR3UWPagX1NjRjW7aZlCZrq7/eCIK3ebzPmc5bU4or1a6wrOCrH4EgTq0u&#10;OFNwSH57IxDOI2ssLZOCGzmYzz46U4y1bXhH173PRAhhF6OC3PsqltKlORl0fVsRB+5ia4M+wDqT&#10;usYmhJtSDqJoKA0WHBpyrGiZU/q3/zcK1qNqcdrYe5OVP+f1cXscr5KxV6r72S4mIDy1/i1+uTc6&#10;zI8G3/D8JpwgZw8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAnSXw6sMAAADdAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="6635030E" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>80</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1025" o:spid="_x0000_s1143" style="position:absolute;left:15012;top:26477;width:1072;height:1549;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDyaVVxwwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L+x/CLHjTdIUVrUYR3UWPagX1NjRjW7aZlCZrq7/eCIK3ebzPmc5bU4or1a6wrOCrH4EgTq0u&#10;OFNwSH57IxDOI2ssLZOCGzmYzz46U4y1bXhH173PRAhhF6OC3PsqltKlORl0fVsRB+5ia4M+wDqT&#10;usYmhJtSDqJoKA0WHBpyrGiZU/q3/zcK1qNqcdrYe5OVP+f1cXscr5KxV6r72S4mIDy1/i1+uTc6&#10;zI8G3/D8JpwgZw8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA8mlVccMAAADdAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="4982C233" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>SI</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1026" o:spid="_x0000_s1144" style="position:absolute;left:39416;top:26477;width:1980;height:1549;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQACu8sGxAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCL3VTXMIMXUVaSvJsVVBexuyYxLMzobsmqT99d1Cwds83uesNpNpxUC9aywreF5EIIhL&#10;qxuuFBwPu6cUhPPIGlvLpOCbHGzWs4cVZtqO/EnD3lcihLDLUEHtfZdJ6cqaDLqF7YgDd7G9QR9g&#10;X0nd4xjCTSvjKEqkwYZDQ40dvdZUXvc3oyBPu+25sD9j1b5/5aeP0/LtsPRKPc6n7QsIT5O/i//d&#10;hQ7zoziBv2/CCXL9CwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAK7ywbEAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="78B81BC0" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>NO</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1027" o:spid="_x0000_s1145" style="position:absolute;left:19297;top:1308;width:20405;height:2416;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBt926dwwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L+x/CLHjTdD2sWo0iuose1QrqbWjGtmwzKU3WVn+9EQRv83ifM523phRXql1hWcFXPwJBnFpd&#10;cKbgkPz2RiCcR9ZYWiYFN3Iwn310phhr2/COrnufiRDCLkYFufdVLKVLczLo+rYiDtzF1gZ9gHUm&#10;dY1NCDelHETRtzRYcGjIsaJlTunf/t8oWI+qxWlj701W/pzXx+1xvErGXqnuZ7uYgPDU+rf45d7o&#10;MD8aDOH5TThBzh4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAbfduncMAAADdAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="0731D9B8" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="28"/>
+                          </w:rPr>
+                          <w:t>Información en redes</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 17685" o:spid="_x0000_s1146" style="position:absolute;left:11248;top:3488;width:718;height:2415;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCFyduMxQAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X+h+WKXhrNhVqY3QVqS161FhIvQ3ZMQlmZ0N2NWl/fVcoeJvH+5z5cjCNuFLnassKXqIYBHFh&#10;dc2lgq/D53MCwnlkjY1lUvBDDpaLx4c5ptr2vKdr5ksRQtilqKDyvk2ldEVFBl1kW+LAnWxn0AfY&#10;lVJ32Idw08hxHE+kwZpDQ4UtvVdUnLOLUbBJ2tX31v72ZfNx3OS7fLo+TL1So6dhNQPhafB38b97&#10;q8P8t0nyCrd3wg1y8QcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCFyduMxQAAAN4AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="4B68E221" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="28"/>
+                          </w:rPr>
+                          <w:t>(</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 17687" o:spid="_x0000_s1147" style="position:absolute;left:11781;top:3488;width:40380;height:2415;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAaV+BgxQAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/odlBG+6sQcTo2sItmKOrRastyE7TUKzsyG7NWl/fbdQ6G0e73N22WhacafeNZYVrJYRCOLS&#10;6oYrBa+X4yIB4TyyxtYyKfgiB9l+Otlhqu3AL3Q/+0qEEHYpKqi971IpXVmTQbe0HXHg3m1v0AfY&#10;V1L3OIRw08qHKFpLgw2Hhho7OtRUfpw/jYJT0uVvhf0eqvbpdro+XzePl41Xaj4b8y0IT6P/F/+5&#10;Cx3mx+skht93wg1y/wMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAaV+BgxQAAAN4AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="54F07F18" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="28"/>
+                          </w:rPr>
+                          <w:t>Nombre, escuela donde estudia, domicilio</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 17686" o:spid="_x0000_s1148" style="position:absolute;left:42149;top:3488;width:718;height:2415;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB1G0X7xQAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCL3VjR7SmGYj0lr0qKZgexuy0ySYnQ3ZrUn7611B6G0e73Oy1WhacaHeNZYVzGcRCOLS&#10;6oYrBR/F+1MCwnlkja1lUvBLDlb55CHDVNuBD3Q5+kqEEHYpKqi971IpXVmTQTezHXHgvm1v0AfY&#10;V1L3OIRw08pFFMXSYMOhocaOXmsqz8cfo2CbdOvPnf0bqnbztT3tT8u3YumVepyO6xcQnkb/L767&#10;dzrMf46TGG7vhBtkfgUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB1G0X7xQAAAN4AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="6319A40A" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="28"/>
+                          </w:rPr>
+                          <w:t>)</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:shape id="Shape 1029" o:spid="_x0000_s1149" style="position:absolute;width:53924;height:28466;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5392421,2846642" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA6rSfUwgAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/fSwJB&#10;EH4P/B+WEXrLvQwkT1cRsYggQgvxcbgd945uZ4/dybv+ezcIepuP7+cs14Nv1YViagIbuJ8UoIir&#10;YBt2Bj4/nu4eQSVBttgGJgM/lGC9Gt0ssbSh5z1dDuJUDuFUooFapCu1TlVNHtMkdMSZO4foUTKM&#10;TtuIfQ73rZ4WxUx7bDg31NjRtqbq6/DtDTz7txAf7Hsj7cnrY79zsnl1xtyOh80ClNAg/+I/94vN&#10;84vpHH6/ySfo1RUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA6rSfUwgAAAN0AAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m5392421,r,2846642l,2846642,,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,5392421,2846642"/>
+                </v:shape>
+                <w10:anchorlock/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1184547F" w14:textId="77777777" w:rsidR="00A6411C" w:rsidRPr="0059794E" w:rsidRDefault="00A6411C" w:rsidP="00D33120">
+    <w:p w14:paraId="6482A27B" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
       <w:pPr>
-        <w:jc w:val="both"/>
+        <w:spacing w:after="113" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="512" w:right="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Fuente: elaboración propia </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02A03C01" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:ind w:left="-5" w:right="53"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Se preguntó a las y los participantes en qué medida proporcionan información personal en las redes: nombre, escuela donde estudian, domicilio, teléfono. Destaca un resultado un tanto sorpresivo, quizá por tratarse de población joven que tiene clara percepción sobre los riesgos de proporcionar datos personales en la red, lo cual seguramente se podría contrastar con los grupos infantiles que podrían presentar mayor vulnerabilidad respecto a este rubro. De tal </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">suerte que el 73.8% afirma no proporcionar este tipo de información en la red, mientras que sí un destacado 26.2% lo hace con la confianza de que su información es resguardada y protegida. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="582A9461" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="748B38E9" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="512" w:right="619"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Figura 9. Percepción sobre resguardo de datos personales </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C13342A" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="94" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-1" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
         </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4CF1D66E" wp14:editId="74BC1F1C">
+                <wp:extent cx="5564251" cy="2181822"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="19193" name="Group 19193"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5564251" cy="2181822"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="5564251" cy="2181822"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="999" name="Rectangle 999"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="5526151" y="2013114"/>
+                            <a:ext cx="50673" cy="224381"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="2B2E1C35" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20518" name="Shape 20518"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="64"/>
+                            <a:ext cx="5506721" cy="2129383"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5506721" h="2129383">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5506721" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="5506721" y="2129383"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="2129383"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="E7E6E6"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1032" name="Shape 1032"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304419" y="1542351"/>
+                            <a:ext cx="5062601" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5062601">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5062601" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1033" name="Shape 1033"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304419" y="1388427"/>
+                            <a:ext cx="5062601" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5062601">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5062601" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1034" name="Shape 1034"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304419" y="1236027"/>
+                            <a:ext cx="5062601" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5062601">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5062601" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1035" name="Shape 1035"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304419" y="1083627"/>
+                            <a:ext cx="5062601" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5062601">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5062601" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1036" name="Shape 1036"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304419" y="929703"/>
+                            <a:ext cx="5062601" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5062601">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5062601" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1037" name="Shape 1037"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304419" y="777303"/>
+                            <a:ext cx="5062601" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5062601">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5062601" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1038" name="Shape 1038"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304419" y="623379"/>
+                            <a:ext cx="5062601" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5062601">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5062601" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1039" name="Shape 1039"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304419" y="470725"/>
+                            <a:ext cx="5062601" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5062601">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5062601" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20519" name="Shape 20519"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="841629" y="1293939"/>
+                            <a:ext cx="227076" cy="401448"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="227076" h="401448">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="227076" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="227076" y="401448"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="401448"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="44546A"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20520" name="Shape 20520"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="4890897" y="1275651"/>
+                            <a:ext cx="227076" cy="419736"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="227076" h="419736">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="227076" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="227076" y="419736"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="419736"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="44546A"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20521" name="Shape 20521"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="3878961" y="1205547"/>
+                            <a:ext cx="227076" cy="489839"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="227076" h="489839">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="227076" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="227076" y="489839"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="489839"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="44546A"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20522" name="Shape 20522"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="1853565" y="990664"/>
+                            <a:ext cx="227076" cy="704723"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="227076" h="704723">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="227076" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="227076" y="704723"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="704723"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="44546A"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20523" name="Shape 20523"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="2867025" y="647764"/>
+                            <a:ext cx="227076" cy="1047623"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="227076" h="1047623">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="227076" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="227076" y="1047623"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="1047623"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="44546A"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1045" name="Shape 1045"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304419" y="1695387"/>
+                            <a:ext cx="5062601" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5062601">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5062601" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1046" name="Rectangle 1046"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="140589" y="1643189"/>
+                            <a:ext cx="77074" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="59DD30B7" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>0</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1047" name="Rectangle 1047"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="140589" y="1490154"/>
+                            <a:ext cx="77074" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="1E13DB25" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>5</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1048" name="Rectangle 1048"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="82677" y="1337119"/>
+                            <a:ext cx="154097" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="5380C891" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>10</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1049" name="Rectangle 1049"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="82677" y="1183830"/>
+                            <a:ext cx="154097" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="73707101" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>15</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1050" name="Rectangle 1050"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="82677" y="1030795"/>
+                            <a:ext cx="154097" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="550CF869" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>20</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1051" name="Rectangle 1051"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="82677" y="877760"/>
+                            <a:ext cx="154097" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="145B5556" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>25</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1052" name="Rectangle 1052"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="82677" y="724471"/>
+                            <a:ext cx="154097" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="1399263E" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>30</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1053" name="Rectangle 1053"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="82677" y="571436"/>
+                            <a:ext cx="154097" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="075807A7" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>35</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1054" name="Rectangle 1054"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="82677" y="418528"/>
+                            <a:ext cx="154097" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="0E015338" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>40</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1055" name="Rectangle 1055"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="388112" y="1791906"/>
+                            <a:ext cx="1124941" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="7785A77F" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>Menos protegidos</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1056" name="Rectangle 1056"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="1486535" y="1791906"/>
+                            <a:ext cx="896456" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="518180DF" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>Relativamente</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1057" name="Rectangle 1057"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="1573403" y="1931505"/>
+                            <a:ext cx="665083" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="76412E56" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>protegidos</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1058" name="Rectangle 1058"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="2382647" y="1791906"/>
+                            <a:ext cx="1206119" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="1160E9F2" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">Ni muy </w:t>
+                              </w:r>
+                              <w:proofErr w:type="spellStart"/>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>protegios</w:t>
+                              </w:r>
+                              <w:proofErr w:type="spellEnd"/>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> ni</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1059" name="Rectangle 1059"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="2458339" y="1931505"/>
+                            <a:ext cx="1005454" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="49CDCCF0" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>nada protegidos</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1060" name="Rectangle 1060"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="3472053" y="1791906"/>
+                            <a:ext cx="1003325" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="51CD0E08" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>Poco protegidos</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1061" name="Rectangle 1061"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="4493769" y="1791906"/>
+                            <a:ext cx="979002" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="16787302" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>Muy protegidos</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1062" name="Rectangle 1062"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="1293368" y="131508"/>
+                            <a:ext cx="3884274" cy="241549"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="3B52670C" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="28"/>
+                                </w:rPr>
+                                <w:t>Protección de datos personales en la red</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1063" name="Shape 1063"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5506721" cy="2129447"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5506721" h="2129447">
+                                <a:moveTo>
+                                  <a:pt x="5506721" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5506721" y="2129447"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="2129447"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="4CF1D66E" id="Group 19193" o:spid="_x0000_s1150" style="width:438.15pt;height:171.8pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="55642,21818" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDBItwfTwgAAC1YAAAOAAAAZHJzL2Uyb0RvYy54bWzsXG2PmzgQ/n7S/QfE92tsY2yImq2qdq86&#10;6XSt2t4PYAkkkQggYDfb+/U3trEDJNtCqiabhVYKLBgzM48fv8wMfv3mcZtYD1FRbrJ0YeNXyLai&#10;NMyWm3S1sP/9+ucfnm2VVZAugyRLo4X9LSrtNze///Z6l88jkq2zZBkVFlSSlvNdvrDXVZXPZ7My&#10;XEfboHyV5VEKN+Os2AYV/FmsZssi2EHt22RGEGKzXVYs8yILo7KEq+/VTftG1h/HUVh9jOMyqqxk&#10;YYNslfwt5O+d+J3dvA7mqyLI15uwFiM4QYptsEnhpaaq90EVWPfF5qCq7SYssjKLq1dhtp1lcbwJ&#10;I6kDaINRR5sPRXafS11W890qN2YC03bsdHK14T8PH4r8S/6pAEvs8hXYQv4ldHmMi604gpTWozTZ&#10;N2Oy6LGyQrjouowSF9tWCPcI9rBHiDJquAbLHzwXrm9/8ORMv3jWEmeXQwMp9zYof84GX9ZBHknT&#10;lnOwwafC2iwXtu/7tpUGW2ion6HpBOkqiSxxURpHljSmKuclWO2InVyXMCxMIiyCsIMxVRYxNkOM&#10;O7XFCHU8LG4btYN5XpTVhyjbWuJkYRcgiWxbwcPfZaWK6iLi9UkqftPsz02SqLviClhPSyjOqse7&#10;R6kic7Uyd9nyG+i9zor/PgKD4yTbLeysPrMFqeHl4q5tJX+lYG/BH31S6JM7fVJUybtMskyJ8/a+&#10;yuKNlFcIoN5WywVAitZ2BkQJcjF0QQpTCbqlLg1BFBQHLFkXRhdwJKbpE9/xnA6S4b1CUlhEowd9&#10;xFLhCNfW+ix8TPWpwPu73VUeVOI5Uak4tQA2V8uyFixUooj7W8DzayZLVh0uQoPb303SZilTm+Y7&#10;lNUl9DGX9TVL6vfqNqhqbJdXluxfUnbQ5u1wIhSWZDFGgItNMyepsAe8JwxgOImTQHEHetJ0qSU7&#10;YEdZfUsiYaUk/RzFwBPZ3YkLZbG6e5cU1kMgmrb8p7iY5OugvlqDXheV0sl6xPMxkNJUieWjrSpv&#10;+S27ZXUNdWHxXCTHLvMkUk+GtTRqAINhAPTUwxjYwTwk35yllXk+hcFXvkT2CkrbPSuFXWo2nomW&#10;GDmkzUp5BQQRckCH/ONu1kGUYuiuoY1ilxIHelx4HIygxxfECEM1PXU70kNas8X8WmLWUgjJ9nRT&#10;5FFk0KLt77YpA8xWehyQsT8dfJe4P8+II833vS/+1833eKOvm+5pPBoVI2BO0ByngBFyPDmJEY7n&#10;UcInRsAoeXSAmBhxDWMEPWCEnIOdxAjiMDQxQs4bJ0Zc7awJhvHOGGHWc4NnTchz2MSIiRHXvY5g&#10;B4yQy6lTxgif+BzJOde0jDi2qp4mTdcwaeIHhJDrgFMIwTl3JkJMI8R1jxAd/y+sqz2xMD6FEIw4&#10;Dpf+jmmEmEaIa3W9miCXCogAIYZFuBquV8oRB9/i5Hmd/EzXGosQ8cAOI9SlIWOERzEjdTQCwm/w&#10;v80JQoAosFQRYXKKMKVyCAJHzNkjEloSiBTWgpwem9B1HYQm9vFCFepoFGxpr0Md+tgMjPQuqCMo&#10;qpL+UZGrCRJS6lL2VjQoUG48IRFgIQGMmv4udWkIMannI8+HNZGIExLusm6cUDdNyUzsc0dHYy/K&#10;TCXImZnZ1F4zUh9bzOxbcGJmK5fgxYTvBQ0hst5lpozA919WedzzmcqTwlCjSzvxyhYzPd9TY+ql&#10;x0wlyJmZ2dReM1IfW8zsW3Bi5stlZiezRpBV5mT2Zib2XAcGSjlm+j5i3cy3JjE5opxcLO9NSwKT&#10;2VqQ8xKzpb0mpD42idm74ETMl0vMToKPIOawDB/iMY5EKhdMZhnl/HvExEBMcFfWq4ZLTma1JOel&#10;pn6rWjVpTupjk5v9S07kfJnkhBZwkFgBV4asMxs+Ucx81/E6k1mTxinWmbodnZ2VWorTqahrEF2Q&#10;VkORqr/jZYojC/vHzztBm5rEiv2nMMCTYckVmCLXq92ijDoYzoFU+9gZB68oJPkJTkASt0d1i9LE&#10;0N+5/JpPYYwuo/gURgxzes3egnRYekATUuojgO05QWp0GQukJrjdgnRYgNsjjNceUghvY4iGtEgK&#10;ECPhQb0QS40uY4HUBKNakA4L0TYgxR58mCY71n2/e2FIjS4jgdQ1YYwmpHB1yAyzASlyEPc7UffL&#10;QsqNLmOB1Pi/W5AOc4HvIfUg1Y49K5Jyo8pYEDV+0xaiw1yne0Q5oVTZ8Ll0u9yoMhZEjcOthegw&#10;n9seUZdjqqLDzwZRo8pYEDVfhLUQHfZV2B5RCpEOIueXzwZRo8pYEDWOtxaiA51vnocxdN/CjcB9&#10;DCGrzgoGE+rT+ltwmCid2dHAjTZjAfWo78g1/pZen6ph6jGIQz6NKmQPUKjzQutSyOarZ+9jAfWo&#10;98g1Hpd+oLrcofBJiaSq72AXdZYxjLnwXeLFQDXajAXUo/4j1/hceoFKHBhShXPxyf6XICbcSpei&#10;qlFnLKgedSG5xu3SD1Xqeg7kXD1JVYyQC5mpF0PVqDMSVME/UKfcNadKymvQO7fHgXQd5NYd8NG5&#10;EoJ9R+R2MRcJynhjcySJDEiVSNlC1XhfenGVUt/hrObqMVR97iMEM+TL+PDVFneijY6Fqkd9Scw4&#10;YHqBKvZxcxgM0IKIYqrUWamqPX7q/pdQWNfIHrGRIPtLw6ee0WYsoBp3kv5ujhn/Sy9Aof8GKDte&#10;XrOFnqCm2BkP3IZiZdGA8Xy7lUF2h9zSsN5GUIhyLFXEyKzVAWGf3L9M13mgns7F0sdmTlbbELqE&#10;PjZLSnPC+9U9OOm5ReCUhPIzSShyc1bYk1a203r/XLHpbfNvOG/u8nvzPwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAOT1TX3dAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdxGgs&#10;aTalFPVUhLaC9DbNTpPQ7GzIbpP037t60cvA4z3e+yZfTqYVA/WusawgnkUgiEurG64UfO7fHuYg&#10;nEfW2FomBVdysCxub3LMtB15S8POVyKUsMtQQe19l0npypoMupntiIN3sr1BH2RfSd3jGMpNKx+j&#10;KJUGGw4LNXa0rqk87y5GwfuI4yqJX4fN+bS+HvbPH1+bmJS6v5tWCxCeJv8Xhh/8gA5FYDraC2sn&#10;WgXhEf97gzd/SRMQRwXJU5KCLHL5n774BgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMEi&#10;3B9PCAAALVgAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AOT1TX3dAAAABQEAAA8AAAAAAAAAAAAAAAAAqQoAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAACzCwAAAAA=&#10;">
+                <v:rect id="Rectangle 999" o:spid="_x0000_s1151" style="position:absolute;left:55261;top:20131;width:507;height:2243;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCAFYljxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8gRvddMeihvdBOkf9GhVUG+P7DMJZt+G7NZEP323UPA4zMxvmEU+2EZcqfO1Yw0v0wQE&#10;ceFMzaWG/e7reQbCB2SDjWPScCMPeTZ6WmBqXM/fdN2GUkQI+xQ1VCG0qZS+qMiin7qWOHpn11kM&#10;UXalNB32EW4b+Zokb9JizXGhwpbeKyou2x+rYTVrl8e1u/dl83laHTYH9bFTQevJeFjOQQQawiP8&#10;314bDUop+DsTj4DMfgEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCAFYljxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="2B2E1C35" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:shape id="Shape 20518" o:spid="_x0000_s1152" style="position:absolute;width:55067;height:21294;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5506721,2129383" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBn2jPvwgAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCN7qxkC1TV1FKqJ40/bQ45Adk2B2NmTHJP579yB4fLzv5XpwteqoDZVnA7NpAoo497bi&#10;wsDf7+79E1QQZIu1ZzJwpwDr1ehtiZn1PZ+oO0uhYgiHDA2UIk2mdchLchimviGO3MW3DiXCttC2&#10;xT6Gu1qnSTLXDiuODSU29FNSfj3fnIFtfbx/bfPrPuwWvcjpht1/ejRmMh4236CEBnmJn+6DNZAm&#10;H7O4N96JV0CvHgAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBn2jPvwgAAAN4AAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l5506721,r,2129383l,2129383,,e" fillcolor="#e7e6e6" stroked="f" strokeweight="0">
+                  <v:path arrowok="t" textboxrect="0,0,5506721,2129383"/>
+                </v:shape>
+                <v:shape id="Shape 1032" o:spid="_x0000_s1153" style="position:absolute;left:3044;top:15423;width:50626;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5062601,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAZADzXwwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4L/ocwgjdNrewi1Sii7MPVi6+Dt6EZ22IzKU2s3X9vFha8zcf3nNmiNaVoqHaFZQWjYQSCOLW6&#10;4EzB6fgxmIBwHlljaZkU/JKDxbzbmWGi7YP31Bx8JkIIuwQV5N5XiZQuzcmgG9qKOHBXWxv0AdaZ&#10;1DU+QrgpZRxF79JgwaEhx4pWOaW3w90oaM7+J75sduvP+1I6/Nru5NvaKdXvtcspCE+tf4n/3d86&#10;zI/GMfx9E06Q8ycAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAGQA818MAAADdAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l5062601,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,5062601,0"/>
+                </v:shape>
+                <v:shape id="Shape 1033" o:spid="_x0000_s1154" style="position:absolute;left:3044;top:13884;width:50626;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5062601,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB2TJlMxAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X+h+WKfRWN01QJLqKNPSlXrT14G3IjklodjZkNzH++64geJuP7znz5WBq0VPrKssKXkcRCOLc&#10;6ooLBb8/7y9TEM4ja6wtk4ILOVguHh/mmGp75h31e1+IEMIuRQWl900qpctLMuhGtiEO3Mm2Bn2A&#10;bSF1i+cQbmoZR9FEGqw4NJTY0FtJ+d++Mwr6g1/Hx+9t9tGtpMPPzVaOM6fU89OwmoHwNPi7+Ob+&#10;0mF+lCRw/SacIBf/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHZMmUzEAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l5062601,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,5062601,0"/>
+                </v:shape>
+                <v:shape id="Shape 1034" o:spid="_x0000_s1155" style="position:absolute;left:3044;top:12360;width:50626;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5062601,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD5pQE4xAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/Q/LFHrTjdpKSbMRqdhWzUWrh96G7JiEZmdDdo3pv3cLgrd5vM9J5r2pRUetqywrGI8iEMS5&#10;1RUXCg7fq+ErCOeRNdaWScEfOZinD4MEY20vvKNu7wsRQtjFqKD0vomldHlJBt3INsSBO9nWoA+w&#10;LaRu8RLCTS0nUTSTBisODSU29F5S/rs/GwXd0W8mP+ts+XFeSIef20y+LJ1ST4/94g2Ep97fxTf3&#10;lw7zo+kz/H8TTpDpFQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPmlATjEAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l5062601,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,5062601,0"/>
+                </v:shape>
+                <v:shape id="Shape 1035" o:spid="_x0000_s1156" style="position:absolute;left:3044;top:10836;width:50626;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5062601,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCW6aSjwwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4v+B/CCN7WVBcXqUYRxVVXL74O3oZmbIvNpDSx1n9vFha8zcf3nPG0MYWoqXK5ZQW9bgSCOLE6&#10;51TB6bj8HIJwHlljYZkUPMnBdNL6GGOs7YP3VB98KkIIuxgVZN6XsZQuycig69qSOHBXWxn0AVap&#10;1BU+QrgpZD+KvqXBnENDhiXNM0puh7tRUJ/9b/+y2S1+7jPpcLXdycHCKdVpN7MRCE+Nf4v/3Wsd&#10;5kdfA/j7JpwgJy8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAlumko8MAAADdAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l5062601,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,5062601,0"/>
+                </v:shape>
+                <v:shape id="Shape 1036" o:spid="_x0000_s1157" style="position:absolute;left:3044;top:9297;width:50626;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5062601,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBmOzrUxAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X+h+WKfRWN40oEl1FDFprvWjrwduQHZPQ7GzIbh79992C0Nt8fM9ZrAZTiY4aV1pW8DqKQBBn&#10;VpecK/j63L7MQDiPrLGyTAp+yMFq+fiwwETbnk/UnX0uQgi7BBUU3teJlC4ryKAb2Zo4cDfbGPQB&#10;NrnUDfYh3FQyjqKpNFhyaCiwpk1B2fe5NQq6iz/E1/djumvX0uHbx1FOUqfU89OwnoPwNPh/8d29&#10;12F+NJ7C3zfhBLn8BQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGY7OtTEAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l5062601,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,5062601,0"/>
+                </v:shape>
+                <v:shape id="Shape 1037" o:spid="_x0000_s1158" style="position:absolute;left:3044;top:7773;width:50626;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5062601,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAJd59PxAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/Q/LFHrTjUprSbMRqdhWzUWrh96G7JiEZmdDdo3pv3cLgrd5vM9J5r2pRUetqywrGI8iEMS5&#10;1RUXCg7fq+ErCOeRNdaWScEfOZinD4MEY20vvKNu7wsRQtjFqKD0vomldHlJBt3INsSBO9nWoA+w&#10;LaRu8RLCTS0nUfQiDVYcGkps6L2k/Hd/Ngq6o99MftbZ8uO8kA4/t5l8Xjqlnh77xRsIT72/i2/u&#10;Lx3mR9MZ/H8TTpDpFQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAl3n0/EAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l5062601,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,5062601,0"/>
+                </v:shape>
+                <v:shape id="Shape 1038" o:spid="_x0000_s1159" style="position:absolute;left:3044;top:6233;width:50626;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5062601,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB46As9xgAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bb8Iw&#10;DIXvSPyHyEi7jXRMoKkjIATaYIwLMA7crMZrKxqnakIp/34+TOJm6z2/93k671ylWmpC6dnAyzAB&#10;RZx5W3Ju4Of48fwGKkRki5VnMnCnAPNZvzfF1Pob76k9xFxJCIcUDRQx1qnWISvIYRj6mli0X984&#10;jLI2ubYN3iTcVXqUJBPtsGRpKLCmZUHZ5XB1BtpT3I7OX7vV53WhA66/d3q8CsY8DbrFO6hIXXyY&#10;/683VvCTV8GVb2QEPfsDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAeOgLPcYAAADdAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l5062601,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,5062601,0"/>
+                </v:shape>
+                <v:shape id="Shape 1039" o:spid="_x0000_s1160" style="position:absolute;left:3044;top:4707;width:50626;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5062601,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAXpK6mxAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/Q/LFHrTjUqLTbMRqdhWzUWrh96G7JiEZmdDdo3pv3cLgrd5vM9J5r2pRUetqywrGI8iEMS5&#10;1RUXCg7fq+EMhPPIGmvLpOCPHMzTh0GCsbYX3lG394UIIexiVFB638RSurwkg25kG+LAnWxr0AfY&#10;FlK3eAnhppaTKHqRBisODSU29F5S/rs/GwXd0W8mP+ts+XFeSIef20w+L51ST4/94g2Ep97fxTf3&#10;lw7zo+kr/H8TTpDpFQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABekrqbEAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l5062601,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,5062601,0"/>
+                </v:shape>
+                <v:shape id="Shape 20519" o:spid="_x0000_s1161" style="position:absolute;left:8416;top:12939;width:2271;height:4014;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="227076,401448" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCKS/BUyAAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8Qw&#10;FITvgv8hPMGbm7aouLVpkYK4iuJud8Hrs3m21ealNnFb/fVGEPY4zMw3TFbMphd7Gl1nWUG8iEAQ&#10;11Z33CjYbW/PrkA4j6yxt0wKvslBkR8fZZhqO/GG9pVvRICwS1FB6/2QSunqlgy6hR2Ig/dmR4M+&#10;yLGResQpwE0vkyi6lAY7DgstDlS2VH9UX0bB8vVx/bLavCc/d9Nnac7t0/PDvVbq9GS+uQbhafaH&#10;8H97pRUk0UW8hL874QrI/BcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCKS/BUyAAAAN4A&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" path="m,l227076,r,401448l,401448,,e" fillcolor="#44546a" stroked="f" strokeweight="0">
+                  <v:path arrowok="t" textboxrect="0,0,227076,401448"/>
+                </v:shape>
+                <v:shape id="Shape 20520" o:spid="_x0000_s1162" style="position:absolute;left:48908;top:12756;width:2271;height:4197;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="227076,419736" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAAEItmxQAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/LasMw&#10;EEX3hfyDmEB3jRSXluBEDiFQKHTVPAjZTayxZWKNjKQmbr++WhS6vNwXZ7UeXS9uFGLnWcN8pkAQ&#10;19503Go47N+eFiBiQjbYeyYN3xRhXU0eVlgaf+dPuu1SK/IIxxI12JSGUspYW3IYZ34gzl7jg8OU&#10;ZWilCXjP466XhVKv0mHH+cHiQFtL9XX35TQ04ZLOxcfBjj/H9rJ/PsWj2tRaP07HzRJEojH9h//a&#10;70ZDoV6KDJBxMgrI6hcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAAEItmxQAAAN4AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l227076,r,419736l,419736,,e" fillcolor="#44546a" stroked="f" strokeweight="0">
+                  <v:path arrowok="t" textboxrect="0,0,227076,419736"/>
+                </v:shape>
+                <v:shape id="Shape 20521" o:spid="_x0000_s1163" style="position:absolute;left:38789;top:12055;width:2271;height:4898;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="227076,489839" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBL6Hf9xQAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8Qw&#10;FITvgv8hPMGbm25Q0brZRQSxh17cLnt+NM+mbPNebWK3/nsjCB6HmfmG2eyWMKiZptgLW1ivClDE&#10;rbieOwuH5vXmAVRMyA4HYbLwTRF228uLDZZOzvxO8z51KkM4lmjBpzSWWsfWU8C4kpE4ex8yBUxZ&#10;Tp12E54zPAzaFMW9DthzXvA40oun9rT/ChZmL6Y21dvx2Dw2n/VtX51qEWuvr5bnJ1CJlvQf/mtX&#10;zoIp7swafu/kK6C3PwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBL6Hf9xQAAAN4AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l227076,r,489839l,489839,,e" fillcolor="#44546a" stroked="f" strokeweight="0">
+                  <v:path arrowok="t" textboxrect="0,0,227076,489839"/>
+                </v:shape>
+                <v:shape id="Shape 20522" o:spid="_x0000_s1164" style="position:absolute;left:18535;top:9906;width:2271;height:7047;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="227076,704723" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCA/bV8xwAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeAVvNdutLboaRYSCIAi1onh7bl43SzcvSxJ1/femUPA4zMw3zHTe2UZcyIfasYLXQQaC&#10;uHS65krB7vvzZQQiRGSNjWNScKMA81nvaYqFdlf+oss2ViJBOBSowMTYFlKG0pDFMHAtcfJ+nLcY&#10;k/SV1B6vCW4bmWfZh7RYc1ow2NLSUPm7PVsFw6Pd7IcHb9ajvWzfTuPqcFwtlOo/d4sJiEhdfIT/&#10;2yutIM/e8xz+7qQrIGd3AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAID9tXzHAAAA3gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l227076,r,704723l,704723,,e" fillcolor="#44546a" stroked="f" strokeweight="0">
+                  <v:path arrowok="t" textboxrect="0,0,227076,704723"/>
+                </v:shape>
+                <v:shape id="Shape 20523" o:spid="_x0000_s1165" style="position:absolute;left:28670;top:6477;width:2271;height:10476;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="227076,1047623" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA2eXYoxwAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvhX6H8ApeiibddqVujSLSFq/+o3h7bF53lyYv6ybV7bc3QsHjMDO/Yabz3llxoi40njU8jRQI&#10;4tKbhisNu+3H8BVEiMgGrWfS8EcB5rP7uykWxp95TadNrESCcChQQx1jW0gZypochpFviZP37TuH&#10;McmukqbDc4I7KzOlxtJhw2mhxpaWNZU/m1+n4XM1sYdj9fXymId3ux8r42JutB489Is3EJH6eAv/&#10;t1dGQ6by7Bmud9IVkLMLAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADZ5dijHAAAA3gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l227076,r,1047623l,1047623,,e" fillcolor="#44546a" stroked="f" strokeweight="0">
+                  <v:path arrowok="t" textboxrect="0,0,227076,1047623"/>
+                </v:shape>
+                <v:shape id="Shape 1045" o:spid="_x0000_s1166" style="position:absolute;left:3044;top:16953;width:50626;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5062601,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDO79fewwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4v+B/CCN7WVFkXqUYRxVVXL74O3oZmbIvNpDSx1n9vFha8zcf3nPG0MYWoqXK5ZQW9bgSCOLE6&#10;51TB6bj8HIJwHlljYZkUPMnBdNL6GGOs7YP3VB98KkIIuxgVZN6XsZQuycig69qSOHBXWxn0AVap&#10;1BU+QrgpZD+KvqXBnENDhiXNM0puh7tRUJ/9b/+y2S1+7jPpcLXdycHCKdVpN7MRCE+Nf4v/3Wsd&#10;5kdfA/j7JpwgJy8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAzu/X3sMAAADdAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l5062601,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,5062601,0"/>
+                </v:shape>
+                <v:rect id="Rectangle 1046" o:spid="_x0000_s1167" style="position:absolute;left:1405;top:16431;width:771;height:1549;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDfZC6mxAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X+h+WKfTWbFqKaHQV0ZZ4tCpEb0N2TEKzsyG7TaK/3i0I3ubxPme2GEwtOmpdZVnBexSDIM6t&#10;rrhQcNh/v41BOI+ssbZMCi7kYDF/fpphom3PP9TtfCFCCLsEFZTeN4mULi/JoItsQxy4s20N+gDb&#10;QuoW+xBuavkRxyNpsOLQUGJDq5Ly392fUZCOm+VxY699UX+d0mybTdb7iVfq9WVYTkF4GvxDfHdv&#10;dJgff47g/5twgpzfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAN9kLqbEAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="59DD30B7" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>0</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1047" o:spid="_x0000_s1168" style="position:absolute;left:1405;top:14901;width:771;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCwKIs9xQAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X+h+WKXirm4q0MXUV8UFyrEawvQ3ZaRKanQ3Z1aT+erdQ8DYf33Pmy8E04kKdqy0reBlHIIgL&#10;q2suFRzz3XMMwnlkjY1lUvBLDpaLx4c5Jtr2vKfLwZcihLBLUEHlfZtI6YqKDLqxbYkD9207gz7A&#10;rpS6wz6Em0ZOouhVGqw5NFTY0rqi4udwNgrSuF19Zvbal832Kz19nGabfOaVGj0Nq3cQngZ/F/+7&#10;Mx3mR9M3+PsmnCAXNwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCwKIs9xQAAAN0AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="1E13DB25" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>5</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1048" o:spid="_x0000_s1169" style="position:absolute;left:826;top:13371;width:1541;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDBtx9PxwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvBf/DMkJvdaOUojEbEW3RY9WC9TZkp0lodjZktybtr+8cBG8zvDfvfZOtBteoK3Wh9mxgOklA&#10;ERfe1lwa+Di9Pc1BhYhssfFMBn4pwCofPWSYWt/zga7HWCoJ4ZCigSrGNtU6FBU5DBPfEov25TuH&#10;Udau1LbDXsJdo2dJ8qId1iwNFba0qaj4Pv44A7t5u/7c+7++bF4vu/P7ebE9LaIxj+NhvQQVaYh3&#10;8+16bwU/eRZc+UZG0Pk/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMG3H0/HAAAA3QAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="5380C891" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>10</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1049" o:spid="_x0000_s1170" style="position:absolute;left:826;top:11838;width:1541;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCu+7rUwwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4v+B/CCN7WVBGxXaOID/S4PkD3NjSzbdlmUppoq79+Iwje5uN7znTemlLcqHaFZQWDfgSCOLW6&#10;4EzB6bj5nIBwHlljaZkU3MnBfNb5mGKibcN7uh18JkIIuwQV5N5XiZQuzcmg69uKOHC/tjboA6wz&#10;qWtsQrgp5TCKxtJgwaEhx4qWOaV/h6tRsJ1Ui8vOPpqsXP9sz9/neHWMvVK9brv4AuGp9W/xy73T&#10;YX40iuH5TThBzv4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEArvu61MMAAADdAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="73707101" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>15</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1050" o:spid="_x0000_s1171" style="position:absolute;left:826;top:10307;width:1541;height:1549;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC6GIWUxwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvBf/DMkJvdaPQojEbEW3RY9WC9TZkp0lodjZktybtr+8cBG8zvDfvfZOtBteoK3Wh9mxgOklA&#10;ERfe1lwa+Di9Pc1BhYhssfFMBn4pwCofPWSYWt/zga7HWCoJ4ZCigSrGNtU6FBU5DBPfEov25TuH&#10;Udau1LbDXsJdo2dJ8qId1iwNFba0qaj4Pv44A7t5u/7c+7++bF4vu/P7ebE9LaIxj+NhvQQVaYh3&#10;8+16bwU/eRZ++UZG0Pk/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALoYhZTHAAAA3QAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="550CF869" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>20</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1051" o:spid="_x0000_s1172" style="position:absolute;left:826;top:8777;width:1541;height:1549;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDVVCAPwgAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4L/ocwgjdNFRTtGkV8oEdXBXdvQzPbFptJaaKt/nqzIHibj+85s0VjCnGnyuWWFQz6EQjixOqc&#10;UwXn07Y3AeE8ssbCMil4kIPFvN2aYaxtzd90P/pUhBB2MSrIvC9jKV2SkUHXtyVx4P5sZdAHWKVS&#10;V1iHcFPIYRSNpcGcQ0OGJa0ySq7Hm1Gwm5TLn7191mmx+d1dDpfp+jT1SnU7zfILhKfGf8Rv916H&#10;+dFoAP/fhBPk/AUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDVVCAPwgAAAN0AAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="145B5556" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>25</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1052" o:spid="_x0000_s1173" style="position:absolute;left:826;top:7244;width:1541;height:1549;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAlhr54wwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L+x/CLHjTdIUVrUYR3UWPagX1NjRjW7aZlCZrq7/eCIK3ebzPmc5bU4or1a6wrOCrH4EgTq0u&#10;OFNwSH57IxDOI2ssLZOCGzmYzz46U4y1bXhH173PRAhhF6OC3PsqltKlORl0fVsRB+5ia4M+wDqT&#10;usYmhJtSDqJoKA0WHBpyrGiZU/q3/zcK1qNqcdrYe5OVP+f1cXscr5KxV6r72S4mIDy1/i1+uTc6&#10;zI++B/D8JpwgZw8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJYa+eMMAAADdAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="1399263E" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>30</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1053" o:spid="_x0000_s1174" style="position:absolute;left:826;top:5714;width:1541;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBKyhvjxQAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X+h+WKXirmyotMXUV8UFyrEawvQ3ZaRKanQ3Z1aT+erdQ8DYf33Pmy8E04kKdqy0reBlHIIgL&#10;q2suFRzz3XMMwnlkjY1lUvBLDpaLx4c5Jtr2vKfLwZcihLBLUEHlfZtI6YqKDLqxbYkD9207gz7A&#10;rpS6wz6Em0ZOouhNGqw5NFTY0rqi4udwNgrSuF19Zvbal832Kz19nGabfOaVGj0Nq3cQngZ/F/+7&#10;Mx3mR69T+PsmnCAXNwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBKyhvjxQAAAN0AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="075807A7" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>35</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1054" o:spid="_x0000_s1175" style="position:absolute;left:826;top:4185;width:1541;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDFI4OXxQAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X+h+WKXirm4otMXUV8UFyrEawvQ3ZaRKanQ3Z1aT+erdQ8DYf33Pmy8E04kKdqy0reBlHIIgL&#10;q2suFRzz3XMMwnlkjY1lUvBLDpaLx4c5Jtr2vKfLwZcihLBLUEHlfZtI6YqKDLqxbYkD9207gz7A&#10;rpS6wz6Em0ZOouhNGqw5NFTY0rqi4udwNgrSuF19Zvbal832Kz19nGabfOaVGj0Nq3cQngZ/F/+7&#10;Mx3mR69T+PsmnCAXNwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDFI4OXxQAAAN0AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="0E015338" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>40</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1055" o:spid="_x0000_s1176" style="position:absolute;left:3881;top:17919;width:11249;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCqbyYMxAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCL01GwsRTV1FtKLHVoW0tyE7TYLZ2ZBdk9Rf3y0I3ubxPmexGkwtOmpdZVnBJIpBEOdW&#10;V1woOJ92LzMQziNrrC2Tgl9ysFqOnhaYatvzJ3VHX4gQwi5FBaX3TSqly0sy6CLbEAfux7YGfYBt&#10;IXWLfQg3tXyN46k0WHFoKLGhTUn55Xg1CvazZv11sLe+qN+/99lHNt+e5l6p5/GwfgPhafAP8d19&#10;0GF+nCTw/004QS7/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKpvJgzEAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="7785A77F" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>Menos protegidos</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1056" o:spid="_x0000_s1177" style="position:absolute;left:14865;top:17919;width:8964;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBavbh7xAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X+h+WKfTWbFqoaHQV0ZZ4tCpEb0N2TEKzsyG7TaK/3i0I3ubxPme2GEwtOmpdZVnBexSDIM6t&#10;rrhQcNh/v41BOI+ssbZMCi7kYDF/fpphom3PP9TtfCFCCLsEFZTeN4mULi/JoItsQxy4s20N+gDb&#10;QuoW+xBuavkRxyNpsOLQUGJDq5Ly392fUZCOm+VxY699UX+d0mybTdb7iVfq9WVYTkF4GvxDfHdv&#10;dJgff47g/5twgpzfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFq9uHvEAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="518180DF" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>Relativamente</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1057" o:spid="_x0000_s1178" style="position:absolute;left:15734;top:19315;width:6650;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA18R3gxQAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X+h+WKXirmwq2MXUV8UFyrEawvQ3ZaRKanQ3Z1aT+erdQ8DYf33Pmy8E04kKdqy0reBlHIIgL&#10;q2suFRzz3XMMwnlkjY1lUvBLDpaLx4c5Jtr2vKfLwZcihLBLUEHlfZtI6YqKDLqxbYkD9207gz7A&#10;rpS6wz6Em0ZOouhVGqw5NFTY0rqi4udwNgrSuF19Zvbal832Kz19nGabfOaVGj0Nq3cQngZ/F/+7&#10;Mx3mR9M3+PsmnCAXNwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA18R3gxQAAAN0AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="76412E56" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>protegidos</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1058" o:spid="_x0000_s1179" style="position:absolute;left:23826;top:17919;width:12061;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBEbomSxwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvBf/DMkJvdaPQojEbEW3RY9WC9TZkp0lodjZktybtr+8cBG8zvDfvfZOtBteoK3Wh9mxgOklA&#10;ERfe1lwa+Di9Pc1BhYhssfFMBn4pwCofPWSYWt/zga7HWCoJ4ZCigSrGNtU6FBU5DBPfEov25TuH&#10;Udau1LbDXsJdo2dJ8qId1iwNFba0qaj4Pv44A7t5u/7c+7++bF4vu/P7ebE9LaIxj+NhvQQVaYh3&#10;8+16bwU/eRZc+UZG0Pk/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAERuiZLHAAAA3QAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="1160E9F2" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">Ni muy </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>protegios</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> ni</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1059" o:spid="_x0000_s1180" style="position:absolute;left:24583;top:19315;width:10054;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQArIiwJwwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4v+B/CCN7WVEGxXaOID/S4PkD3NjSzbdlmUppoq79+Iwje5uN7znTemlLcqHaFZQWDfgSCOLW6&#10;4EzB6bj5nIBwHlljaZkU3MnBfNb5mGKibcN7uh18JkIIuwQV5N5XiZQuzcmg69uKOHC/tjboA6wz&#10;qWtsQrgp5TCKxtJgwaEhx4qWOaV/h6tRsJ1Ui8vOPpqsXP9sz9/neHWMvVK9brv4AuGp9W/xy73T&#10;YX40iuH5TThBzv4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKyIsCcMAAADdAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="49CDCCF0" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>nada protegidos</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1060" o:spid="_x0000_s1181" style="position:absolute;left:34720;top:17919;width:10033;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB0dE8pxQAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bb8Iw&#10;DIXvk/gPkZG4jZQdEBQCQrAJjhsgATerMW1F41RNRst+/XxA4mbrPb/3eb7sXKXu1ITSs4HRMAFF&#10;nHlbcm7gePh6n4AKEdli5ZkMPCjActF7m2Nqfcs/dN/HXEkIhxQNFDHWqdYhK8hhGPqaWLSrbxxG&#10;WZtc2wZbCXeV/kiSsXZYsjQUWNO6oOy2/3UGtpN6dd75vzavPi/b0/dpujlMozGDfreagYrUxZf5&#10;eb2zgp+MhV++kRH04h8AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB0dE8pxQAAAN0AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="51CD0E08" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>Poco protegidos</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1061" o:spid="_x0000_s1182" style="position:absolute;left:44937;top:17919;width:9790;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAbOOqywgAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LqsIw&#10;EN0L/kMYwZ2muhCtRhEf6NIXqLuhmduW20xKE231682FC+7mcJ4zWzSmEE+qXG5ZwaAfgSBOrM45&#10;VXA5b3tjEM4jaywsk4IXOVjM260ZxtrWfKTnyacihLCLUUHmfRlL6ZKMDLq+LYkD92Mrgz7AKpW6&#10;wjqEm0IOo2gkDeYcGjIsaZVR8nt6GAW7cbm87e27TovNfXc9XCfr88Qr1e00yykIT43/iv/dex3m&#10;R6MB/H0TTpDzDwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAbOOqywgAAAN0AAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="16787302" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>Muy protegidos</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1062" o:spid="_x0000_s1183" style="position:absolute;left:12933;top:1315;width:38843;height:2415;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDr6nTFxAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCL3VTXMIMXUVaSvJsVVBexuyYxLMzobsmqT99d1Cwds83uesNpNpxUC9aywreF5EIIhL&#10;qxuuFBwPu6cUhPPIGlvLpOCbHGzWs4cVZtqO/EnD3lcihLDLUEHtfZdJ6cqaDLqF7YgDd7G9QR9g&#10;X0nd4xjCTSvjKEqkwYZDQ40dvdZUXvc3oyBPu+25sD9j1b5/5aeP0/LtsPRKPc6n7QsIT5O/i//d&#10;hQ7zoySGv2/CCXL9CwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOvqdMXEAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="3B52670C" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="28"/>
+                          </w:rPr>
+                          <w:t>Protección de datos personales en la red</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:shape id="Shape 1063" o:spid="_x0000_s1184" style="position:absolute;width:55067;height:21294;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5506721,2129447" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCCbAFtxQAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/bagIx&#10;EH0v+A9hBN9q1raKbI1iC6VCweIqim/TzezFbiZLkur696ZQ6NscznVmi8404kzO15YVjIYJCOLc&#10;6ppLBbvt2/0UhA/IGhvLpOBKHhbz3t0MU20vvKFzFkoRQ9inqKAKoU2l9HlFBv3QtsSRK6wzGCJ0&#10;pdQOLzHcNPIhSSbSYM2xocKWXivKv7Mfo+AjWxXv2fFls96PP+mwfHLF+vSl1KDfLZ9BBOrCv/jP&#10;vdJxfjJ5hN9v4glyfgMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCCbAFtxQAAAN0AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m5506721,r,2129447l,2129447,,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,5506721,2129447"/>
+                </v:shape>
+                <w10:anchorlock/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27C4E9EE" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="113" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="512" w:right="0"/>
+        <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="0059794E">
+      <w:r>
+        <w:t xml:space="preserve">Fuente: elaboración propia </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="484F0B8E" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B7B13FD" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:ind w:left="-5" w:right="53"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A la pregunta sobre qué tan confiable consideran que es la red social para el resguardo de los datos personales y qué tan protegidos se sienten al proporcionarlos, el 34.2% no se siente nada protegido, el 13.1% considera que existe riesgo al proporcionar sus datos, 39% desconfía que sus datos puedan ser resguardados, en tanto un 13.7% opina que, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">al compartir sus datos en la red, éstos están muy protegidos. Porcentajes que muestran que prevalece confianza entre las y los usuarios respecto al uso, manejo y resguardo de sus datos.  IV. Comunicación y uso de redes en recintos escolares </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BBA9CBC" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="211BD19C" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="113" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="512" w:right="622"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Figura 10. Comunicación en redes VS personal </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43450412" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="8361" w:type="dxa"/>
+        <w:tblInd w:w="-1" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="130" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="115" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="17975"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008F373A" w14:paraId="3CC9409E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="3861"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8361" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49B9FB6F" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+            <w:pPr>
+              <w:spacing w:after="18" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="10" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Título del gráfico</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EEFA371" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+            <w:pPr>
+              <w:spacing w:after="142" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">70 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="70027D9D" wp14:editId="2A99E766">
+                      <wp:extent cx="4865116" cy="9525"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:docPr id="17746" name="Group 17746"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="4865116" cy="9525"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="4865116" cy="9525"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="1129" name="Shape 1129"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="4865116" cy="0"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="0" t="0" r="0" b="0"/>
+                                  <a:pathLst>
+                                    <a:path w="4865116">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="4865116" y="0"/>
+                                      </a:lnTo>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="9525" cap="flat">
+                                  <a:round/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:style>
+                                <a:lnRef idx="1">
+                                  <a:srgbClr val="D9D9D9"/>
+                                </a:lnRef>
+                                <a:fillRef idx="0">
+                                  <a:srgbClr val="000000">
+                                    <a:alpha val="0"/>
+                                  </a:srgbClr>
+                                </a:fillRef>
+                                <a:effectRef idx="0">
+                                  <a:scrgbClr r="0" g="0" b="0"/>
+                                </a:effectRef>
+                                <a:fontRef idx="none"/>
+                              </wps:style>
+                              <wps:bodyPr/>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict>
+                    <v:group id="Group 17746" style="width:383.08pt;height:0.75pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="48651,95">
+                      <v:shape id="Shape 1129" style="position:absolute;width:48651;height:0;left:0;top:0;" coordsize="4865116,0" path="m0,0l4865116,0">
+                        <v:stroke weight="0.75pt" endcap="flat" joinstyle="round" on="true" color="#d9d9d9"/>
+                        <v:fill on="false" color="#000000" opacity="0"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="TableGrid"/>
+              <w:tblpPr w:vertAnchor="text" w:tblpX="479" w:tblpY="56"/>
+              <w:tblOverlap w:val="never"/>
+              <w:tblW w:w="7662" w:type="dxa"/>
+              <w:tblInd w:w="0" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="3431" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="115" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="3546"/>
+              <w:gridCol w:w="3546"/>
+              <w:gridCol w:w="3546"/>
+              <w:gridCol w:w="3546"/>
+              <w:gridCol w:w="3546"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="008F373A" w14:paraId="19615831" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="26"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="7662" w:type="dxa"/>
+                  <w:gridSpan w:val="5"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="4A5E2940" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="008F373A" w14:paraId="5DACB4DF" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="379"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="7662" w:type="dxa"/>
+                  <w:gridSpan w:val="5"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="4680FE68" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="008F373A" w14:paraId="326666CF" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="382"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="7662" w:type="dxa"/>
+                  <w:gridSpan w:val="5"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="45A3A7BA" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="008F373A" w14:paraId="407F24D1" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="379"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="7662" w:type="dxa"/>
+                  <w:gridSpan w:val="5"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="1D82DDAE" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:noProof/>
+                      <w:sz w:val="22"/>
+                    </w:rPr>
+                    <mc:AlternateContent>
+                      <mc:Choice Requires="wpg">
+                        <w:drawing>
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6D4EF52A" wp14:editId="0920468B">
+                            <wp:extent cx="507492" cy="1462532"/>
+                            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                            <wp:docPr id="17669" name="Group 17669"/>
+                            <wp:cNvGraphicFramePr/>
+                            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                              <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                                <wpg:wgp>
+                                  <wpg:cNvGrpSpPr/>
+                                  <wpg:grpSpPr>
+                                    <a:xfrm>
+                                      <a:off x="0" y="0"/>
+                                      <a:ext cx="507492" cy="1462532"/>
+                                      <a:chOff x="0" y="0"/>
+                                      <a:chExt cx="507492" cy="1462532"/>
+                                    </a:xfrm>
+                                  </wpg:grpSpPr>
+                                  <wps:wsp>
+                                    <wps:cNvPr id="20530" name="Shape 20530"/>
+                                    <wps:cNvSpPr/>
+                                    <wps:spPr>
+                                      <a:xfrm>
+                                        <a:off x="0" y="0"/>
+                                        <a:ext cx="507492" cy="1462532"/>
+                                      </a:xfrm>
+                                      <a:custGeom>
+                                        <a:avLst/>
+                                        <a:gdLst/>
+                                        <a:ahLst/>
+                                        <a:cxnLst/>
+                                        <a:rect l="0" t="0" r="0" b="0"/>
+                                        <a:pathLst>
+                                          <a:path w="507492" h="1462532">
+                                            <a:moveTo>
+                                              <a:pt x="0" y="0"/>
+                                            </a:moveTo>
+                                            <a:lnTo>
+                                              <a:pt x="507492" y="0"/>
+                                            </a:lnTo>
+                                            <a:lnTo>
+                                              <a:pt x="507492" y="1462532"/>
+                                            </a:lnTo>
+                                            <a:lnTo>
+                                              <a:pt x="0" y="1462532"/>
+                                            </a:lnTo>
+                                            <a:lnTo>
+                                              <a:pt x="0" y="0"/>
+                                            </a:lnTo>
+                                          </a:path>
+                                        </a:pathLst>
+                                      </a:custGeom>
+                                      <a:ln w="0" cap="flat">
+                                        <a:round/>
+                                      </a:ln>
+                                    </wps:spPr>
+                                    <wps:style>
+                                      <a:lnRef idx="0">
+                                        <a:srgbClr val="000000">
+                                          <a:alpha val="0"/>
+                                        </a:srgbClr>
+                                      </a:lnRef>
+                                      <a:fillRef idx="1">
+                                        <a:srgbClr val="44546A"/>
+                                      </a:fillRef>
+                                      <a:effectRef idx="0">
+                                        <a:scrgbClr r="0" g="0" b="0"/>
+                                      </a:effectRef>
+                                      <a:fontRef idx="none"/>
+                                    </wps:style>
+                                    <wps:bodyPr/>
+                                  </wps:wsp>
+                                </wpg:wgp>
+                              </a:graphicData>
+                            </a:graphic>
+                          </wp:inline>
+                        </w:drawing>
+                      </mc:Choice>
+                      <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <w:pict>
+                          <v:group id="Group 17669" style="width:39.96pt;height:115.16pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="5074,14625">
+                            <v:shape id="Shape 20531" style="position:absolute;width:5074;height:14625;left:0;top:0;" coordsize="507492,1462532" path="m0,0l507492,0l507492,1462532l0,1462532l0,0">
+                              <v:stroke weight="0pt" endcap="flat" joinstyle="round" on="false" color="#000000" opacity="0"/>
+                              <v:fill on="true" color="#44546a"/>
+                            </v:shape>
+                          </v:group>
+                        </w:pict>
+                      </mc:Fallback>
+                    </mc:AlternateContent>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="008F373A" w14:paraId="660D733A" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="382"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="7662" w:type="dxa"/>
+                  <w:gridSpan w:val="5"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="68B44023" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="008F373A" w14:paraId="5127BD65" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="376"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="877" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="2D0A6338" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="799" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="44546A"/>
+                </w:tcPr>
+                <w:p w14:paraId="028D2B72" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4308" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="7CC86E8E" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="802" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="44546A"/>
+                </w:tcPr>
+                <w:p w14:paraId="30463BFE" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="876" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="11785A2A" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="008F373A" w14:paraId="4143851D" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="378"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="877" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="7C99B81C" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="799" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="44546A"/>
+                </w:tcPr>
+                <w:p w14:paraId="30390402" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4308" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="165B81B1" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="802" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="44546A"/>
+                </w:tcPr>
+                <w:p w14:paraId="4F8B2948" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="876" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="D9D9D9"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="28BBA206" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="008F373A">
+                  <w:pPr>
+                    <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                    <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                    <w:jc w:val="left"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="56568792" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="3536" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="509BC44E" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+            <w:pPr>
+              <w:spacing w:after="142" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="3536" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>50</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02C6BD21" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+            <w:pPr>
+              <w:spacing w:after="142" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="3536" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>40</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D5257D5" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+            <w:pPr>
+              <w:spacing w:after="142" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="3536" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B004CBC" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+            <w:pPr>
+              <w:spacing w:after="142" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="3536" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="558CCEA4" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+            <w:pPr>
+              <w:spacing w:after="142" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="3536" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15E05DA5" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+            <w:pPr>
+              <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="91" w:right="3536" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B754447" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="1626"/>
+                <w:tab w:val="center" w:pos="4181"/>
+                <w:tab w:val="center" w:pos="6735"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Si</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="595959"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Tal vez</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0FC0CBA9" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="113" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="512" w:right="566"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Fuente: elaboración propia </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7251D933" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:ind w:left="-5" w:right="53"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Dentro de este rubro relativo a la comunicación el 60.8% tiene la percepción de no establecer una mejor comunicación en las redes sociales, frente a un 39.2% que considera que esta mejora o puede ser mejor con el empleo de estas herramientas.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49066C51" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="52" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="167643C2" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="52" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52122545" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="52" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D2C9FF6" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="113" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="52" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54015651" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="52" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="525932DF" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="52" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43017FDC" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="52" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B92F583" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="52" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FE16D38" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="52" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4627D3E3" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="52" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00F87D71" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="113" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="512" w:right="619"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Figura 11. Aspectos sociales que con el empleo de las redes pueden mejorar </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57F10096" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="4" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53B05E99" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="94" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="158" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="363F06C2" wp14:editId="2AF30629">
+                <wp:extent cx="5449570" cy="2370734"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="17072" name="Group 17072"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5449570" cy="2370734"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="5449570" cy="2370734"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="1164" name="Rectangle 1164"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="5411470" y="2202028"/>
+                            <a:ext cx="50673" cy="224380"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="5C3F006D" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20532" name="Shape 20532"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5392420" cy="2327275"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5392420" h="2327275">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5392420" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="5392420" y="2327275"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="2327275"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:miter lim="127000"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="E7E6E6"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1197" name="Shape 1197"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304419" y="1689481"/>
+                            <a:ext cx="4948301" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="4948301">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="4948301" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1198" name="Shape 1198"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304419" y="1486789"/>
+                            <a:ext cx="4948301" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="4948301">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="4948301" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1199" name="Shape 1199"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304419" y="1284097"/>
+                            <a:ext cx="4948301" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="4948301">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="4948301" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1200" name="Shape 1200"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304419" y="1079881"/>
+                            <a:ext cx="4948301" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="4948301">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="4948301" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1201" name="Shape 1201"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304419" y="877189"/>
+                            <a:ext cx="4948301" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="4948301">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="4948301" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1202" name="Shape 1202"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304419" y="674497"/>
+                            <a:ext cx="4948301" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="4948301">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="4948301" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1203" name="Shape 1203"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304419" y="471043"/>
+                            <a:ext cx="4948301" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="4948301">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="4948301" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20533" name="Shape 20533"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="3901440" y="1564513"/>
+                            <a:ext cx="172212" cy="328549"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="172212" h="328549">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="172212" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="172212" y="328549"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="328549"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="44546A"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20534" name="Shape 20534"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="932688" y="1418209"/>
+                            <a:ext cx="172212" cy="474853"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="172212" h="474853">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="172212" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="172212" y="474853"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="474853"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="44546A"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20535" name="Shape 20535"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="1921764" y="1060069"/>
+                            <a:ext cx="172212" cy="832993"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="172212" h="832993">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="172212" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="172212" y="832993"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="832993"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="44546A"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20536" name="Shape 20536"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="4890516" y="787273"/>
+                            <a:ext cx="173736" cy="1105789"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="173736" h="1105789">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="173736" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="173736" y="1105789"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="1105789"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="44546A"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20537" name="Shape 20537"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="2910840" y="572389"/>
+                            <a:ext cx="173736" cy="1320673"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="173736" h="1320673">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="173736" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="173736" y="1320673"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="1320673"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="44546A"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1209" name="Shape 1209"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304419" y="1893062"/>
+                            <a:ext cx="4948301" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="4948301">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="4948301" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1210" name="Rectangle 1210"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="140843" y="1839976"/>
+                            <a:ext cx="77074" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="3BAF9BC6" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>0</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1211" name="Rectangle 1211"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="140843" y="1637030"/>
+                            <a:ext cx="77074" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="6D1E041A" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>5</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1212" name="Rectangle 1212"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="82906" y="1433703"/>
+                            <a:ext cx="154097" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="436A4B73" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>10</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1213" name="Rectangle 1213"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="82906" y="1230147"/>
+                            <a:ext cx="154302" cy="155253"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="47FE6ED7" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>15</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1214" name="Rectangle 1214"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="82906" y="1027430"/>
+                            <a:ext cx="154097" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="19B4D03D" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>20</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1215" name="Rectangle 1215"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="82906" y="824103"/>
+                            <a:ext cx="154097" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="0C718ACC" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>25</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1216" name="Rectangle 1216"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="82906" y="621030"/>
+                            <a:ext cx="154097" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="72A2685D" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>30</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1217" name="Rectangle 1217"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="82906" y="417830"/>
+                            <a:ext cx="154097" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="6F99A681" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>35</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1218" name="Rectangle 1218"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="357886" y="1988693"/>
+                            <a:ext cx="1174043" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="2B21FA69" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>Al medio ambiente</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1219" name="Rectangle 1219"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="1496822" y="1988693"/>
+                            <a:ext cx="778337" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="29B31A16" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>La seguridad</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1220" name="Rectangle 1220"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="2472563" y="1988693"/>
+                            <a:ext cx="815126" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="30517AF8" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>Movimientos</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1221" name="Rectangle 1221"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="2598166" y="2128266"/>
+                            <a:ext cx="480836" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="05CD0404" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>sociales</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1222" name="Rectangle 1222"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="3387852" y="1988693"/>
+                            <a:ext cx="1013663" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="50A06075" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>Difusión cultural</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1223" name="Rectangle 1223"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="4408043" y="1988693"/>
+                            <a:ext cx="897976" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="4C7AFBA4" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>Reducir costos</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1224" name="Rectangle 1224"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="4306189" y="2128266"/>
+                            <a:ext cx="1169634" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="22B04752" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>campañas políticas</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1225" name="Rectangle 1225"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="979932" y="130582"/>
+                            <a:ext cx="4563670" cy="241963"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="062F007A" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="28"/>
+                                </w:rPr>
+                                <w:t>Contribución de redes sociales al entorno social</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1226" name="Shape 1226"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5392420" cy="2327275"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5392420" h="2327275">
+                                <a:moveTo>
+                                  <a:pt x="0" y="2327275"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5392420" y="2327275"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="5392420" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="363F06C2" id="Group 17072" o:spid="_x0000_s1185" style="width:429.1pt;height:186.65pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="54495,23707" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAVrhycOwgAAGRTAAAOAAAAZHJzL2Uyb0RvYy54bWzsXG2PmzgQ/n7S/QeU79dgY7CJmq2qdq86&#10;6XSt2t4PYAl5kQggYDe79+tvxsYOENqGVJtkC620EGPMeB4/nmE8+PWbx21sPUR5sUmT+YS8sidW&#10;lITpYpOs5pN/v/75h5hYRRkkiyBOk2g+eYqKyZub3397vctmEU3XabyIcgsaSYrZLptP1mWZzabT&#10;IlxH26B4lWZRAheXab4NSviZr6aLPNhB69t4Sm3bm+7SfJHlaRgVBZS+VxcnN7L95TIKy4/LZRGV&#10;VjyfgGyl/JvLv3f4d3rzOpit8iBbb8JKjOAEKbbBJoGHmqbeB2Vg3eebg6a2mzBPi3RZvgrT7TRd&#10;LjdhJPsAvSF2qzcf8vQ+k31ZzXarzKgJVNvS08nNhv88fMizL9mnHDSxy1agC/kL+/K4zLd4BCmt&#10;R6myJ6Oy6LG0Qih0GfNdDpoN4Rp1uM0dppQarkHzB/eF69sf3DnVD542xNllMECKvQ6Kn9PBl3WQ&#10;RVK1xQx08Cm3NgsYv8RjEysJtjBSP8PYCZJVHFmyVKpH1jXKKmYF6K1DUy4jhKFSUCfUhv9C6cRo&#10;zfa4U+mMMkfIcWg6HsyyvCg/ROnWwpP5JAdR5OgKHv4uSpAEquoq+Pg4wb9J+ucmjtVVLAH9aQnx&#10;rHy8e5SdFA4Kg0V36eIJer5O8/8+AoeXcbqbT9LqbIK0hofj1YkV/5WAxpFB+iTXJ3f6JC/jd6nk&#10;mRLn7X2ZLjdS3v3TKrkASiXDs2NKbdehGlQJu6WK+iCqsKymC4Oi41NGzdinnHIXVVsDMrxXQKJC&#10;NHgwSSwUjFC21mfhY6JPEe7vzldZUOJ92CieWoCaq2VZIw2VKHh9C3B+TWXNskVGEHN/NU7qtUxr&#10;mvBQV9fQx0y2V6+pn6tUoOvpo6pfkaKS8Mc1NTNUKzjuocOKAFoJUFhXc5ygPhCVAOzJMg4Udbab&#10;EgxNvNkCyym37X3DB0wpyqc4QpXFyedoCZyRkx8WFPnq7l2cWw8BDnP5T/EyztZBVVqNgKqqFFW2&#10;g/cvgaCmSSJvbTR5y2+9W69qoaqM90XSkpk7bXVnWEmjzBkYBei0NmqgFHOTfHKalOb+BEyxfIic&#10;IVRv9wxFUPDX+ShKiM+bDJUlIAjKAdPzj6dcx2aM+HLGJZ7wmSDYQVBCZW0YFDk2UXOuxl4buPrw&#10;eVaWailQsj336szQou2vNvmjW0DTouv25YbvUrdND/A0koWm41GM6Bi+7338Xw3f7kFfDd3TeDQo&#10;RoDjrBwRZbOAEdKJOIkRTHhcSGBGRnRZi5ERL8FGwPTeYoQc0icxggpmg9EZbYR0UOoGUPlPIyOu&#10;nxEQ/2gxAktO9Zps7ovRa5KvVZ1vFCMjXgIjwMNv2AiIqp3KCME5GZ2mkRAv+cUaQo8HhKCnEsLj&#10;EOwdfSYMvI0W4oVGmqgNcfeWhTDx8L6RJsaJzeTd42v1+Fr9IkOvuBTSYoQq6vUa4duEMRXaJ67H&#10;XNIiBeGUErBEuEjoUOEyHSQ8ewRWSwLLJJUgp8didVsHodj9YokK7dYqNnqvQ7v6WA8EH13x1Cjw&#10;wQpJ/xDwTwVzu+PDHVFlxlzmvUWnBazucELASEOzGL1ft5Sr60eHvHyHegIiyTBECSOC2q0gsB6Z&#10;SEzGmXAlcUHPlyRmJch5idnovSakPtaJeXTFkZiNpdNfZrUSiQnrZ3UnUhX1MZnEp4Rjsgky0/Yg&#10;k+k7zBQO9f1rYGYlyHmZ2ei9ZqQ+1pl5dMWRmb8uM71DZsqEiqNNJhO+7RJoBpjJBeT0HPiyDnfg&#10;MppMQmy3Wli9jM1UooAzqyX5GWqqxqBbTX4cerOmon6q8s00J/Wxzs3jazYfDmo9NeNn9GevKskH&#10;bWQry0cV9TGb1Cc2rNxKcrqcOu34POE1cjpUplmqwXkBh3ZPzkqSM5Oz0X9NSn1skPPomiM5f03L&#10;SfDNsOHSypI+1Kxn4AnfsT25zjAGRsfA6IsMjBJKTHZF7VMALO3DCsLAXkGAFZ1F4fg+l87onhUc&#10;vpiAt0DpTLoMTVvTXOk0/+f5EsAEkwbxJQBAatIDGpD2SxGoQ+rBFy+OxOxaIJVfIODLzlAgNQvc&#10;DUj7LXIL6tvqjY8wByFFFu4RJa5MFrwUS83761AgNQtSDUglKEe/xtcgpZD4z1p5CwCpg7kRauKF&#10;hPh2eO15J14pzZBYalYyGpAa+3PUynsNUptywO+qWGqy84fCUhMDb0Bq7E9PSAVl5MrmXZNdPhRE&#10;Tey0gagxPz0R9cBXvi6O+sZ3HwqiJuDWQNRYn56IMsLhI7prmnV947oPBVHzWVgDUWN8jkLUgUUL&#10;Ufm7kPTvqbXFmr9LOMPEtgs5vL5x3ocCqom9NUA19ucoUAnzPUHBpcVQQxeqHMiLEfjLxBrUGBuQ&#10;y0s7w0dQ2id8RBmnrlfFj7pAFcQlVK9Gnj2A5BsHfiBMpZ0BJCjtBarrC+Kp+RfSIgWF80a8gQlb&#10;mCXm84NqXPihgNoZQoKptA+ojiO4cL8z/RKbOB5S+ULzr3Hjh4JqZxSJ9osiQVazkJ7Qt4yq8DnG&#10;9C8FqvHkhwJqZxyJGjN0lKcEkSMPv+xDT6lz/oUNn3wPk28vRFXjzQ8F1c5QEmxS0mcCBiJCtrNy&#10;fx3bFe3lZ3CjPLNRGewVA1MxNF9L23rWiK9vnPmhYAqTYj1FllBwU/vgqZJ8WtEGs90UMrO539TZ&#10;E3yMLEdtudUU9lvb+5g2D7qn83b0UeXv1OtLVcF41jX0sZ7p064TxmkRKRocmWY3fgaPK4PLE7fT&#10;knsawlaOcuKptp3EvSLrv+G8vjnmzf8AAAD//wMAUEsDBBQABgAIAAAAIQCL1BB+3QAAAAUBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hmYI3u0lDNaTZlFLUUxFsBfE2zU6T0OxsyG6T&#10;9N+7erGXgcd7vPdNvp5MKwbqXWNZQTyPQBCXVjdcKfg8vD6mIJxH1thaJgVXcrAu7u9yzLQd+YOG&#10;va9EKGGXoYLa+y6T0pU1GXRz2xEH72R7gz7IvpK6xzGUm1YuouhJGmw4LNTY0bam8ry/GAVvI46b&#10;JH4ZdufT9vp9WL5/7WJS6mE2bVYgPE3+Pwy/+AEdisB0tBfWTrQKwiP+7wYvXaYLEEcFyXOSgCxy&#10;eUtf/AAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAVrhycOwgAAGRTAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCL1BB+3QAAAAUBAAAPAAAAAAAA&#10;AAAAAAAAAJUKAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnwsAAAAA&#10;">
+                <v:rect id="Rectangle 1164" o:spid="_x0000_s1186" style="position:absolute;left:54114;top:22020;width:507;height:2244;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB9rka3wgAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwgjdNXUS0GkV0RY+uCuptaMa22ExKE23115uFhb3N433ObNGYQjypcrllBYN+BII4sTrn&#10;VMHpuOmNQTiPrLGwTApe5GAxb7dmGGtb8w89Dz4VIYRdjAoy78tYSpdkZND1bUkcuJutDPoAq1Tq&#10;CusQbgr5FUUjaTDn0JBhSauMkvvhYRRsx+XysrPvOi2+r9vz/jxZHydeqW6nWU5BeGr8v/jPvdNh&#10;/mA0hN9vwgly/gEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB9rka3wgAAAN0AAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="5C3F006D" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:shape id="Shape 20532" o:spid="_x0000_s1187" style="position:absolute;width:53924;height:23272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5392420,2327275" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBEgeV8wgAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/disIw&#10;FITvF3yHcATv1tSKItUoIuwiCII/D3Bojm1pc1Ka1LZvbwTBy2FmvmE2u95U4kmNKywrmE0jEMSp&#10;1QVnCu63v98VCOeRNVaWScFADnbb0c8GE207vtDz6jMRIOwSVJB7XydSujQng25qa+LgPWxj0AfZ&#10;ZFI32AW4qWQcRUtpsOCwkGNNh5zS8toaBa2RWp/KdigHX9Oe5t35+J8pNRn3+zUIT73/hj/to1YQ&#10;R4t5DO874QrI7QsAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBEgeV8wgAAAN4AAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l5392420,r,2327275l,2327275,,e" fillcolor="#e7e6e6" stroked="f" strokeweight="0">
+                  <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                  <v:path arrowok="t" textboxrect="0,0,5392420,2327275"/>
+                </v:shape>
+                <v:shape id="Shape 1197" o:spid="_x0000_s1188" style="position:absolute;left:3044;top:16894;width:49483;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="4948301,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDy/BEXxQAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LawIx&#10;EL4L/Q9hCt40a8VWV6MUQSu0B1+I3obNdHfpZrImUdd/3wiF3ubje85k1phKXMn50rKCXjcBQZxZ&#10;XXKuYL9bdIYgfEDWWFkmBXfyMJs+tSaYanvjDV23IRcxhH2KCooQ6lRKnxVk0HdtTRy5b+sMhghd&#10;LrXDWww3lXxJkldpsOTYUGBN84Kyn+3FKJAbi6fq0+37h4/RMj/311+D41qp9nPzPgYRqAn/4j/3&#10;Ssf5vdEbPL6JJ8jpLwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDy/BEXxQAAAN0AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l4948301,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,4948301,0"/>
+                </v:shape>
+                <v:shape id="Shape 1198" o:spid="_x0000_s1189" style="position:absolute;left:3044;top:14867;width:49483;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="4948301,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCDY4VlyAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;EIXvQv/DMoI3u6lFsWm2RQSroIe2htLehuyYhGZn0921jf/eOQjeZnhv3vumWA6uU2cKsfVsYDLO&#10;QBFX3rZcGyg/X24fQcWEbLHzTAZ+KMJyMboqMLf+whs6b1OtJIRjjgaalPpc61g15DCOfU8s2pcP&#10;DpOsodY24EXCXafvsuxBO2xZGhrs6bmh6rj9dgb0xuOhew/ldPc6W9Wn6frjfr825uZ6eJqDSjSk&#10;f/Pf9ZsV/MlMcOUbGUEvfgEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCDY4VlyAAAAN0A&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" path="m,l4948301,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,4948301,0"/>
+                </v:shape>
+                <v:shape id="Shape 1199" o:spid="_x0000_s1190" style="position:absolute;left:3044;top:12840;width:49483;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="4948301,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDsLyD+xQAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCN7qxopioquUQlVoD5pKaW9DdkxCs7Pp7qrpv+8Kgrd5vM9ZrDrTiDM5X1tWMBomIIgL&#10;q2suFRw+Xh9nIHxA1thYJgV/5GG17D0sMNP2wns656EUMYR9hgqqENpMSl9UZNAPbUscuaN1BkOE&#10;rpTa4SWGm0Y+JclUGqw5NlTY0ktFxU9+Mgrk3uJ38+YO489Nui5/x7v3yddOqUG/e56DCNSFu/jm&#10;3uo4f5SmcP0mniCX/wAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDsLyD+xQAAAN0AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l4948301,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,4948301,0"/>
+                </v:shape>
+                <v:shape id="Shape 1200" o:spid="_x0000_s1191" style="position:absolute;left:3044;top:10798;width:49483;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="4948301,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBOOn2YxwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvgv9hGcGbblqp2NRNkIJaaA9qpbS3ITtNgtnZuLtq+u+7guBthvfeN2/meWcacSbna8sKHsYJ&#10;COLC6ppLBfvP5WgGwgdkjY1lUvBHHvKs35tjqu2Ft3TehVJECPsUFVQhtKmUvqjIoB/bljhqv9YZ&#10;DHF1pdQOLxFuGvmYJFNpsOZ4ocKWXisqDruTUSC3Fn+ad7effK2fV+Vxsvl4+t4oNRx0ixcQgbpw&#10;N9/SbzrWj0i4fhNHkNk/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAE46fZjHAAAA3QAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l4948301,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,4948301,0"/>
+                </v:shape>
+                <v:shape id="Shape 1201" o:spid="_x0000_s1192" style="position:absolute;left:3044;top:8771;width:49483;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="4948301,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAhdtgDxQAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X/A/LCL3VTRRLjW5EhLZCe/CF6G3IjkkwO5vubjX9912h0Nt8fM+ZzTvTiCs5X1tWkA4SEMSF&#10;1TWXCva716cXED4ga2wsk4If8jDPew8zzLS98Yau21CKGMI+QwVVCG0mpS8qMugHtiWO3Nk6gyFC&#10;V0rt8BbDTSOHSfIsDdYcGypsaVlRcdl+GwVyY/HUfLj96PA+eSu/RuvP8XGt1GO/W0xBBOrCv/jP&#10;vdJx/jBJ4f5NPEHmvwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAhdtgDxQAAAN0AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l4948301,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,4948301,0"/>
+                </v:shape>
+                <v:shape id="Shape 1202" o:spid="_x0000_s1193" style="position:absolute;left:3044;top:6744;width:49483;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="4948301,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDRpEZ0xAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NawIx&#10;EL0L/Q9hCt4025VK3RqlFNSCHtSK6G3YTHeXbiZrEnX996Yg9DaP9znjaWtqcSHnK8sKXvoJCOLc&#10;6ooLBbvvWe8NhA/IGmvLpOBGHqaTp84YM22vvKHLNhQihrDPUEEZQpNJ6fOSDPq+bYgj92OdwRCh&#10;K6R2eI3hppZpkgylwYpjQ4kNfZaU/27PRoHcWDzWS7cb7BejeXEarFevh7VS3ef24x1EoDb8ix/u&#10;Lx3np0kKf9/EE+TkDgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANGkRnTEAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l4948301,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,4948301,0"/>
+                </v:shape>
+                <v:shape id="Shape 1203" o:spid="_x0000_s1194" style="position:absolute;left:3044;top:4710;width:49483;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="4948301,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC+6OPvxQAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCL3VjQaLja4iQluhPWiUorchOybB7Gy6u9X033eFgrd5vM+ZLTrTiAs5X1tWMBwkIIgL&#10;q2suFex3r08TED4ga2wsk4Jf8rCY9x5mmGl75S1d8lCKGMI+QwVVCG0mpS8qMugHtiWO3Mk6gyFC&#10;V0rt8BrDTSNHSfIsDdYcGypsaVVRcc5/jAK5tXhsPtw+/Xp/eSu/083n+LBR6rHfLacgAnXhLv53&#10;r3WcP0pSuH0TT5DzPwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC+6OPvxQAAAN0AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l4948301,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,4948301,0"/>
+                </v:shape>
+                <v:shape id="Shape 20533" o:spid="_x0000_s1195" style="position:absolute;left:39014;top:15645;width:1722;height:3285;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="172212,328549" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBY1Xi5yAAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvQv/D8gre7KYpWo3dllYQC4FCqx68PbOvSdrs27C7Jum/dwWhx2FmvmEWq8E0oiPna8sKppME&#10;BHFhdc2lgo/317tHED4ga2wsk4ILeVgtRzcLzLTteU/dIZQiQthnqKAKoc2k9EVFBv3EtsTRO1pn&#10;METpSqkd9hFuGpkmyYM0WHNcqLCll4qK8+HHKKB899V/l/PP7qk9vaUb63Ke50rdjof1M4hAQ7iG&#10;/9tbrSBN7mcz+LsTr4Bc/gIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBY1Xi5yAAAAN4A&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" path="m,l172212,r,328549l,328549,,e" fillcolor="#44546a" stroked="f" strokeweight="0">
+                  <v:path arrowok="t" textboxrect="0,0,172212,328549"/>
+                </v:shape>
+                <v:shape id="Shape 20534" o:spid="_x0000_s1196" style="position:absolute;left:9326;top:14182;width:1723;height:4748;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="172212,474853" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCJnHZhyAAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTemo2xlSZ1FS1IS0Gh2ktuj+wzCWbfxuwa47/vFoQeh5n5hpkvB9OInjpXW1YwiWIQ&#10;xIXVNZcKfg6bp1cQziNrbCyTghs5WC5GD3PMtL3yN/V7X4oAYZehgsr7NpPSFRUZdJFtiYN3tJ1B&#10;H2RXSt3hNcBNI5M4nkmDNYeFClt6r6g47S9GwfbrkPS5zfv1rZ6mxcf2kp43O6Uex8PqDYSnwf+H&#10;7+1PrSCJX6bP8HcnXAG5+AUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCJnHZhyAAAAN4A&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" path="m,l172212,r,474853l,474853,,e" fillcolor="#44546a" stroked="f" strokeweight="0">
+                  <v:path arrowok="t" textboxrect="0,0,172212,474853"/>
+                </v:shape>
+                <v:shape id="Shape 20535" o:spid="_x0000_s1197" style="position:absolute;left:19217;top:10600;width:1722;height:8330;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="172212,832993" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDU0jhIxgAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvgf6D2EJvidyEhOJGNsVQ0kto4/QDttbGMrFWwpIT5++rQiHHYWbeMNtysr240BA6xwqeFxkI&#10;4sbpjlsF38f3+QuIEJE19o5JwY0ClMXDbIu5dlc+0KWOrUgQDjkqMDH6XMrQGLIYFs4TJ+/kBosx&#10;yaGVesBrgtteLrNsIy12nBYMeqoMNed6tInS+f1u/Pk0frXfVF9urHeVuyn19Di9vYKINMV7+L/9&#10;oRUss/VqDX930hWQxS8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1NI4SMYAAADeAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l172212,r,832993l,832993,,e" fillcolor="#44546a" stroked="f" strokeweight="0">
+                  <v:path arrowok="t" textboxrect="0,0,172212,832993"/>
+                </v:shape>
+                <v:shape id="Shape 20536" o:spid="_x0000_s1198" style="position:absolute;left:48905;top:7872;width:1737;height:11058;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="173736,1105789" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDOY50LxwAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTedLephpq6SmkRKoLQtBdvj+xrkpp9G7Krif/eFYQeh5lvhlmuB9uIM3W+dqzhaapA&#10;EBfO1Fxq+PneTF5A+IBssHFMGi7kYb0aPSwxM67nLzrnoRSxhH2GGqoQ2kxKX1Rk0U9dSxy9X9dZ&#10;DFF2pTQd9rHcNjJRKpUWa44LFbb0XlFxzE9WQ7L4OP71G98c1Fxu97PdqU0T0vpxPLy9ggg0hP/w&#10;nf40kVPz5xRud+IVkKsrAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAM5jnQvHAAAA3gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l173736,r,1105789l,1105789,,e" fillcolor="#44546a" stroked="f" strokeweight="0">
+                  <v:path arrowok="t" textboxrect="0,0,173736,1105789"/>
+                </v:shape>
+                <v:shape id="Shape 20537" o:spid="_x0000_s1199" style="position:absolute;left:29108;top:5723;width:1737;height:13207;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="173736,1320673" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBFKrzBxwAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9ba8JA&#10;FITfC/6H5Qh9KboxpV6iq7SFUMGnenk/ZI9JdPdsyG41+uu7QqGPw8x8wyxWnTXiQq2vHSsYDRMQ&#10;xIXTNZcK9rt8MAXhA7JG45gU3MjDatl7WmCm3ZW/6bINpYgQ9hkqqEJoMil9UZFFP3QNcfSOrrUY&#10;omxLqVu8Rrg1Mk2SsbRYc1yosKHPiorz9scqOB02s5G573Q3TaUem2P+8fKVK/Xc797nIAJ14T/8&#10;115rBWny9jqBx514BeTyFwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEUqvMHHAAAA3gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l173736,r,1320673l,1320673,,e" fillcolor="#44546a" stroked="f" strokeweight="0">
+                  <v:path arrowok="t" textboxrect="0,0,173736,1320673"/>
+                </v:shape>
+                <v:shape id="Shape 1209" o:spid="_x0000_s1200" style="position:absolute;left:3044;top:18930;width:49483;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="4948301,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDfANQFxAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LawIx&#10;EL4L/Q9hBG+aVWmpq1FKoVrQgy9Eb8Nm3F26mWyTqOu/N0Kht/n4njOZNaYSV3K+tKyg30tAEGdW&#10;l5wr2O++uu8gfEDWWFkmBXfyMJu+tCaYanvjDV23IRcxhH2KCooQ6lRKnxVk0PdsTRy5s3UGQ4Qu&#10;l9rhLYabSg6S5E0aLDk2FFjTZ0HZz/ZiFMiNxVO1dPvhYTGa57/D9er1uFaq024+xiACNeFf/Of+&#10;1nH+IBnB85t4gpw+AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAN8A1AXEAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l4948301,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,4948301,0"/>
+                </v:shape>
+                <v:rect id="Rectangle 1210" o:spid="_x0000_s1201" style="position:absolute;left:1408;top:18399;width:771;height:1549;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCBtlK1xgAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bb8Iw&#10;DIXvk/gPkZG4jRQOCAoBIdgExw0mMW5WY9qKxqmaQMt+/XxA4mbrPb/3ebHqXKXu1ITSs4HRMAFF&#10;nHlbcm7g5/j5PgUVIrLFyjMZeFCA1bL3tsDU+pa/6X6IuZIQDikaKGKsU61DVpDDMPQ1sWgX3ziM&#10;sja5tg22Eu4qPU6SiXZYsjQUWNOmoOx6uDkDu2m9/t37vzavPs6709dptj3OojGDfreeg4rUxZf5&#10;eb23gj8eCb98IyPo5T8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAgbZStcYAAADdAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="3BAF9BC6" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>0</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1211" o:spid="_x0000_s1202" style="position:absolute;left:1408;top:16370;width:771;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDu+vcuxAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCL3VTTyUmLqKaEtytCpob0N2TILZ2ZDdJqm/vlsoeJvH+5zlejSN6KlztWUF8SwCQVxY&#10;XXOp4HT8eElAOI+ssbFMCn7IwXo1eVpiqu3An9QffClCCLsUFVTet6mUrqjIoJvZljhwV9sZ9AF2&#10;pdQdDiHcNHIeRa/SYM2hocKWthUVt8O3UZAl7eaS2/tQNu9f2Xl/XuyOC6/U83TcvIHwNPqH+N+d&#10;6zB/Hsfw9004Qa5+AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAO769y7EAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="6D1E041A" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>5</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1212" o:spid="_x0000_s1203" style="position:absolute;left:829;top:14337;width:1541;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAeKGlZwwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4L/ocwC3vT1B5Eu0aRVdHj+oC6t6EZ22IzKU203f31RhC8zcf3nNmiM5W4U+NKywpGwwgEcWZ1&#10;ybmC03EzmIBwHlljZZkU/JGDxbzfm2Gibct7uh98LkIIuwQVFN7XiZQuK8igG9qaOHAX2xj0ATa5&#10;1A22IdxUMo6isTRYcmgosKbvgrLr4WYUbCf18ryz/21erX+36U86XR2nXqnPj275BcJT59/il3un&#10;w/x4FMPzm3CCnD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAHihpWcMAAADdAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="436A4B73" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>10</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1213" o:spid="_x0000_s1204" style="position:absolute;left:829;top:12301;width:1543;height:1553;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBxZMzCwwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwwt40VUG0GkV0RY+7VlBvQzO2xWZSmqzt+us3C4K3ebzPWaxaU4oH1a6wrGA4iEAQp1YX&#10;nCk4Jbv+FITzyBpLy6Tglxyslt3OAmNtG/6mx9FnIoSwi1FB7n0VS+nSnAy6ga2IA3eztUEfYJ1J&#10;XWMTwk0pR1E0kQYLDg05VrTJKb0ff4yC/bRaXw722WTl53V//jrPtsnMK/XRa9dzEJ5a/xa/3Acd&#10;5o+GY/j/Jpwgl38AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAcWTMwsMAAADdAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="47FE6ED7" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>15</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1214" o:spid="_x0000_s1205" style="position:absolute;left:829;top:10274;width:1541;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD+jVS2wwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwwt40VUS0GkV0RY+7VlBvQzO2xWZSmqzt+us3C4K3ebzPWaxaU4oH1a6wrGA4iEAQp1YX&#10;nCk4Jbv+FITzyBpLy6Tglxyslt3OAmNtG/6mx9FnIoSwi1FB7n0VS+nSnAy6ga2IA3eztUEfYJ1J&#10;XWMTwk0pR1E0kQYLDg05VrTJKb0ff4yC/bRaXw722WTl53V//jrPtsnMK/XRa9dzEJ5a/xa/3Acd&#10;5o+GY/j/Jpwgl38AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/o1UtsMAAADdAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="19B4D03D" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>20</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1215" o:spid="_x0000_s1206" style="position:absolute;left:829;top:8241;width:1541;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCRwfEtwwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwwt40VVC0GkV0RY+7VlBvQzO2xWZSmqzt+us3C4K3ebzPWaxaU4oH1a6wrGA4iEAQp1YX&#10;nCk4Jbv+FITzyBpLy6Tglxyslt3OAmNtG/6mx9FnIoSwi1FB7n0VS+nSnAy6ga2IA3eztUEfYJ1J&#10;XWMTwk0pR1E0kQYLDg05VrTJKb0ff4yC/bRaXw722WTl53V//jrPtsnMK/XRa9dzEJ5a/xa/3Acd&#10;5o+GY/j/Jpwgl38AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAkcHxLcMAAADdAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="0C718ACC" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>25</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1216" o:spid="_x0000_s1207" style="position:absolute;left:829;top:6210;width:1541;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBhE29awgAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LqsIw&#10;EN0L/kMYwZ2muhCtRhEf6PJeFdTd0IxtsZmUJtp6v/5GENzN4TxntmhMIZ5UudyygkE/AkGcWJ1z&#10;quB03PbGIJxH1lhYJgUvcrCYt1szjLWt+ZeeB5+KEMIuRgWZ92UspUsyMuj6tiQO3M1WBn2AVSp1&#10;hXUIN4UcRtFIGsw5NGRY0iqj5H54GAW7cbm87O1fnRab6+78c56sjxOvVLfTLKcgPDX+K/649zrM&#10;Hw5G8P4mnCDn/wAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBhE29awgAAAN0AAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="72A2685D" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>30</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1217" o:spid="_x0000_s1208" style="position:absolute;left:829;top:4178;width:1541;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAOX8rBwwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4L/ocwwt401YOPahTRFT3uWkG9Dc3YFptJabK266/fLAje5uN7zmLVmlI8qHaFZQXDQQSCOLW6&#10;4EzBKdn1pyCcR9ZYWiYFv+Rgtex2Fhhr2/A3PY4+EyGEXYwKcu+rWEqX5mTQDWxFHLibrQ36AOtM&#10;6hqbEG5KOYqisTRYcGjIsaJNTun9+GMU7KfV+nKwzyYrP6/789d5tk1mXqmPXrueg/DU+rf45T7o&#10;MH80nMD/N+EEufwDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEADl/KwcMAAADdAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="6F99A681" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>35</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1218" o:spid="_x0000_s1209" style="position:absolute;left:3578;top:19886;width:11741;height:1549;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB/wF6zxgAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bb8Iw&#10;DIXvk/gPkZG4jRQOCAoBIdgExw0mMW5WY9qKxqmaQMt+/XxA4mbrPb/3ebHqXKXu1ITSs4HRMAFF&#10;nHlbcm7g5/j5PgUVIrLFyjMZeFCA1bL3tsDU+pa/6X6IuZIQDikaKGKsU61DVpDDMPQ1sWgX3ziM&#10;sja5tg22Eu4qPU6SiXZYsjQUWNOmoOx6uDkDu2m9/t37vzavPs6709dptj3OojGDfreeg4rUxZf5&#10;eb23gj8eCa58IyPo5T8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAf8Bes8YAAADdAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="2B21FA69" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>Al medio ambiente</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1219" o:spid="_x0000_s1210" style="position:absolute;left:14968;top:19886;width:7783;height:1549;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAQjPsowwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4L/ocwC3vTVA9iu0aRVdHj+oC6t6EZ22IzKU203f31RhC8zcf3nNmiM5W4U+NKywpGwwgEcWZ1&#10;ybmC03EzmIJwHlljZZkU/JGDxbzfm2Gibct7uh98LkIIuwQVFN7XiZQuK8igG9qaOHAX2xj0ATa5&#10;1A22IdxUchxFE2mw5NBQYE3fBWXXw80o2E7r5Xln/9u8Wv9u0580Xh1jr9TnR7f8AuGp82/xy73T&#10;Yf54FMPzm3CCnD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAEIz7KMMAAADdAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="29B31A16" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>La seguridad</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1220" o:spid="_x0000_s1211" style="position:absolute;left:24725;top:19886;width:8151;height:1549;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBP2pgIxwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bb8Iw&#10;DIXvk/YfIiPtNlJ6mKCQVohtguMGSMDNakxb0ThVk9Fuv34+TNrN1nt+7/OqGF2r7tSHxrOB2TQB&#10;RVx623Bl4Hh4f56DChHZYuuZDHxTgCJ/fFhhZv3An3Tfx0pJCIcMDdQxdpnWoazJYZj6jli0q+8d&#10;Rln7StseBwl3rU6T5EU7bFgaauxoU1N52385A9t5tz7v/M9QtW+X7enjtHg9LKIxT5NxvQQVaYz/&#10;5r/rnRX8NBV++UZG0PkvAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAE/amAjHAAAA3QAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="30517AF8" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>Movimientos</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1221" o:spid="_x0000_s1212" style="position:absolute;left:25981;top:21282;width:4809;height:1549;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAglj2TwwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4L/ocwC3vT1B5Eu0aRVdHj+oC6t6EZ22IzKU203f31RhC8zcf3nNmiM5W4U+NKywpGwwgEcWZ1&#10;ybmC03EzmIBwHlljZZkU/JGDxbzfm2Gibct7uh98LkIIuwQVFN7XiZQuK8igG9qaOHAX2xj0ATa5&#10;1A22IdxUMo6isTRYcmgosKbvgrLr4WYUbCf18ryz/21erX+36U86XR2nXqnPj275BcJT59/il3un&#10;w/w4HsHzm3CCnD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIJY9k8MAAADdAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="05CD0404" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>sociales</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1222" o:spid="_x0000_s1213" style="position:absolute;left:33878;top:19886;width:10137;height:1549;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDQRKPkxAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCL3VjTmIia4i2mKONha0tyE7TYLZ2ZBdk9Rf3y0UepvH+5z1djSN6KlztWUF81kEgriw&#10;uuZSwcf57WUJwnlkjY1lUvBNDrabydMaU20Hfqc+96UIIexSVFB536ZSuqIig25mW+LAfdnOoA+w&#10;K6XucAjhppFxFC2kwZpDQ4Ut7SsqbvndKDgu2901s4+hbF4/j5fTJTmcE6/U83TcrUB4Gv2/+M+d&#10;6TA/jmP4/SacIDc/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANBEo+TEAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="50A06075" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>Difusión cultural</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1223" o:spid="_x0000_s1214" style="position:absolute;left:44080;top:19886;width:8980;height:1549;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC/CAZ/xAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCL3VTSMUja4StJIcWxVsb0N2TEKzsyG7TdL++m5B8DaP9znr7Wga0VPnassKnmcRCOLC&#10;6ppLBefT4WkBwnlkjY1lUvBDDrabycMaE20Hfqf+6EsRQtglqKDyvk2kdEVFBt3MtsSBu9rOoA+w&#10;K6XucAjhppFxFL1IgzWHhgpb2lVUfB2/jYJs0aYfuf0dyub1M7u8XZb709Ir9Tgd0xUIT6O/i2/u&#10;XIf5cTyH/2/CCXLzBwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAL8IBn/EAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="4C7AFBA4" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>Reducir costos</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1224" o:spid="_x0000_s1215" style="position:absolute;left:43061;top:21282;width:11697;height:1549;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAw4Z4LxAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCL3VTYMUja4StJIcWxVsb0N2TEKzsyG7TdL++m5B8DaP9znr7Wga0VPnassKnmcRCOLC&#10;6ppLBefT4WkBwnlkjY1lUvBDDrabycMaE20Hfqf+6EsRQtglqKDyvk2kdEVFBt3MtsSBu9rOoA+w&#10;K6XucAjhppFxFL1IgzWHhgpb2lVUfB2/jYJs0aYfuf0dyub1M7u8XZb709Ir9Tgd0xUIT6O/i2/u&#10;XIf5cTyH/2/CCXLzBwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADDhngvEAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="22B04752" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>campañas políticas</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1225" o:spid="_x0000_s1216" style="position:absolute;left:9799;top:1305;width:45637;height:2420;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBfrTuQxAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCL3VTQMWja4StJIcWxVsb0N2TEKzsyG7TdL++m5B8DaP9znr7Wga0VPnassKnmcRCOLC&#10;6ppLBefT4WkBwnlkjY1lUvBDDrabycMaE20Hfqf+6EsRQtglqKDyvk2kdEVFBt3MtsSBu9rOoA+w&#10;K6XucAjhppFxFL1IgzWHhgpb2lVUfB2/jYJs0aYfuf0dyub1M7u8XZb709Ir9Tgd0xUIT6O/i2/u&#10;XIf5cTyH/2/CCXLzBwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAF+tO5DEAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="062F007A" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="28"/>
+                          </w:rPr>
+                          <w:t>Contribución de redes sociales al entorno social</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:shape id="Shape 1226" o:spid="_x0000_s1217" style="position:absolute;width:53924;height:23272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5392420,2327275" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDUPyKAxAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X/A/LCL2UujEHLWk2IoIg7UVtDz0O2TGJZmdjds3j33cFwdt8fM9JV4OpRUetqywrmM8iEMS5&#10;1RUXCn5/tu8fIJxH1lhbJgUjOVhlk5cUE217PlB39IUIIewSVFB63yRSurwkg25mG+LAnWxr0AfY&#10;FlK32IdwU8s4ihbSYMWhocSGNiXll+PNKLidc9N8/40nWpro+rar9v3mq1fqdTqsP0F4GvxT/HDv&#10;dJgfxwu4fxNOkNk/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANQ/IoDEAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,2327275r5392420,l5392420,,,,,2327275xe" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,5392420,2327275"/>
+                </v:shape>
+                <w10:anchorlock/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3029EC4C" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="113" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="512" w:right="566"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Fuente: elaboración propia </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="535AFBD8" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:ind w:left="-5" w:right="53"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Una pregunta relevante la constituye el hecho de que, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">partiendo del reconocimiento de un cada vez mayor uso de redes sociales, en qué aspectos de la vida social y comunitaria pueden éstas contribuir para su mejoramiento. Cuestionamiento </w:t>
+      </w:r>
+      <w:r>
+        <w:t>que se abrió a cinco posibles respuestas, obteniéndose los siguientes resultados. El 8.1% considera que pueden contribuir con la difusión de la cultura, el 32.5% con los movimientos sociales, el 11.7% piensa que es un buen medio para la preservación del medio ambiente, 20.5% estima que es un buen vehículo para fomentar la seguridad entre las y los ciudadanos y 27.2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>%  piensa</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> que constituyen una importante alternativa para reducir costos de campañas políticas.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="647C7E4F" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17068BAC" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="113" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="512" w:right="617"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Figura 12</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Participación del recinto escolar en el uso de las redes </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7128F955" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="52" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BF22664" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="94" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="73" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="484029E3" wp14:editId="6093BEE2">
+                <wp:extent cx="5526088" cy="2302091"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="17073" name="Group 17073"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5526088" cy="2302091"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="5526088" cy="2302091"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="1192" name="Rectangle 1192"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="5487988" y="2133384"/>
+                            <a:ext cx="50673" cy="224380"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="1DA3C6A1" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20544" name="Shape 20544"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5475605" cy="2265045"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5475605" h="2265045">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5475605" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="5475605" y="2265045"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="2265045"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="E7E6E6"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1229" name="Shape 1229"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304355" y="1804352"/>
+                            <a:ext cx="5031487" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5031487">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5031487" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1230" name="Shape 1230"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304355" y="1636713"/>
+                            <a:ext cx="5031487" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5031487">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5031487" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1231" name="Shape 1231"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304355" y="1470596"/>
+                            <a:ext cx="5031487" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5031487">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5031487" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1232" name="Shape 1232"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304355" y="1304480"/>
+                            <a:ext cx="5031487" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5031487">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5031487" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1233" name="Shape 1233"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304355" y="1136840"/>
+                            <a:ext cx="5031487" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5031487">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5031487" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1234" name="Shape 1234"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304355" y="970725"/>
+                            <a:ext cx="5031487" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5031487">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5031487" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1235" name="Shape 1235"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304355" y="804608"/>
+                            <a:ext cx="5031487" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5031487">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5031487" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1236" name="Shape 1236"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304355" y="636968"/>
+                            <a:ext cx="5031487" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5031487">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5031487" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1237" name="Shape 1237"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304355" y="470979"/>
+                            <a:ext cx="5031487" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5031487">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5031487" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20545" name="Shape 20545"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="1167702" y="1685480"/>
+                            <a:ext cx="789432" cy="284950"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="789432" h="284950">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="789432" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="789432" y="284950"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="284950"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="44546A"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20546" name="Shape 20546"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="3683826" y="589725"/>
+                            <a:ext cx="787908" cy="1380706"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="787908" h="1380706">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="787908" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="787908" y="1380706"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="1380706"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="44546A"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1240" name="Shape 1240"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304355" y="1970430"/>
+                            <a:ext cx="5031487" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5031487">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5031487" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1241" name="Rectangle 1241"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="140830" y="1918271"/>
+                            <a:ext cx="77074" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="5707F9A5" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>0</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1242" name="Rectangle 1242"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="82918" y="1751850"/>
+                            <a:ext cx="154097" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="0AC07213" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>10</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1243" name="Rectangle 1243"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="82918" y="1585150"/>
+                            <a:ext cx="154097" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="507F47E9" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>20</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1244" name="Rectangle 1244"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="82918" y="1418399"/>
+                            <a:ext cx="154097" cy="154841"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="39807BF9" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>30</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1245" name="Rectangle 1245"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="82918" y="1252029"/>
+                            <a:ext cx="154097" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="35DAF7A9" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>40</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1246" name="Rectangle 1246"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="82918" y="1085278"/>
+                            <a:ext cx="154097" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="5A25F748" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>50</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1247" name="Rectangle 1247"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="82918" y="918527"/>
+                            <a:ext cx="154097" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="0F8692E5" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>60</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1248" name="Rectangle 1248"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="82918" y="752157"/>
+                            <a:ext cx="154097" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="6F87794E" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>70</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1249" name="Rectangle 1249"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="82918" y="585406"/>
+                            <a:ext cx="154097" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="79AD33B9" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>80</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1250" name="Rectangle 1250"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="82918" y="418655"/>
+                            <a:ext cx="154097" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="7652CCB9" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>90</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1251" name="Rectangle 1251"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="1523428" y="2067013"/>
+                            <a:ext cx="103880" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="3E0AA557" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>Si</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1252" name="Rectangle 1252"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="4011740" y="2067013"/>
+                            <a:ext cx="177406" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="78050F5A" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>No</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1253" name="Rectangle 1253"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="1884616" y="132016"/>
+                            <a:ext cx="2267388" cy="241550"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="08931B24" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="28"/>
+                                </w:rPr>
+                                <w:t>Escuela y redes sociales</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1254" name="Shape 1254"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5475605" cy="2265045"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5475605" h="2265045">
+                                <a:moveTo>
+                                  <a:pt x="0" y="2265045"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5475605" y="2265045"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="5475605" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="484029E3" id="Group 17073" o:spid="_x0000_s1218" style="width:435.15pt;height:181.25pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="55260,23020" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDE/vffHgcAADNJAAAOAAAAZHJzL2Uyb0RvYy54bWzsXO1uozgU/b/SvgPi/zYYMB9R09Fo2hmt&#10;tNoZzcw+ACWQRCKAgDbpPv0e29gBktkmVJM2A62UEGOM7z0+vtf3Gq7fbdeJ9hgV5SpLZzq5MnQt&#10;SsNsvkoXM/2f7x//8HStrIJ0HiRZGs30p6jU3938/tv1Jp9GZrbMknlUaGgkLaebfKYvqyqfTiZl&#10;uIzWQXmV5VGKk3FWrIMKP4vFZF4EG7S+TiamYTiTTVbM8yILo7JE6a04qd/w9uM4CqvPcVxGlZbM&#10;dPSt4p8F/7xnn5Ob62C6KIJ8uQrrbgQ9erEOViluqpq6DapAeyhWe02tV2GRlVlcXYXZepLF8SqM&#10;uAyQhhgdaT4V2UPOZVlMN4tcqQmq7eipd7Ph34+fivxb/qWAJjb5Arrgv5gs27hYs2/0UttylT0p&#10;lUXbSgtRSKnpGB5ADnHOtAzT8IlQariE5veuC5d3z1w5kTeetLqzyTFAyp0Oypfp4NsyyCOu2nIK&#10;HXwptNUc45f4pq6lwRoj9SvGTpAukkjjpVw9vK5SVjktobcDmqK25/pMKUwnxLIszxY6UVozHNeq&#10;dWbalsfHoRI8mOZFWX2KsrXGDmZ6ga7w0RU8/lVW6Amqyirs9knKPtPs4ypJxFlWAv3JHrKjanu/&#10;FUIa/Has7D6bP0H0ZVb8+xkkjpNsM9Oz+khnvMbd2VldS/5MoXJGIXlQyIN7eVBUyYeME0305/1D&#10;lcUr3uHd3eqOAUs24M4AqmlQ25aoctw1UXQKpBD8wOC3XeoYVALpUMOmDOgGkuGDQJIpRKKHWWIu&#10;cETZUh6F21QeMrz/d8LKg4pdxxplhxpQo7IvS4w5U3SFnV8Dzu8Zr1l12Ihu7s4mabOWak0Kjbqy&#10;hvzOeXvNmvK+cgyKFtv1hSKPrympIVphAx8CCwZIJaCwqeYkZfrAfcIABiVOAsEdzKXpXPZsjx1l&#10;9ZRETEtJ+jWKwRM+4bGCsljcf0gK7TFgI5v/CS4m+TKoS2vQ66q8d7wddn0MUqomCb+01eSde+fc&#10;OXULdWV2XcStl7rSEFeGdW+ECYMhgJzSkEEP6iJ+5yyt1PUpzC+/CeNcLe2OlEwvNRnPxEpimn6b&#10;lLwEHWH9wJT8/DRrGbZFwT6MUeKxY5MJCCVIC2NYBDOxoKccR9KoNUfMzyVm3QvWsx3dBHkaswrA&#10;251tU4ZKOfbIeDwdfGqyeeqFjDgwfG999l8P38ODvh66/Xg0JEZYGA/C+RBmisChYprtxQjHclxi&#10;jYyAlTxoIEZGXICNsMgeI/jyohcjbNegPre0o4045DKNjLgERqgFqrIR3O3pxQh4ULZYfI6MGBlx&#10;oesIC5GUjtfE3Z5ejCCW49nc6RoZMTLiUhnRCXdhHcEDkH0Y4buGi6XjuLAelxGXG2qyEPvomAg+&#10;pPsQApEmZDxGQozr6guOvVrOHiH4wrgPIRBo8p2RECwdMwaaLjUZYSFN0LEQbt/QK+JMvstD4uMa&#10;YlxDXOQagiXIOz6TKDolG0GI47oG4lUsQed42BXRWVi7nm9bOM/3jni2T18tSSd7wpLnoiP903Wy&#10;rb1s3S6FLrJ/jYr1TaFdmBCZ/ZPfzVzh0RWlKn/ZvLltU9t5z+ZoqGw4WUJGw47zJopOYSaCXJZn&#10;ohmMUer5ewt8F/uXsMbhxCTYnuQacoPC2dPnsitgpuzJS6gp5DqCmqqivOvz3Dy+5kjO1g6bX2hT&#10;C2LHHT9SRJP7LKwIYm+22AEwOpKjI3mRjiQxbZXCb+yoZaWnGCxiGx7bHcM8SZ94pltvMpZbveBn&#10;ugh6M0eSwM8UnINfIM2V3C37kzbUKmEGsaEWmKokdAvT0xLRngkkBaQuJZ5w/ncTHXDEMvr1MFXC&#10;DAVTlUZtYXpaKrWBKfUoeWuYKmGGgqlKBLYwPS0Z2MDUJp7ldyJbezzlk+H55l4lzFAwVXGZFqan&#10;5bMamJrUNLAVG9b47cy9SpihYKpW9C1MT0vJNDA1PGq6nZTMHk/lIvRMPpISZiiYqoxCC9PTsgo7&#10;TOErAdO3RVMly1AghbsqkkQtSDnRjl7g7yB1qUnoG4NUyTIUSNVDSC1IuT3sASmcXlvESt+OMVWy&#10;DARSLDoOsFQsRXpACp/XwVNmb8k/Itx0M1mGAunBGBJVYZejHhckFNsgzfqpbDyAbXSfjiKG5SFF&#10;+VpRJKLEGQqqB6NI4inOo4lqG4S4LOqO0J95EFUXp+Ffv1JskAwtjkQPxpFQelK81/Nsh4gEJbHw&#10;agy+etjZVDw/7oKsAlUEk6mY3s8WdRBTx5BmYBVJko8dURV4OWr2FQzlhmsHo3p5AN8BUr+1AOOk&#10;geP5ntM+6QUK7RcY/PDJbdkmm5xa4sm9HfJ7/2UKcnkua8jv5m6Qbp0wycpI6O/I1ySMz/y95Jk/&#10;/ooavJmHj9j6LULs1T/N3zhuvuvo5j8AAAD//wMAUEsDBBQABgAIAAAAIQDvmdnO3QAAAAUBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9Ba8JAEIXvhf6HZQq91U0MWkmzERHtSYRqofQ2ZsckmJ0N2TWJ&#10;/95tL+1l4PEe732TLUfTiJ46V1tWEE8iEMSF1TWXCj6P25cFCOeRNTaWScGNHCzzx4cMU20H/qD+&#10;4EsRStilqKDyvk2ldEVFBt3EtsTBO9vOoA+yK6XucAjlppHTKJpLgzWHhQpbWldUXA5Xo+B9wGGV&#10;xJt+dzmvb9/H2f5rF5NSz0/j6g2Ep9H/heEHP6BDHphO9sraiUZBeMT/3uAtXqMExElBMp/OQOaZ&#10;/E+f3wEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDE/vffHgcAADNJAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDvmdnO3QAAAAUBAAAPAAAAAAAA&#10;AAAAAAAAAHgJAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAggoAAAAA&#10;">
+                <v:rect id="Rectangle 1192" o:spid="_x0000_s1219" style="position:absolute;left:54879;top:21333;width:507;height:2244;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCo3gt/wwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4L/ocwC3vTVA9iu0aRVdHj+oC6t6EZ22IzKU203f31RhC8zcf3nNmiM5W4U+NKywpGwwgEcWZ1&#10;ybmC03EzmIJwHlljZZkU/JGDxbzfm2Gibct7uh98LkIIuwQVFN7XiZQuK8igG9qaOHAX2xj0ATa5&#10;1A22IdxUchxFE2mw5NBQYE3fBWXXw80o2E7r5Xln/9u8Wv9u0580Xh1jr9TnR7f8AuGp82/xy73T&#10;Yf4oHsPzm3CCnD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqN4Lf8MAAADdAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="1DA3C6A1" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:shape id="Shape 20544" o:spid="_x0000_s1220" style="position:absolute;width:54756;height:22650;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5475605,2265045" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDoBNNAyQAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RV6KXVTq0WimyC2Qg9FaAyCt0f2mUSzb0N2jfHfu0Khx2Hmm2EW6WAa0VPnassK3kYR&#10;COLC6ppLBfl2/ToD4TyyxsYyKbiSgzR5fFhgrO2Ff6nPfClCCbsYFVTet7GUrqjIoBvZljh4B9sZ&#10;9EF2pdQdXkK5aeQ4ij6kwZrDQoUtrSoqTtnZKBi/9OdNuf7cHVb7r01/vP7k7zhT6vlpWM5BeBr8&#10;f/iP/taBi6aTCdzvhCsgkxsAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA6ATTQMkAAADe&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" path="m,l5475605,r,2265045l,2265045,,e" fillcolor="#e7e6e6" stroked="f" strokeweight="0">
+                  <v:path arrowok="t" textboxrect="0,0,5475605,2265045"/>
+                </v:shape>
+                <v:shape id="Shape 1229" o:spid="_x0000_s1221" style="position:absolute;left:3043;top:18043;width:50315;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5031487,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA1fsPoxQAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X+h+WKXirGyNYTV3FFqz2oFAfpb0N2TEJZmdDdjXJv+8KQm/z8T1nOm9NKa5Uu8KygkE/AkGc&#10;Wl1wpuCwXz6PQTiPrLG0TAo6cjCfPT5MMdG24S+67nwmQgi7BBXk3leJlC7NyaDr24o4cCdbG/QB&#10;1pnUNTYh3JQyjqKRNFhwaMixovec0vPuYhSsqPs1483H99B8Rs2oezv+bF+WSvWe2sUrCE+t/xff&#10;3Wsd5sfxBG7fhBPk7A8AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA1fsPoxQAAAN0AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l5031487,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,5031487,0"/>
+                </v:shape>
+                <v:shape id="Shape 1230" o:spid="_x0000_s1222" style="position:absolute;left:3043;top:16367;width:50315;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5031487,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAhnfyoyAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;EIXvQv/DMgVvdtMWaondBBVq9aDQVkVvQ3ZMQrOzIbttkn/vHARvM7w3732zyQfXqAt1ofZsYD5L&#10;QBEX3tZcGng/bm/WoEJEtth4JgMjBcizydUGU+t73tPlEEslIRxSNFDF2KZah6Iih2HmW2LRfnzn&#10;MMraldp22Eu4a/QiSVbaYc3SUGFLjxUVp8PZGdjR+O3Wr0+fS/eS9Kvx4ePr7XZrzPV0uL8DFWmI&#10;/+a/62cr+Iul8Ms3MoLOfgEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAhnfyoyAAAAN0A&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" path="m,l5031487,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,5031487,0"/>
+                </v:shape>
+                <v:shape id="Shape 1231" o:spid="_x0000_s1223" style="position:absolute;left:3043;top:14705;width:50315;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5031487,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBO0VkzxQAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/Q/LFHrTTRRUomtoBa09KNS20t6G7DQJzc6G7GqSf98VBG/zeJ+zTDtTiQs1rrSsIB5FIIgz&#10;q0vOFXx+bIZzEM4ja6wsk4KeHKSrh8ESE21bfqfL0ecihLBLUEHhfZ1I6bKCDLqRrYkD92sbgz7A&#10;Jpe6wTaEm0qOo2gqDZYcGgqsaV1Q9nc8GwWv1P+Y+X57mpi3qJ32L1/fh9lGqafH7nkBwlPn7+Kb&#10;e6fD/PEkhus34QS5+gcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBO0VkzxQAAAN0AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l5031487,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,5031487,0"/>
+                </v:shape>
+                <v:shape id="Shape 1232" o:spid="_x0000_s1224" style="position:absolute;left:3043;top:13044;width:50315;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5031487,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC+A8dExQAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X+h+WKfRWN42gEl2lLdjWQwXjA70N2TEJzc6G7NYk/94tCN7m43vObNGZSlyocaVlBa+DCARx&#10;ZnXJuYLddvkyAeE8ssbKMinoycFi/vgww0Tbljd0SX0uQgi7BBUU3teJlC4ryKAb2Jo4cGfbGPQB&#10;NrnUDbYh3FQyjqKRNFhyaCiwpo+Cst/0zyj4ov5kJj+fh6FZRe2of98f1+OlUs9P3dsUhKfO38U3&#10;97cO8+NhDP/fhBPk/AoAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC+A8dExQAAAN0AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l5031487,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,5031487,0"/>
+                </v:shape>
+                <v:shape id="Shape 1233" o:spid="_x0000_s1225" style="position:absolute;left:3043;top:11368;width:50315;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5031487,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDRT2LfxQAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCN7qRgMq0VW0YG0PFRq1tLchO02C2dmQ3Zrk33cLQm/zeJ+z2nSmEjdqXGlZwWQcgSDO&#10;rC45V3A+7R8XIJxH1lhZJgU9OdisBw8rTLRt+Z1uqc9FCGGXoILC+zqR0mUFGXRjWxMH7ts2Bn2A&#10;TS51g20IN5WcRtFMGiw5NBRY01NB2TX9MQoO1H+ZxdvzR2xeo3bW7y6fx/leqdGw2y5BeOr8v/ju&#10;ftFh/jSO4e+bcIJc/wIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDRT2LfxQAAAN0AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l5031487,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,5031487,0"/>
+                </v:shape>
+                <v:shape id="Shape 1234" o:spid="_x0000_s1226" style="position:absolute;left:3043;top:9707;width:50315;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5031487,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBepvqrxQAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4L/Q/LFHrTTVVUUlepglUPLfgq7W3ITpPQ7GzIrib5964geJuP7znTeWMKcaHK5ZYVvPYiEMSJ&#10;1TmnCo6HVXcCwnlkjYVlUtCSg/nsqTPFWNuad3TZ+1SEEHYxKsi8L2MpXZKRQdezJXHg/mxl0AdY&#10;pVJXWIdwU8h+FI2kwZxDQ4YlLTNK/vdno2BN7a+ZfH58D8w2qkft4vTzNV4p9fLcvL+B8NT4h/ju&#10;3ugwvz8Ywu2bcIKcXQEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBepvqrxQAAAN0AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l5031487,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,5031487,0"/>
+                </v:shape>
+                <v:shape id="Shape 1235" o:spid="_x0000_s1227" style="position:absolute;left:3043;top:8046;width:50315;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5031487,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAx6l8wxQAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4L/Q/LFHrTTRUfpK5SBaseWvBV2tuQnSah2dmQXU3y711B8DYf33Om88YU4kKVyy0reO1FIIgT&#10;q3NOFRwPq+4EhPPIGgvLpKAlB/PZU2eKsbY17+iy96kIIexiVJB5X8ZSuiQjg65nS+LA/dnKoA+w&#10;SqWusA7hppD9KBpJgzmHhgxLWmaU/O/PRsGa2l8z+fz4HphtVI/axenna7xS6uW5eX8D4anxD/Hd&#10;vdFhfn8whNs34QQ5uwIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAx6l8wxQAAAN0AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l5031487,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,5031487,0"/>
+                </v:shape>
+                <v:shape id="Shape 1236" o:spid="_x0000_s1228" style="position:absolute;left:3043;top:6369;width:50315;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5031487,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDBOMFHxQAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/odlhN50U4VUUldpC7Z6UNC2orchOyah2dmQXU3y712h4G0e73Nmi9aU4kq1KywreB5FIIhT&#10;qwvOFPx8L4dTEM4jaywtk4KOHCzm/d4ME20b3tF17zMRQtglqCD3vkqkdGlOBt3IVsSBO9vaoA+w&#10;zqSusQnhppTjKIqlwYJDQ44VfeSU/u0vRsEXdScz3XweJmYdNXH3/nvcviyVehq0b68gPLX+If53&#10;r3SYP57EcP8mnCDnNwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDBOMFHxQAAAN0AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l5031487,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,5031487,0"/>
+                </v:shape>
+                <v:shape id="Shape 1237" o:spid="_x0000_s1229" style="position:absolute;left:3043;top:4709;width:50315;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5031487,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCudGTcxQAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/Q/LFHrTTSOoRNeggrU9WKhVaW9DdkxCs7Mhu5rk33cLQm/zeJ+zSDtTiRs1rrSs4HkUgSDO&#10;rC45V3D83A5nIJxH1lhZJgU9OUiXD4MFJtq2/EG3g89FCGGXoILC+zqR0mUFGXQjWxMH7mIbgz7A&#10;Jpe6wTaEm0rGUTSRBksODQXWtCko+zlcjYId9d9mtn85j81b1E769enrfbpV6umxW81BeOr8v/ju&#10;ftVhfjyewt834QS5/AUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCudGTcxQAAAN0AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l5031487,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,5031487,0"/>
+                </v:shape>
+                <v:shape id="Shape 20545" o:spid="_x0000_s1230" style="position:absolute;left:11677;top:16854;width:7894;height:2850;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="789432,284950" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBMWrkKxQAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ra8JA&#10;EITfhf6HYwt9kXqpVNHoKVIQir6o9QcsuTUXzO2F7NWk/94rCD4OM/MNs1z3vlY3aqUKbOBjlIEi&#10;LoKtuDRw/tm+z0BJRLZYByYDfySwXr0Mlpjb0PGRbqdYqgRhydGAi7HJtZbCkUcZhYY4eZfQeoxJ&#10;tqW2LXYJ7ms9zrKp9lhxWnDY0Jej4nr69QZ2++F2Kme3uXYWDxJn9jiXuTFvr/1mASpSH5/hR/vb&#10;Ghhnk88J/N9JV0Cv7gAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBMWrkKxQAAAN4AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l789432,r,284950l,284950,,e" fillcolor="#44546a" stroked="f" strokeweight="0">
+                  <v:path arrowok="t" textboxrect="0,0,789432,284950"/>
+                </v:shape>
+                <v:shape id="Shape 20546" o:spid="_x0000_s1231" style="position:absolute;left:36838;top:5897;width:7879;height:13807;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="787908,1380706" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAyozbhxQAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RisIw&#10;FETfF/yHcAXf1kRRkWoUKYjuPsha/YBLc22LzU1pUq1/v1kQ9nGYmTPMetvbWjyo9ZVjDZOxAkGc&#10;O1NxoeF62X8uQfiAbLB2TBpe5GG7GXysMTHuyWd6ZKEQEcI+QQ1lCE0ipc9LsujHriGO3s21FkOU&#10;bSFNi88It7WcKrWQFiuOCyU2lJaU37POajifrvl3h4fJzzztvpqLSousz7QeDfvdCkSgPvyH3+2j&#10;0TBV89kC/u7EKyA3vwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAyozbhxQAAAN4AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l787908,r,1380706l,1380706,,e" fillcolor="#44546a" stroked="f" strokeweight="0">
+                  <v:path arrowok="t" textboxrect="0,0,787908,1380706"/>
+                </v:shape>
+                <v:shape id="Shape 1240" o:spid="_x0000_s1232" style="position:absolute;left:3043;top:19704;width:50315;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5031487,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB5m4/VyAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;EMXvhX6HZYTedKMtVlJXqQVbPSjU/qHehuyYBLOzIbs1ybfvHITeZnhv3vvNfNm5Sl2oCaVnA+NR&#10;Aoo487bk3MDnx3o4AxUissXKMxnoKcBycXszx9T6lt/pcoi5khAOKRooYqxTrUNWkMMw8jWxaCff&#10;OIyyNrm2DbYS7io9SZKpdliyNBRY00tB2fnw6wy8UX90s93r973bJu20X3397B/XxtwNuucnUJG6&#10;+G++Xm+s4E8ehF++kRH04g8AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB5m4/VyAAAAN0A&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" path="m,l5031487,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,5031487,0"/>
+                </v:shape>
+                <v:rect id="Rectangle 1241" o:spid="_x0000_s1233" style="position:absolute;left:1408;top:19182;width:771;height:1549;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD9SdgzwwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwwt40VUS0GkV0RY+7VlBvQzO2xWZSmqzt+us3C4K3ebzPWaxaU4oH1a6wrGA4iEAQp1YX&#10;nCk4Jbv+FITzyBpLy6Tglxyslt3OAmNtG/6mx9FnIoSwi1FB7n0VS+nSnAy6ga2IA3eztUEfYJ1J&#10;XWMTwk0pR1E0kQYLDg05VrTJKb0ff4yC/bRaXw722WTl53V//jrPtsnMK/XRa9dzEJ5a/xa/3Acd&#10;5o/GQ/j/Jpwgl38AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/UnYM8MAAADdAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="5707F9A5" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>0</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1242" o:spid="_x0000_s1234" style="position:absolute;left:829;top:17518;width:1541;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQANm0ZExAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCL3VTYMUja4StJIcWxVsb0N2TEKzsyG7TdL++m5B8DaP9znr7Wga0VPnassKnmcRCOLC&#10;6ppLBefT4WkBwnlkjY1lUvBDDrabycMaE20Hfqf+6EsRQtglqKDyvk2kdEVFBt3MtsSBu9rOoA+w&#10;K6XucAjhppFxFL1IgzWHhgpb2lVUfB2/jYJs0aYfuf0dyub1M7u8XZb709Ir9Tgd0xUIT6O/i2/u&#10;XIf58TyG/2/CCXLzBwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAA2bRkTEAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="0AC07213" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>10</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1243" o:spid="_x0000_s1235" style="position:absolute;left:829;top:15851;width:1541;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBi1+PfwwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4v+B/CCN7WVF0WrUYRH+jRVUG9Dc3YFptJaaLt+uuNsLC3+fieM5k1phAPqlxuWUGvG4EgTqzO&#10;OVVwPKw/hyCcR9ZYWCYFv+RgNm19TDDWtuYfeux9KkIIuxgVZN6XsZQuycig69qSOHBXWxn0AVap&#10;1BXWIdwUsh9F39JgzqEhw5IWGSW3/d0o2AzL+Xlrn3VarC6b0+40Wh5GXqlOu5mPQXhq/L/4z73V&#10;YX7/awDvb8IJcvoCAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAYtfj38MAAADdAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="507F47E9" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>20</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1244" o:spid="_x0000_s1236" style="position:absolute;left:829;top:14183;width:1541;height:1549;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDtPnurwgAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4L/ocwgjdNFVm0GkXURY++QL0NzdgWm0lpsrburzfCwt7m43vObNGYQjypcrllBYN+BII4sTrn&#10;VMH59N0bg3AeWWNhmRS8yMFi3m7NMNa25gM9jz4VIYRdjAoy78tYSpdkZND1bUkcuLutDPoAq1Tq&#10;CusQbgo5jKIvaTDn0JBhSauMksfxxyjYjsvldWd/67TY3LaX/WWyPk28Ut1Os5yC8NT4f/Gfe6fD&#10;/OFoBJ9vwgly/gYAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDtPnurwgAAAN0AAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="39807BF9" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>30</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1245" o:spid="_x0000_s1237" style="position:absolute;left:829;top:12520;width:1541;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCCct4wwwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4v+B/CCN7WVHEXrUYRH+jRVUG9Dc3YFptJaaLt+uuNsLC3+fieM5k1phAPqlxuWUGvG4EgTqzO&#10;OVVwPKw/hyCcR9ZYWCYFv+RgNm19TDDWtuYfeux9KkIIuxgVZN6XsZQuycig69qSOHBXWxn0AVap&#10;1BXWIdwUsh9F39JgzqEhw5IWGSW3/d0o2AzL+Xlrn3VarC6b0+40Wh5GXqlOu5mPQXhq/L/4z73V&#10;YX5/8AXvb8IJcvoCAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAgnLeMMMAAADdAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="35DAF7A9" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>40</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1246" o:spid="_x0000_s1238" style="position:absolute;left:829;top:10852;width:1541;height:1549;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQByoEBHwwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4L/ocwC940XRHRrlHEB3pUu+DubWhm27LNpDTRVn+9EQRv8/E9Z7ZoTSmuVLvCsoLPQQSCOLW6&#10;4EzBd7LtT0A4j6yxtEwKbuRgMe92Zhhr2/CRriefiRDCLkYFufdVLKVLczLoBrYiDtyfrQ36AOtM&#10;6hqbEG5KOYyisTRYcGjIsaJVTun/6WIU7CbV8mdv701Wbn5358N5uk6mXqneR7v8AuGp9W/xy73X&#10;Yf5wNIbnN+EEOX8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAcqBAR8MAAADdAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="5A25F748" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>50</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1247" o:spid="_x0000_s1239" style="position:absolute;left:829;top:9185;width:1541;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAd7OXcwwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4v+B/CCN7WVJFdrUYRH+jRVUG9Dc3YFptJaaLt+uuNsLC3+fieM5k1phAPqlxuWUGvG4EgTqzO&#10;OVVwPKw/hyCcR9ZYWCYFv+RgNm19TDDWtuYfeux9KkIIuxgVZN6XsZQuycig69qSOHBXWxn0AVap&#10;1BXWIdwUsh9FX9JgzqEhw5IWGSW3/d0o2AzL+Xlrn3VarC6b0+40Wh5GXqlOu5mPQXhq/L/4z73V&#10;YX5/8A3vb8IJcvoCAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAHezl3MMAAADdAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="0F8692E5" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>60</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1248" o:spid="_x0000_s1240" style="position:absolute;left:829;top:7521;width:1541;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBsc3GuxwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvgv9hGaE33VRK0ZiNiLbosWrB9jZkxyQ0OxuyW5P213cOQm8zvDfvfZOtB9eoG3Wh9mzgcZaA&#10;Ii68rbk08H5+nS5AhYhssfFMBn4owDofjzJMre/5SLdTLJWEcEjRQBVjm2odioochplviUW7+s5h&#10;lLUrte2wl3DX6HmSPGuHNUtDhS1tKyq+Tt/OwH7Rbj4O/rcvm5fP/eXtstydl9GYh8mwWYGKNMR/&#10;8/36YAV//iS48o2MoPM/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGxzca7HAAAA3QAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="6F87794E" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>70</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1249" o:spid="_x0000_s1241" style="position:absolute;left:829;top:5854;width:1541;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQADP9Q1xAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCL3VTYMUE11FtJIc2yjY3obsmIRmZ0N2a9L++m5B8DaP9zmrzWhacaXeNZYVPM8iEMSl&#10;1Q1XCk7Hw9MChPPIGlvLpOCHHGzWk4cVptoO/E7XwlcihLBLUUHtfZdK6cqaDLqZ7YgDd7G9QR9g&#10;X0nd4xDCTSvjKHqRBhsODTV2tKup/Cq+jYJs0W0/cvs7VO3rZ3Z+Oyf7Y+KVepyO2yUIT6O/i2/u&#10;XIf58TyB/2/CCXL9BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAM/1DXEAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="79AD33B9" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>80</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1250" o:spid="_x0000_s1242" style="position:absolute;left:829;top:4186;width:1541;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAX3Ot1xwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvgv9hGaE33VRo0ZiNiLbosWrB9jZkxyQ0OxuyW5P213cOQm8zvDfvfZOtB9eoG3Wh9mzgcZaA&#10;Ii68rbk08H5+nS5AhYhssfFMBn4owDofjzJMre/5SLdTLJWEcEjRQBVjm2odioochplviUW7+s5h&#10;lLUrte2wl3DX6HmSPGuHNUtDhS1tKyq+Tt/OwH7Rbj4O/rcvm5fP/eXtstydl9GYh8mwWYGKNMR/&#10;8/36YAV//iT88o2MoPM/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABfc63XHAAAA3QAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="7652CCB9" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>90</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1251" o:spid="_x0000_s1243" style="position:absolute;left:15234;top:20670;width:1039;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB4kE7uwwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwwt40VVC0GkV0RY+7VlBvQzO2xWZSmqzt+us3C4K3ebzPWaxaU4oH1a6wrGA4iEAQp1YX&#10;nCk4Jbv+FITzyBpLy6Tglxyslt3OAmNtG/6mx9FnIoSwi1FB7n0VS+nSnAy6ga2IA3eztUEfYJ1J&#10;XWMTwk0pR1E0kQYLDg05VrTJKb0ff4yC/bRaXw722WTl53V//jrPtsnMK/XRa9dzEJ5a/xa/3Acd&#10;5o/GQ/j/Jpwgl38AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAeJBO7sMAAADdAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="3E0AA557" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>Si</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1252" o:spid="_x0000_s1244" style="position:absolute;left:40117;top:20670;width:1774;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCIQtCZxAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCL3VTQMWja4StJIcWxVsb0N2TEKzsyG7TdL++m5B8DaP9znr7Wga0VPnassKnmcRCOLC&#10;6ppLBefT4WkBwnlkjY1lUvBDDrabycMaE20Hfqf+6EsRQtglqKDyvk2kdEVFBt3MtsSBu9rOoA+w&#10;K6XucAjhppFxFL1IgzWHhgpb2lVUfB2/jYJs0aYfuf0dyub1M7u8XZb709Ir9Tgd0xUIT6O/i2/u&#10;XIf58TyG/2/CCXLzBwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIhC0JnEAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="78050F5A" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>No</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1253" o:spid="_x0000_s1245" style="position:absolute;left:18846;top:1320;width:22674;height:2415;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDnDnUCwwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4v+B/CCN7WVGUXrUYRH+jRVUG9Dc3YFptJaaLt+uuNsLC3+fieM5k1phAPqlxuWUGvG4EgTqzO&#10;OVVwPKw/hyCcR9ZYWCYFv+RgNm19TDDWtuYfeux9KkIIuxgVZN6XsZQuycig69qSOHBXWxn0AVap&#10;1BXWIdwUsh9F39JgzqEhw5IWGSW3/d0o2AzL+Xlrn3VarC6b0+40Wh5GXqlOu5mPQXhq/L/4z73V&#10;YX7/awDvb8IJcvoCAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5w51AsMAAADdAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="08931B24" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="28"/>
+                          </w:rPr>
+                          <w:t>Escuela y redes sociales</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:shape id="Shape 1254" o:spid="_x0000_s1246" style="position:absolute;width:54756;height:22650;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5475605,2265045" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA4kHoxxgAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/fa8Iw&#10;EH4X/B/CCXvTVHHDVaPowLEhQ+YG6tvRnE1pc+maTOv++mUw8O0+vp83W7S2EmdqfOFYwXCQgCDO&#10;nC44V/D5se5PQPiArLFyTAqu5GEx73ZmmGp34Xc670IuYgj7FBWYEOpUSp8ZsugHriaO3Mk1FkOE&#10;TS51g5cYbis5SpIHabHg2GCwpidDWbn7tgr08+Nx+2XeSr83+8Nmu0pejz+lUne9djkFEagNN/G/&#10;+0XH+aP7Mfx9E0+Q818AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOJB6McYAAADdAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,2265045r5475605,l5475605,,,,,2265045xe" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,5475605,2265045"/>
+                </v:shape>
+                <w10:anchorlock/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23B7B58D" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="113" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="512" w:right="614"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Fuente: elaboración propia </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59BCB94A" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:ind w:left="-5" w:right="53"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">El 82.9% considera que la escuela no ha contribuido para el mejor manejo y uso de las redes sociales, derivado de que no son el punto focal de interés.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="381D2845" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="519EB77B" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="113" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="512" w:right="622"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Figura 13. Importancia de la escuela para mejorar uso de redes sociales </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50F1D069" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="52" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67D5271B" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="94" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-1" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F0EC0A4" wp14:editId="14011392">
+                <wp:extent cx="5506339" cy="2624671"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="17341" name="Group 17341"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5506339" cy="2624671"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="5506339" cy="2624671"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="1278" name="Rectangle 1278"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="5468239" y="2455965"/>
+                            <a:ext cx="50673" cy="224380"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="19C59A81" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20550" name="Shape 20550"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="64"/>
+                            <a:ext cx="5465446" cy="2586736"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5465446" h="2586736">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5465446" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="5465446" y="2586736"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="2586736"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:miter lim="127000"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="E7E6E6"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1320" name="Shape 1320"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304419" y="2031556"/>
+                            <a:ext cx="5021326" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5021326">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5021326" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1321" name="Shape 1321"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304419" y="1772476"/>
+                            <a:ext cx="5021326" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5021326">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5021326" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1322" name="Shape 1322"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304419" y="1511872"/>
+                            <a:ext cx="5021326" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5021326">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5021326" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1323" name="Shape 1323"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304419" y="1251268"/>
+                            <a:ext cx="5021326" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5021326">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5021326" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1324" name="Shape 1324"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304419" y="990664"/>
+                            <a:ext cx="5021326" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5021326">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5021326" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1325" name="Shape 1325"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304419" y="731584"/>
+                            <a:ext cx="5021326" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5021326">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5021326" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1326" name="Shape 1326"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304419" y="470853"/>
+                            <a:ext cx="5021326" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5021326">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5021326" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20551" name="Shape 20551"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="2225421" y="2164144"/>
+                            <a:ext cx="281940" cy="128016"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="281940" h="128016">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="281940" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="281940" y="128016"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="128016"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="44546A"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20552" name="Shape 20552"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="969645" y="2162620"/>
+                            <a:ext cx="281940" cy="129540"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="281940" h="129540">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="281940" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="281940" y="129540"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="129540"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="44546A"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20553" name="Shape 20553"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="3481197" y="1566736"/>
+                            <a:ext cx="280416" cy="725424"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="280416" h="725424">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="280416" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="280416" y="725424"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="725424"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="44546A"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="20554" name="Shape 20554"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="4735449" y="673672"/>
+                            <a:ext cx="281940" cy="1618488"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="281940" h="1618488">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="281940" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="281940" y="1618488"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="1618488"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="44546A"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1331" name="Shape 1331"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="304419" y="2292160"/>
+                            <a:ext cx="5021326" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5021326">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5021326" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1332" name="Rectangle 1332"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="140589" y="2239328"/>
+                            <a:ext cx="77074" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="3E70CE80" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>0</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1333" name="Rectangle 1333"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="82677" y="1979105"/>
+                            <a:ext cx="154097" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="3441A78F" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>10</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1334" name="Rectangle 1334"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="82677" y="1719009"/>
+                            <a:ext cx="154097" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="24C3CF48" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>20</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1335" name="Rectangle 1335"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="82677" y="1458786"/>
+                            <a:ext cx="154097" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="526C533E" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>30</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1336" name="Rectangle 1336"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="82677" y="1198435"/>
+                            <a:ext cx="154097" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="5745524E" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>40</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1337" name="Rectangle 1337"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="82677" y="938213"/>
+                            <a:ext cx="154097" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="775D206F" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>50</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1338" name="Rectangle 1338"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="82677" y="677863"/>
+                            <a:ext cx="154097" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="2FA9F517" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>60</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1339" name="Rectangle 1339"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="82677" y="417894"/>
+                            <a:ext cx="154097" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="0A75418A" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>70</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1340" name="Rectangle 1340"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="360680" y="2388045"/>
+                            <a:ext cx="1520494" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="339FF6D9" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>Para nada es importante</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1341" name="Rectangle 1341"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="1861820" y="2388045"/>
+                            <a:ext cx="867877" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="62C03929" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>Es importante</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1342" name="Rectangle 1342"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="3205988" y="2388045"/>
+                            <a:ext cx="631791" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="41B2EC32" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>Si importa</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1343" name="Rectangle 1343"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="4258437" y="2388045"/>
+                            <a:ext cx="1171915" cy="154840"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="373E274A" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>Es muy importante</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1344" name="Rectangle 1344"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="1568323" y="130873"/>
+                            <a:ext cx="3098123" cy="241550"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="583E25FA" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                  <w:color w:val="595959"/>
+                                  <w:sz w:val="28"/>
+                                </w:rPr>
+                                <w:t>Importancia del uso de las redes</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1345" name="Shape 1345"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5465446" cy="2586800"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5465446" h="2586800">
+                                <a:moveTo>
+                                  <a:pt x="5465446" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5465446" y="2586800"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="2586800"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="1F0EC0A4" id="Group 17341" o:spid="_x0000_s1247" style="width:433.55pt;height:206.65pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="55063,26246" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDr/jKMugcAAE1KAAAOAAAAZHJzL2Uyb0RvYy54bWzsXO+OmzgQ/37SvQPi+zXYGDBRs1XV7lUn&#10;na5V23sAlkASiQACdrN7T38zNnaAcFfIaje7hVZaiDFmPOPf/DW8fXe/T4y7qCh3WboyyRvLNKI0&#10;zNa7dLMy//7++2/cNMoqSNdBkqXRynyISvPd1a+/vD3ky4hm2yxZR4UBg6Tl8pCvzG1V5cvFogy3&#10;0T4o32R5lMLFOCv2QQU/i81iXQQHGH2fLKhluYtDVqzzIgujsoTWj/KieSXGj+MorD7HcRlVRrIy&#10;gbZK/C3E3xv8u7h6Gyw3RZBvd2FNRnAGFftgl8JD9VAfgyowbovdyVD7XVhkZRZXb8Jsv8jieBdG&#10;Yg4wG2J1ZvOpyG5zMZfN8rDJNZuAtR0+nT1s+NfdpyL/ln8pgBOHfAO8EL9wLvdxsccjUGncC5Y9&#10;aJZF95URQqPjWK5t+6YRwjXqUuZ6RDI13ALnT+4Lt9c/uHOhHrxokXPIYYGURx6Uj+PBt22QR4K1&#10;5RJ48KUwdmtYv9SD9ZoGe1ipX2HtBOkmiQzRKtgj+mpmlcsS+NbDKYe5nCJTkCfMcXzXkTzRXLNc&#10;z655RpnNxTrUEw+WeVFWn6Jsb+DJyiyAFLG6grs/ywooga6qCz4+SfFvmv2+SxJ5FVuAf4pCPKvu&#10;b+7lJAlDarDtJls/wNS3WfHPZwBxnGSHlZnVZybiGp6OV00j+SMFliOE1EmhTm7USVElHzIBNEnP&#10;+9sqi3eC4OPTasJAlpKGJxcqtWCRKqkKuRuyaYxIYQAQpis4Fyy1HJnrMObWknQ4SNVF3jZEGd5K&#10;USJHlPhATaylIKFtq87C+1SdosD/V2PlQYX34aB4aoDYYNFJWraw6GpS8Poe5Pk9Ez2rDhyBzOPV&#10;JG320qMpyENf1UMdczFes6d6rmSB6qeOsr/k5PCeChtyFFz5MGEJAcUEaGyyOUmRH/CcMACLEieB&#10;BM9+V4GpSXZ7gXPLOg58gpWyekgiZFmSfo1iQI1Qf9hQFpubD0lh3AW4zsU/icwk3wZ1a70C6q6C&#10;VDEO3h8DRPWQRNzaGvLau3av1RqqO+N9kbBl+k5L3hnW1EiDBmYBJq3MGjBF3ySenKWVvj8FYyzI&#10;FDpCzvYIURQf/no+jBKbAulS8UqIihYgBOkABf1jpWtbjJFa51o2cRzBxQZWLQpj1lhVslcmrrl8&#10;nhalNRUokSP2mshQpB2vtvHjqHmcIHM4NnyHOl14gK+RrhVwByGiZ/l+9PF/DYD+RV8v3fNwNClE&#10;kBNECNfqHEQQz6PMmxGBJrPXWsyIeA02gp4ggqKuOQsRDiHcE7fPNqLPf5oR8RoQAVFkx2uyz0YE&#10;dQh1Od4+I2JGxGuNI9gJInS6Y2wc4fuWexLyK/cbE17KV5/DCB1lz2HESwusIdLrmAiRjTzHafIg&#10;rubdHNgMCLCXMuc0+0yvwWeCHFAHECIwPgcQzLO4Izyu2WWaXaZX6TJhLaSTaZJNYwJrSqnDKAwD&#10;ThElLiOsYyUoJz7DlDx0IJRbROW4n911UpRAmaQmBHXWMds6Jherxmq4gipZq45yuEbH1uxVL3Vs&#10;PnxwR+WFykGGZ4FPKiTjfbdHJXP788M9WWXGoMj0vs4qTycFjDDsZLxk0xhk+q7vMnABJTChQi9W&#10;y9FaqZUpgek7AFIYHhbRZYEpCHluYDZmrwCpjm1gDuyoWDkDEyVZ/jTVSkRhJ/Emm8YA02acEN8T&#10;yCSOq7YONJFpMTCTwmR6aF6FSb0MMiUlYDJrQh6DTDnWAJOpO7ZmrxCpjk1kDu44I7O1qeGnQmYn&#10;AYjIHJcBZJ4NO2nkVgKEZbdK1DKZLuGMi6T5ZZAp3Wp0ZmtKHgNNOdgAaOqO6qnSZ1CYVMcmNof3&#10;nMH5c4KT2HYn0BQto4xmY5MP9SHSFGvlaDP15pg5O2/OyUhUhfHL3vZm6wCvsd/YhtYxqCDMcni9&#10;9Q32Hdu0U8T1PMsDqyhCPIfxkxBP7SV+ou3Gutwwie3GoNN0bNCS6bjCPKeuVwcHvucTSzDxqOgI&#10;BOoYPFxKpjpjPhWZaq+yJdNxjmVDph7xLUtslHw5MvWU0pmKTHVltCVTra4GbRdoyJQ53OOdPZaX&#10;xqmwBFjZmopMdXGvJVOtrsbKlPic2S9M9wq1MSWZgp2TBduWTLW6GilT3+bwJgDquhejemVSfkoi&#10;7XvNzra1thopUnCVuPvCRKr36k9F80IA0oNSraxGipQRj/udIvKFjSnVUdlERIoF+1ORyvBx+G4Z&#10;13LhBVdRgLQ5t6AY2VG91GIg6UuFMlTHZVORqk7CNc0p0/pqEFAJh3QzvrOHdeU+scK7sBwD2AsF&#10;qLJYNiGLynoTSdA6JpEEb2E6PlQz/lOqrk0gGXE5qerYbCpY7U0lMa2yBmGVwcvWzJbJpF6sEgLp&#10;CIJvhAKawcg+d4YQ3sqtV+lUxNqbTZJ75gYbVtg0wG2wXghWYlscvijRMqy25XOC11GqlMEb0aqw&#10;prb2PG3el+oAbSpS1fkk9Qq79HUGS1Sa025JS33XQYgRPuzA9ZcLlByf7+11RQvUm/ELDkhKX725&#10;+U0IteiOOyzb1eFmXzUmrGOopqt+6tisJg/vqZ4vR4FhB34/Yi6fPaZ8Jj7eA98sEoKsv6+EH0Vq&#10;/obz5legrv4FAAD//wMAUEsDBBQABgAIAAAAIQAtATH33QAAAAUBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9BS8NAEIXvgv9hGcGb3azRWmI2pRT1VIS2gnibZqdJaHY2ZLdJ+u9dvehl4PEe732TLyfb&#10;ioF63zjWoGYJCOLSmYYrDR/717sFCB+QDbaOScOFPCyL66scM+NG3tKwC5WIJewz1FCH0GVS+rIm&#10;i37mOuLoHV1vMUTZV9L0OMZy28r7JJlLiw3HhRo7WtdUnnZnq+FtxHGVqpdhczquL1/7x/fPjSKt&#10;b2+m1TOIQFP4C8MPfkSHIjId3JmNF62G+Ej4vdFbzJ8UiIOGB5WmIItc/qcvvgEAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQDr/jKMugcAAE1KAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQAtATH33QAAAAUBAAAPAAAAAAAAAAAAAAAAABQKAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAHgsAAAAA&#10;">
+                <v:rect id="Rectangle 1278" o:spid="_x0000_s1248" style="position:absolute;left:54682;top:24559;width:507;height:2244;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCiH7sTxwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bb8Iw&#10;DIXvSPyHyEi7QToOG5SmCMEmOA6YxHazGtNWa5yqyWi3Xz8fkHaz9Z7f+5ytB9eoG3Wh9mzgcZaA&#10;Ii68rbk08H5+nS5AhYhssfFMBn4owDofjzJMre/5SLdTLJWEcEjRQBVjm2odioochplviUW7+s5h&#10;lLUrte2wl3DX6HmSPGmHNUtDhS1tKyq+Tt/OwH7Rbj4O/rcvm5fP/eXtstydl9GYh8mwWYGKNMR/&#10;8/36YAV//iy48o2MoPM/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKIfuxPHAAAA3QAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="19C59A81" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:shape id="Shape 20550" o:spid="_x0000_s1249" style="position:absolute;width:54654;height:25868;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5465446,2586736" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB5GthKxQAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9NSwMx&#10;EIbvgv8hjNCbTSytlLVpEUEQ2gptFa/jZtxduzMJm7S7/ffmIPT48n7xLFYDt+pMXWy8WHgYG1Ak&#10;pXeNVBY+Dq/3c1AxoThsvZCFC0VYLW9vFlg438uOzvtUqTwisUALdUqh0DqWNTHGsQ8k2fvxHWPK&#10;squ067DP49zqiTGPmrGR/FBjoJeayuP+xBa+du/mkzd8MMGcjlsO39P+d23t6G54fgKVaEjX8H/7&#10;zVmYmNksA2ScjAJ6+QcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB5GthKxQAAAN4AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l5465446,r,2586736l,2586736,,e" fillcolor="#e7e6e6" stroked="f" strokeweight="0">
+                  <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                  <v:path arrowok="t" textboxrect="0,0,5465446,2586736"/>
+                </v:shape>
+                <v:shape id="Shape 1320" o:spid="_x0000_s1250" style="position:absolute;left:3044;top:20315;width:50213;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5021326,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQANOunvxAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;EMXvQr9DmEJvmu0WimyNIkJBxIt/8DxsptnVzWRJoq799J2D0NsM7817v5ktBt+pG8XUBjbwPilA&#10;EdfBtuwMHA/f4ymolJEtdoHJwIMSLOYvoxlWNtx5R7d9dkpCOFVooMm5r7ROdUMe0yT0xKL9hOgx&#10;yxqdthHvEu47XRbFp/bYsjQ02NOqofqyv3oD7vzAEDdF2W1+z/lE9dYdV1tj3l6H5ReoTEP+Nz+v&#10;11bwP0rhl29kBD3/AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAA066e/EAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l5021326,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,5021326,0"/>
+                </v:shape>
+                <v:shape id="Shape 1321" o:spid="_x0000_s1251" style="position:absolute;left:3044;top:17724;width:50213;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5021326,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBidkx0wgAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/fa8Iw&#10;EH4f7H8IN/BtTe1gjNpUhiAM8WVOfD6aM23XXEoStfrXLwPBt/v4fl61nOwgzuRD51jBPMtBEDdO&#10;d2wU7H/Wrx8gQkTWODgmBVcKsKyfnyostbvwN5130YgUwqFEBW2MYyllaFqyGDI3Eifu6LzFmKA3&#10;Unu8pHA7yCLP36XFjlNDiyOtWmp+dyerwPRXdH6TF8Pm1scDNVuzX22Vmr1MnwsQkab4EN/dXzrN&#10;fyvm8P9NOkHWfwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBidkx0wgAAAN0AAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l5021326,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,5021326,0"/>
+                </v:shape>
+                <v:shape id="Shape 1322" o:spid="_x0000_s1252" style="position:absolute;left:3044;top:15118;width:50213;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5021326,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCSpNIDwgAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/fa8Iw&#10;EH4f+D+EE3ybqR2M0RlFBGEUX9aVPR/NmVabS0lirf71y2Cwt/v4ft56O9lejORD51jBapmBIG6c&#10;7tgoqL8Oz28gQkTW2DsmBXcKsN3MntZYaHfjTxqraEQK4VCggjbGoZAyNC1ZDEs3ECfu5LzFmKA3&#10;Unu8pXDbyzzLXqXFjlNDiwPtW2ou1dUqMOc7Ol9meV8+zvGbmqOp90elFvNp9w4i0hT/xX/uD53m&#10;v+Q5/H6TTpCbHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCSpNIDwgAAAN0AAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l5021326,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,5021326,0"/>
+                </v:shape>
+                <v:shape id="Shape 1323" o:spid="_x0000_s1253" style="position:absolute;left:3044;top:12512;width:50213;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5021326,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD96HeYwAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L+x/CLHjTdCuIVKOIsCDiZVU8D82YVptJSWKt/vqNsLC3ebzPWax624iOfKgdK/gaZyCIS6dr&#10;NgpOx+/RDESIyBobx6TgSQFWy4/BAgvtHvxD3SEakUI4FKigirEtpAxlRRbD2LXEibs4bzEm6I3U&#10;Hh8p3DYyz7KptFhzaqiwpU1F5e1wtwrM9YnO77K82b2u8Uzl3pw2e6WGn/16DiJSH//Ff+6tTvMn&#10;+QTe36QT5PIXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/eh3mMAAAADdAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,l5021326,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,5021326,0"/>
+                </v:shape>
+                <v:shape id="Shape 1324" o:spid="_x0000_s1254" style="position:absolute;left:3044;top:9906;width:50213;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5021326,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQByAe/swgAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/fa8Iw&#10;EH4f+D+EE3ybqd0YUo0ihcGQvsyJz0dzS+uaS0my2vrXL4PB3u7j+3nb/Wg7MZAPrWMFq2UGgrh2&#10;umWj4Pzx+rgGESKyxs4xKZgowH43e9hiod2N32k4RSNSCIcCFTQx9oWUoW7IYli6njhxn85bjAl6&#10;I7XHWwq3ncyz7EVabDk1NNhT2VD9dfq2Csx1QuePWd4d79d4oboy57JSajEfDxsQkcb4L/5zv+k0&#10;/yl/ht9v0gly9wMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQByAe/swgAAAN0AAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l5021326,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,5021326,0"/>
+                </v:shape>
+                <v:shape id="Shape 1325" o:spid="_x0000_s1255" style="position:absolute;left:3044;top:7315;width:50213;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5021326,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAdTUp3wgAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/fa8Iw&#10;EH4f+D+EE3ybqR0bUo0ihcGQvsyJz0dzS+uaS0my2vrXL4PB3u7j+3nb/Wg7MZAPrWMFq2UGgrh2&#10;umWj4Pzx+rgGESKyxs4xKZgowH43e9hiod2N32k4RSNSCIcCFTQx9oWUoW7IYli6njhxn85bjAl6&#10;I7XHWwq3ncyz7EVabDk1NNhT2VD9dfq2Csx1QuePWd4d79d4oboy57JSajEfDxsQkcb4L/5zv+k0&#10;/yl/ht9v0gly9wMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAdTUp3wgAAAN0AAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l5021326,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,5021326,0"/>
+                </v:shape>
+                <v:shape id="Shape 1326" o:spid="_x0000_s1256" style="position:absolute;left:3044;top:4708;width:50213;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5021326,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDtn9QAwgAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/fa8Iw&#10;EH4f+D+EE/Y2UzuQ0RnLKAij+DInPh/NLa1rLiXJbPWvNwPBt/v4ft66nGwvzuRD51jBcpGBIG6c&#10;7tgoOHxvX95AhIissXdMCi4UoNzMntZYaDfyF5330YgUwqFABW2MQyFlaFqyGBZuIE7cj/MWY4Le&#10;SO1xTOG2l3mWraTFjlNDiwNVLTW/+z+rwJwu6Hyd5X19PcUjNTtzqHZKPc+nj3cQkab4EN/dnzrN&#10;f81X8P9NOkFubgAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDtn9QAwgAAAN0AAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l5021326,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,5021326,0"/>
+                </v:shape>
+                <v:shape id="Shape 20551" o:spid="_x0000_s1257" style="position:absolute;left:22254;top:21641;width:2819;height:1280;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="281940,128016" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD6m37fyAAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/Na8JA&#10;FMTvhf4PyxN6q5ukfsToKlqo6KXix8HjI/tMQrNvQ3bV+N93hUKPw8z8hpktOlOLG7Wusqwg7kcg&#10;iHOrKy4UnI5f7ykI55E11pZJwYMcLOavLzPMtL3znm4HX4gAYZehgtL7JpPS5SUZdH3bEAfvYluD&#10;Psi2kLrFe4CbWiZRNJIGKw4LJTb0WVL+c7gaBSYZ7Haj8WS7idcfR7P6zs/XNFXqrdctpyA8df4/&#10;/NfeaAVJNBzG8LwTroCc/wIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD6m37fyAAAAN4A&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" path="m,l281940,r,128016l,128016,,e" fillcolor="#44546a" stroked="f" strokeweight="0">
+                  <v:path arrowok="t" textboxrect="0,0,281940,128016"/>
+                </v:shape>
+                <v:shape id="Shape 20552" o:spid="_x0000_s1258" style="position:absolute;left:9696;top:21626;width:2819;height:1295;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="281940,129540" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBJTmVpyAAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RV6kbprxBJSVylCqKCgjcXzM/tMQrNvQ3ar6b/vCkKPw8x8w8yXg23FhXrfONYwGSsQ&#10;xKUzDVcavg75SwrCB2SDrWPS8EselovHhzlmxl35ky5FqESEsM9QQx1Cl0npy5os+rHriKN3dr3F&#10;EGVfSdPjNcJtKxOlXqXFhuNCjR2taiq/ix+rIT3m+8PHaHreFrtObVaTU57uNlo/Pw3vbyACDeE/&#10;fG+vjYZEzWYJ3O7EKyAXfwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJTmVpyAAAAN4A&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" path="m,l281940,r,129540l,129540,,e" fillcolor="#44546a" stroked="f" strokeweight="0">
+                  <v:path arrowok="t" textboxrect="0,0,281940,129540"/>
+                </v:shape>
+                <v:shape id="Shape 20553" o:spid="_x0000_s1259" style="position:absolute;left:34811;top:15667;width:2805;height:7254;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="280416,725424" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDossqmxwAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#10;FITvBd8hnEJvima1+MPWKG2h6pXU1Qc4bk53tyYnS5Lq9u0boeDlMDPfMItVZ424kA+NYwWjYQaC&#10;uHS64UrB8fAxmIMIEVmjcUwKfinAatnvLTDX7sp7uhSxEgnCIUcFdYxtLmUoa7IYhq4lTt6X8xZj&#10;kr6S2uM1wa2R4yybSosNp4UaW3qvqTwXP1bBxnwWI+nWbyfjyK+31e77abZT6vGhe30BEamL9/B/&#10;e6sVjLPJ5Blud9IVkMs/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOiyyqbHAAAA3gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l280416,r,725424l,725424,,e" fillcolor="#44546a" stroked="f" strokeweight="0">
+                  <v:path arrowok="t" textboxrect="0,0,280416,725424"/>
+                </v:shape>
+                <v:shape id="Shape 20554" o:spid="_x0000_s1260" style="position:absolute;left:47354;top:6736;width:2819;height:16185;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="281940,1618488" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCT31s4yAAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdVOjUlI3QYRCWw9FLZTentnXbGj2bciuGv31XUHwOMzMN8yi6G0jjtT52rGCp3EC&#10;grh0uuZKwdfu9fEZhA/IGhvHpOBMHop88LDATLsTb+i4DZWIEPYZKjAhtJmUvjRk0Y9dSxy9X9dZ&#10;DFF2ldQdniLcNnKSJHNpsea4YLCllaHyb3uwCtaVSy/TYDYy/Unn9ef3/v3D7pUaDfvlC4hAfbiH&#10;b+03rWCSzGZTuN6JV0Dm/wAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCT31s4yAAAAN4A&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" path="m,l281940,r,1618488l,1618488,,e" fillcolor="#44546a" stroked="f" strokeweight="0">
+                  <v:path arrowok="t" textboxrect="0,0,281940,1618488"/>
+                </v:shape>
+                <v:shape id="Shape 1331" o:spid="_x0000_s1261" style="position:absolute;left:3044;top:22921;width:50213;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5021326,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDnr9qpwQAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L+x/CCN40VUGkmhYRFkS8rIrnoZlN6zaTkkSt/vqNsLC3ebzPWZe9bcWdfGgcK5hOMhDEldMN&#10;GwXn0+d4CSJEZI2tY1LwpABl8TFYY67dg7/ofoxGpBAOOSqoY+xyKUNVk8UwcR1x4r6dtxgT9EZq&#10;j48Ubls5y7KFtNhwaqixo21N1c/xZhWY6xOd32ezdv+6xgtVB3PeHpQaDfvNCkSkPv6L/9w7nebP&#10;51N4f5NOkMUvAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOev2qnBAAAA3QAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l5021326,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,5021326,0"/>
+                </v:shape>
+                <v:rect id="Rectangle 1332" o:spid="_x0000_s1262" style="position:absolute;left:1405;top:22393;width:771;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAjfDqkwgAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4L/ocwgjdNVVi0GkXURY++QL0NzdgWm0lpsrburzfCwt7m43vObNGYQjypcrllBYN+BII4sTrn&#10;VMH59N0bg3AeWWNhmRS8yMFi3m7NMNa25gM9jz4VIYRdjAoy78tYSpdkZND1bUkcuLutDPoAq1Tq&#10;CusQbgo5jKIvaTDn0JBhSauMksfxxyjYjsvldWd/67TY3LaX/WWyPk28Ut1Os5yC8NT4f/Gfe6fD&#10;/NFoCJ9vwgly/gYAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAjfDqkwgAAAN0AAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="3E70CE80" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>0</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1333" o:spid="_x0000_s1263" style="position:absolute;left:826;top:19791;width:1541;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBMMJ8/wwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4v+B/CCN7WVAuLVqOID/S4q4J6G5qxLTaT0kRb99dvFgRv8/E9ZzpvTSkeVLvCsoJBPwJBnFpd&#10;cKbgeNh8jkA4j6yxtEwKnuRgPut8TDHRtuEfeux9JkIIuwQV5N5XiZQuzcmg69uKOHBXWxv0AdaZ&#10;1DU2IdyUchhFX9JgwaEhx4qWOaW3/d0o2I6qxXlnf5usXF+2p+/TeHUYe6V63XYxAeGp9W/xy73T&#10;YX4cx/D/TThBzv4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEATDCfP8MAAADdAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="3441A78F" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>10</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1334" o:spid="_x0000_s1264" style="position:absolute;left:826;top:17190;width:1541;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDD2QdLwwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4L/ocwgjdNXUW0axRxFT2uD9C9Dc1sW7aZlCba6q83C4K3+fieM1s0phA3qlxuWcGgH4EgTqzO&#10;OVVwOm56ExDOI2ssLJOCOzlYzNutGcba1ryn28GnIoSwi1FB5n0ZS+mSjAy6vi2JA/drK4M+wCqV&#10;usI6hJtCfkTRWBrMOTRkWNIqo+TvcDUKtpNyednZR50W65/t+fs8/TpOvVLdTrP8BOGp8W/xy73T&#10;Yf5wOIL/b8IJcv4EAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAw9kHS8MAAADdAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="24C3CF48" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>20</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1335" o:spid="_x0000_s1265" style="position:absolute;left:826;top:14587;width:1541;height:1549;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCslaLQwwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4L/ocwgjdNXVG0axRxFT2uD9C9Dc1sW7aZlCba6q83C4K3+fieM1s0phA3qlxuWcGgH4EgTqzO&#10;OVVwOm56ExDOI2ssLJOCOzlYzNutGcba1ryn28GnIoSwi1FB5n0ZS+mSjAy6vi2JA/drK4M+wCqV&#10;usI6hJtCfkTRWBrMOTRkWNIqo+TvcDUKtpNyednZR50W65/t+fs8/TpOvVLdTrP8BOGp8W/xy73T&#10;Yf5wOIL/b8IJcv4EAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEArJWi0MMAAADdAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="526C533E" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>30</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1336" o:spid="_x0000_s1266" style="position:absolute;left:826;top:11984;width:1541;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBcRzynxAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/odlCt500wZEU1cJVtFjawq2tyE7TUJ3Z0N2NWl/fbcgeJvH+5zVZrBGXKnzjWMFj7MEBHHp&#10;dMOVgvdiP12A8AFZo3FMCn7Iw2Y9Hq0w067nN7qeQiViCPsMFdQhtJmUvqzJop+5ljhyX66zGCLs&#10;Kqk77GO4NfIpSebSYsOxocaWtjWV36eLVXBYtPnH0f32ldl9Hs6v5+VLsQxKTR6G/BlEoCHcxTf3&#10;Ucf5aTqH/2/iCXL9BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFxHPKfEAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="5745524E" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>40</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1337" o:spid="_x0000_s1267" style="position:absolute;left:826;top:9382;width:1541;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAzC5k8wwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4L/ocwgjdNXcFH1yjiKnpcH6B7G5rZtmwzKU201V9vFgRv8/E9Z7ZoTCFuVLncsoJBPwJBnFid&#10;c6rgdNz0JiCcR9ZYWCYFd3KwmLdbM4y1rXlPt4NPRQhhF6OCzPsyltIlGRl0fVsSB+7XVgZ9gFUq&#10;dYV1CDeF/IiikTSYc2jIsKRVRsnf4WoUbCfl8rKzjzot1j/b8/d5+nWceqW6nWb5CcJT49/il3un&#10;w/zhcAz/34QT5PwJAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMwuZPMMAAADdAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="775D206F" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>50</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1338" o:spid="_x0000_s1268" style="position:absolute;left:826;top:6778;width:1541;height:1549;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBClA1OxwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvgv9hGaE33bRC0ZiNiLbosWrB9jZkxyQ0OxuyW5P213cOQm8zvDfvfZOtB9eoG3Wh9mzgcZaA&#10;Ii68rbk08H5+nS5AhYhssfFMBn4owDofjzJMre/5SLdTLJWEcEjRQBVjm2odioochplviUW7+s5h&#10;lLUrte2wl3DX6KckedYOa5aGClvaVlR8nb6dgf2i3Xwc/G9fNi+f+8vbZbk7L6MxD5NhswIVaYj/&#10;5vv1wQr+fC648o2MoPM/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEKUDU7HAAAA3QAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="2FA9F517" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>60</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1339" o:spid="_x0000_s1269" style="position:absolute;left:826;top:4178;width:1541;height:1549;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAt2KjVxAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCL3VTSuIia4StEWPrRHS3obsmIRmZ0N2m6T++m5B8DaP9znr7Wga0VPnassKnmcRCOLC&#10;6ppLBefs7WkJwnlkjY1lUvBLDrabycMaE20H/qD+5EsRQtglqKDyvk2kdEVFBt3MtsSBu9jOoA+w&#10;K6XucAjhppEvUbSQBmsODRW2tKuo+D79GAWHZZt+Hu11KJvXr0P+nsf7LPZKPU7HdAXC0+jv4pv7&#10;qMP8+TyG/2/CCXLzBwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAC3YqNXEAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="0A75418A" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>70</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1340" o:spid="_x0000_s1270" style="position:absolute;left:3606;top:23880;width:15205;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDk5HI1xwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;EMXvQr/DMoI33dhK0egq0lb06J+C9TZkp0lodjZkV5P20zuHgrcZ3pv3frNYda5SN2pC6dnAeJSA&#10;Is68LTk38HnaDKegQkS2WHkmA78UYLV86i0wtb7lA92OMVcSwiFFA0WMdap1yApyGEa+Jhbt2zcO&#10;o6xNrm2DrYS7Sj8nyat2WLI0FFjTW0HZz/HqDGyn9fpr5//avPq4bM/78+z9NIvGDPrdeg4qUhcf&#10;5v/rnRX8l4nwyzcygl7eAQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOTkcjXHAAAA3QAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="339FF6D9" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>Para nada es importante</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1341" o:spid="_x0000_s1271" style="position:absolute;left:18618;top:23880;width:8678;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCLqNeuxQAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCN7qRi0lpq4iajHHNhG0tyE7TUKzsyG7Nam/3i0UepvH+5zVZjCNuFLnassKZtMIBHFh&#10;dc2lglP++hiDcB5ZY2OZFPyQg8169LDCRNue3+ma+VKEEHYJKqi8bxMpXVGRQTe1LXHgPm1n0AfY&#10;lVJ32Idw08h5FD1LgzWHhgpb2lVUfGXfRsExbreX1N76sjl8HM9v5+U+X3qlJuNh+wLC0+D/xX/u&#10;VIf5i6cZ/H4TTpDrOwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCLqNeuxQAAAN0AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="62C03929" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>Es importante</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1342" o:spid="_x0000_s1272" style="position:absolute;left:32059;top:23880;width:6318;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB7eknZwwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4v+B/CCN7WVF0WrUYRH+jRVUG9Dc3YFptJaaLt+uuNsLC3+fieM5k1phAPqlxuWUGvG4EgTqzO&#10;OVVwPKw/hyCcR9ZYWCYFv+RgNm19TDDWtuYfeux9KkIIuxgVZN6XsZQuycig69qSOHBXWxn0AVap&#10;1BXWIdwUsh9F39JgzqEhw5IWGSW3/d0o2AzL+Xlrn3VarC6b0+40Wh5GXqlOu5mPQXhq/L/4z73V&#10;Yf7gqw/vb8IJcvoCAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAe3pJ2cMAAADdAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="41B2EC32" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>Si importa</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1343" o:spid="_x0000_s1273" style="position:absolute;left:42584;top:23880;width:11719;height:1548;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAUNuxCwwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4L/ocwgjdNXUW0axRxFT2uD9C9Dc1sW7aZlCba6q83C4K3+fieM1s0phA3qlxuWcGgH4EgTqzO&#10;OVVwOm56ExDOI2ssLJOCOzlYzNutGcba1ryn28GnIoSwi1FB5n0ZS+mSjAy6vi2JA/drK4M+wCqV&#10;usI6hJtCfkTRWBrMOTRkWNIqo+TvcDUKtpNyednZR50W65/t+fs8/TpOvVLdTrP8BOGp8W/xy73T&#10;Yf5wNIT/b8IJcv4EAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAFDbsQsMAAADdAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="373E274A" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>Es muy importante</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 1344" o:spid="_x0000_s1274" style="position:absolute;left:15683;top:1308;width:30981;height:2416;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCb33Q2wwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4v+B/CCN7W1AeLVqOIuujRF6i3oRnbYjMpTbTd/fUbYcHbfHzPmc4bU4gnVS63rKDXjUAQJ1bn&#10;nCo4Hb8/RyCcR9ZYWCYFP+RgPmt9TDHWtuY9PQ8+FSGEXYwKMu/LWEqXZGTQdW1JHLibrQz6AKtU&#10;6grrEG4K2Y+iL2kw59CQYUnLjJL74WEUbEbl4rK1v3VarK+b8+48Xh3HXqlOu1lMQHhq/Fv8797q&#10;MH8wHMLrm3CCnP0BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAm990NsMAAADdAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="583E25FA" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                          <w:jc w:val="left"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                            <w:color w:val="595959"/>
+                            <w:sz w:val="28"/>
+                          </w:rPr>
+                          <w:t>Importancia del uso de las redes</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:shape id="Shape 1345" o:spid="_x0000_s1275" style="position:absolute;width:54654;height:25868;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5465446,2586800" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCcFNqlwwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NagIx&#10;EL4X+g5hCr3VrFaLrEapglA8qfUBhs2YXXcz2Saprvv0plDwNh/f78yXnW3EhXyoHCsYDjIQxIXT&#10;FRsFx+/N2xREiMgaG8ek4EYBlovnpznm2l15T5dDNCKFcMhRQRljm0sZipIshoFriRN3ct5iTNAb&#10;qT1eU7ht5CjLPqTFilNDiS2tSyrqw69VUO3W2/Oqp/rn2I82q742fjw0Sr2+dJ8zEJG6+BD/u790&#10;mv8+nsDfN+kEubgDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAnBTapcMAAADdAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m5465446,r,2586800l,2586800,,e" filled="f" strokecolor="#d9d9d9">
+                  <v:path arrowok="t" textboxrect="0,0,5465446,2586800"/>
+                </v:shape>
+                <w10:anchorlock/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="774A2447" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="113" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="512" w:right="566"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Fuente: elaboración propia </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="725EA017" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:ind w:left="-5" w:right="53"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En la escala establecida para conocer la percepción de los entrevistados respecto a la importancia de que sean los recintos escolares partícipes en el aprendizaje del mejor uso de las redes sociales por parte de las y los estudiantes, con sentido crítico, responsable y ético, el 95% considera que sí es necesaria dicha intervención frente a un 5% que no lo ve como un aporte necesario. En este sentido, es que cobra relevancia el incluir de manera transversal dentro del currículo, la reflexión y problematizaci</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ón sobre estas herramientas que constituyen </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">una realidad del siglo XXI y cuyo vertiginoso avance demanda de un adecuado manejo de las mismas. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33308C91" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="688D540A" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="66"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Discusión </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10DDFAC6" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:ind w:left="-5" w:right="53"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">La aparición de las nuevas tecnologías de la información y las comunicaciones, han significado la ruptura con muchos de los paradigmas que se establecieron a lo largo del siglo XX en el que se experimentaron importantes cambios que influyeron en la organización económica, política y social de su tiempo. El mundo mercante, comercial e industrial que fue abriéndose paso e incorporando la ciencia al avance de la producción, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>poco a poco va cediendo su lugar a la era digital, misma que va permeando e impactando diferentes ámbitos en la vida del ser humano. Hoy con el vertiginoso avance de las denominadas tercera revolución tecnológica caracterizada como la revolución científica-</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">tecnológica y la revolución de la inteligencia digital con el uso de las </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>TIC`s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, (Rifkin Jeremy, 2002) y cuarta revolución industrial en la que la industria 4.0 es su emblema (Klaus Schwab, 2010) donde la robótica, la nanotecnología, la computación cuática, la impresión 3D, la inteligencia artificial y el Big Data como sus </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">distintivos, nuevos escenarios  y retos van apareciendo, modificando  no sólo la producción de bienes y servicios, sino también tal como sucedió a lo largo del pasado siglo, las relaciones sociales, que hoy en día se ven atravesadas por el uso cada vez más intensivo del internet, pero también por la incorporación de la inteligencia artificial que modifica sustantivamente la percepción respecto al entorno que rodea al ser humano.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EEA2A10" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="53" w:firstLine="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ante ello, las prácticas centradas en las relaciones sociales, el aula como centro de donde emergen los saberes y aprendizajes, así como la vinculación que se entabla con otros seres humanos se va modificando paulatinamente. Hoy por hoy el internet y las redes sociales son una realidad de este primer cuarto del siglo XXI introduciéndose en la vida social, productiva, íntima y de relaciones con las y los otros.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="685C8120" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="53" w:firstLine="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Y si bien toda transformación no liquida de manera inmediata las formas de organización social y productivas anteriores de manera automática, si es un hecho que el uso de la tecnología va siendo cada vez más generalizado y con ello el empleo de herramientas y redes sociales que ahora son un importante instrumento de comunicación entre diferentes actores sociales, impactando de manera significativa a las y los jóvenes al constituir dicha tecnología la realidad de su contexto histórico.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FD2963F" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="53" w:firstLine="566"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Es notable destacar que 81 millones de usuarios en diversas plataformas, se pasan 3.28 horas al día en las redes sociales en promedio, y se estima que el 81% de los usuarios de internet se conectan todos los días. Un adolescente y jóvenes entre los 21 a 25 años se dedican en promedio una gran parte de su tiempo a interactuar en las redes sociales. [Quo.mx (2024). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CDABEC4" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="53" w:firstLine="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">La situación en México no es distante. De acuerdo con datos del INEGI, hay </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">más de 100.6 millones de usuarios de internet, de los cuales 94 millones son usuarios de redes sociales, lo que representa un 73.4% de la población total del país, entre las que destacan Facebook con 83.75 millones de usuarios, YouTube con 81.80 millones de nativos, Instagram con 36.70 millones y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Tik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Tok con 57.52 millones de personas mayores de 18 años (INEGI, 2022).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ED50A71" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="53" w:firstLine="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Como puede observarse la tendencia al uso intensivo de redes es cada vez mayor en este caso, entre la población mexicana la que, por otra parte, muestra claras preferencias respecto al uso de redes, mismas que de acuerdo a los datos arrojados por el estudio realizado por la Asociación de Internet MX y STATISTA [AIMXS] (2022</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>) ,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> las redes sociales más populares en México son:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DFE7575" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:ind w:left="862" w:right="53"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">“WhatsApp, Facebook, Instagram, You </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Tube</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Tik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Tok…y si bien el grupo más predilecto es el de mujeres y hombres entre 25 y 34 años, el segundo grupo más importante es el de usuarios de 18 a 24 años, con un porcentaje del 12.9% para hombres y 12% mujeres. …Entre las razones por las que los mexicanos utilizan redes sociales, las principales son mantenerse en contacto con amigos y familiares (60%), leer noticias (45.6%), disfrute de tiempo libre (42.2%), encontrar nuevos contenidos (41.5%) y buscar productos para comprar (32.7%)” (AIMXS, p. 2). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75ECCC43" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="53" w:firstLine="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Estas cifras muestran la importancia que va teniendo en México y particularmente entre la población adolescente el uso de las redes sociales, lo que cobra relevancia al contrastarlo con los estudios realizados por </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Twenge</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (Lozano Jacas Martha, 2023) donde se clasifica a la actual población de jóvenes como la Generación “YO”, misma que experimenta, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">señala Lozano Jacas, citando a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Twenge</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, (2023),  crisis de identidad que se acentúa con la era digital y el uso de las redes, mismas que han “creado nuevas formas de identidad y autoexpresión, y que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>puden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ser tanto liberadoras como restrictivas…a través de estas plataformas es posible crear una imagen pública de uno mismo, construyendo una identidad que a menudo está vinculada a la presencia en línea” (p. 1) y no a la realidad de su creador, el que genera identidades artificiales y falsas para mostrar una im</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">agen pública obstaculizando la exploración de la propia. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1865207A" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="53" w:firstLine="566"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Por otra parte, el uso intensivo de redes sociales someten a sus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>usurios</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> a un constante bombardeo de información, a estereotipos con los que las y los jóvenes suelen compararse, constituyéndose en el referente para sentirse bien y verse mejor aunque sea a través del imaginario uso de las redes mediante el establecimiento de perfiles no siempre reales, que son comparados con las y los demás y cuya finalidad principal es la obtención de “Likes” como la condición de aceptación más que la derivada de situaciones reales de las personas que les rodean. A ello se agregan riesgo</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">s importantes en relación con la privacidad, el ciberacoso y la desinformación. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A9B9ECA" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="53" w:firstLine="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Es por ello que la importancia de su regulación y sobre todo la participación de los recintos escolares se constituyen en factores importantes. Sin un marco legal adecuado que parta del principio del derecho humano a la información y sin intervención de la escuela como principal promotora de aprendizajes, la y el joven carecen de referentes sobre situaciones de riesgo </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tales como acoso cibernético, el robo de identidad, abuso físico como lo destacan diversos estudios sobre seguridad en línea (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Livingstone&amp;Haddon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, 2009), así como sobre la manera en que pueden ser usadas las redes para el beneficio y crecimiento personales. En este sentido es importante también señalar que la importancia </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">y beneficios del uso de las redes sociales es significativa en un mundo marcado por la tecnología como principal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>vehiculo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> de interrelación, por lo que de su adecuado uso depende en gran medida la posibilidad de mejorar los procesos de comunicación e interacción social como parte de la realidad de nuestro tiempo.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F27AD9C" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="280"/>
+        <w:ind w:left="-15" w:right="53" w:firstLine="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Esto incluye la promoción de la alfabetización digital, la enseñanza de habilidades de pensamiento crítico y la creación de entornos en línea seguros y positivos que puede lograrse con una combinación de conciencia, educación y regulación con lo que se podrá ayudar a las y los jóvenes a aprovechar al máximo estas herramientas tecnológicas mientras se logra minimizar los riesgos que su uso trae aparejado.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="703C07D2" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:spacing w:after="254"/>
+        <w:ind w:right="65"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Conclusiones </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A04EE70" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:ind w:left="-5" w:right="53"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Es importante </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">hacer consciencia en las y los estudiantes sobre las virtudes y riesgos que implica el uso de las redes sociales, como es: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A3C0EF0" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="139" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="53"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riesgos: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D15D545" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="90" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="53" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">La adicción a las pantallas.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39A387DE" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="92" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="53" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">La ruptura entre la realidad objetiva y la realidad virtual. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51A01448" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="91" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="53" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mal uso de las imágenes o datos que se puede proporcionar en las redes.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0536F6AF" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="69" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="53" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Ignorancia masiva por la mala información o Fake News. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28A259F6" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="139" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="53"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Virtudes:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776209A8" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="91" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="53" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Comunicación instantánea  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07196354" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="94" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="53" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Acceso directo a la información  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74043334" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="93" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="53" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Reducción de costos </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="602D39BD" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="67" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="53" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Difusión de información y cultura  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="420CFE92" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:ind w:left="-5" w:right="53"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Se concluye que es necesario desarrollar políticas eficientes para regular las redes sociales en las instituciones educativas, sobre todo cuando se trata de formación virtual y es necesario el desarrollo de habilidades digitales lo que implica un uso ineludible de redes sociales; tratando de evitar que las y los usuarios corran riesgos en el uso o abuso de las mismas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="078F0AFF" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:ind w:left="-5" w:right="53"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Dado que cada generación de estudiantes es diversa, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">es fundamental hacer un diagnóstico sobre la percepción que tienen del uso de las redes y así como fomentar a través de cursos o talleres temas como: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15A597F4" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="94" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="53" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Lenguaje asertivo en las redes sociales.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CC331C7" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="90" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="53" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Cuidando la netiqueta. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3759535E" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="93" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="53" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Una ética cibernética como parte de la formación de cada uno de las y los estudiantes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78E02033" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="94" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="53" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Responsabilidad el uso de las redes sociales. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="494049AD" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="347" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="53" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Cuidado de mis datos personales.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42574325" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:spacing w:after="256"/>
+        <w:ind w:right="66"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Futuras líneas de investigación </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28B7BF5B" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="303"/>
+        <w:ind w:left="-5" w:right="53"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Dentro de las futuras líneas de investigación se tienen que considerar los nuevos avances tecnológicos, como la Inteligencia Artificial, donde ya no sólo es el uso de las redes y la interacción que puedo tener con otras personas, sino que además se pueden usar estas herramientas para la resolución de tareas o trabajos por lo que se considera importante ahondar en los siguientes puntos: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C34C287" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:right="53" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Desarrollo de protocolos para evitar el mal uso de redes y herramientas digitales en las instituciones educativas. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...7 lines deleted...]
-          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001433F4" w:rsidRPr="0059794E">
+    </w:p>
+    <w:p w14:paraId="7F177EEB" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="90" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="53" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Desarrollo de una ética en el ciberespacio. </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...27 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...81 lines deleted...]
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="436D0152" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="278"/>
+        <w:ind w:right="53" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Analizar el impacto de la Inteligencia Artificial en la formación de las y los estudiantes. </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="32"/>
-[...6 lines deleted...]
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="47D87BAF" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="570DBAB2" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="370" w:right="53"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Agradecimientos:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44C01B80" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="1" w:line="357" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">A la Universidad Michoacana de San Nicolás de Hidalgo en particular a la Facultad de Derecho y Ciencias Sociales por permitir el desarrollo del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>presnte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> estudio. A las y los estudiantes por su invaluable colaboración.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18EBD95D" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AFE92CA" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0352063C" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...117 lines deleted...]
-          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0000266E" w:rsidRPr="0059794E">
+    </w:p>
+    <w:p w14:paraId="7CC5DDC5" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...56 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0000266E" w:rsidRPr="0059794E">
+    </w:p>
+    <w:p w14:paraId="4DD9D4B1" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...34 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D81432" w:rsidRPr="0059794E">
+    </w:p>
+    <w:p w14:paraId="38C15A1A" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...413 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...173 lines deleted...]
-          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E67E0C" w:rsidRPr="0059794E">
+    </w:p>
+    <w:p w14:paraId="6CAA5C14" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...49 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005201D5" w:rsidRPr="0059794E">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="71956F6D" w14:textId="40EB1E15" w:rsidR="004515FB" w:rsidRPr="0059794E" w:rsidRDefault="005201D5" w:rsidP="004515FB">
+    <w:p w14:paraId="5E9B53CA" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:r w:rsidRPr="0059794E">
-[...128 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">Referencias: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07EA5536" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="576" w:right="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:r w:rsidRPr="0059794E">
+      <w:r>
+        <w:t xml:space="preserve">INEGI (2022. </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:b/>
-[...3785 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:iCs/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Notas de Prensa. Uso de internet</w:t>
       </w:r>
-      <w:r w:rsidRPr="0059794E">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
-        <w:r w:rsidRPr="0059794E">
+      <w:hyperlink r:id="rId24">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
-[...1 lines deleted...]
-            <w:lang w:val="es-ES"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single" w:color="0563C1"/>
           </w:rPr>
           <w:t>https://ine.es/prensa/tich_2022.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0059794E">
+      <w:hyperlink r:id="rId25">
+        <w:r>
+          <w:t>.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43D3B084" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="576" w:right="53"/>
+      </w:pPr>
+      <w:r>
+        <w:t>La Vanguardia (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Marzo</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">,2024). </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...30 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:iCs/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Informe Caritas</w:t>
       </w:r>
-      <w:r w:rsidRPr="0059794E">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
-        <w:r w:rsidR="00EE6D01" w:rsidRPr="0059794E">
+    </w:p>
+    <w:p w14:paraId="2B277EC3" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId26">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
-[...1 lines deleted...]
-            <w:lang w:val="en-US"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single" w:color="0563C1"/>
           </w:rPr>
           <w:t>https://www.lavanguardia.com/sociedad</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0059794E">
+      <w:hyperlink r:id="rId27">
+        <w:r>
+          <w:t>.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2536CB45" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="53" w:firstLine="427"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Livingstone, S., and Haddon, L. (2009) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Introduction</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. In S. Livingstone and L. Haddon (Eds.), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Kids</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Online: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Opportunities</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Risks</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Children</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (1-15). Bristol: The Policy Press. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4220D408" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="53" w:firstLine="427"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Lozano jacas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>MarthaR</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. (s/f). </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...45 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:iCs/>
         </w:rPr>
         <w:t>La teoría de la Crisis de Identidad de Jean Twenge: principios y fundamentos.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0059794E">
+      <w:r>
+        <w:t xml:space="preserve"> Revista Psicología y Mente. https://psicologiaymente.com/equipo </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00731911" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="53" w:firstLine="427"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Quo.mxciencia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> y tecnología (marzo 2024). https://quo.mx/ciencia-y-tecnologia/paraque-se-usan-las-redes-sociales/#google_vignette. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A9552B4" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="53" w:firstLine="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Rodríguez, Verónica (2014).  </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...41 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:iCs/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Las Redes Sociales de Acuerdo con Boyd y Ellison</w:t>
       </w:r>
-      <w:r w:rsidRPr="0059794E">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:t xml:space="preserve">. En Boyd, M and Ellison, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>B..(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">2007). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Journal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Computer-Mediated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Comunication</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Social </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D929FB4" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="364" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Network </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Sites:Definition</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>History</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Scholarschip</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0059794E">
-[...7 lines deleted...]
-        <w:r w:rsidRPr="0059794E">
+      <w:hyperlink r:id="rId28">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
-[...1 lines deleted...]
-            <w:lang w:val="en-US"/>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single" w:color="0563C1"/>
           </w:rPr>
-          <w:t>http://onlinelibrary.wiley.com/doi/10.1111/).1083-6101.2007.00393.x/full</w:t>
+          <w:t>http://onlinelibrary.wiley.com/doi/10.1111/).1083</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0059794E">
+      <w:hyperlink r:id="rId29">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single" w:color="0563C1"/>
+          </w:rPr>
+          <w:t>-</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId30">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single" w:color="0563C1"/>
+          </w:rPr>
+          <w:t>6101.</w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single" w:color="0563C1"/>
+          </w:rPr>
+          <w:t>2007.00393.x</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single" w:color="0563C1"/>
+          </w:rPr>
+          <w:t>/full</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId31">
+        <w:r>
+          <w:t>]</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D05994D" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:line="358" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="0" w:firstLine="566"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Rifkin, Jeremy (2010). </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:iCs/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>La civilización empática</w:t>
       </w:r>
-      <w:r w:rsidRPr="0059794E">
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:iCs/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>La carrera hacia una conciencia global en un mundo en crisis.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0059794E">
+      <w:r>
+        <w:t xml:space="preserve"> Paidós: Estado y Sociedad.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AD701CF" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:ind w:left="-15" w:right="53" w:firstLine="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Rojas Jara, Fabián Hernández, Felipe Vargas, Patrick </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Nuñez</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, Evelyn Inostroza, Alejandra Solís y Daniela Contreras (2017).  (2018).  Adicción a internet y uso de redes sociales en adolescentes: una revisión. Revista española de drogodependencias. No. 43, 4, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pags</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. 39-54. ISSN 0213-7615. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="756D05CA" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="576" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Scwab</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Klaus (2016)   </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...93 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:iCs/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>La cuarta revolución industrial</w:t>
       </w:r>
-      <w:r w:rsidRPr="0059794E">
+      <w:r>
+        <w:t xml:space="preserve">. Debate. </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Debate. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00DD2B5D" w:rsidRPr="007D116F" w:rsidSect="0059794E">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId29"/>
+    <w:sectPr w:rsidR="008F373A">
+      <w:headerReference w:type="even" r:id="rId32"/>
+      <w:headerReference w:type="default" r:id="rId33"/>
+      <w:footerReference w:type="even" r:id="rId34"/>
+      <w:footerReference w:type="default" r:id="rId35"/>
+      <w:headerReference w:type="first" r:id="rId36"/>
+      <w:footerReference w:type="first" r:id="rId37"/>
+      <w:footnotePr>
+        <w:numRestart w:val="eachPage"/>
+      </w:footnotePr>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1417" w:right="1701" w:bottom="568" w:left="1701" w:header="142" w:footer="97" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:pgMar w:top="1426" w:right="1636" w:bottom="566" w:left="1702" w:header="142" w:footer="94" w:gutter="0"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="02B98578" w14:textId="77777777" w:rsidR="004C382F" w:rsidRDefault="004C382F" w:rsidP="005C4F8E">
+    <w:p w14:paraId="06D80811" w14:textId="77777777" w:rsidR="00D170EE" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="575A579C" w14:textId="77777777" w:rsidR="004C382F" w:rsidRDefault="004C382F" w:rsidP="005C4F8E">
+    <w:p w14:paraId="0AC929BD" w14:textId="77777777" w:rsidR="00D170EE" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...19 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="24FDAFE2" w14:textId="7F5AB745" w:rsidR="0059794E" w:rsidRPr="0059794E" w:rsidRDefault="0059794E" w:rsidP="0059794E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="58C6C362" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
     <w:pPr>
-      <w:pStyle w:val="Piedepgina"/>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="65" w:firstLine="0"/>
       <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
       <w:rPr>
-        <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
-        <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>Vol. 11, Núm. 21                   Enero – Junio 2024                       CEMYS</w:t>
+      <w:t xml:space="preserve">Vol. 11, Núm. 21                   </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>Enero</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> – </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>Junio</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2024                       CEMYS</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7AB112C1" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="65" w:firstLine="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Vol. 11, Núm. 21                   </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>Enero</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> – </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>Junio</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2024                       CEMYS</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3CDDBD46" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="65" w:firstLine="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Vol. 11, Núm. 21                   </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>Enero</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> – </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>Junio</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2024                       CEMYS</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="19913991" w14:textId="77777777" w:rsidR="004C382F" w:rsidRDefault="004C382F" w:rsidP="005C4F8E">
+    <w:p w14:paraId="2A35E309" w14:textId="77777777" w:rsidR="00D170EE" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="71" w:firstLine="0"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67AC76AD" w14:textId="77777777" w:rsidR="004C382F" w:rsidRDefault="004C382F" w:rsidP="005C4F8E">
+    <w:p w14:paraId="545B89B9" w14:textId="77777777" w:rsidR="00D170EE" w:rsidRDefault="00D170EE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="71" w:firstLine="0"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="7333BC84" w14:textId="77777777" w:rsidR="00D81432" w:rsidRPr="005C4F8E" w:rsidRDefault="00D81432" w:rsidP="00967E04">
+    <w:p w14:paraId="66009586" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
       <w:pPr>
-        <w:pStyle w:val="Textonotapie"/>
-        <w:jc w:val="both"/>
+        <w:pStyle w:val="footnotedescription"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:lang w:val="es-ES"/>
-[...4 lines deleted...]
-          <w:rStyle w:val="Refdenotaalpie"/>
+          <w:rStyle w:val="footnotemark"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">)traducido como los efectos relativos a las adicciones comportamentales que pueden ser similares a los producidos por la adicción a una sustancia química en términos emocionales, conductuales y fisiológicos. </w:t>
+        <w:t xml:space="preserve"> Se comprende aquí por adicción, el término empleado por Claudio Rojas y Fabián Henríquez y otros (2017)traducido como los efectos relativos a las adicciones comportamentales que pueden ser similares a los producidos por la adicción a una sustancia química en términos emocionales, conductuales y fisiológicos.  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="799352B1" w14:textId="55ADAA5A" w:rsidR="0059794E" w:rsidRDefault="0059794E" w:rsidP="0059794E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4F9089AE" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
     <w:pPr>
-      <w:pStyle w:val="Encabezado"/>
-      <w:jc w:val="center"/>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="333" w:firstLine="0"/>
+      <w:jc w:val="right"/>
     </w:pPr>
-    <w:r w:rsidRPr="00666AC6">
+    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="026D2739" wp14:editId="30867818">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="41A9CFEF" wp14:editId="2A9ACA55">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>1285875</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>90170</wp:posOffset>
+          </wp:positionV>
           <wp:extent cx="5200650" cy="704850"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="1603319615" name="Imagen 1603319615" descr="Imagen que contiene Texto&#10;&#10;Descripción generada automáticamente"/>
-[...2 lines deleted...]
-          </wp:cNvGraphicFramePr>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="15" name="Picture 15"/>
+          <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="18" name="Imagen 18" descr="Imagen que contiene Texto&#10;&#10;Descripción generada automáticamente"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="15" name="Picture 15"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
-[...6 lines deleted...]
-                  <a:srcRect/>
+                  <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5200650" cy="704850"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
-[...2 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="236ED4FE" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="333" w:firstLine="0"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="0F50F5CD" wp14:editId="2FF26190">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>1285875</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>90170</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="5200650" cy="704850"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="720925176" name="Picture 15"/>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="15" name="Picture 15"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="5200650" cy="704850"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2C263BC8" w14:textId="77777777" w:rsidR="008F373A" w:rsidRDefault="00D170EE">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="333" w:firstLine="0"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="00958B9C" wp14:editId="04199F4A">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>1285875</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>90170</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="5200650" cy="704850"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="1669101561" name="Picture 15"/>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="15" name="Picture 15"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="5200650" cy="704850"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CB75BDE"/>
+    <w:nsid w:val="08C35C6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="60F4FF04"/>
-    <w:lvl w:ilvl="0" w:tplc="080A0001">
+    <w:tmpl w:val="47005644"/>
+    <w:lvl w:ilvl="0" w:tplc="DBF4CC70">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="080A0003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="68CA81BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="080A0005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="F59ADD72">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="080A0001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="DA128D78">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="080A0003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="DD468AF2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="080A0005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="E5CC6560">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="080A0001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="B3D44B28">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="080A0003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="96DC0192">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="080A0005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="BB24C318">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34960AC2"/>
+    <w:nsid w:val="72F8764F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C1E616CE"/>
-    <w:lvl w:ilvl="0" w:tplc="4B649624">
+    <w:tmpl w:val="25EAD74E"/>
+    <w:lvl w:ilvl="0" w:tplc="80EEA16C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:color w:val="auto"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="080A0003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="4322DCDA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="080A0005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="3970D244">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="080A0001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="29A29E54">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="080A0003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="636A4AEE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="080A0005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="15EC6EC4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="080A0001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="DCF8D402">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="080A0003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="01DA4946">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="080A0005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="67EAE3DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...664 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="1804155745">
+  <w:num w:numId="1" w16cid:durableId="124273868">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1710760366">
-[...2 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="1271546087">
+  <w:num w:numId="2" w16cid:durableId="843667987">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="70"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
+    <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
+    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A922EE"/>
-[...108 lines deleted...]
-    <w:rsid w:val="00FE2D52"/>
+    <w:rsidRoot w:val="008F373A"/>
+    <w:rsid w:val="00793313"/>
+    <w:rsid w:val="008F373A"/>
+    <w:rsid w:val="00BC3535"/>
+    <w:rsid w:val="00D170EE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="6A587320"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{FC0FE22F-0BA4-6A4D-8861-2178E2610BD0}"/>
+  <w14:docId w14:val="55965C2D"/>
+  <w15:docId w15:val="{25E6E59F-7FC8-4F37-A327-1B073209042C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="es-MX" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="es-MX" w:eastAsia="es-MX" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7407,51 +23437,51 @@
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7721,11640 +23751,246 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="3" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="10" w:right="62" w:hanging="10"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo1">
+    <w:name w:val="heading 1"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo1Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="114" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="10" w:hanging="10"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo2Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00793313"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
+    <w:name w:val="Título 1 Car"/>
+    <w:link w:val="Ttulo1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="footnotedescription">
+    <w:name w:val="footnote description"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="footnotedescriptionChar"/>
+    <w:hidden/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+      <w:ind w:right="71"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="footnotedescriptionChar">
+    <w:name w:val="footnote description Char"/>
+    <w:link w:val="footnotedescription"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="footnotemark">
+    <w:name w:val="footnote mark"/>
+    <w:hidden/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
+    <w:name w:val="TableGrid"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
+    <w:name w:val="Título 2 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00793313"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E36D2B"/>
+    <w:rsid w:val="00793313"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mencinsinresolver">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E36D2B"/>
+    <w:rsid w:val="00793313"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textonotapie">
-[...137 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...2 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maria.trangay@umich.mx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart7.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavanguardia.com/sociedad" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart10.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart6.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ine.es/prensa/tich_2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart5.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart9.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-8736-1671" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart13.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart4.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart12.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\greta\Downloads\atzimba.alarcon@umich.mx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart8.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9054-556X" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart11.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.1111/).1083-6101.2007.00393.x/full" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9054-556X" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-8736-1671" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavanguardia.com/sociedad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-8736-1671" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/cemys.v11i21.342" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9054-556X" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-8736-1671" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ine.es/prensa/tich_2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-8736-1671" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-8736-1671" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.1111/).1083-6101.2007.00393.x/full" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9054-556X" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ine.es/prensa/tich_2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9054-556X" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-8736-1671" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.1111/).1083-6101.2007.00393.x/full" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9054-556X" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-8736-1671" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.1111/).1083-6101.2007.00393.x/full" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9054-556X" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9054-556X" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-8736-1671" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavanguardia.com/sociedad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.1111/).1083-6101.2007.00393.x/full" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9054-556X" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
-<file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///\\Users\greta\Documents\2024\arti&#769;culos\gra&#769;ficas%20uso%20de%20redes.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
-<file path=word/charts/_rels/chart10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...11376 lines deleted...]
-</cs:chartStyle>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -19608,90 +24244,58 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>18</Pages>
-[...1 lines deleted...]
-  <Characters>25810</Characters>
+  <Pages>19</Pages>
+  <Words>4973</Words>
+  <Characters>27352</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>215</Lines>
-  <Paragraphs>60</Paragraphs>
+  <Lines>227</Lines>
+  <Paragraphs>64</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>30442</CharactersWithSpaces>
+  <CharactersWithSpaces>32261</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>