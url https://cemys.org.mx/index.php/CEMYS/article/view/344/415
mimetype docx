--- v0 (2025-10-07)
+++ v1 (2026-08-31)
@@ -1,13957 +1,17010 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5479D009" w14:textId="498CE1BE" w:rsidR="004F7D79" w:rsidRPr="004F7D79" w:rsidRDefault="004F7D79" w:rsidP="004F7D79">
+    <w:p w14:paraId="47A09EFF" w14:textId="2EA4D391" w:rsidR="00F92178" w:rsidRPr="00F92178" w:rsidRDefault="00F92178" w:rsidP="00F92178">
       <w:pPr>
-        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:spacing w:after="346"/>
+        <w:ind w:right="63"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rStyle w:val="ui-provider"/>
-[...4 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk162628558"/>
-[...5 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="00F92178">
+        <w:rPr>
+          <w:b w:val="0"/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...116 lines deleted...]
-          <w:i/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F92178">
+        <w:rPr>
+          <w:b w:val="0"/>
           <w:iCs/>
-          <w:sz w:val="28"/>
-[...209 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
-          <w:u w:val="none"/>
-[...3 lines deleted...]
-        <w:r w:rsidR="00544869" w:rsidRPr="004F7D79">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidRPr="00F92178">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
-            <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
-            <w:color w:val="FF0000"/>
+            <w:b w:val="0"/>
+            <w:iCs/>
+            <w:color w:val="auto"/>
             <w:u w:val="none"/>
-            <w:lang w:val="es-ES"/>
           </w:rPr>
-          <w:t>dira010712@alumnos.urse.edu.mx</w:t>
+          <w:t>https://doi.org/10.23913/cemys.v11i21.344</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="008B87BE" w14:textId="2E1A99CB" w:rsidR="00544869" w:rsidRPr="00193368" w:rsidRDefault="004542D1" w:rsidP="00544869">
+    <w:p w14:paraId="647A0CBE" w14:textId="54727FE0" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:spacing w:after="346"/>
+        <w:ind w:left="0" w:right="63" w:firstLine="0"/>
         <w:jc w:val="right"/>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00193368">
-[...6 lines deleted...]
-        <w:t>https://orcid.org/0009-0004-2925-2911</w:t>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Artículos científicos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B42A825" w14:textId="77777777" w:rsidR="00544869" w:rsidRPr="00193368" w:rsidRDefault="00544869" w:rsidP="00544869">
+    <w:p w14:paraId="3947C903" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:spacing w:after="0" w:line="277" w:lineRule="auto"/>
+        <w:ind w:left="19" w:right="67" w:firstLine="0"/>
         <w:jc w:val="right"/>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comparación del grado de asociación entre Conducta alimentaria y Prácticas Alimentarias Parentales de infancias preescolares de la EBDI#22 Oaxaca </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="77F16B5A" w14:textId="4792B12D" w:rsidR="00544869" w:rsidRPr="00193368" w:rsidRDefault="00544869" w:rsidP="00544869">
+    <w:p w14:paraId="11F758D3" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
-[...1 lines deleted...]
-        <w:contextualSpacing/>
+        <w:spacing w:after="24" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="right"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-        </w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59175D3C" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="274" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="right"/>
       </w:pPr>
-      <w:r w:rsidRPr="00193368">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...2 lines deleted...]
-        <w:t>Diana Laura Mendoza González</w:t>
+          <w:i/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Degree </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>association</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>eating</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>behavior</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>compared</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> parental </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>feeding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>practices</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>kindergarten’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>children</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EBBDI#22 Oaxaca </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C25B981" w14:textId="61A3F392" w:rsidR="00544869" w:rsidRPr="00193368" w:rsidRDefault="00544869" w:rsidP="00544869">
+    <w:p w14:paraId="7060A4AE" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
-[...1 lines deleted...]
-        <w:contextualSpacing/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="9" w:firstLine="0"/>
         <w:jc w:val="right"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00193368">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="469A97E7" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="52"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Diaz </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Rios</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Areli Montserrat </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33C259F4" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:ind w:left="4940" w:right="0" w:hanging="142"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Universidad Regional del Sureste, México</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>dira010712@alumnos.urse.edu.mx</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> https://orcid.org/0009-0004-2925-2911 </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="739E4ACA" w14:textId="7EFA41BB" w:rsidR="00544869" w:rsidRPr="004F7D79" w:rsidRDefault="00544869" w:rsidP="00544869">
+    <w:p w14:paraId="4201A1BC" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="9" w:firstLine="0"/>
         <w:jc w:val="right"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53A676B2" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="52"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Diana Laura Mendoza González </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34247CDB" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:line="245" w:lineRule="auto"/>
+        <w:ind w:left="4940" w:right="0" w:hanging="142"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Universidad Regional del Sureste, México </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:color w:val="FF0000"/>
-          <w:u w:val="none"/>
-[...1 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>megd010608</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>@alumnos.urse.edu.mx</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://orcid.org/0009-0003-8371-9386 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76D6B080" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="9" w:firstLine="0"/>
+        <w:jc w:val="right"/>
       </w:pPr>
-      <w:r w:rsidRPr="004F7D79">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="253E21A0" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:after="64" w:line="245" w:lineRule="auto"/>
+        <w:ind w:left="4798" w:right="0" w:firstLine="860"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enrique Salvador Neri Caballero </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Universidad Regional del Sureste, México </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:color w:val="FF0000"/>
-          <w:u w:val="none"/>
-[...5 lines deleted...]
-        <w:r w:rsidRPr="004F7D79">
+        </w:rPr>
+        <w:t xml:space="preserve">nece661109@profesores.urse.edu.mx </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hipervnculo"/>
-[...3 lines deleted...]
-            <w:lang w:val="es-ES"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
-          <w:t>@alumnos.urse.edu.mx</w:t>
+          <w:t>https://orcid.org/0000</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId8">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>-</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId9">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>0002</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId10">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>-</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId11">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>4896</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId12">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>-</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId13">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>0823</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId14">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1B5E2E55" w14:textId="0D93FD80" w:rsidR="00544869" w:rsidRPr="00193368" w:rsidRDefault="00544869" w:rsidP="00544869">
+    <w:p w14:paraId="5B9CCC2B" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:spacing w:after="78" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29516DAE" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:ind w:left="-5"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Resumen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33E980CE" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:line="357" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Introducción.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> La conducta alimentaria es desarrollada por una red de actitudes alimentarias adquiridas a través de la experiencia y repetición de modelos desde los primeros años de vida, ante esto, es indispensable llevar un sano comportamiento entre el cuidador-</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">infancia en la alimentación, evitando condicionamientos con comentarios y/o acciones, de lo contrario estas acciones coercitivas podrían provocar repercusiones en la salud de las infancias, dicho lo anterior surge la siguiente interrogante: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Existe relación entre la conducta alimentaria de las infancias y las Prácticas Alimentarias Parentales (PAP) de niñas y niños en edad preescolar de la EBDI #22 Oaxaca? </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Objetivo. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Asociar la conducta alimentaria </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">de niños y niñas de preescolar de la EBDI #22 con las PAP, para proponer estrategias que coadyuven a mejorar la aceptación de alimentos en ambos sexos.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FFF3B73" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:line="358" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Resultados</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Según los resultados del registro semanal de alimentación, las actitudes de rechazo hacia los alimentos predominaron en el sexo femenino con un 3%. En el apartado de “restricción como forma de disciplina” del CFQ, se demostró que los cuidadores de las niñas están de acuerdo con esta práctica en un mayor porcentaje </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">que el de los niños, en el apartado de “presión para comer” los cuidadores de los niños presentaron un mayor porcentaje en desacuerdo con esta práctica. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Conclusiones</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Con base al análisis de correlación de Spearman, se concluye que existe una correlación positiva muy alta entre las Prácticas Alimentarias Parentales y la Conducta Alimentaria de las infancias independientemente de su sexo.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D9871BD" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:after="124"/>
+        <w:ind w:left="-5" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Palabras clave. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Infancia, conducta alimentaria, alimentación, sexo, educación nutricional.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C5013A8" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="270F167C" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:ind w:left="-5"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Abstract</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08DE4FAB" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:after="37" w:line="361" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Introduction</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>eating</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>behavior</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>grows</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>from</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> diverse </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>behaviors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>archived</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>by</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>experiences</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>model</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> replay </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>since</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>their</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>first</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>years</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>life</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, in light </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>this</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>it</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>important</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>create</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>healthy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>environment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>carer-childhood</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>feeding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>avoid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>any</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>conditioning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>making</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>neither</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>comments</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>taking</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>any</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>wrong</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>actions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>otherwise</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>it</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>may</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> cause </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>consequences</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>children’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>healthy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>having</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>said</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>; ¿</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Is</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>there</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>any</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>relation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>between</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>child</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>eating</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>behavior</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and parental </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>feeding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>practices</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>kindergarten’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>kids</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> EBDI #22 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Oaxaca?  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Objective</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Associate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>child</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>eating</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>behavior</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>kindergarten’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>kids</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> EBDI #22 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> parental </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>feeding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>practices</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>order</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>propose</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>strategies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>improve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>acceptance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>food</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>both</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> sexes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53A30493" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:line="367" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Results</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>results</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>weekly</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nutrition’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>register</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>reflect</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>attitude</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>rejection</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>food</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>predominate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>female</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> sex 3% </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ahead</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Furthermore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>relation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>restriction</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> as a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>way</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> discipline” </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>by</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> CFQ, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>results</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>reflect</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>girl’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>carers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>agreed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>those</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>behaviors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>highest</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>those</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>who</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> are </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>boy’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>carer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. In </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>section</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>eating</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pressure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>those</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>highest</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>percentage</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>disagreement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> are </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>boy’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>carers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Conclusion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Based </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Spearman’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>rank</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>correlation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>coefficient</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>it</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>conduced</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>there</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>exists</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>high</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> positive </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>co-relationship</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>between</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> parental </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>feeding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>practices</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>child</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>eating</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>behavior</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>independent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>genre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Keywords</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Childhood</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>eating</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>behavior</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>feeding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, sex, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nutritional</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>education</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FF350BF" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:ind w:left="-5"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Fecha Recepción:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Junio</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2023                                   </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Fecha Aceptación:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Diciembre</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2023</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Introducción  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="246D84F5" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="8" w:firstLine="0"/>
         <w:jc w:val="right"/>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00193368">
-[...33 lines deleted...]
-        <w:t>orcid.org/0009-0003-8371-9386</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7578386D" wp14:editId="201997A0">
+                <wp:extent cx="5613908" cy="20827"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="22179" name="Group 22179"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5613908" cy="20827"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="5613908" cy="20827"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="28510" name="Shape 28510"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5612765" cy="19685"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5612765" h="19685">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5612765" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="5612765" y="19685"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="19685"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:miter lim="127000"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="A0A0A0"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="28511" name="Shape 28511"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="51" y="1016"/>
+                            <a:ext cx="9144" cy="9144"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="9144" h="9144">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="9144" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="9144" y="9144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="9144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:miter lim="127000"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="A0A0A0"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="28512" name="Shape 28512"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="3099" y="1016"/>
+                            <a:ext cx="5607685" cy="9144"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5607685" h="9144">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5607685" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="5607685" y="9144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="9144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:miter lim="127000"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="A0A0A0"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="28513" name="Shape 28513"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="5610860" y="1016"/>
+                            <a:ext cx="9144" cy="9144"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="9144" h="9144">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="9144" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="9144" y="9144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="9144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:miter lim="127000"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="A0A0A0"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="28514" name="Shape 28514"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="51" y="4064"/>
+                            <a:ext cx="9144" cy="13715"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="9144" h="13715">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="9144" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="9144" y="13715"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="13715"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:miter lim="127000"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="A0A0A0"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="28515" name="Shape 28515"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="5610860" y="4064"/>
+                            <a:ext cx="9144" cy="13715"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="9144" h="13715">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="9144" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="9144" y="13715"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="13715"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:miter lim="127000"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="E3E3E3"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="28516" name="Shape 28516"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="51" y="17780"/>
+                            <a:ext cx="9144" cy="9144"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="9144" h="9144">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="9144" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="9144" y="9144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="9144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:miter lim="127000"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="E3E3E3"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="28517" name="Shape 28517"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="3099" y="17780"/>
+                            <a:ext cx="5607685" cy="9144"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5607685" h="9144">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5607685" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="5607685" y="9144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="9144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:miter lim="127000"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="E3E3E3"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="28518" name="Shape 28518"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="5610860" y="17780"/>
+                            <a:ext cx="9144" cy="9144"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="9144" h="9144">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="9144" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="9144" y="9144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="9144"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="0" cap="flat">
+                            <a:miter lim="127000"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:srgbClr val="E3E3E3"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict>
+              <v:group id="Group 22179" style="width:442.04pt;height:1.63995pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="56139,208">
+                <v:shape id="Shape 28519" style="position:absolute;width:56127;height:196;left:0;top:0;" coordsize="5612765,19685" path="m0,0l5612765,0l5612765,19685l0,19685l0,0">
+                  <v:stroke weight="0pt" endcap="flat" joinstyle="miter" miterlimit="10" on="false" color="#000000" opacity="0"/>
+                  <v:fill on="true" color="#a0a0a0"/>
+                </v:shape>
+                <v:shape id="Shape 28520" style="position:absolute;width:91;height:91;left:0;top:10;" coordsize="9144,9144" path="m0,0l9144,0l9144,9144l0,9144l0,0">
+                  <v:stroke weight="0pt" endcap="flat" joinstyle="miter" miterlimit="10" on="false" color="#000000" opacity="0"/>
+                  <v:fill on="true" color="#a0a0a0"/>
+                </v:shape>
+                <v:shape id="Shape 28521" style="position:absolute;width:56076;height:91;left:30;top:10;" coordsize="5607685,9144" path="m0,0l5607685,0l5607685,9144l0,9144l0,0">
+                  <v:stroke weight="0pt" endcap="flat" joinstyle="miter" miterlimit="10" on="false" color="#000000" opacity="0"/>
+                  <v:fill on="true" color="#a0a0a0"/>
+                </v:shape>
+                <v:shape id="Shape 28522" style="position:absolute;width:91;height:91;left:56108;top:10;" coordsize="9144,9144" path="m0,0l9144,0l9144,9144l0,9144l0,0">
+                  <v:stroke weight="0pt" endcap="flat" joinstyle="miter" miterlimit="10" on="false" color="#000000" opacity="0"/>
+                  <v:fill on="true" color="#a0a0a0"/>
+                </v:shape>
+                <v:shape id="Shape 28523" style="position:absolute;width:91;height:137;left:0;top:40;" coordsize="9144,13715" path="m0,0l9144,0l9144,13715l0,13715l0,0">
+                  <v:stroke weight="0pt" endcap="flat" joinstyle="miter" miterlimit="10" on="false" color="#000000" opacity="0"/>
+                  <v:fill on="true" color="#a0a0a0"/>
+                </v:shape>
+                <v:shape id="Shape 28524" style="position:absolute;width:91;height:137;left:56108;top:40;" coordsize="9144,13715" path="m0,0l9144,0l9144,13715l0,13715l0,0">
+                  <v:stroke weight="0pt" endcap="flat" joinstyle="miter" miterlimit="10" on="false" color="#000000" opacity="0"/>
+                  <v:fill on="true" color="#e3e3e3"/>
+                </v:shape>
+                <v:shape id="Shape 28525" style="position:absolute;width:91;height:91;left:0;top:177;" coordsize="9144,9144" path="m0,0l9144,0l9144,9144l0,9144l0,0">
+                  <v:stroke weight="0pt" endcap="flat" joinstyle="miter" miterlimit="10" on="false" color="#000000" opacity="0"/>
+                  <v:fill on="true" color="#e3e3e3"/>
+                </v:shape>
+                <v:shape id="Shape 28526" style="position:absolute;width:56076;height:91;left:30;top:177;" coordsize="5607685,9144" path="m0,0l5607685,0l5607685,9144l0,9144l0,0">
+                  <v:stroke weight="0pt" endcap="flat" joinstyle="miter" miterlimit="10" on="false" color="#000000" opacity="0"/>
+                  <v:fill on="true" color="#e3e3e3"/>
+                </v:shape>
+                <v:shape id="Shape 28527" style="position:absolute;width:91;height:91;left:56108;top:177;" coordsize="9144,9144" path="m0,0l9144,0l9144,9144l0,9144l0,0">
+                  <v:stroke weight="0pt" endcap="flat" joinstyle="miter" miterlimit="10" on="false" color="#000000" opacity="0"/>
+                  <v:fill on="true" color="#e3e3e3"/>
+                </v:shape>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AA82A49" w14:textId="77777777" w:rsidR="00544869" w:rsidRPr="00193368" w:rsidRDefault="00544869" w:rsidP="00544869">
+    <w:p w14:paraId="18926F1E" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:spacing w:line="357" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
       </w:pPr>
+      <w:r>
+        <w:t>La Conducta Alimentaria (CA) es desarrollada por una red de actitudes alimentarias adquiridas a través de la experiencia y repetición de modelos desde los primeros años de vida, es decir, desde la infancia, la cual es comprendida como un periodo de desarrollo biológico y de socialización (Ara, 2021, s/p)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">El cuidado integral de la infancia dentro de los primeros </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">cinco años de vida es indispensable para lograr su incorporación óptima a la vida en sociedad (Hernández, 2020, p. 133).  </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4AFD7CD3" w14:textId="2AF89E07" w:rsidR="000022E3" w:rsidRPr="00193368" w:rsidRDefault="000022E3" w:rsidP="000022E3">
+    <w:p w14:paraId="44BD89A5" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:spacing w:line="357" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="52" w:firstLine="708"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Según la OMS, “</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">la nutrición es la ingesta de alimentos en relación con las necesidades dietéticas del organismo” (OMS, 2021, s/p), la cual debe cumplir con las leyes de la alimentación, además de contemplar necesidades individuales, socioculturales y económicas (Villa, 2020, pp. 15-33).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36565E2D" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:line="357" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="52" w:firstLine="708"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">La alimentación inicia con la lactancia, estableciendo así una relación con el cuidador principal, la cual es fundamental para el desarrollo y regulación progresiva de las señales de hambre y saciedad en los primeros mil días de vida y en años próximos (Castejón, E, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>et. al</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, 2023, pp. 506-</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">509). Una nutrición adecuada en esta etapa propicia que se despliegue todo el potencial y estado de salud en general (OMS, 2018, s/p), de lo contrario existiría una decadencia en las capacidades cognitivas, retraso en el crecimiento y deficiencias nutricionales (Arellano, 2022, p. 7). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A67B905" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:line="361" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="52" w:firstLine="708"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Las actitudes alimentarias son adquiridas por experiencias individuales o colectivas, están ligadas a la conducta y pueden reforzarse o cambiarse a lo largo del tiempo, dado que son aprendidas, pueden ser fomentadas, reorientadas o trasformadas este patrón de actitudes alimentarias forman las CA, y, dichas conductas repetidas en la vida cotidiana determinan los estilos de vida, es decir, en una zona de “comodidad mecanizada” (Ávalos, 2020, pp. 23), puesto que, la CA </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">es la suma de hábitos, búsqueda, selección y comportamientos relacionados con la ingesta de alimentos, es de importancia para comprender los factores que ayudan al desarrollo y mantenimiento o desencadenantes de problemas de salud (Nazar, G., </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>et al</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, 2020, p. 672)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Es por lo que, la alimentación en los primeros meses y años de vida representa diversos retos, como la introducción de nuevos alimentos, tal es el caso de la neofobia o la aceptación y rechazo de otros “comer caprichoso” o “quisquilloso” (González, M., </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>et al</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, 2018, p. 130). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6831B208" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:line="357" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="52" w:firstLine="708"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">En los últimos años se ha mencionado que la CA está condicionada por el sexo, exponiendo diferencias en niños y niñas en el gusto e ingesta de alimentos, apetito y autorregulación alimentaria. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">También influye: las respuestas neuronales a las señales alimentarias, preocupaciones sobre la imagen corporal y el peso, y las actitudes y prácticas de alimentación de los padres. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Con frecuencia las niñas poseen mayor tendencia a consumir alimentos saludables y bajos en energía, y los varones reportan un mayor gusto hacia las carnes y alimentos ricos en grasas. Se ha demostrado también, que las madres de las niñas reportan una mayor preocupación por el aumento de peso y pueden alentar la evitación de </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">alimentos, mientras que los niños reciben más estímulos para comer, además de porciones más grandes en comparación a las proporcionadas a las niñas (Jimeno, A., </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>et al</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, 2021, p. 61). </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">El aprendizaje de las preferencias alimentarias se compone de cuatro procedimientos básicos: la “mera exposición”, el “efecto medicina”, el “aprendizaje sabor-nutriente”, y el “aprendizaje sabor-sabor” (López, A., </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>et al</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, 2018, s/p). Los comportamientos alimentarios son adquiridos mediante la experiencia con la comida y está condicionada por el entorno (familiar, social, etc.), la imitación de modelos, los simbolismos y los medios de comunicación, los cuales comienzan desarrollándose desde la primera infancia (desde la gestación hasta los siete años de vida), ya que </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">la infancia está en proceso de adquisición de conocimientos, habilidades motoras, de lenguaje, cognitivas y socioafectivas, involucrándose dentro de ellas conductas, actitudes, preferencias y aversiones alimentarias, por tal motivo, es importante contar con la información necesaria y adecuada para formar hábitos alimentarios adecuados que serán base en la vida adulta, y de la mano, evitar trastornos de la alimentación (García, A., </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>et al</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, 2021, PP. 495-500). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5587C61B" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:line="357" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="52" w:firstLine="708"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">La interrelación del </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">cuidador y la infancia al momento de la alimentación en esta etapa es de suma importancia, ya que estas contribuyen a la adquisición de hábitos; a este proceso algunos autores lo denominan Prácticas Parentales de Alimentación o Prácticas Alimentarias Parentales (PAP) (González, M., </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>et al</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, 2018, p. 131), (Varela, M., </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>et al</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">; 2018, p. 3), (Vaughn, A., </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>et al</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, 2016, pp. 99-110).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54C7D48C" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:line="357" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="52" w:firstLine="708"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Las PAP en diversos estudios </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">han sido catalogadas en tres tipos: de control tipo coercitivo, de estructura y apoyo a la autonomía, en donde el primero consiste en compensaciones, presión para comer, amenaza, premios, prácticas de restricción asociadas a un IMC elevado en niños y niñas preescolares y escolares (Rivera &amp; Nazar, 2018, s/p), la segunda, prácticas de estructura,  donde el cuidador establece reglas y límites del qué, cuándo, dónde y cuánto comer, a partir de esto el hijo hará elecciones acorde a las rutinas, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">horarios y disponibilidad de alimentos; y, por último, las prácticas de autonomía, donde los cuidadores les brindan capacidad de autorregularse al niño o niña, a que por sí mismo reconozca sus señales de hambre y saciedad, aplicación de educación nutricional o negociaciones alimentarias. Generalmente, a las niñas se les restringe la cantidad de alimentación, y a los niños se les motiva a comer más, aumentando el riesgo de conductas alimentarias desordenadas (Keller, A., </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>et al</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, 2019, s/p). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1131D76E" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:line="358" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Después del primer contacto con la alimentación, la infancia acude a la educación preescolar, etapa donde desarrolla su autonomía y la manera de alimentarse evoluciona, es por ello que, </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>el cuidador debe enfocarse previamente en construir las bases sólidas para el niño o niña pueda tener capacidad de autorregulación que se refleje en conductas alimentarias saludables y adecuadas con o sin la presencia del cuidador, aunque la adopción de hábitos alimentarios puede ser modificable (transitoria o permanentement</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">e), por la influencia social, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">las señales ambientales y la información, que tienen su fundamento en la infancia, por tal motivo es indispensable brindar Educación nutricional (EN) básica a padres, motivar que involucren a los niñas y niños en la compra, preparación y consumo de alimentos, no condicionar la ingesta de alimentos con premios o castigos y evitar anteponerlas a sus señales fisiológicas (López, A., </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>et al</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, 2011, p.111).   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40223EE6" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:line="357" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="52" w:firstLine="708"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ante lo mencionado, en la Estancia de Bienestar y Desarrollo Infantil (EBDI), perteneciente al ISSSTE, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">específicamente en la EBDI #22 ubicado en el Estado de Oaxaca recibe a los hijas e hijos de sus trabajadores desde los dos meses hasta los seis años, en donde se busca satisfacer las necesidades de desarrollo y aprendizaje, facilitando su integración al entorno social, así como obtener el máximo potencial de las infancias (GOB, 2022, s/p). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CD3D046" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:line="357" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="52" w:firstLine="708"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> Dicha </w:t>
+      </w:r>
+      <w:r>
+        <w:t>estancia abre una brecha de oportunidad para evaluar la CA y las PAP, ya que, la Institución mencionada cuenta con servicio de alimentación, en donde se les brinda  a las infancias un desayuno y comida durante su estadio en la institución; además de poder identificar posibles prácticas de tipo coercitivas y ofrecer EN para contribuir en la comprensión de la importancia de la alimentación (OMS, 2023, s/p), pieza clave para promover hábitos de alimentación correcta, para el desarrollo y crecimiento físico e i</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ntelectual, impactando así en la vida adulta (Russo, 2020, pp. 4</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">-5). La EN debe incluir información sobre del uso idóneo de PAP, por su gran impacto en los primeros años de vida (Anaya &amp; Álvarez, 2018, s/p), algunas pautas recomendadas es hacer que la infancia tome sus propias decisiones con sus emociones validadas (Norton, L., </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>et al</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, 2021, pp. 1-2), reconociendo sus necesidades de hambre y la saciedad, en un ambiente seguro y confiable en la mesa, con las personas y los alimentos (Rivera &amp; Nazar, 2018, pp. 333-334). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64E9FBA6" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:line="357" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="52" w:firstLine="708"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Debido a </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">la importancia del círculo familiar y escolar en la formación de hábitos y conductas alimentarias que pueden estar relacionadas con las PAP como las coercitivas o restrictivas y a lo  observado durante nuestras prácticas profesionales realizadas en el semestre enero-junio 2023 en la Estancia de Bienestar y Desarrollo Infantil #22 Oaxaca, que el fenómeno de rechazo de alimentos y otras actitudes hacia la comida, en alumnos de preescolar, se presentaban durante la hora del desayuno, y que esto podría </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">traer secuelas en la salud, lo que nos llevó a la siguiente pregunta de investigación, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿existe relación entre la </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">conducta alimentaria de las infancias y las Prácticas Alimentarias Parentales de niñas y niños en edad preescolar de la EBDI #22 Oaxaca? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F67F0A2" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="708" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5187752E" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="708" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54A74924" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="708" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30ADC558" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:ind w:right="70"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Materiales y métodos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15787D97" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:line="357" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="52" w:firstLine="708"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">El tipo de estudio de la presente investigación es de tipo correlacional, el diseño de investigación es transversal, cualitativo y analítico. La finalidad del proyecto fue asociar la conducta alimentaria de </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">niños y niñas de preescolar de la Estancia de Bienestar y Desarrollo Infantil #22 Oaxaca con las prácticas alimentarias parentales, además, comparar las actitudes hacia los alimentos en niños y niñas de preescolar de la EBDI #22 Oaxaca, mediante la recopilación de los registros semanales de alimentación del desayuno del periodo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>agostooctubre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 2022 en donde se evaluaron  un total de 5240 desayunos en 8 semanas de 131 infancias de 3 a 6 años, inscritos en el ciclo escolar agosto 2022-</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">julio 2023, incluyendo los grupos 1°A, 1°B, 2°A, 2°B, 3°A y 3°B, así mismo, asociar las PAP en el hogar con las actitudes de aceptación o rechazo hacia los alimentos en cada sexo mediante la aplicación del CFQ modificado a los tutores de las y los niños, de los cuales </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">65 cuestionarios fueron contestados, y, finalmente, sugerir estrategias nutricionales a tutores y maestras de niños y niñas identificados con patrones de rechazo consecutivos, que promuevan la aceptación de alimentos, a través de trípticos informativos para evitar posibles consecuencias nutricionales a corto, mediano y largo plazo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A76BB4F" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="708" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47FC9B0B" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:ind w:left="-5"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Instrumentos para la recolección de datos </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40D4CA91" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:line="357" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">El primer instrumento para la recolección de datos es el Cuestionario de Alimentación Infantil (Child </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Feeding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Questionnaire</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, CFQ) modificado (Birch, L., </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>et al,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 2001, pp. 201-210), a fin de identificar las conductas de los cuidadores de niños y niñas de la EBDI #22 en torno a la alimentación de sus hijos (as); éste consta de 6 apartados y sus respectivas puntuaciones (con un mínimo y máximo): monitoreo al comer (2-10), peso percibido del niño y padre (210), preocupación por el peso del niño (3-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>15), restricción como forma de disciplina (10-50), presión para comer (1-5), y responsabilidad percibida (2-10). El segundo instrumento de recolección de datos son los “Reportes semanales de alimentación” de la EBDI #22 Oaxaca, para detectar patrones de conductas alimentarias por sexo en la hora del desayuno del periodo agosto-</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">octubre 2022; consta de 3 apartados, CT (comió todo), si el menor consume al menos la mitad de la leche y todo el guisado; NT (no terminó), si el menor consume menos de la </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">mitad de la leche y la mitad del guisado; y NQN (no quiso nada), si el menor no consume ningún alimento ni bebida  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E6BE0C9" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="4" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B9B5D21" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="4" w:firstLine="0"/>
+        <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00193368">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...2 lines deleted...]
-        <w:t>Enrique Salvador Neri Caballero</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79AA9366" w14:textId="77777777" w:rsidR="000022E3" w:rsidRPr="00193368" w:rsidRDefault="000022E3" w:rsidP="000022E3">
+    <w:p w14:paraId="22509A39" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="4" w:firstLine="0"/>
+        <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00193368">
-[...3 lines deleted...]
-        <w:t>Universidad Regional del Sureste, México</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4806E2B8" w14:textId="0A588EA9" w:rsidR="00544869" w:rsidRPr="004F7D79" w:rsidRDefault="00000000" w:rsidP="00544869">
+    <w:p w14:paraId="09395161" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:ind w:right="67"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Resultados </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76F3B374" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:line="357" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="52" w:firstLine="708"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A continuación, se presentan los resultados obtenidos en el “Registro semanal de alimentación” de la EBDI #22 y en el Cuestionario de Alimentación Infantil (CFQ) modificado contestado por los padres de familia.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E385256" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="708" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51BBAE58" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tabla 1. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Consumo de alimentos de las infancias de la EBDI #22 periodo agosto-octubre 2022</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="8829" w:type="dxa"/>
+        <w:tblInd w:w="5" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="14" w:type="dxa"/>
+          <w:left w:w="115" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="115" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2943"/>
+        <w:gridCol w:w="2943"/>
+        <w:gridCol w:w="2943"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00DF1B80" w14:paraId="476C2F66" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="286"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="281C3E9C" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="00DF1B80">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E9ABBF0" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="4" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Consumo de alimentos  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7128DB26" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="00DF1B80">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF1B80" w14:paraId="39777B9E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C6339CB" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="59" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25ACDD24" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="3" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Niñas </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73AC70FC" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="3" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Niños </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF1B80" w14:paraId="2A646445" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="286"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37CE30D8" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="6" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Apartados </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C349D24" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="5" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Porcentaje (%) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="097D63A5" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="5" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Porcentaje (%) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF1B80" w14:paraId="5E4FA850" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="286"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68676ECD" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="2" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">No quiso nada (NQN) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6312901A" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">0.25% </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A2F2948" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">0.40% </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF1B80" w14:paraId="7961681E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="286"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30F8FA40" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="5" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">No terminó (NT) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AA54662" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">3.77% </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="118A1557" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">2.90% </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF1B80" w14:paraId="22FD4C4A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="286"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28E44BF9" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Comió todo (CT) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="594359B6" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">69.17% </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07D5752F" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">67.78% </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF1B80" w14:paraId="6C95F08A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="286"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A647FE8" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="5" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">No asistió (NA) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C8BDCFF" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">26.81% </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0CA9E3D4" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">28.92% </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF1B80" w14:paraId="75A44DE1" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F39C4A2" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="4" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Total </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76396745" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">100.00% </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="133BBBE7" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">100.00% </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3B4C9D16" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:after="114" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="800" w:right="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Fuente: Elaboración propia </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="053321A6" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:line="358" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="52" w:firstLine="708"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">En la tabla 1 se muestra el consumo de alimentos en niñas y niños durante el desayuno resaltando que, en ambos sexos más de una sexta parte comieron todos sus alimentos en la hora del desayuno. Además, las actitudes de rechazo hacia los alimentos (NT Y NQN) se hallaron en un 4.02% de la población predominando en el sexo femenino. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="159E89D1" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="708" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E19C65A" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:ind w:left="183" w:right="52"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tabla 2. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Restricción alimentaria como forma de disciplina del cuidador hacia su hijo (a)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="8829" w:type="dxa"/>
+        <w:tblInd w:w="5" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="14" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="35" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2943"/>
+        <w:gridCol w:w="2943"/>
+        <w:gridCol w:w="2943"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00DF1B80" w14:paraId="679ABCA9" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="286"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5886" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DDB6A13" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Restricción como forma de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>discip</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25812CA7" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="-35" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>lina</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF1B80" w14:paraId="04B51716" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="286"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36448FDD" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="94" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F4FDD69" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="32" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Niñas </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35EDF3F7" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="32" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Niños </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF1B80" w14:paraId="3C167979" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32435DFE" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="31" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Ítems </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D799930" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="30" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Porcentaje (%) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CF69DF5" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="30" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Porcentaje (%) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF1B80" w14:paraId="7E4260A2" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="286"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="453EFD02" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="32" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">En desacuerdo </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C7D1EB4" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="35" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">0.00% </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="070FA53A" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="35" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">0.00% </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF1B80" w14:paraId="2DF0D064" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="286"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53821A64" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="151" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Ligeramente en desacuerdo </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="413B4BC4" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="35" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">5.40% </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1AD66516" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="35" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">3.70% </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF1B80" w14:paraId="0B7B0BDD" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="286"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A77462D" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="32" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Neutro </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CCBE884" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="35" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">27.02% </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55A3E452" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="35" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">22.20% </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF1B80" w14:paraId="539D65C4" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="286"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A82CA3F" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="29" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Poco de acuerdo </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="569585C3" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="35" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">37.83% </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4139707E" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="35" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">59.20% </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF1B80" w14:paraId="2F43B63E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="286"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="585601CB" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="32" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">De acuerdo </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="768FB0AB" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="35" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">29.70% </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01798DDB" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="35" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">14.80% </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF1B80" w14:paraId="039A82D3" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53B33E64" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="31" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Total </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E6D6DD1" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="35" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">100.00% </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="671AA0DF" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="35" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">100.00% </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="59999D23" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:after="114" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="64"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Fuente: Elaboración propia </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="752E224D" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:line="357" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Respecto a la restricción alimentaria como forma de disciplina; se observa que, los cuidadores de las niñas están en un mayor porcentaje de acuerdo con esta práctica que los cuidadores de los niños; y, en un mayor porcentaje los cuidadores de los niños están poco de acuerdo con esta práctica en contraste con los cuidadores de las niñas. Además, se resalta que ningún cuidador está en desacuerdo con esta práctica, tanto de las niñas como de los niños. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05E6D4F8" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0384DE47" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B4FF567" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="68"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Tabla 3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Presión para comer del cuidador hacia su hijo (a) </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="8829" w:type="dxa"/>
+        <w:tblInd w:w="5" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="14" w:type="dxa"/>
+          <w:left w:w="151" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="94" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2943"/>
+        <w:gridCol w:w="2943"/>
+        <w:gridCol w:w="2943"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00DF1B80" w14:paraId="26B0814A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="286"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65863F51" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="00DF1B80">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A37EA87" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="60" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Presión para comer  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E2D30A7" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="00DF1B80">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF1B80" w14:paraId="0986A475" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C5CA8DB" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69C6C381" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="61" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Niñas </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="094725ED" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="61" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Niños </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF1B80" w14:paraId="4C68CE6A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="286"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D5FC831" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="61" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Ítems </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E8FAF4F" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="63" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Porcentaje (%) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59452351" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="63" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Porcentaje (%) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF1B80" w14:paraId="362231BC" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="286"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6BC3993D" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="60" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">En desacuerdo </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49DAA61B" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="57" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">16.22% </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="642337D7" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="57" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">25.93% </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF1B80" w14:paraId="03135073" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="286"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58DAD216" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Ligeramente en desacuerdo </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5DBA7932" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="57" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">8.11% </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55C85FE2" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="57" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">18.52% </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF1B80" w14:paraId="40224FA7" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="286"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1701FC1C" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="60" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Neutro </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="423177B8" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="57" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">32.43% </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7ECAAB80" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="57" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">25.93% </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF1B80" w14:paraId="69BB5A72" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="286"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F5680C5" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="63" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Poco de acuerdo </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3497143B" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="57" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">37.84% </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22EFEF48" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="57" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">14.81% </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF1B80" w14:paraId="4940864B" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5389B795" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="60" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">De acuerdo </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6554A5BE" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="57" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">5.41% </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B676953" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="57" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">14.81% </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF1B80" w14:paraId="1D55623B" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="286"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B6CCFE0" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="61" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Total </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="286F9C0B" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="60" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">100% </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5CC21967" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="60" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">100% </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6FA634CB" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:after="114" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="66"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Fuente: Elaboración propia. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="564434E6" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:after="1" w:line="357" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Continuando con la presión para comer que ejerce el cuidador hacia la infancia, haciendo el análisis de este, se observa que los cuidadores de los niños presentan un mayor porcentaje en desacuerdo y ligeramente de acuerdo en comparación con los cuidadores de las niñas, y viceversa, los cuidadores de las niñas presentan un mayor porcentaje en poco de acuerdo y de acuerdo a esta práctica en contraste con el de los niños.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11AE3DCA" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:after="112" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="648526E0" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:after="114" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="68"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tabla 4. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Coeficiente de correlación de Spearman entre la Conducta Alimentaria y las </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63315DED" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="68"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Prácticas Alimentarias Parentales </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="8829" w:type="dxa"/>
+        <w:tblInd w:w="5" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="14" w:type="dxa"/>
+          <w:left w:w="151" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="94" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5385"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="1601"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00DF1B80" w14:paraId="473CD51B" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="286"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7227" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77ED4548" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2317" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Coeficiente de Correlación de Spearman </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1601" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6487C27B" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="00DF1B80">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF1B80" w14:paraId="4AC3AB9B" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5384" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03C84048" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3456CAF8" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="65" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Niñas </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1601" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00B56A82" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="63" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Niños </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF1B80" w14:paraId="5C0C11D4" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="286"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5384" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F9B43DB" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Valor de rho en restricción como forma de disciplina </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1287191B" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="65" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">0.990 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1601" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63DACD8A" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">0.979 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF1B80" w14:paraId="61829315" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="286"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5384" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5614E508" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="64" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Valor de rho en presión para comer </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7AA336C6" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="65" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">0.991 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1601" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62794616" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="63" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">0.981 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="69516558" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:after="114" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="66"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Fuente: Epi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Info</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> V.7 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72A9BD34" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:line="357" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="52" w:firstLine="708"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">En la tabla 4 se presenta el análisis de datos mediante la prueba de Coeficiente de Correlación de Spearman, arrojando un valor de rho con una correlación positiva muy alta </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">tanto en niñas como en niños, dando referencia a que las malas prácticas de alimentación parentales resultan una CA negativa, es decir, de rechazo a alimentos y, por el contrario, </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">buenas PAP demuestran una CA positiva, en otras palabras, a la aceptación de alimentos, sin diferencia significativa en niños y niñas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74CC64BB" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:after="163" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="708" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6041490D" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:ind w:right="66"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Discusión</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="439C5FF3" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:after="38" w:line="365" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="64" w:firstLine="708"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Keller y otros (2019) exponen en su artículo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t>“Un modelo biopsicosocial de las diferencias sexuales en los comportamientos alimentarios de los niños”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, que las PAP e influencias sociales, se expresan diferencialmente en los patrones alimentarios de niños y niñas, por ejemplo, las niñas consumen una mayor cantidad de alimentos bajos en energía y altos en nutrientes, a diferencia de los niños. Incluso, los padres se encuentran más preocupados por el exceso de peso en las niñas que en los niños. Es probable que se deba al </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve">historial de dieta, restricción cognitiva, estado de peso y socioeconómico de los padres, influya en la relación entre el sexo y CA de la infancia </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(Keller, A., </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>et al</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, 2019, s/p). Dichos resultados se asemejan parcialmente con los resultados hallados en la presente investigación, ya que en los resultados obtenidos no muestran diferencia significativa entre ambos sexos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6119BA27" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:line="359" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="52" w:firstLine="708"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nazar y otros (2020) en </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>“Actitudes y prácticas parentales de alimentación infantil: Una revisión de la literatura”</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, declaran que la conducta de los padres o cuidadores actúa de forma bidireccional, es decir, como respuesta al estado nutricional de la infancia, y a su vez, como un predictor de su estado nutricional en la adultez. Por otro lado, las PAP con efectos positivos, promueven una CA saludable (sin fines estéticos o de control de peso corporal), implican un control moderado y brindan estructura al contexto de la alimentación (sin rigidizarlo), y consideran las necesidades de la infancia, fomentando su participac</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ión en el proceso de la alimentación</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (Nazar, G., </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>et al</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, 2020, pp. 675-677). Lo anterior, demuestra la importancia de las</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:color w:val="FF0000"/>
-          <w:u w:val="none"/>
-[...1 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">estrategias nutricionales que contribuyan al logro de la aceptación y la autorregulación alimentaria de las infancias. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="330751F2" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:after="162" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="4" w:firstLine="0"/>
+        <w:jc w:val="center"/>
       </w:pPr>
-      <w:hyperlink r:id="rId10" w:tgtFrame="_blank" w:tooltip="mailto:nece661109@profesores.urse.edu.mx" w:history="1">
-[...8 lines deleted...]
-          <w:t>nece661109@profesores.urse.edu.mx</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ADF7A58" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:ind w:right="64"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Conclusiones</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A655C1C" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:line="357" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="52" w:firstLine="708"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Posterior a la comparación y análisis de los datos obtenidos en los registros, se concretó que, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">las actitudes de rechazo hacia los alimentos (NT y NQN) se hallaron en el 4% de la población y que predominaron en el sexo femenino. Debido a la poca proporción de actitudes de rechazo, se evidencia una correcta implementación y ejecución del servicio de alimentación de la EBDI #22, donde resalta el trabajo interdisciplinario de personal de nutrición, cocina, enseñanza, psicología y administrativo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D8B655B" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:line="361" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="52" w:firstLine="708"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Conforme a los resultados del CFQ, en el apartado “restricción como forma de disciplina”, se halló que una tercera parte de los cuidadores de las niñas están de acuerdo con respecto a esta práctica, en contraste con la sexta parte de los cuidadores de los varones. En el apartado de “presión para comer” se encontró que poco más de una cuarta parte de los cuidadores de los niños están de acuerdo con esta práctica a diferencia de la sexta parte de los cuidadores de las niñas, de lo contrario, casi un tercio de</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> los cuidadores de las niñas muestran parcial acuerdo con esta práctica, caso contrario de los cuidadores de los niños, en donde solo una séptima parte se muestra de acuerdo con esta práctica. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37BC1CF7" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:line="358" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="52" w:firstLine="708"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Basado en los resultados anteriores, la conducta alimentaria no tuvo diferencia significativa entre niños y niñas, puesto que, a pesar de que a las mujeres se les asocia con delicadeza, delgadez, belleza y dependencia y a los hombres se les suele vincular con la fortaleza, valentía e independencia; en México, la educación en alimentación en la infancia </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">es escasa, propiciando a Prácticas Alimentarias Parentales de tipo coercitivas, en donde se anteponen las necesidades fisiológicas de la infancia, ejerciendo presión para que acabe la comida o restringiendo cantidades, esto independientemente de su sexo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46AFFF74" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:line="358" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="52" w:firstLine="708"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Con base al análisis de correlación de Spearman, se concluyó que existe una correlación positiva muy alta entre las Prácticas Alimentarias Parentales </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">y la Conducta Alimentaria de las infancias manifestadas durante la hora del desayuno de la EBDI #22, es decir, a buenas Prácticas Alimentarias Parentales le corresponde buena Conducta Alimentaria, por el contrario, malas Prácticas Alimentarias Parentales se expresan con una mala Conducta Alimentaria.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68E7E92B" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:line="357" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="52" w:firstLine="708"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tras lo expuesto, se presenta información organizada en un tríptico dirigido a los cuidadores de las infancias. En este material didáctico, se plasma la identificación de presión para comer, qué es la alimentación perceptiva y sus beneficios, división de la responsabilidad a la hora de comer, recomendaciones para iniciar con este tipo de alimentación. Dicho folleto, puede encontrarse como Anexo 2. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23E90345" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:after="163" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="708" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D2F3014" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:ind w:right="66"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Futuras líneas de investigación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56544A14" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:line="357" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="52" w:firstLine="708"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Para enriquecer el proyecto de investigación se sugiere en un futuro, realizar una correlación de Spearman con cada uno de los apartados del CFQ: monitoreo al comer, peso percibido del niño y padre, preocupación por el peso del niño y responsabilidad percibida. Además, se sugiere contemplar el registro de las comidas proporcionadas durante su jornada escolar a fin de tener información más precisa y completa. Asimismo, considerar a los </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>cuidadores como una variable importante dentro del estudio, incluyendo datos como su sexo, edad, lugar de nacimiento, ocupación, nivel socioeconómico, estado civil, educación, estilo de crianza en torno a la alimentación, y si es él</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> o ella quien lo alimenta, esto para asociar los datos con el tipo de PAP que ejercen y su impacto en las actitudes hacia los alimentos en niños y niñas. Finalmente, realizar un seguimiento de la muestra de primer grado de preescolar hasta su culminación con el fin de evaluar el impacto de las PAP en su CA durante este periodo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AAAC0CC" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:after="115" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="708" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03B342A8" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:ind w:left="-5"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Agradecimientos </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F10D3EB" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:line="371" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Agradecemos a la Estancia de Bienestar y Desarrollo infantil #22 de Oaxaca por la apertura y disposición para el análisis de datos </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">del “Registro semanal de alimentos” y la aplicación de cuestionarios a padres de familia de las infancias en etapa preescolar por parte de los autores de la presente investigación. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="139E8A48" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:ind w:left="-5"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Referencias </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="442BB091" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:ind w:left="705" w:right="52" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Anaya, S., &amp; Álvarez, M. (2018). Factores asociados a las preferencias alimentarias de los niños. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Revista Eleuthera</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, 18(4), s/p. Recuperado de </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B217E4B" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:ind w:left="730" w:right="52"/>
+      </w:pPr>
+      <w:r>
+        <w:t>https://www.redalyc.org/journal/5859/585961593004/html/#:~:text=De%20hecho%</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EF6F85C" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:ind w:left="730" w:right="52"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2C%20se%20sugiere%20</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>la,varias</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">%20de%20las%20fuentes%20consultadas </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53A2B797" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:ind w:left="705" w:right="52" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ara, C. (2021). La concepción de la infancia: recorrido sociohistórico y su relación con los centros educativos de menores con medidas judiciales. Universidad de La Laguna: Trabajo de fin de grado en trabajo social</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Vol. 7, s/p. Recuperado de https://riull.ull.es/xmlui/bitstream/handle/915/24633/La%20concepcion%20de%20l a%20infancia%20Recorrido%20sociohistorico%20y%20su%20relacion%20con%2 0los%20Centros%20Educativos%20de%20Menores%20con%20Medidas%20Judici </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ales.pdf?sequence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">=1&amp;isAllowed=y </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2469F15A" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:ind w:left="-5" w:right="52"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Arellano, C. (2022). Seguridad alimentaria y política pública: un desafío civilizatorio. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F5CC6D7" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:after="10"/>
+        <w:ind w:left="730" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Revista de Alimentación Contemporánea y Desarrollo Regional, 32(59)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, 7. Recuperado de https://doi.org/10.24836/es.v32i59.1203 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7544E1F8" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:ind w:left="705" w:right="52" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ávalos, M. (2020). Relación entre hábitos y actitudes hacia la alimentación con indicadores antropométricos por sexo en adolescentes de secundaria. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acta universitaria </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Multidisciplinary</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Scientific</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Journal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 30(e2422), 1-4. Recuperado de </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15">
+        <w:r>
+          <w:t>https://www.scielo.org.mx/scielo.php?script=sci_arttext&amp;pid=S0188</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId16"/>
+      <w:hyperlink r:id="rId17">
+        <w:r>
+          <w:t>62662020000100136</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId18">
+        <w:r>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4E77A3DC" w14:textId="43FF3473" w:rsidR="00601B7C" w:rsidRPr="00193368" w:rsidRDefault="00000000" w:rsidP="00601B7C">
+    <w:p w14:paraId="6E9DEC50" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
       <w:pPr>
-        <w:contextualSpacing/>
-[...8 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="705" w:right="52" w:hanging="720"/>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">Birch, L., Fisher, J., Grimm-Thomas, K., Markey, C., Sawyer, R., Johnson, S. (2001). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Confirmatory</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> factor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>analysis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Child </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Feeding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Questionnaire</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">: A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>measure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> parental </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>attitudes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>beliefs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>practices</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>about</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>child</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>feeding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>obesity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>proneness</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. 36(3), 201-210. Recuperado de https://doi:10.1006/appe.2001.0398  </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2B1A6A15" w14:textId="77777777" w:rsidR="00193368" w:rsidRDefault="00193368" w:rsidP="009C2DA9">
+    <w:p w14:paraId="3B7FB7C4" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="705" w:right="52" w:hanging="720"/>
       </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Castejón, E., Hernández, A., &amp; Martínez, A. (2023). Alteraciones del comportamiento alimentario en el lactante y niño pequeño. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Asociación Española de Pediatría</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, vol. 1, </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1223A063" w14:textId="215DEB59" w:rsidR="009C2DA9" w:rsidRPr="004F7D79" w:rsidRDefault="000022E3" w:rsidP="009C2DA9">
-[...7895 lines deleted...]
-    <w:p w14:paraId="51FD474A" w14:textId="77777777" w:rsidR="00814B71" w:rsidRDefault="00814B71" w:rsidP="00814B71">
+    <w:p w14:paraId="2DB9BA0A" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="7050"/>
+          <w:tab w:val="center" w:pos="1150"/>
+          <w:tab w:val="center" w:pos="5094"/>
+          <w:tab w:val="right" w:pos="8902"/>
         </w:tabs>
-        <w:jc w:val="center"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">506-509. </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Recuperado </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4922D152" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:ind w:left="730" w:right="52"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">https://www.aeped.es/sites/default/files/documentos/41_alter_alimentacion.pdf </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57C51FC3" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:ind w:left="705" w:right="52" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">García, A. M., Rivera, B., Torres, D., Aréchiga, A., González, A., &amp; López, C. (2021). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Transtornos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> alimentarios en menores de 5 años y su relación con la funcionalidad familiar. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Revista de la Facultad de Medicina Humana</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, 21(3), 495-500. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40606809" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:ind w:left="730" w:right="52"/>
+      </w:pPr>
+      <w:r>
+        <w:t>http://www.scielo.org.pe/scielo.php?pid=S2308-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D840633" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:ind w:left="730" w:right="52"/>
+      </w:pPr>
+      <w:r>
+        <w:t>05312021000300494&amp;script=</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sci_arttext</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CEE9FB4" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="1311"/>
+          <w:tab w:val="center" w:pos="2523"/>
+          <w:tab w:val="center" w:pos="3613"/>
+          <w:tab w:val="center" w:pos="4322"/>
+          <w:tab w:val="center" w:pos="5263"/>
+          <w:tab w:val="center" w:pos="6172"/>
+          <w:tab w:val="center" w:pos="7148"/>
+          <w:tab w:val="right" w:pos="8902"/>
+        </w:tabs>
+        <w:spacing w:after="10"/>
+        <w:ind w:left="-15" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">GOB. </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">(2022). </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estancias </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">para </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">el </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Bienestar </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">y </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Desarrollo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Infantil.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="497199AD" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:ind w:left="730" w:right="52"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">https://www.gob.mx/issste/articulos/estancias-para-el-bienestar-y-desarrolloinfantil-225660?idiom=es  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26216129" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:ind w:left="705" w:right="52" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">González, M., Esqueda, C., &amp; Vacío, M. (2018). Prácticas alimentarias parentales y su relación con la conducta alimentaria infantil: Problemas para la explicación. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revista Mexicana de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Transtornos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Alimentarios, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">9(1), 130-132. Recuperado de http://dx.doi.org/10.22201/fesi.20071523e.2018.1.450 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6999172B" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:ind w:left="-5" w:right="52"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Hernández, A. (2020). Early </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>childhood</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> care in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Mexico</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">: A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Challenge</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>gender</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>equality</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="311AAC15" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:ind w:left="730" w:right="52"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>9(2)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, 133. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Recuperado de https://doi:10.15366/RIEJS2020.9.2.007 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="674864D6" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:ind w:left="705" w:right="52" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Jimeno, A., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Maneschye</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, I., Rupérez, A., &amp; Moreno, L. (2021). Factores determinantes del comportamiento alimentario y su impacto sobre la ingesta y la obesidad en niños. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F516352" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="1093"/>
+          <w:tab w:val="center" w:pos="1929"/>
+          <w:tab w:val="center" w:pos="2835"/>
+          <w:tab w:val="center" w:pos="3827"/>
+          <w:tab w:val="center" w:pos="4802"/>
+          <w:tab w:val="center" w:pos="5825"/>
+          <w:tab w:val="center" w:pos="6575"/>
+          <w:tab w:val="center" w:pos="7670"/>
+          <w:tab w:val="right" w:pos="8902"/>
+        </w:tabs>
+        <w:spacing w:after="10"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Journal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Behavior</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Feeding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">1(1), </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">61. </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Recuperado </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="505C2B1D" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:ind w:left="730" w:right="52"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">http://www.jbf.cusur.udg.mx/index.php/JBF/article/view/20/8 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AEEC7B5" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:after="1" w:line="238" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Keller, K., Kling, S., Pearce, A., Reigh, N., Masterson, T., &amp; Hickok, K. (2019). Un modelo biopsicosocial de las diferencias sexuales en los comportamientos alimentarios de los niños. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>MDPI</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, 12(1), s/p. Recuperado de https://www.mdpi.com/2072-6643/11/3/682 López, A., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Martinez</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, A., Aguilera, V., Salazar, J., Navarro, Z. M., García, N., &amp; Jiménez, A. (2018). Estudio e investigación del comportamiento alimentario: Raíces, desarrollo y retos. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Revista Mexicana de Trastornos alimentarios</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, 9(1), 111. Recuperado de</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> https://www.scielo.org.mx/scielo.php?script=sci_arttext&amp;pid=S200715232018000100107 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3570523B" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:ind w:left="705" w:right="52" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nazar, G., Petermann, F., Martínez, M., María, A., María, A., Ramírez, K., . . . Celis, C. (2020). Actitudes y prácticas parentales de alimentación infantil: Una revisión de la literatura. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Revista Chilena Nutrición</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, 47(4), 671-674. Recuperado de https://www.scielo.cl/pdf/rchnut/v47n4/0717-7518-rchnut-47-04-0669.pdf </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="310F756E" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:ind w:left="705" w:right="52" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Norton, L., Parkinson, j., Harris, N., &amp; Hart, L. (2021). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>What</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Factors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Predict</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Use </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Coercive</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Food</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Parenting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Practices</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>among</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Mothers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Young </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Children</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">? </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>An</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Examination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Food</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Literacy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Disordered</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Eating</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and Parent </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Demographics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. International </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Journal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Environmental</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Public Health</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, 18(19), 1-2. Recuperado de https://doi:10.3390/ijerph181910538 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3918C831" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:ind w:left="705" w:right="52" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">OMS. (2018). La alimentación del lactante y del niño pequeño. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>OPS</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, 39-52. Recuperado </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">de https://www.paho.org/hq/dmdocuments/2010/IYCF_model_SP_web.pdf </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06C4C15E" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:after="1" w:line="238" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="0" w:hanging="720"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">OMS. (2021). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Para una buena nutrición, ¿Qué hacer? y ¿A quién acudir?,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> s/p. Recuperado de www.gob.mx: https://www.gob.mx/profeco/articulos/para-una-buena-nutricionque-hacer-y-a-quienacudir?state=published#:~:text=De%20acuerdo%20con%20la%20Organizaci%C3 %B3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>n,las</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">%20necesidades%20diet%C3%A9ticas%20del%20organismo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="453AE427" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:after="10"/>
+        <w:ind w:left="-5" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">OMS. (2023). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Educación Alimentaria y Nutricional</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>FAO,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> s/p. Recuperado de </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F4F7E10" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:ind w:left="730" w:right="52"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">https://www.fao.org/nutrition/educacion-nutricional/es/ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27A41A1C" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:ind w:left="705" w:right="52" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Rivera, L., &amp; Nazar, G. (2018). Prácticas de alimentación infantil de cuidadores principales, conducta alimentaria y estado nutricional de preescolares en Chile. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Revista Mexicana de Trastornos Alimentarios,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 10(4), 333-334. Recuperado de </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D8A6608" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:ind w:left="730" w:right="52"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">https://www.scielo.org.mx/scielo.php?script=sci_arttext&amp;pid=S200715232020000200332 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21793426" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:ind w:left="-5" w:right="52"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Russo, S. (2020). La educación alimentaria en niños. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Revista de psicología</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, 1(1), 4-5. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41D25738" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="1292"/>
+          <w:tab w:val="right" w:pos="8902"/>
+        </w:tabs>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Recuperado </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">de  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D68C8C6" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:ind w:left="730" w:right="52"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">https://www.redalyc.org/journal/3498/349863388050/349863388050.pdf  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77EB2E11" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:ind w:left="705" w:right="52" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Varela, M., Tenorio, Á., &amp; Duarte, C. (2018). Prácticas parentales para promover hábitos saludables de alimentación. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revista Española de Nutrición Humana y Dietética, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14532FB9" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:ind w:left="730" w:right="52"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(3), 3. Recuperado de https://scielo.isciii.es/pdf/renhyd/v22n3/2174-5145-renhyd22-03-183.pdf </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="565A9543" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:ind w:left="-5" w:right="52"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vaughn, A., Ward, D., Fisher, J., Hughes, S., Kremers, S., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Musher</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, D., . . . Thomas. (2016). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C1D08FF" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:ind w:left="730" w:right="52"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Fundamental </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>constructs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>food</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>parenting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>practices</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">: a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>content</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Nutrition</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Reviews</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>, 74</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, 99-110. doi:10.1093/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nutrit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">/nuv061 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30EF20CA" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:ind w:left="705" w:right="52" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Villa, V. (2020). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hábitos alimenticios y estado nutricional en niños de 1 a 5 años de edad en el puesto de salud </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Condorillo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Alto, Chincha 2020</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Universidad Autónoma de ICA, 15-33. http://repositorio.autonomadeica.edu.pe/bitstream/autonomadeica/1071/1/VANESA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60C9AC7D" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:after="302"/>
+        <w:ind w:left="730" w:right="52"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">%20CORAZON%20VILLA%20ANAMPA%20%28TESIS%29.pdf </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33EB1FB6" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:after="292" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...2 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E2C5CF6" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:after="294" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66F72D05" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="338708FC" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:spacing w:after="253"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anexos </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E70822A" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:after="505"/>
+        <w:ind w:left="1443" w:right="52"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Anexo 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Cuestionario de Alimentación Infantil (modificado).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D3E5E33" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="2297" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4565E9E3" wp14:editId="3745A12E">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="10DA8981" wp14:editId="2AD9CC11">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="margin">
-              <wp:posOffset>5131286</wp:posOffset>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-685</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-192928</wp:posOffset>
+              <wp:posOffset>-198500</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="701040" cy="695960"/>
-[...5 lines deleted...]
-            </wp:cNvGraphicFramePr>
+            <wp:extent cx="1042670" cy="617220"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="2844" name="Picture 2844"/>
+            <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="4" name="image2.jpeg"/>
+                    <pic:cNvPr id="2844" name="Picture 2844"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13" cstate="print">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId19"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1042670" cy="617220"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="0076767B" wp14:editId="5BABF90A">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>5130114</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-197865</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="701040" cy="695960"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="2846" name="Picture 2846"/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="2846" name="Picture 2846"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId20"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="701040" cy="695960"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuestionario de Alimentación Infantil  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CB0954D" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="3" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D5CB5D1" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="3" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08B7DCBC" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="581"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nombre del niño(a): ___________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="109BC88E" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="581"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grado y grupo: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_____                                                                         Sexo: M </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>/  F</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por favor encierre en un círculo el número que corresponda con su respuesta escogida. </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9492" w:type="dxa"/>
+        <w:tblInd w:w="6" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="9" w:type="dxa"/>
+          <w:left w:w="61" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="45" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6262"/>
+        <w:gridCol w:w="734"/>
+        <w:gridCol w:w="638"/>
+        <w:gridCol w:w="499"/>
+        <w:gridCol w:w="668"/>
+        <w:gridCol w:w="691"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00DF1B80" w14:paraId="47F7F2F4" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1073"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4369A22A" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="45" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="467EF009" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="336" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6F7DE2DA" wp14:editId="4B74B1EA">
+                      <wp:extent cx="141039" cy="402448"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:docPr id="26840" name="Group 26840"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="141039" cy="402448"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="141039" cy="402448"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="2223" name="Rectangle 2223"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="-196018" y="149477"/>
+                                  <a:ext cx="486533" cy="187581"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="42086282" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t>Nunca</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="2224" name="Rectangle 2224"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="23864" y="296878"/>
+                                  <a:ext cx="46769" cy="187581"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="697DAF4B" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t xml:space="preserve"> </w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="6F7DE2DA" id="Group 26840" o:spid="_x0000_s1026" style="width:11.1pt;height:31.7pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="141039,402448" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAa4lqHTQIAAFIGAAAOAAAAZHJzL2Uyb0RvYy54bWzEVdtu2zAMfR+wfxD03vgSx3GMOMWwrsGA&#10;YS3W7QMUWb4AsiRISpzu60fJl2ztMGAd0OVBoUWZPDw8lLfX546jE9OmlaLA0SLEiAkqy1bUBf72&#10;9fYqw8hYIkrCpWAFfmQGX+/evtn2KmexbCQvmUYQRJi8VwVurFV5EBjasI6YhVRMgLOSuiMWHnUd&#10;lJr0EL3jQRyGadBLXSotKTMGdm8GJ975+FXFqL2rKsMs4gUGbNav2q8Htwa7LclrTVTT0hEGeQGK&#10;jrQCks6hbogl6KjbZ6G6lmppZGUXVHaBrKqWMl8DVBOFT6rZa3lUvpY672s10wTUPuHpxWHp59Ne&#10;qwd1r4GJXtXAhX9ytZwr3bl/QInOnrLHmTJ2tojCZpRE4XKDEQVXEsZJkg2U0gZ4f/YWbT788b1g&#10;Shr8AqVXIA5zqd/8W/0PDVHM02pyqP9eo7YscBzHS4wE6UClX0A3RNScIb/rqfFnZ6JMboCziSWk&#10;JShrtdy4n9fByNlVtEnDCGYA6ImSTbJeD/RM9CVZulpCWkdflK1XWeT8Mw0kV9rYPZMdckaBNQDz&#10;8cnpk7HD0emIA8OFW4W8bTkfvG4H2JzwOsueD+expIMsH6H+RurvdzDFFZd9geVoYTfYkNR5MeIf&#10;BfDuZmgy9GQcJkNb/l76SRtgvDtaWbUep0s8ZBvxQEOd4l6ns8lvO5s4sh0EUMHfdjZeZilEhb7F&#10;mzRbj7Kf+5qu03EqXrWtXsleQxe+/193/RTDxeUVPV6y7mb8+dmr4fIp2P0AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDyTSBu2wAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9Ba8JAEIXvhf6HZQq91U2i&#10;FUmzEZHWkxSqgngbs2MSzM6G7JrEf99tL+1l4PEe732TLUfTiJ46V1tWEE8iEMSF1TWXCg77j5cF&#10;COeRNTaWScGdHCzzx4cMU20H/qJ+50sRStilqKDyvk2ldEVFBt3EtsTBu9jOoA+yK6XucAjlppFJ&#10;FM2lwZrDQoUtrSsqrrubUbAZcFhN4/d+e72s76f96+dxG5NSz0/j6g2Ep9H/heEHP6BDHpjO9sba&#10;iUZBeMT/3uAlSQLirGA+nYHMM/mfPf8GAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAGuJa&#10;h00CAABSBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;8k0gbtsAAAADAQAADwAAAAAAAAAAAAAAAACnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAK8FAAAAAA==&#10;">
+                      <v:rect id="Rectangle 2223" o:spid="_x0000_s1027" style="position:absolute;left:-196018;top:149477;width:486533;height:187581;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBl/+AVxAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvhfyD2EButRwXSnGjhNJgCPTg1vUHLNbWcmOtjKXYzt9HgUKPw8y8YXaHxfZiotF3jhVskxQE&#10;ceN0x62C+rt4fAHhA7LG3jEpuJKHw371sMNcu5m/aKpCKyKEfY4KTAhDLqVvDFn0iRuIo/fjRosh&#10;yrGVesQ5wm0vszR9lhY7jgsGB3o31Jyri1VQnktznLqibn8/vKbP0h2LcFJqs17eXkEEWsJ/+K99&#10;0gqyLHuC+5v4BOT+BgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGX/4BXEAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="42086282" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>Nunca</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <v:rect id="Rectangle 2224" o:spid="_x0000_s1028" style="position:absolute;left:23864;top:296878;width:46769;height:187581;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDqFnhhxAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvhfyD2EButRxTSnGjhNJgCPTg1vUHLNbWcmOtjKXYzt9HgUKPw8y8YXaHxfZiotF3jhVskxQE&#10;ceN0x62C+rt4fAHhA7LG3jEpuJKHw371sMNcu5m/aKpCKyKEfY4KTAhDLqVvDFn0iRuIo/fjRosh&#10;yrGVesQ5wm0vszR9lhY7jgsGB3o31Jyri1VQnktznLqibn8/vKbP0h2LcFJqs17eXkEEWsJ/+K99&#10;0gqyLHuC+5v4BOT+BgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOoWeGHEAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="697DAF4B" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <w10:anchorlock/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="638" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ECB6DC0" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="56DA4D6D" wp14:editId="0FD92C43">
+                      <wp:extent cx="293439" cy="521147"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:docPr id="26844" name="Group 26844"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="293439" cy="521147"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="293439" cy="521147"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="2227" name="Rectangle 2227"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="-146914" y="252772"/>
+                                  <a:ext cx="693125" cy="187581"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="3920F15E" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t>Raramen</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="2229" name="Rectangle 2229"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="-22755" y="185002"/>
+                                  <a:ext cx="140007" cy="187581"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="6C8DE69E" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t>te</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="2230" name="Rectangle 2230"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="23864" y="245061"/>
+                                  <a:ext cx="46769" cy="187582"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="000923F5" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t xml:space="preserve"> </w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="56DA4D6D" id="Group 26844" o:spid="_x0000_s1029" style="width:23.1pt;height:41.05pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="293439,521147" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFZ4e/eQIAADkIAAAOAAAAZHJzL2Uyb0RvYy54bWzkVdtu3CAQfa/Uf0C8J77bu9Z6o6ppokpV&#10;EyXtB7AYXyQbELCx06/vgO1Nu6kqdSttH7oP7DDg4cw5M7C5GvsOPTGlW8ELHFz6GDFORdnyusBf&#10;v9xcrDDShvCSdIKzAj8zja+2b99sBpmzUDSiK5lCEITrfJAFboyRuedp2rCe6EshGYfFSqieGJiq&#10;2isVGSB633mh76feIFQplaBMa/BeT4t46+JXFaPmrqo0M6grMGAzblRu3NnR225IXisim5bOMMgJ&#10;KHrScjj0EOqaGIL2qn0Vqm+pElpU5pKK3hNV1VLmcoBsAv8om1sl9tLlUudDLQ80AbVHPJ0cln5+&#10;ulXyUd4rYGKQNXDhZjaXsVK9/QeUaHSUPR8oY6NBFJzhOoqjNUYUlpIwCOJsopQ2wPurr2jz4bff&#10;ecuh3k9QBgnFoV/y13+X/2NDJHO06hzyv1eoLSGTMMww4qSHKn2AuiG87hhyXkeN23sgSucaOFtY&#10;QkpAZSXR2v5cHcycXQRxug5ijICeMAmzLJzoWehL11EQJhN9wSpLVoFdP9BAcqm0uWWiR9YosAJg&#10;Lj55+qTNtHXZYsF03I5c3LRdN61aD7C54LWWGXfjlLI9zHp2onwGGhqhvt1BM1edGAosZgvb/oaz&#10;7SpG3UcO9NtWWgy1GLvFUKZ7L1zDTWje7Y2oWgf35bQZFug6YTiHwFCovxB4vdAAxfDHAkPVJCAg&#10;6BusEt8/0jeIfd+HsrLtcX59oyWx/0TfCMrytb7gncv8BH3DaJXO7Rsnfurak+RL+8Zpls6Xn1PX&#10;qX+u7o2XtP61uu6yhvfJXVzzW2ofwB/nrttfXvztdwAAAP//AwBQSwMEFAAGAAgAAAAhAFPTtHHb&#10;AAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwkAQhe+F/odlCr3VTVIrErMREfUkhWqheBuz&#10;YxLMzobsmsR/320v7WXg8R7vfZMtR9OInjpXW1YQTyIQxIXVNZcKPo/blzkI55E1NpZJwZ0cLPPH&#10;hwxTbQf+oP7gSxFK2KWooPK+TaV0RUUG3cS2xMG72M6gD7Irpe5wCOWmkUkUzaTBmsNChS2tKyqu&#10;h5tRsBtwWL3Gm35/vazvp+Pb+9c+JqWen8bVAoSn0f+F4Qc/oEMemM72xtqJRkF4xP/e4E1nCYiz&#10;gnkSg8wz+Z89/wYAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBFZ4e/eQIAADkIAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBT07Rx2wAAAAMBAAAP&#10;AAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;">
+                      <v:rect id="Rectangle 2227" o:spid="_x0000_s1030" style="position:absolute;left:-146914;top:252772;width:693125;height:187581;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAaxOYWxAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvhfyD2EButRwf2uJGCaXBEOjBresPWKyt5cZaGUuxnb+PAoUeh5l5w+wOi+3FRKPvHCvYJikI&#10;4sbpjlsF9Xfx+ALCB2SNvWNScCUPh/3qYYe5djN/0VSFVkQI+xwVmBCGXErfGLLoEzcQR+/HjRZD&#10;lGMr9YhzhNteZmn6JC12HBcMDvRuqDlXF6ugPJfmOHVF3f5+eE2fpTsW4aTUZr28vYIItIT/8F/7&#10;pBVkWfYM9zfxCcj9DQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABrE5hbEAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="3920F15E" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>Raramen</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <v:rect id="Rectangle 2229" o:spid="_x0000_s1031" style="position:absolute;left:-22755;top:185002;width:140007;height:187581;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAEF9f/xAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvhfyD2EButRwfSutGCaXBEOjBresPWKyt5cZaGUuxnb+PAoUeh5l5w+wOi+3FRKPvHCvYJikI&#10;4sbpjlsF9Xfx+AzCB2SNvWNScCUPh/3qYYe5djN/0VSFVkQI+xwVmBCGXErfGLLoEzcQR+/HjRZD&#10;lGMr9YhzhNteZmn6JC12HBcMDvRuqDlXF6ugPJfmOHVF3f5+eE2fpTsW4aTUZr28vYIItIT/8F/7&#10;pBVkWfYC9zfxCcj9DQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAQX1//EAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="6C8DE69E" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>te</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <v:rect id="Rectangle 2230" o:spid="_x0000_s1032" style="position:absolute;left:23864;top:245061;width:46769;height:187582;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAQ9Oi/wQAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L8w/hDrjTdCqIVKPISEGYRX30Ay7Ntak2N6XJ1M7fTxaCy8N5b3ajbcVAvW8cK/iaJyCIK6cb&#10;rhWU13y2AuEDssbWMSn4Iw+77cdkg5l2Tz7TcAm1iCHsM1RgQugyKX1lyKKfu444cjfXWwwR9rXU&#10;PT5juG1lmiRLabHh2GCwo29D1ePyaxUUj8IchiYv6/uP13Qq3CEPR6Wmn+N+DSLQGN7il/uoFaTp&#10;Iu6Pb+ITkNt/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABD06L/BAAAA3QAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="000923F5" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <w10:anchorlock/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D3E287B" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="96" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1983BBC4" wp14:editId="6DC7153C">
+                      <wp:extent cx="141039" cy="486268"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:docPr id="26848" name="Group 26848"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="141039" cy="486268"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="141039" cy="486268"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="2233" name="Rectangle 2233"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="-252208" y="205666"/>
+                                  <a:ext cx="598914" cy="187581"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="33EF2793" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t>A veces</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="2234" name="Rectangle 2234"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="23864" y="380697"/>
+                                  <a:ext cx="46769" cy="187581"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="12C14352" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t xml:space="preserve"> </w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="1983BBC4" id="Group 26848" o:spid="_x0000_s1033" style="width:11.1pt;height:38.3pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="141039,486268" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCwV7nlTAIAAFkGAAAOAAAAZHJzL2Uyb0RvYy54bWzElW1v2yAQx99P2ndAvG/8FDuOFaea1jWa&#10;NK1Vu30AgvGDZAMCEjv79DuwnaztNGmd1OUFOQM+/ve7O7y5HroWHZnSjeA5DhY+RoxTUTS8yvH3&#10;b7dXKUbaEF6QVnCW4xPT+Hr7/t2mlxkLRS3agikETrjOepnj2hiZeZ6mNeuIXgjJOCyWQnXEwKOq&#10;vEKRHrx3rRf6fuL1QhVSCcq0htmbcRFvnf+yZNTclaVmBrU5Bm3GjcqNezt62w3JKkVk3dBJBnmF&#10;io40HA49u7ohhqCDal646hqqhBalWVDReaIsG8pcDBBN4D+LZqfEQbpYqqyv5BkToH3G6dVu6dfj&#10;TslHea+ARC8rYOGebCxDqTr7DyrR4JCdzsjYYBCFyWAZ+NEaIwpLyzQJk3RESmvg/uItWn/643ve&#10;fKj3REovoTj0JX79b/E/1kQyh1VnEP+9Qk2R4zCMIow46aBKH6BuCK9ahtysQ+P2nkHpTAOzmRJS&#10;Aiorjtb25+pgYnYVxmHoQw8AntCPkyQZ8cz44nW6DpYjviBdxWlg188YSCaVNjsmOmSNHCsQ5vyT&#10;4xdtxq3zFium5Xbk4rZp23HVzgDNWa+1zLAfXMixPczO7EVxAgy1UD/uoJnLVvQ5FpOFbX/D2XYV&#10;o/YzB/y2lWZDzcZ+NpRpPwrXcKOaDwcjysbJvZw2yYK8jhreIsFA+jcJXs4YoBj+NsFhlCbgFdIb&#10;pX6yXj1N7zJZJVNzvH12XaldeP+/7LpmhvvLFfZ019oL8tdnVw2XL8L2JwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAIIYxK7bAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdJNJU&#10;YjalFO2pCLYF8TbNTpPQ7GzIbpP037t6sZeBx3u8902+nEwrBupdY1lBPItAEJdWN1wpOOzfn15A&#10;OI+ssbVMCq7kYFnc3+WYaTvyJw07X4lQwi5DBbX3XSalK2sy6Ga2Iw7eyfYGfZB9JXWPYyg3rUyi&#10;KJUGGw4LNXa0rqk87y5GwWbEcfUcvw3b82l9/d7PP762MSn1+DCtXkF4mvx/GH7xAzoUgeloL6yd&#10;aBWER/zfDV6SJCCOChZpCrLI5S178QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCwV7nl&#10;TAIAAFkGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCC&#10;GMSu2wAAAAMBAAAPAAAAAAAAAAAAAAAAAKYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAArgUAAAAA&#10;">
+                      <v:rect id="Rectangle 2233" o:spid="_x0000_s1034" style="position:absolute;left:-252208;top:205666;width:598914;height:187581;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDgJnbIwwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RisIw&#10;FETfF/yHcAXf1tQKy1KNIkpB8KG76gdcmmtTbW5KE2v9eyMs7OMwM2eY5Xqwjeip87VjBbNpAoK4&#10;dLrmSsH5lH9+g/ABWWPjmBQ8ycN6NfpYYqbdg3+pP4ZKRAj7DBWYENpMSl8asuinriWO3sV1FkOU&#10;XSV1h48It41Mk+RLWqw5LhhsaWuovB3vVkFxK8yur/NzdT14TT+F2+Vhr9RkPGwWIAIN4T/8195r&#10;BWk6n8P7TXwCcvUCAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA4CZ2yMMAAADdAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="33EF2793" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>A veces</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <v:rect id="Rectangle 2234" o:spid="_x0000_s1035" style="position:absolute;left:23864;top:380697;width:46769;height:187581;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBvz+68xAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfC/7DcgXf6sZYikRXESUg+JBW/YBL9pqNZu+G7Brj33cLhT4OM3OGWW0G24ieOl87VjCbJiCI&#10;S6drrhRczvn7AoQPyBobx6TgRR4269HbCjPtnvxN/SlUIkLYZ6jAhNBmUvrSkEU/dS1x9K6usxii&#10;7CqpO3xGuG1kmiSf0mLNccFgSztD5f30sAqKe2H2fZ1fqtvRa/oq3D4PB6Um42G7BBFoCP/hv/ZB&#10;K0jT+Qf8volPQK5/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG/P7rzEAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="12C14352" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <w10:anchorlock/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="44A3C655" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="30" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="09868022" wp14:editId="07EE4A08">
+                      <wp:extent cx="293439" cy="499643"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:docPr id="26852" name="Group 26852"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="293439" cy="499643"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="293439" cy="499643"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="2237" name="Rectangle 2237"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="-132613" y="238472"/>
+                                  <a:ext cx="664526" cy="187581"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="0F3AF760" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t>Frecuent</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="2239" name="Rectangle 2239"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="-233618" y="226700"/>
+                                  <a:ext cx="561734" cy="187581"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="42E45873" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t>emente</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="2240" name="Rectangle 2240"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="23864" y="392890"/>
+                                  <a:ext cx="46769" cy="187581"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="2E5A391B" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t xml:space="preserve"> </w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="09868022" id="Group 26852" o:spid="_x0000_s1036" style="width:23.1pt;height:39.35pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="293439,499643" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAhcrLQdAIAADoIAAAOAAAAZHJzL2Uyb0RvYy54bWzkVduO2yAQfa/Uf0C8bxxfYsdWnFXV7UaV&#10;qu6q234Awfgi2YCAxNl+fQdsJ21SVWoq7T40DwRm8HDmnBlY3R66Fu2Z0o3gOfZnc4wYp6JoeJXj&#10;b1/vb5YYaUN4QVrBWY6fmca367dvVr3MWCBq0RZMIQjCddbLHNfGyMzzNK1ZR/RMSMbBWQrVEQNL&#10;VXmFIj1E71ovmM9jrxeqkEpQpjVY7wYnXrv4ZcmoeShLzQxqcwzYjBuVG7d29NYrklWKyLqhIwxy&#10;BYqONBwOPYa6I4agnWouQnUNVUKL0syo6DxRlg1lLgfIxp+fZbNRYiddLlXWV/JIE1B7xtPVYenn&#10;/UbJJ/mogIleVsCFW9lcDqXq7D+gRAdH2fORMnYwiIIxSMMoTDGi4IrSNI7CgVJaA+8XX9H6wx+/&#10;86ZDvV+g9BKKQ5/y1/+W/1NNJHO06gzyf1SoKSCTIEww4qSDKv0CdUN41TLkrI4at/dIlM40cDax&#10;hJSAylqEqf25Ohg5u/HDIPZDjICeIFxGSTDQM9EXx9EiiAf6/GWyWPrWf6SBZFJps2GiQ3aSYwXA&#10;XHyy/6TNsHXaYsG03I5c3DdtO3itBdic8NqZOWwPLuXEHmYtW1E8Aw21UN8foJnLVvQ5FuMM2/6G&#10;s60Xo/YjB/ptK00TNU2200SZ9r1wDTegebczomwc3NNpIyzQdcDwEgJDof5G4HSiAYrhrwUOwjD2&#10;4ZKzAgdxMh+vlEngRewnYfRaAi+nzP4TgSOoy0uBwTrW+RUCQ9fGoB/IG6bBMj2TN4qTeLz9Xr59&#10;j3X72uq62xoeKHdzjY+pfQF/Xrt2Pz356x8AAAD//wMAUEsDBBQABgAIAAAAIQBQ92j33AAAAAMB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI9Ba8JAEIXvQv/DMoXedBNtVWI2ImJ7kkK1ULyN2TEJZmdD&#10;dk3iv++2l/Yy8HiP975J14OpRUetqywriCcRCOLc6ooLBZ/H1/EShPPIGmvLpOBODtbZwyjFRNue&#10;P6g7+EKEEnYJKii9bxIpXV6SQTexDXHwLrY16INsC6lb7EO5qeU0iubSYMVhocSGtiXl18PNKHjr&#10;sd/M4l23v16299Px5f1rH5NST4/DZgXC0+D/wvCDH9AhC0xne2PtRK0gPOJ/b/Ce51MQZwWL5QJk&#10;lsr/7Nk3AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACFystB0AgAAOggAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFD3aPfcAAAAAwEAAA8AAAAA&#10;AAAAAAAAAAAAzgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADXBQAAAAA=&#10;">
+                      <v:rect id="Rectangle 2237" o:spid="_x0000_s1037" style="position:absolute;left:-132613;top:238472;width:664526;height:187581;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCfHXDLxAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfC/7DcgXf6sYIrURXESUg+JBW/YBL9pqNZu+G7Brj33cLhT4OM3OGWW0G24ieOl87VjCbJiCI&#10;S6drrhRczvn7AoQPyBobx6TgRR4269HbCjPtnvxN/SlUIkLYZ6jAhNBmUvrSkEU/dS1x9K6usxii&#10;7CqpO3xGuG1kmiQf0mLNccFgSztD5f30sAqKe2H2fZ1fqtvRa/oq3D4PB6Um42G7BBFoCP/hv/ZB&#10;K0jT+Sf8volPQK5/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJ8dcMvEAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="0F3AF760" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>Frecuent</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <v:rect id="Rectangle 2239" o:spid="_x0000_s1038" style="position:absolute;left:-233618;top:226700;width:561734;height:187581;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCBzkEixAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfC/7DcgXf6sYIpUZXESUg+JBW/YBL9pqNZu+G7Brj33cLhT4OM3OGWW0G24ieOl87VjCbJiCI&#10;S6drrhRczvn7JwgfkDU2jknBizxs1qO3FWbaPfmb+lOoRISwz1CBCaHNpPSlIYt+6lri6F1dZzFE&#10;2VVSd/iMcNvINEk+pMWa44LBlnaGyvvpYRUU98Ls+zq/VLej1/RVuH0eDkpNxsN2CSLQEP7Df+2D&#10;VpCm8wX8volPQK5/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIHOQSLEAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="42E45873" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>emente</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <v:rect id="Rectangle 2240" o:spid="_x0000_s1039" style="position:absolute;left:23864;top:392890;width:46769;height:187581;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBI8pvCwQAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L8w/hDrjTdIqIVKPISEGYRX30Ay7Ntak2N6XJ1M7fTxaCy8N5b3ajbcVAvW8cK/iaJyCIK6cb&#10;rhWU13y2AuEDssbWMSn4Iw+77cdkg5l2Tz7TcAm1iCHsM1RgQugyKX1lyKKfu444cjfXWwwR9rXU&#10;PT5juG1lmiRLabHh2GCwo29D1ePyaxUUj8IchiYv6/uP13Qq3CEPR6Wmn+N+DSLQGN7il/uoFaTp&#10;Iu6Pb+ITkNt/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEjym8LBAAAA3QAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="2E5A391B" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <w10:anchorlock/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="691" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="59FC87F0" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="293" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B9AD8CA" wp14:editId="5E7BACF3">
+                      <wp:extent cx="141039" cy="507605"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:docPr id="26856" name="Group 26856"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="141039" cy="507605"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="141039" cy="507605"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="2243" name="Rectangle 2243"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="-265919" y="219377"/>
+                                  <a:ext cx="626336" cy="187581"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="79526E10" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t>Siempre</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="2244" name="Rectangle 2244"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="23864" y="402034"/>
+                                  <a:ext cx="46768" cy="187581"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="64148119" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t xml:space="preserve"> </w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="5B9AD8CA" id="Group 26856" o:spid="_x0000_s1040" style="width:11.1pt;height:39.95pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="141039,507605" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQARXxVZUAIAAFsGAAAOAAAAZHJzL2Uyb0RvYy54bWzElW1v2yAQx99P2ndAvG/8GCex4lTTukaT&#10;prVatw9AMH6QMCAgsbNPvwPHydZOk9ZKbV6QM+Djf7+7w+vroePowLRppShwNAsxYoLKshV1gX98&#10;v71aYmQsESXhUrACH5nB15v379a9ylksG8lLphE4ESbvVYEba1UeBIY2rCNmJhUTsFhJ3RELj7oO&#10;Sk168N7xIA7DLOilLpWWlBkDszfjIt54/1XFqL2rKsMs4gUGbdaP2o87NwabNclrTVTT0pMM8gwV&#10;HWkFHHp2dUMsQXvdPnHVtVRLIys7o7ILZFW1lPkYIJoofBTNVsu98rHUeV+rMyZA+4jTs93Sr4et&#10;Vg/qXgOJXtXAwj+5WIZKd+4fVKLBIzuekbHBIgqTURqFyQojCkvzcJGF8xEpbYD7k7do8+mf7wXT&#10;ocEfUnoFxWEu8ZuXxf/QEMU8VpND/PcatWWB4zhNMBKkgyr9BnVDRM0Z8rMejd97BmVyA8wmSkhL&#10;qKx5snI/XwcnZldxNl9FwAfwxNEqWSxGPBO+LM6SJBvxRcvFfBm59TMGkitt7JbJDjmjwBqEef/k&#10;8MXYceu0xYnhwo1C3racj6tuBmhOep1lh93gQ458/bupnSyPwKGR+ucddHPFZV9gebKwa3A43K1i&#10;xD8L4O96aTL0ZOwmQ1v+UfqOG+V82FtZtV7v5bSTLkisq7zXyXD61wynDrqTANXwvxmOk2UGXiG/&#10;aRiHiXdF8im/abbI4AZ03fEG6fXFdAH+dun17Qw3mC/t023rrsjfn305XL4Jm18AAAD//wMAUEsD&#10;BBQABgAIAAAAIQBt/sSR3AAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9Pa8JAEMXvBb/DMkJv&#10;dZNI/xizERHbkxSqheJtzI5JMDsbsmsSv323vbSXgcd7vPebbDWaRvTUudqygngWgSAurK65VPB5&#10;eH14AeE8ssbGMim4kYNVPrnLMNV24A/q974UoYRdigoq79tUSldUZNDNbEscvLPtDPogu1LqDodQ&#10;bhqZRNGTNFhzWKiwpU1FxWV/NQreBhzW83jb7y7nze14eHz/2sWk1P10XC9BeBr9Xxh+8AM65IHp&#10;ZK+snWgUhEf87w1ekiQgTgqeFwuQeSb/s+ffAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ABFfFVlQAgAAWwYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAG3+xJHcAAAAAwEAAA8AAAAAAAAAAAAAAAAAqgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAACzBQAAAAA=&#10;">
+                      <v:rect id="Rectangle 2243" o:spid="_x0000_s1041" style="position:absolute;left:-265919;top:219377;width:626336;height:187581;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC4IAW1xAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfC/7DcgXf6sZYikRXESUg+JBW/YBL9pqNZu+G7Brj33cLhT4OM3OGWW0G24ieOl87VjCbJiCI&#10;S6drrhRczvn7AoQPyBobx6TgRR4269HbCjPtnvxN/SlUIkLYZ6jAhNBmUvrSkEU/dS1x9K6usxii&#10;7CqpO3xGuG1kmiSf0mLNccFgSztD5f30sAqKe2H2fZ1fqtvRa/oq3D4PB6Um42G7BBFoCP/hv/ZB&#10;K0jTjzn8volPQK5/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALggBbXEAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="79526E10" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>Siempre</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <v:rect id="Rectangle 2244" o:spid="_x0000_s1042" style="position:absolute;left:23864;top:402034;width:46768;height:187581;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA3yZ3BwwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RisIw&#10;FETfF/yHcAXf1tQiy1KNIkpB8KG76gdcmmtTbW5KE2v9eyMs7OMwM2eY5Xqwjeip87VjBbNpAoK4&#10;dLrmSsH5lH9+g/ABWWPjmBQ8ycN6NfpYYqbdg3+pP4ZKRAj7DBWYENpMSl8asuinriWO3sV1FkOU&#10;XSV1h48It41Mk+RLWqw5LhhsaWuovB3vVkFxK8yur/NzdT14TT+F2+Vhr9RkPGwWIAIN4T/8195r&#10;BWk6n8P7TXwCcvUCAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAN8mdwcMAAADdAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="64148119" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <w10:anchorlock/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF1B80" w14:paraId="21B9F20B" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="517"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E3062A5" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="45" w:right="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿Con qué frecuencia es usted responsable de decidir la cantidad de comida que debe comer su hijo (a)? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71450BE9" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="638" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00E6DDCA" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33D7307A" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="616B8499" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="12" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="691" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74CAC379" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF1B80" w14:paraId="5A05C7D0" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="517"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="758757D9" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="45" w:right="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿Con qué frecuencia es usted responsable de decidir si su hijo (a) ha comido el tipo adecuado de comida? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64422773" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="638" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58F05E49" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="185E0BDC" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6AF9BBA1" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="12" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="691" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="099FFEFC" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF1B80" w14:paraId="3701461F" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1140"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ACF4E3B" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="45" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DF8F4D6" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="336" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="49A6D1E0" wp14:editId="1FCE51EC">
+                      <wp:extent cx="141039" cy="550531"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:docPr id="26955" name="Group 26955"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="141039" cy="550531"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="141039" cy="550531"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="2344" name="Rectangle 2344"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="-294351" y="247810"/>
+                                  <a:ext cx="683200" cy="187581"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="62B80FDF" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t>Muy bajo</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="2345" name="Rectangle 2345"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="23863" y="444960"/>
+                                  <a:ext cx="46769" cy="187581"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="71E149DA" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t xml:space="preserve"> </w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="49A6D1E0" id="Group 26955" o:spid="_x0000_s1043" style="width:11.1pt;height:43.35pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="1410,5505" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCKkOoASAIAAFsGAAAOAAAAZHJzL2Uyb0RvYy54bWzElduO0zAQhu+ReAfL99uc2zRqukIsWyEh&#10;dsXCA7iOc5AS27LdJuXpGTtJC12ExCKxvXAntjP+55sZZ3M7dC06MqUbwXMcLHyMGKeiaHiV429f&#10;729SjLQhvCCt4CzHJ6bx7fbtm00vMxaKWrQFUwiccJ31Mse1MTLzPE1r1hG9EJJxWCyF6oiBR1V5&#10;hSI9eO9aL/T9pdcLVUglKNMaZu/GRbx1/suSUfNQlpoZ1OYYtBk3Kjfu7ehtNySrFJF1QycZ5AUq&#10;OtJwOPTs6o4Ygg6qeeaqa6gSWpRmQUXnibJsKHMxQDSBfxXNTomDdLFUWV/JMyZAe8XpxW7p5+NO&#10;ySf5qIBELytg4Z5sLEOpOvsPKtHgkJ3OyNhgEIXJIA78aI0RhaUk8ZMoGJHSGrg/e4vWH/74njcf&#10;6v0ipZdQHPoSv/63+J9qIpnDqjOI/1GhpshxGMUxRpx0UKVfoG4Ir1qG3KxD4/aeQelMA7OZElIC&#10;KiuJ1vbn6mBidhOu4ygJMAI8YbxKg6niZnzLNIIqHvEF6SpJHb4zBpJJpc2OiQ5ZI8cKhDn/5PhJ&#10;G9AFW+ctVkzL7cjFfdO246qdAZqzXmuZYT+4kIPQJstO7UVxAg61UN8foJvLVvQ5FpOFbYPD4XYV&#10;o/YjB/62l2ZDzcZ+NpRp3wvXcaOcdwcjysbpvZw26YLEjhr+R4aT32Y4mTFANfxthsMoXUYuv3Ec&#10;r5dX+Y2Xq+XUHa+Q3miO67XT69oZbjBXr9Nta6/In59dOVy+CdsfAAAA//8DAFBLAwQUAAYACAAA&#10;ACEA9BczNdsAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvCQBCF74X+h2UKvdVNUrQSsxER&#10;9SSFaqF4G7NjEszOhuyaxH/fbS/tZeDxHu99ky1H04ieOldbVhBPIhDEhdU1lwo+j9uXOQjnkTU2&#10;lknBnRws88eHDFNtB/6g/uBLEUrYpaig8r5NpXRFRQbdxLbEwbvYzqAPsiul7nAI5aaRSRTNpMGa&#10;w0KFLa0rKq6Hm1GwG3BYvcabfn+9rO+n4/T9ax+TUs9P42oBwtPo/8Lwgx/QIQ9MZ3tj7USjIDzi&#10;f2/wkiQBcVYwn72BzDP5nz3/BgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIqQ6gBIAgAA&#10;WwYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPQXMzXb&#10;AAAAAwEAAA8AAAAAAAAAAAAAAAAAogQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACq&#10;BQAAAAA=&#10;">
+                      <v:rect id="Rectangle 2344" o:spid="_x0000_s1044" style="position:absolute;left:-2943;top:2478;width:6832;height:1875;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBBKJJcxAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/disIw&#10;FITvhX2HcBb2TtNVEalGkZWCsBf17wEOzbGpNielibX79htB8HKYmW+Y5bq3teio9ZVjBd+jBARx&#10;4XTFpYLzKRvOQfiArLF2TAr+yMN69TFYYqrdgw/UHUMpIoR9igpMCE0qpS8MWfQj1xBH7+JaiyHK&#10;tpS6xUeE21qOk2QmLVYcFww29GOouB3vVkF+y822q7Jzef31mva522Zhp9TXZ79ZgAjUh3f41d5p&#10;BePJdArPN/EJyNU/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEEoklzEAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="62B80FDF" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>Muy bajo</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <v:rect id="Rectangle 2345" o:spid="_x0000_s1045" style="position:absolute;left:239;top:4449;width:468;height:1875;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAuZDfHxQAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfhf7Dcgt9041WpURXKZWA0Ido6gdcstdsNHs3ZLcx/fuuIPg4zMwZZr0dbCN66nztWMF0koAg&#10;Lp2uuVJw+snGHyB8QNbYOCYFf+Rhu3kZrTHV7sZH6otQiQhhn6ICE0KbSulLQxb9xLXE0Tu7zmKI&#10;squk7vAW4baRsyRZSos1xwWDLX0ZKq/Fr1WQX3Oz6+vsVF2+vaZD7nZZ2Cv19jp8rkAEGsIz/Gjv&#10;tYLZ+3wB9zfxCcjNPwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAuZDfHxQAAAN0AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="71E149DA" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <w10:anchorlock/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="638" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
+          </w:tcPr>
+          <w:p w14:paraId="02D5B9EB" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="240" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="49299284" wp14:editId="5AE6AC3E">
+                      <wp:extent cx="141039" cy="600823"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:docPr id="26959" name="Group 26959"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="141039" cy="600823"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="141039" cy="600823"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="2348" name="Rectangle 2348"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="-327661" y="281120"/>
+                                  <a:ext cx="749821" cy="187581"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="73A92426" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t>Bajo peso</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="2349" name="Rectangle 2349"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="23864" y="495252"/>
+                                  <a:ext cx="46769" cy="187581"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="3E32BFB0" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t xml:space="preserve"> </w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="49299284" id="Group 26959" o:spid="_x0000_s1046" style="width:11.1pt;height:47.3pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="1410,6008" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBxQqYgTAIAAFsGAAAOAAAAZHJzL2Uyb0RvYy54bWzElW1v2yAQx99P2ndAvG/8GMex4lTTukaT&#10;prVatw9AMH6QMCAgcbpPvwPbydZOk9ZJa16QM+Djf7+7w5vrU8/RkWnTSVHiaBFixASVVSeaEn/7&#10;enuVY2QsERXhUrASPzKDr7dv32wGVbBYtpJXTCNwIkwxqBK31qoiCAxtWU/MQiomYLGWuicWHnUT&#10;VJoM4L3nQRyGWTBIXSktKTMGZm/GRbz1/uuaUXtX14ZZxEsM2qwftR/3bgy2G1I0mqi2o5MM8gIV&#10;PekEHHp2dUMsQQfdPXPVd1RLI2u7oLIPZF13lPkYIJoofBLNTsuD8rE0xdCoMyZA+4TTi93Sz8ed&#10;Vg/qXgOJQTXAwj+5WE617t0/qEQnj+zxjIydLKIwGaVRmKwxorCUhWEeJyNS2gL3Z2/R9sMf3wvm&#10;Q4NfpAwKisNc4jf/Fv9DSxTzWE0B8d9r1FUljpMUalWQHqr0C9QNEQ1nyM96NH7vGZQpDDCbKSEt&#10;obKWydr9fB1MzK6SeJVlEUaAJ86jKJ4qbsa3Std5DMsOX5Svlnnk8J0xkEJpY3dM9sgZJdYgzPsn&#10;x0/GjlvnLU4MF24U8rbjfFx1M0Bz1usse9qffMhR6k5zU3tZPQKHVurvd9DNNZdDieVkYdfgcLhb&#10;xYh/FMDf9dJs6NnYz4a2/L30HTfKeXewsu683stpky5I7Kjhf2QYKvU3GV7PGKAa/jbDcZJnqc9v&#10;ul7Gy3gs/zm/abbKpu54hfQu57heO72+neEG86U93bbuivz52ZfD5Zuw/QEAAP//AwBQSwMEFAAG&#10;AAgAAAAhAL5ixbfcAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwkAQhe+F/odlCr3VTWIr&#10;Ns1GRGxPUqgK4m3MjkkwOxuyaxL/fbe9tJeBx3u89022GE0jeupcbVlBPIlAEBdW11wq2O/en+Yg&#10;nEfW2FgmBTdysMjv7zJMtR34i/qtL0UoYZeigsr7NpXSFRUZdBPbEgfvbDuDPsiulLrDIZSbRiZR&#10;NJMGaw4LFba0qqi4bK9GwceAw3Iar/vN5by6HXcvn4dNTEo9PozLNxCeRv8Xhh/8gA55YDrZK2sn&#10;GgXhEf97g5ckCYiTgtfnGcg8k//Z828AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAcUKm&#10;IEwCAABbBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;vmLFt9wAAAADAQAADwAAAAAAAAAAAAAAAACmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAK8FAAAAAA==&#10;">
+                      <v:rect id="Rectangle 2348" o:spid="_x0000_s1047" style="position:absolute;left:-3276;top:2811;width:7498;height:1875;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDAZZhZwgAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dasIw&#10;FL4f+A7hCLtbU90YUo0iSqGwi27aBzg0x6banJQma7u3Xy4Gu/z4/neH2XZipMG3jhWskhQEce10&#10;y42C6pq/bED4gKyxc0wKfsjDYb942mGm3cRfNF5CI2II+wwVmBD6TEpfG7LoE9cTR+7mBoshwqGR&#10;esAphttOrtP0XVpsOTYY7OlkqH5cvq2C8lGa89jmVXP/8Jo+S3fOQ6HU83I+bkEEmsO/+M9daAXr&#10;17c4N76JT0DufwEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDAZZhZwgAAAN0AAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="73A92426" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>Bajo peso</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <v:rect id="Rectangle 2349" o:spid="_x0000_s1048" style="position:absolute;left:239;top:4952;width:468;height:1875;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCvKT3CxQAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfhf7Dcgt9041WxEZXKZWA0Ido6gdcstdsNHs3ZLcx/fuuIPg4zMwZZr0dbCN66nztWMF0koAg&#10;Lp2uuVJw+snGSxA+IGtsHJOCP/Kw3byM1phqd+Mj9UWoRISwT1GBCaFNpfSlIYt+4lri6J1dZzFE&#10;2VVSd3iLcNvIWZIspMWa44LBlr4Mldfi1yrIr7nZ9XV2qi7fXtMhd7ss7JV6ex0+VyACDeEZfrT3&#10;WsHsff4B9zfxCcjNPwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCvKT3CxQAAAN0AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="3E32BFB0" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <w10:anchorlock/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C4A2FBB" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="96" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E6A9BA4" wp14:editId="3AE1C99B">
+                      <wp:extent cx="141039" cy="445375"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:docPr id="26963" name="Group 26963"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="141039" cy="445375"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="141039" cy="445375"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="2352" name="Rectangle 2352"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="-224618" y="178077"/>
+                                  <a:ext cx="543734" cy="187581"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="170F033D" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t>Normal</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="2353" name="Rectangle 2353"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="23864" y="339804"/>
+                                  <a:ext cx="46769" cy="187581"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="1CF61547" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t xml:space="preserve"> </w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="5E6A9BA4" id="Group 26963" o:spid="_x0000_s1049" style="width:11.1pt;height:35.05pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="141039,445375" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKI9vRSwIAAFsGAAAOAAAAZHJzL2Uyb0RvYy54bWzElW1v2yAQx99P2ndAvG/8HDtWnGpa12jS&#10;tFbt9gEIxg+SDQhInOzT78B2srbTpHXSmhfkDPj43+/u8Pr62HfowJRuBS9wsPAxYpyKsuV1gb9/&#10;u73KMNKG8JJ0grMCn5jG15v379aDzFkoGtGVTCFwwnU+yAI3xsjc8zRtWE/0QkjGYbESqicGHlXt&#10;lYoM4L3vvND3l94gVCmVoExrmL0ZF/HG+a8qRs1dVWlmUFdg0GbcqNy4s6O3WZO8VkQ2LZ1kkFeo&#10;6EnL4dCzqxtiCNqr9oWrvqVKaFGZBRW9J6qqpczFANEE/rNotkrspYulzodanjEB2mecXu2Wfj1s&#10;lXyU9wpIDLIGFu7JxnKsVG//QSU6OmSnMzJ2NIjCZBAHfrTCiMJSHCdRmoxIaQPcX7xFm09/fM+b&#10;D/WeSBkkFIe+xK//Lf7HhkjmsOoc4r9XqC0LHEZJiBEnPVTpA9QN4XXHkJt1aNzeMyida2A2U0JK&#10;QGUl0cr+XB1MzK7CMF4G0AOAJ0gzP01HPDO+JI7SKB7xBVmaZIFdP2MguVTabJnokTUKrECY808O&#10;X7QZt85brJiO25GL27brxlU7AzRnvdYyx93RhRws7Wl2aifKE3BohPpxB91cdWIosJgsbBscDrer&#10;GHWfOfC3vTQbajZ2s6FM91G4jhvlfNgbUbVO7+W0SRckdtTwPzIc/TbD0YwBquFvMxxG2RISCPmN&#10;olXmx0/zGy/T5dQdb5BeV2wX4G+XXtfOcIO50p5uW3tF/vrsyuHyTdj8BAAA//8DAFBLAwQUAAYA&#10;CAAAACEAHA7ZYNsAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0vDQBDF74LfYRnBm90k4h9i&#10;NqUU9VQEW0G8TbPTJDQ7G7LbJP32jl70MvB4j/d+Uyxn16mRhtB6NpAuElDElbct1wY+di83j6BC&#10;RLbYeSYDZwqwLC8vCsytn/idxm2slZRwyNFAE2Ofax2qhhyGhe+JxTv4wWEUOdTaDjhJuet0liT3&#10;2mHLstBgT+uGquP25Ay8TjitbtPncXM8rM9fu7u3z01KxlxfzasnUJHm+BeGH3xBh1KY9v7ENqjO&#10;gDwSf694WZaB2ht4SFLQZaH/s5ffAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEoj29FL&#10;AgAAWwYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABwO&#10;2WDbAAAAAwEAAA8AAAAAAAAAAAAAAAAApQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AACtBQAAAAA=&#10;">
+                      <v:rect id="Rectangle 2352" o:spid="_x0000_s1050" style="position:absolute;left:-224618;top:178077;width:543734;height:187581;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAkVDluxAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfC/7DcgXf6sZIi0RXESUg+JBW/YBL9pqNZu+G7Brj33cLhT4OM3OGWW0G24ieOl87VjCbJiCI&#10;S6drrhRczvn7AoQPyBobx6TgRR4269HbCjPtnvxN/SlUIkLYZ6jAhNBmUvrSkEU/dS1x9K6usxii&#10;7CqpO3xGuG1kmiSf0mLNccFgSztD5f30sAqKe2H2fZ1fqtvRa/oq3D4PB6Um42G7BBFoCP/hv/ZB&#10;K0jnHyn8volPQK5/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACRUOW7EAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="170F033D" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>Normal</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <v:rect id="Rectangle 2353" o:spid="_x0000_s1051" style="position:absolute;left:23864;top:339804;width:46769;height:187581;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBLGJz1xAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/disIw&#10;FITvhX2HcBb2TtNVFKlGkZWCsBf17wEOzbGpNielydbu2xtB8HKYmW+Y5bq3teio9ZVjBd+jBARx&#10;4XTFpYLzKRvOQfiArLF2TAr+ycN69TFYYqrdnQ/UHUMpIoR9igpMCE0qpS8MWfQj1xBH7+JaiyHK&#10;tpS6xXuE21qOk2QmLVYcFww29GOouB3/rIL8lpttV2Xn8vrrNe1zt83CTqmvz36zABGoD+/wq73T&#10;CsaT6QSeb+ITkKsHAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEsYnPXEAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="1CF61547" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <w10:anchorlock/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
+          </w:tcPr>
+          <w:p w14:paraId="2515FE17" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="30" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="03000FC9" wp14:editId="346A48A5">
+                      <wp:extent cx="293439" cy="541386"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:docPr id="26967" name="Group 26967"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="293439" cy="541386"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="293439" cy="541386"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="2356" name="Rectangle 2356"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="-160372" y="266231"/>
+                                  <a:ext cx="720043" cy="187581"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="00FC4C2E" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t>Sobrepes</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="2358" name="Rectangle 2358"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="479" y="190722"/>
+                                  <a:ext cx="93538" cy="187581"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="176ECD31" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t>o</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="2359" name="Rectangle 2359"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="23864" y="237696"/>
+                                  <a:ext cx="46769" cy="187581"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="1347D339" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t xml:space="preserve"> </w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="03000FC9" id="Group 26967" o:spid="_x0000_s1052" style="width:23.1pt;height:42.65pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="2934,5413" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkSUFYcQIAADgIAAAOAAAAZHJzL2Uyb0RvYy54bWzklduK2zAQhu8LfQeh+41jO3FiE2cp3W4o&#10;lO6y2z6AIssHsCUhKbG3T9+RfEj3QKEpNBfNhaKTR/98MyNtrrumRkemdCV4iv3ZHCPGqcgqXqT4&#10;+7fbqzVG2hCekVpwluInpvH19v27TSsTFohS1BlTCIxwnbQyxaUxMvE8TUvWED0TknFYzIVqiIGh&#10;KrxMkRasN7UXzOeR1wqVSSUo0xpmb/pFvHX285xRc5fnmhlUpxi0Gdcq1+5t6203JCkUkWVFBxnk&#10;DBUNqTgcOpm6IYagg6pemWoqqoQWuZlR0XgizyvKnA/gjT9/4c1OiYN0vhRJW8gJE6B9welss/Tr&#10;cafko7xXQKKVBbBwI+tLl6vG/oNK1DlkTxMy1hlEYTKIw0UYY0Rhabnww3XUI6UlcH/1FS0//fY7&#10;bzzUeyallZAc+uS//jv/H0simcOqE/D/XqEqA0/CZYQRJw1k6QPkDeFFzZCbdWjc3gmUTjQwGykh&#10;JSCzlmFsfy4PBmZXfjQPVwFGgCeIoiD0ezwjvhXk8CLs8fnr1XLt1icMJJFKmx0TDbKdFCsQ5uyT&#10;4xdtQBdsHbdYMTW3LRe3VV33q3YGaI56bc90+8657K+tGju1F9kTcCiF+nEH1ZzXok2xGHrYFjgc&#10;blcxqj9z4G9raeyosbMfO8rUH4WruF7Oh4MReeX0nk4bdEFgew3/IsJwG70R4QkDZMOfRnixguyH&#10;6PrxfBUEz6Mbh8sQTrS1cYHgxv9bcCEQbwR3wnBGcAO4zxZ98YarKB7utrF4FxHMXSq8gXu7TtV0&#10;udp1dzU8T+4yGp5S+/79Ona1fnrwtz8BAAD//wMAUEsDBBQABgAIAAAAIQAxc0Tk2wAAAAMBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9Ba8JAEIXvhf6HZQq91U20isRsRER7kkJVEG9jdkyC2dmQXZP4&#10;77vtpb0MPN7jvW/S5WBq0VHrKssK4lEEgji3uuJCwfGwfZuDcB5ZY22ZFDzIwTJ7fkox0bbnL+r2&#10;vhChhF2CCkrvm0RKl5dk0I1sQxy8q20N+iDbQuoW+1BuajmOopk0WHFYKLGhdUn5bX83Cj567FeT&#10;eNPtbtf143yYfp52MSn1+jKsFiA8Df4vDD/4AR2ywHSxd9ZO1ArCI/73Bu99NgZxUTCfTkBmqfzP&#10;nn0DAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZElBWHECAAA4CAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAMXNE5NsAAAADAQAADwAAAAAAAAAA&#10;AAAAAADLBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;">
+                      <v:rect id="Rectangle 2356" o:spid="_x0000_s1053" style="position:absolute;left:-1604;top:2662;width:7200;height:1876;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBbbz9txAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/disIw&#10;FITvhX2HcBb2TtNVFKlGkZWCsBf17wEOzbGpNielibX79htB8HKYmW+Y5bq3teio9ZVjBd+jBARx&#10;4XTFpYLzKRvOQfiArLF2TAr+yMN69TFYYqrdgw/UHUMpIoR9igpMCE0qpS8MWfQj1xBH7+JaiyHK&#10;tpS6xUeE21qOk2QmLVYcFww29GOouB3vVkF+y822q7Jzef31mva522Zhp9TXZ79ZgAjUh3f41d5p&#10;BePJdAbPN/EJyNU/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFtvP23EAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="00FC4C2E" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>Sobrepes</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <v:rect id="Rectangle 2358" o:spid="_x0000_s1054" style="position:absolute;left:5;top:1907;width:935;height:1875;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBFvA6EwgAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dasIw&#10;FL4f+A7hCLtbUx0bUo0iSqGwi27aBzg0x6banJQma7u3Xy4Gu/z4/neH2XZipMG3jhWskhQEce10&#10;y42C6pq/bED4gKyxc0wKfsjDYb942mGm3cRfNF5CI2II+wwVmBD6TEpfG7LoE9cTR+7mBoshwqGR&#10;esAphttOrtP0XVpsOTYY7OlkqH5cvq2C8lGa89jmVXP/8Jo+S3fOQ6HU83I+bkEEmsO/+M9daAXr&#10;17c4N76JT0DufwEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBFvA6EwgAAAN0AAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="176ECD31" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>o</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <v:rect id="Rectangle 2359" o:spid="_x0000_s1055" style="position:absolute;left:239;top:2377;width:467;height:1875;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAq8KsfxQAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfhf7Dcgt9040WxUZXKZWA0Ido6gdcstdsNHs3ZLcx/fuuIPg4zMwZZr0dbCN66nztWMF0koAg&#10;Lp2uuVJw+snGSxA+IGtsHJOCP/Kw3byM1phqd+Mj9UWoRISwT1GBCaFNpfSlIYt+4lri6J1dZzFE&#10;2VVSd3iLcNvIWZIspMWa44LBlr4Mldfi1yrIr7nZ9XV2qi7fXtMhd7ss7JV6ex0+VyACDeEZfrT3&#10;WsHsff4B9zfxCcjNPwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAq8KsfxQAAAN0AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="1347D339" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <w10:anchorlock/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="691" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
+          </w:tcPr>
+          <w:p w14:paraId="57C18B13" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="293" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C71A560" wp14:editId="5EE256FF">
+                      <wp:extent cx="141039" cy="579487"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:docPr id="26971" name="Group 26971"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="141039" cy="579487"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="141039" cy="579487"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="2362" name="Rectangle 2362"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="-313361" y="266819"/>
+                                  <a:ext cx="721220" cy="187581"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="331C2BDD" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t>Obesidad</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="2363" name="Rectangle 2363"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="23863" y="473916"/>
+                                  <a:ext cx="46769" cy="187581"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="4E8B82A4" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t xml:space="preserve"> </w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="6C71A560" id="Group 26971" o:spid="_x0000_s1056" style="width:11.1pt;height:45.65pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="1410,5794" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC2Pl6RTAIAAFsGAAAOAAAAZHJzL2Uyb0RvYy54bWzElW1v2yAQx99P2ndAvG8c24njWHGqaV2j&#10;SdNatdsHIBg/SBgQkNjZp9+B7WRtp0nrpDUvyBnw8b/f3eHNdd9ydGTaNFLkOJzNMWKCyqIRVY6/&#10;f7u9SjEyloiCcClYjk/M4Ovt+3ebTmUskrXkBdMInAiTdSrHtbUqCwJDa9YSM5OKCVgspW6JhUdd&#10;BYUmHXhveRDN50nQSV0oLSkzBmZvhkW89f7LklF7V5aGWcRzDNqsH7Uf924MthuSVZqouqGjDPIK&#10;FS1pBBx6dnVDLEEH3bxw1TZUSyNLO6OyDWRZNpT5GCCacP4smp2WB+VjqbKuUmdMgPYZp1e7pV+P&#10;O60e1b0GEp2qgIV/crH0pW7dP6hEvUd2OiNjvUUUJsNFOI/XGFFYWq7Wi3Q1IKU1cH/xFq0//fG9&#10;YDo0eCKlU1Ac5hK/+bf4H2uimMdqMoj/XqOmyHEUJxFGgrRQpQ9QN0RUnCE/69H4vWdQJjPAbKKE&#10;tITKWsZr9/N1MDK7isM4TkKMAE+UJGm4HvBM+FZRGEVQlw5fmK6WaejWzxhIprSxOyZb5IwcaxDm&#10;/ZPjF2OHrdMWJ4YLNwp523A+rLoZoDnpdZbt9/0Qsj/NTe1lcQIOtdQ/7qCbSy67HMvRwq7B4XC3&#10;ihH/LIC/66XJ0JOxnwxt+UfpO26Q8+FgZdl4vZfTRl2QWFd5/yfD8W8zHDvoTgJUw99mOIrTBLxC&#10;/hareB0mT/O7SFbJ2B1vkN5oiuut0+vbGW4wX9rjbeuuyF+ffTlcvgnbnwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhABs/xaLbAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwkAQhe+F/odlCr3VTSIt&#10;NmYjItqTFKpC8TZmxySYnQ3ZNYn/vtte6mXg8R7vfZMtRtOInjpXW1YQTyIQxIXVNZcKDvvNywyE&#10;88gaG8uk4EYOFvnjQ4aptgN/Ub/zpQgl7FJUUHnfplK6oiKDbmJb4uCdbWfQB9mVUnc4hHLTyCSK&#10;3qTBmsNChS2tKiouu6tR8DHgsJzG6357Oa9ux/3r5/c2JqWen8blHISn0f+H4Rc/oEMemE72ytqJ&#10;RkF4xP/d4CVJAuKk4D2egswzec+e/wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC2Pl6R&#10;TAIAAFsGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAb&#10;P8Wi2wAAAAMBAAAPAAAAAAAAAAAAAAAAAKYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAArgUAAAAA&#10;">
+                      <v:rect id="Rectangle 2362" o:spid="_x0000_s1057" style="position:absolute;left:-3133;top:2668;width:7212;height:1875;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDqOPPTwwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RisIw&#10;FETfF/yHcAXf1tQKslSjiFIQfOiu+gGX5tpUm5vSxFr/3iws7OMwM2eY1Wawjeip87VjBbNpAoK4&#10;dLrmSsHlnH9+gfABWWPjmBS8yMNmPfpYYabdk3+oP4VKRAj7DBWYENpMSl8asuinriWO3tV1FkOU&#10;XSV1h88It41Mk2QhLdYcFwy2tDNU3k8Pq6C4F2bf1/mluh29pu/C7fNwUGoyHrZLEIGG8B/+ax+0&#10;gnS+SOH3TXwCcv0GAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA6jjz08MAAADdAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="331C2BDD" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>Obesidad</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <v:rect id="Rectangle 2363" o:spid="_x0000_s1058" style="position:absolute;left:239;top:4739;width:467;height:1875;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCFdFZIxQAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvhfyD2EBvjZwYTHCjhNJgCPTgxs0HLNbWcmOtjKXYzt9HhUKPw8y8YXaH2XZipMG3jhWsVwkI&#10;4trplhsFl6/iZQvCB2SNnWNScCcPh/3iaYe5dhOfaaxCIyKEfY4KTAh9LqWvDVn0K9cTR+/bDRZD&#10;lEMj9YBThNtObpIkkxZbjgsGe3o3VF+rm1VQXktzHNvi0vx8eE2fpTsW4aTU83J+ewURaA7/4b/2&#10;SSvYpFkKv2/iE5D7BwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCFdFZIxQAAAN0AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="4E8B82A4" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <w10:anchorlock/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF1B80" w14:paraId="49105ED1" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="265"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46EBF485" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="45" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿Cómo definiría usted SU PROPIO PESO actualmente?  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65106350" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="638" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40BEDB77" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74F6312E" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23C9A075" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="12" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="691" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="091D6DF7" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF1B80" w14:paraId="257AB4A2" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="141259B6" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="45" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿Cómo definiría el peso DE SU HIJO (A) actualmente? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F08502B" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="638" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CF84C2D" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C8F29EB" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B4818D4" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="12" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="691" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37ED4B9E" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF1B80" w14:paraId="598D3538" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1693"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F706239" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="45" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="45750776" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="336" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2C30700C" wp14:editId="5947360E">
+                      <wp:extent cx="141039" cy="931277"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:docPr id="27066" name="Group 27066"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="141039" cy="931277"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="141039" cy="931277"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="2454" name="Rectangle 2454"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="-13484" y="-33057"/>
+                                  <a:ext cx="121465" cy="187581"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="31BF1F01" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t>D</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="2455" name="Rectangle 2455"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="-486643" y="531541"/>
+                                  <a:ext cx="1067784" cy="187581"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="269D751E" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t>espreocupado</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="2456" name="Rectangle 2456"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="23863" y="825706"/>
+                                  <a:ext cx="46769" cy="187581"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="5B60692E" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t xml:space="preserve"> </w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="2C30700C" id="Group 27066" o:spid="_x0000_s1059" style="width:11.1pt;height:73.35pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="1410,9312" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkV4C/cAIAAD0IAAAOAAAAZHJzL2Uyb0RvYy54bWzkldtu1DAQhu+ReAfL99ucD42arRClFRKi&#10;FYUH8DrOQUpsy3abLU/P2DkstBUSi8ResBdenzKe+f4Z++JyP/TokSndCV7i4MzHiHEqqo43Jf72&#10;9XqTY6QN4RXpBWclfmIaX27fvrkYZcFC0Yq+YgqBEa6LUZa4NUYWnqdpywaiz4RkHBZroQZiYKga&#10;r1JkBOtD74W+n3qjUJVUgjKtYfZqWsRbZ7+uGTW3da2ZQX2JwTfjWuXanW297QUpGkVk29HZDXKE&#10;FwPpOBy6mroihqAH1b0wNXRUCS1qc0bF4Im67ihzMUA0gf8smhslHqSLpSnGRq6YAO0zTkebpZ8f&#10;b5S8l3cKSIyyARZuZGPZ12qw/+Al2jtkTysytjeIwmQQB350jhGFpfMoCLNsQkpb4P7iK9p++O13&#10;3nKo94sro4Tk0If49d/Ff98SyRxWXUD8dwp1VYnDOIkx4mSALP0CeUN40zPkZh0at3cFpQsNzBZK&#10;SAnIrCQ6tz+XBzOzTRDFOZgFOpso8pOZzkovDOI0megFeZbkgaW3UiCFVNrcMDEg2ymxAr+cefL4&#10;SZtp67LF+tJz23Jx3fX9tGpnAObiru2Z/W4/RRzZ0+zUTlRPgKEV6vstFHPdi7HEYu5hW99wuF3F&#10;qP/IAb8tpaWjls5u6SjTvxeu4CZ33j0YUXfO38Nps1+g6+TDvxAYUL8icLJggGT4Y4HjPE3jyCmc&#10;REESOwVJsSrsp1lmM8AWyAkkjpfY/heJ01clThcMR0gcRnk6CZyHSeY7UweB4zRL5/vvBPKuqXtq&#10;ed2FDW+Uu73m99Q+gj+PXcUfXv3tDwAAAP//AwBQSwMEFAAGAAgAAAAhACAETMfbAAAABAEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdJGqVmE0pRT0VwVYovU2TaRKanQ3ZbZL+&#10;e0cvenkwvMd732SLybZqoN43jg3EswgUceHKhisDX9u3u2dQPiCX2DomAxfysMivrzJMSzfyJw2b&#10;UCkpYZ+igTqELtXaFzVZ9DPXEYt3dL3FIGdf6bLHUcptq5MommuLDctCjR2taipOm7M18D7iuLyP&#10;X4f16bi67LePH7t1TMbc3kzLF1CBpvAXhh98QYdcmA7uzKVXrQF5JPyqeEmSgDpI5mH+BDrP9H/4&#10;/BsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAkV4C/cAIAAD0IAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAgBEzH2wAAAAQBAAAPAAAAAAAAAAAA&#10;AAAAAMoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;">
+                      <v:rect id="Rectangle 2454" o:spid="_x0000_s1060" style="position:absolute;left:-134;top:-331;width:1214;height:1875;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAEW8nkxAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/disIw&#10;FITvhX2HcBb2TtMVFalGkZWCsBf17wEOzbGpNielydbu2xtB8HKYmW+Y5bq3teio9ZVjBd+jBARx&#10;4XTFpYLzKRvOQfiArLF2TAr+ycN69TFYYqrdnQ/UHUMpIoR9igpMCE0qpS8MWfQj1xBH7+JaiyHK&#10;tpS6xXuE21qOk2QmLVYcFww29GOouB3/rIL8lpttV2Xn8vrrNe1zt83CTqmvz36zABGoD+/wq73T&#10;CsaT6QSeb+ITkKsHAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAARbyeTEAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="31BF1F01" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>D</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <v:rect id="Rectangle 2455" o:spid="_x0000_s1061" style="position:absolute;left:-4866;top:5315;width:10678;height:1875;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBrF2x/xAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/disIw&#10;FITvhX2HcBb2TtMVFalGkZWCsBf17wEOzbGpNielibX79htB8HKYmW+Y5bq3teio9ZVjBd+jBARx&#10;4XTFpYLzKRvOQfiArLF2TAr+yMN69TFYYqrdgw/UHUMpIoR9igpMCE0qpS8MWfQj1xBH7+JaiyHK&#10;tpS6xUeE21qOk2QmLVYcFww29GOouB3vVkF+y822q7Jzef31mva522Zhp9TXZ79ZgAjUh3f41d5p&#10;BePJdArPN/EJyNU/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGsXbH/EAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="269D751E" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>espreocupado</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <v:rect id="Rectangle 2456" o:spid="_x0000_s1062" style="position:absolute;left:239;top:8257;width:467;height:1875;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCbxfIIxAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/disIw&#10;FITvhX2HcBb2TtMVFalGkZWCsBf17wEOzbGpNielibX79htB8HKYmW+Y5bq3teio9ZVjBd+jBARx&#10;4XTFpYLzKRvOQfiArLF2TAr+yMN69TFYYqrdgw/UHUMpIoR9igpMCE0qpS8MWfQj1xBH7+JaiyHK&#10;tpS6xUeE21qOk2QmLVYcFww29GOouB3vVkF+y822q7Jzef31mva522Zhp9TXZ79ZgAjUh3f41d5p&#10;BePJdAbPN/EJyNU/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJvF8gjEAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="5B60692E" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <w10:anchorlock/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="638" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="35AC234B" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1BF18BAF" wp14:editId="1C886ED3">
+                      <wp:extent cx="293439" cy="705725"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:docPr id="27070" name="Group 27070"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="293439" cy="705725"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="293439" cy="705725"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="2459" name="Rectangle 2459"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="-15355" y="311712"/>
+                                  <a:ext cx="430007" cy="187581"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="26F244BC" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t xml:space="preserve">Poco </w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="2461" name="Rectangle 2461"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="-397563" y="351020"/>
+                                  <a:ext cx="889623" cy="187581"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="38C4EADE" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t>preocupado</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="2462" name="Rectangle 2462"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="23863" y="600154"/>
+                                  <a:ext cx="46769" cy="187581"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="5A7626D1" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t xml:space="preserve"> </w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="1BF18BAF" id="Group 27070" o:spid="_x0000_s1063" style="width:23.1pt;height:55.55pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="2934,7057" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCuri9fdAIAADwIAAAOAAAAZHJzL2Uyb0RvYy54bWzklW1r2zAQx98P9h2E3rd+ih9i4pSxrmEw&#10;1tJuH0CR5QewJSEpdbJPv5NsJ1tbBstgHSwvFFlnn+5+/ztpdbXvO/TIlG4FL3Bw6WPEOBVly+sC&#10;f/1yc5FhpA3hJekEZwU+MI2v1m/frAaZs1A0oiuZQuCE63yQBW6MkbnnadqwnuhLIRkHYyVUTww8&#10;qtorFRnAe995oe8n3iBUKZWgTGtYvR6NeO38VxWj5raqNDOoKzDEZtyo3Li1o7dekbxWRDYtncIg&#10;Z0TRk5bDpkdX18QQtFPtM1d9S5XQojKXVPSeqKqWMpcDZBP4T7LZKLGTLpc6H2p5xARon3A62y39&#10;/LhR8kHeKSAxyBpYuCeby75Svf2HKNHeITsckbG9QRQWw2W0iJYYUTClfpyG8YiUNsD92Ve0+fDL&#10;77x5U++nUAYJxaFP+es/y/+hIZI5rDqH/O8UakvIZBFDHpz0UKX3UDeE1x1DbtWhce8eQelcA7OZ&#10;ElICKiuOlvbn6mBidhHEURxjBHSiIEiDcKQz01tEvu+nI70gS+MssPYjBZJLpc2GiR7ZSYEVxOXc&#10;k8dP2oyvzq/YWDpuRy5u2q4brXYFYM7h2pnZb/djxondzS5tRXkADI1Q326hmatODAUW0wzb/obN&#10;rRWj7iMH/LaV5omaJ9t5okz3XriGG8N5tzOial28p92muEDXMYa/IHASvCQwrE4YoBh+W+BomcZJ&#10;NCocB344HSmzwlm2TEIw2/54BYXTObX/ReHwRYVd29nSO0PhMMomfRPfD+KFJUryWd9FkibT8fcK&#10;8mb/irzuvIYryh1e03Vq78Afn13Dny799XcAAAD//wMAUEsDBBQABgAIAAAAIQBkBtvo2gAAAAQB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3aRqkZhNKUU9FcFWEG/T7DQJzc6G&#10;7DZJ/72jlzqHgeE93nwvX06uVQP1ofFsIJ0loIhLbxuuDHzuXu+eQIWIbLH1TAbOFGBZXF/lmFk/&#10;8gcN21gpCeGQoYE6xi7TOpQ1OQwz3xGLdvC9wyhnX2nb4yjhrtXzJFlohw3Lhxo7WtdUHrcnZ+Bt&#10;xHF1n74Mm+Nhff7ePb5/bVIy5vZmWj2DijTFixl+8QUdCmHa+xPboFoDUiT+bdEeFnNQe/HIgC5y&#10;/R+++AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCuri9fdAIAADwIAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBkBtvo2gAAAAQBAAAPAAAAAAAA&#10;AAAAAAAAAM4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA1QUAAAAA&#10;">
+                      <v:rect id="Rectangle 2459" o:spid="_x0000_s1064" style="position:absolute;left:-155;top:3117;width:4301;height:1876;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDqWmZ6xQAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfhf7Dcgt9041SxUZXKZWA0Ido6gdcstdsNHs3ZLcx/fuuIPg4zMwZZr0dbCN66nztWMF0koAg&#10;Lp2uuVJw+snGSxA+IGtsHJOCP/Kw3byM1phqd+Mj9UWoRISwT1GBCaFNpfSlIYt+4lri6J1dZzFE&#10;2VVSd3iLcNvIWZIspMWa44LBlr4Mldfi1yrIr7nZ9XV2qi7fXtMhd7ss7JV6ex0+VyACDeEZfrT3&#10;WsHsff4B9zfxCcjNPwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDqWmZ6xQAAAN0AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="26F244BC" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">Poco </w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <v:rect id="Rectangle 2461" o:spid="_x0000_s1065" style="position:absolute;left:-3975;top:3510;width:8896;height:1875;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDaQKDBxQAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvhfyD2EBujWwTQnGjhFJjCOTgNs0HLNbGcmytjKU47t9XhUKPw8y8YXaH2fZiotG3jhWk6wQE&#10;ce10y42Cy1f5/ALCB2SNvWNS8E0eDvvF0w5z7R78SdM5NCJC2OeowIQw5FL62pBFv3YDcfSubrQY&#10;ohwbqUd8RLjtZZYkW2mx5bhgcKB3Q3V3vlsFVVeZYmrLS3M7eU0flSvKcFRqtZzfXkEEmsN/+K99&#10;1AqyzTaF3zfxCcj9DwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDaQKDBxQAAAN0AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="38C4EADE" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>preocupado</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <v:rect id="Rectangle 2462" o:spid="_x0000_s1066" style="position:absolute;left:239;top:6001;width:468;height:1875;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAqkj62wwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RisIw&#10;FETfF/yHcAXf1tQislSjiFIQfOiu+gGX5tpUm5vSxFr/3iws7OMwM2eY1Wawjeip87VjBbNpAoK4&#10;dLrmSsHlnH9+gfABWWPjmBS8yMNmPfpYYabdk3+oP4VKRAj7DBWYENpMSl8asuinriWO3tV1FkOU&#10;XSV1h88It41Mk2QhLdYcFwy2tDNU3k8Pq6C4F2bf1/mluh29pu/C7fNwUGoyHrZLEIGG8B/+ax+0&#10;gnS+SOH3TXwCcv0GAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKpI+tsMAAADdAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="5A7626D1" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <w10:anchorlock/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="27D2BD87" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="96" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39105B9C" wp14:editId="43974A09">
+                      <wp:extent cx="141039" cy="719441"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:docPr id="27074" name="Group 27074"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="141039" cy="719441"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="141039" cy="719441"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="2465" name="Rectangle 2465"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="-8857" y="-37684"/>
+                                  <a:ext cx="112212" cy="187581"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="25860D90" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t>P</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="2466" name="Rectangle 2466"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="-350794" y="388072"/>
+                                  <a:ext cx="796085" cy="187581"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="3291398D" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t>reocupado</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="2467" name="Rectangle 2467"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="23864" y="613870"/>
+                                  <a:ext cx="46769" cy="187581"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="74903E4D" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t xml:space="preserve"> </w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="39105B9C" id="Group 27074" o:spid="_x0000_s1067" style="width:11.1pt;height:56.65pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="1410,7194" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAG+x96cgIAADsIAAAOAAAAZHJzL2Uyb0RvYy54bWzcldtq3DAQhu8LfQeh+42Pa3vNekNpmlAo&#10;TUjaB9DK8gFsSUhKvOnTdyQftjlQaAJp6V5odfLon29mpO3poe/QHVO6FbzAwYmPEeNUlC2vC/z9&#10;2/kqw0gbwkvSCc4KfM80Pt29f7cdZM5C0YiuZAqBEa7zQRa4MUbmnqdpw3qiT4RkHBYroXpiYKhq&#10;r1RkAOt954W+n3iDUKVUgjKtYfZsXMQ7Z7+qGDWXVaWZQV2BQZtxrXLt3rbebkvyWhHZtHSSQV6g&#10;oicth0MXU2fEEHSr2iem+pYqoUVlTqjoPVFVLWXOB/Am8B95c6HErXS+1PlQywUToH3E6cVm6de7&#10;CyVv5JUCEoOsgYUbWV8OlertP6hEB4fsfkHGDgZRmAziwI82GFFYSoNNHAcjUtoA9ydf0ebTb7/z&#10;5kO9B1IGCcmhj/7r1/l/0xDJHFadg/9XCrVlgcM4WWPESQ9Zeg15Q3jdMeRmHRq3dwGlcw3MZkpI&#10;CcisdbSxP5cHE7NVlq1TjADOKkqTLB7hLPCCMAzCEV6QpevMwVsgkFwqbS6Y6JHtFFiBLGed3H3R&#10;BlTB1nmLldJx23Jx3nbduGpngOWs1vbMYX8YHd5YNXZqL8p7oNAI9eMSarnqxFBgMfWwLW843K5i&#10;1H3mQN9W0txRc2c/d5TpPgpXb6OcD7dGVK3Tezxt0gVhHTW8RXyTZ+ObzBggF/44vtHaTzexi3CU&#10;ZX4aPoxwukn8DNLKlsfbRzhy99uR+f8fYai1Zyo4fUWEwyhLxvgmQZSl04sxV3CcpMl0+/2F8Lrr&#10;4l8Ir7uu4YVyN9L0mton8NexK/jjm7/7CQAA//8DAFBLAwQUAAYACAAAACEA+F6NiNsAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPT0vDQBDF70K/wzIFb3bzB0ViNqUU9VQEW0G8TZNpEpqdDdlt&#10;kn57Ry96eTC8x3u/ydez7dRIg28dG4hXESji0lUt1wY+Di93j6B8QK6wc0wGruRhXSxucswqN/E7&#10;jftQKylhn6GBJoQ+09qXDVn0K9cTi3dyg8Ug51DrasBJym2nkyh60BZbloUGe9o2VJ73F2vgdcJp&#10;k8bP4+582l6/Dvdvn7uYjLldzpsnUIHm8BeGH3xBh0KYju7ClVedAXkk/Kp4SZKAOkomTlPQRa7/&#10;wxffAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAb7H3pyAgAAOwgAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPhejYjbAAAABAEAAA8AAAAAAAAA&#10;AAAAAAAAzAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADUBQAAAAA=&#10;">
+                      <v:rect id="Rectangle 2465" o:spid="_x0000_s1068" style="position:absolute;left:-88;top:-377;width:1122;height:1875;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCle6bCxAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/disIw&#10;FITvhX2HcBb2TtMVFalGkZWCsBf17wEOzbGpNielibX79htB8HKYmW+Y5bq3teio9ZVjBd+jBARx&#10;4XTFpYLzKRvOQfiArLF2TAr+yMN69TFYYqrdgw/UHUMpIoR9igpMCE0qpS8MWfQj1xBH7+JaiyHK&#10;tpS6xUeE21qOk2QmLVYcFww29GOouB3vVkF+y822q7Jzef31mva522Zhp9TXZ79ZgAjUh3f41d5p&#10;BePJbArPN/EJyNU/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKV7psLEAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="25860D90" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>P</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <v:rect id="Rectangle 2466" o:spid="_x0000_s1069" style="position:absolute;left:-3508;top:3881;width:7961;height:1875;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBVqTi1wwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RisIw&#10;FETfF/yHcAXf1lSRslSjiFIQfOiu+gGX5tpUm5vSxFr/3iws7OMwM2eY1Wawjeip87VjBbNpAoK4&#10;dLrmSsHlnH9+gfABWWPjmBS8yMNmPfpYYabdk3+oP4VKRAj7DBWYENpMSl8asuinriWO3tV1FkOU&#10;XSV1h88It42cJ0kqLdYcFwy2tDNU3k8Pq6C4F2bf1/mluh29pu/C7fNwUGoyHrZLEIGG8B/+ax+0&#10;gvkiTeH3TXwCcv0GAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAVak4tcMAAADdAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="3291398D" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>reocupado</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <v:rect id="Rectangle 2467" o:spid="_x0000_s1070" style="position:absolute;left:239;top:6138;width:468;height:1875;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA65Z0uxAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/disIw&#10;FITvhX2HcBb2TtMVUalGkZWCsBf17wEOzbGpNielibX79htB8HKYmW+Y5bq3teio9ZVjBd+jBARx&#10;4XTFpYLzKRvOQfiArLF2TAr+yMN69TFYYqrdgw/UHUMpIoR9igpMCE0qpS8MWfQj1xBH7+JaiyHK&#10;tpS6xUeE21qOk2QqLVYcFww29GOouB3vVkF+y822q7Jzef31mva522Zhp9TXZ79ZgAjUh3f41d5p&#10;BePJdAbPN/EJyNU/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADrlnS7EAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="74903E4D" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <w10:anchorlock/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ABDB03E" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="30" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1E00175C" wp14:editId="048CE0F8">
+                      <wp:extent cx="293439" cy="705725"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:docPr id="27078" name="Group 27078"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="293439" cy="705725"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="293439" cy="705725"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="2470" name="Rectangle 2470"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="-156251" y="347454"/>
+                                  <a:ext cx="711799" cy="187581"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="58D46A4F" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t xml:space="preserve">Bastante </w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="2472" name="Rectangle 2472"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="-397563" y="351021"/>
+                                  <a:ext cx="889623" cy="187581"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="44EC422D" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t>preocupado</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="2473" name="Rectangle 2473"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="23863" y="600154"/>
+                                  <a:ext cx="46769" cy="187581"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="1FF98443" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t xml:space="preserve"> </w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="1E00175C" id="Group 27078" o:spid="_x0000_s1071" style="width:23.1pt;height:55.55pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="2934,7057" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoVZ+xbgIAAD0IAAAOAAAAZHJzL2Uyb0RvYy54bWzklc2O0zAQgO9IvIPl+zZ/TdJGTVeIZSsk&#10;xK5YeADXcX6kxLZst+ny9IydJoXuCoki0QM9uBOPPZ75ZsZe3R66Fu2Z0o3gOQ5mPkaMU1E0vMrx&#10;t6/3NwuMtCG8IK3gLMfPTOPb9ds3q15mLBS1aAumEBjhOutljmtjZOZ5mtasI3omJOOgLIXqiIFP&#10;VXmFIj1Y71ov9P3E64UqpBKUaQ2zd4MSr539smTUPJSlZga1OQbfjBuVG7d29NYrklWKyLqhRzfI&#10;BV50pOFw6GTqjhiCdqp5YaprqBJalGZGReeJsmwoczFANIF/Fs1GiZ10sVRZX8kJE6A943SxWfp5&#10;v1HyST4qINHLCli4LxvLoVSd/Qcv0cEhe56QsYNBFCbDZTSPlhhRUKV+nIbxgJTWwP3FLlp/+O0+&#10;bzzU+8WVXkJx6FP8+u/if6qJZA6rziD+R4WaAiKZp1AgnHRQpV+gbgivWobcrEPj1k6gdKaB2UgJ&#10;KQGVFUdL+3N1cGR2E8RJGAcYAZ5ons7j+YBnxJcGQQo7HL5gkcaLwOonDCSTSpsNEx2yQo4VOObs&#10;k/0nbYal4xLrTMvtyMV907aD1s4AzdFfK5nD9uBCjkJ7mp3aiuIZONRCfX+Abi5b0edYHCVsGxwO&#10;t1qM2o8c+NteGgU1CttRUKZ9L1zHDe682xlRNs7f02lHvyCxgw//IsPhqxmeMEA1/HGGo2UaJ9GQ&#10;4TjwQ5dBko0ZXiyWSQhq2yBXyHD0v2UYUL/SwxOGCzIcRotjfhPfD847eJ6kyfUa2F0np5a6XgO7&#10;CxveKHd5Hd9T+wj+/O0a/vTqr38AAAD//wMAUEsDBBQABgAIAAAAIQBkBtvo2gAAAAQBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3aRqkZhNKUU9FcFWEG/T7DQJzc6G7DZJ/72j&#10;lzqHgeE93nwvX06uVQP1ofFsIJ0loIhLbxuuDHzuXu+eQIWIbLH1TAbOFGBZXF/lmFk/8gcN21gp&#10;CeGQoYE6xi7TOpQ1OQwz3xGLdvC9wyhnX2nb4yjhrtXzJFlohw3Lhxo7WtdUHrcnZ+BtxHF1n74M&#10;m+Nhff7ePb5/bVIy5vZmWj2DijTFixl+8QUdCmHa+xPboFoDUiT+bdEeFnNQe/HIgC5y/R+++AEA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCoVZ+xbgIAAD0IAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBkBtvo2gAAAAQBAAAPAAAAAAAAAAAAAAAA&#10;AMgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzwUAAAAA&#10;">
+                      <v:rect id="Rectangle 2470" o:spid="_x0000_s1072" style="position:absolute;left:-1563;top:3474;width:7118;height:1876;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAw1ZOHwgAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dasIw&#10;FL4f+A7hCLtbU2VsUo0iSqGwi27aBzg0x6banJQma7u3Xy4Gu/z4/neH2XZipMG3jhWskhQEce10&#10;y42C6pq/bED4gKyxc0wKfsjDYb942mGm3cRfNF5CI2II+wwVmBD6TEpfG7LoE9cTR+7mBoshwqGR&#10;esAphttOrtP0TVpsOTYY7OlkqH5cvq2C8lGa89jmVXP/8Jo+S3fOQ6HU83I+bkEEmsO/+M9daAXr&#10;1/e4P76JT0DufwEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAw1ZOHwgAAAN0AAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="58D46A4F" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">Bastante </w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <v:rect id="Rectangle 2472" o:spid="_x0000_s1073" style="position:absolute;left:-3975;top:3510;width:8896;height:1875;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCvS6hrxAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfC/7DcgXf6sYgrURXESUg+JBW/YBL9pqNZu+G7Brj33cLhT4OM3OGWW0G24ieOl87VjCbJiCI&#10;S6drrhRczvn7AoQPyBobx6TgRR4269HbCjPtnvxN/SlUIkLYZ6jAhNBmUvrSkEU/dS1x9K6usxii&#10;7CqpO3xGuG1kmiQf0mLNccFgSztD5f30sAqKe2H2fZ1fqtvRa/oq3D4PB6Um42G7BBFoCP/hv/ZB&#10;K0jnnyn8volPQK5/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAK9LqGvEAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="44EC422D" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>preocupado</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <v:rect id="Rectangle 2473" o:spid="_x0000_s1074" style="position:absolute;left:239;top:6001;width:468;height:1875;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDABw3wxQAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfhf7Dcgt9041WtERXKZWA0Ido6gdcstdsNHs3ZLcx/fuuIPg4zMwZZr0dbCN66nztWMF0koAg&#10;Lp2uuVJw+snGHyB8QNbYOCYFf+Rhu3kZrTHV7sZH6otQiQhhn6ICE0KbSulLQxb9xLXE0Tu7zmKI&#10;squk7vAW4baRsyRZSIs1xwWDLX0ZKq/Fr1WQX3Oz6+vsVF2+vaZD7nZZ2Cv19jp8rkAEGsIz/Gjv&#10;tYLZfPkO9zfxCcjNPwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDABw3wxQAAAN0AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="1FF98443" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <w10:anchorlock/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="691" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A1F3050" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="53" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2B9F3494" wp14:editId="15B0EB3C">
+                      <wp:extent cx="293439" cy="705725"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:docPr id="27082" name="Group 27082"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="293439" cy="705725"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="293439" cy="705725"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="2476" name="Rectangle 2476"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="-250295" y="369868"/>
+                                  <a:ext cx="899887" cy="187581"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="2118823F" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t xml:space="preserve">Demasiado </w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="2478" name="Rectangle 2478"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="-397563" y="351020"/>
+                                  <a:ext cx="889622" cy="187581"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="4E14C330" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t>preocupado</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="2479" name="Rectangle 2479"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="23863" y="600154"/>
+                                  <a:ext cx="46769" cy="187581"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="0CD2121C" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t xml:space="preserve"> </w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="2B9F3494" id="Group 27082" o:spid="_x0000_s1075" style="width:23.1pt;height:55.55pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="2934,7057" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCexKU4cgIAAD0IAAAOAAAAZHJzL2Uyb0RvYy54bWzcldtq3DAQhu8LfQeh+8Ree30k3lCaZimU&#10;JiTtA2hl+QC2JCRlvenTdyQftjlQ6BYa6F5odfJo5vtnpIvLQ9+hPVO6FbzAq3MfI8apKFteF/j7&#10;t+uzFCNtCC9JJzgr8CPT+HLz/t3FIHMWiEZ0JVMIjHCdD7LAjTEy9zxNG9YTfS4k47BYCdUTA0NV&#10;e6UiA1jvOy/w/dgbhCqlEpRpDbNX4yLeOPtVxai5qSrNDOoKDL4Z1yrX7mzrbS5IXisim5ZObpAT&#10;vOhJy+HQxdQVMQQ9qPaFqb6lSmhRmXMqek9UVUuZiwGiWfnPotkq8SBdLHU+1HLBBGifcTrZLP26&#10;3yp5L28VkBhkDSzcyMZyqFRv/8FLdHDIHhdk7GAQhckgC9dhhhGFpcSPkiAakdIGuL/4ijaffvud&#10;Nx/qPXFlkJAc+hi//rv47xsimcOqc4j/VqG2hEjWSYwRJz1k6R3kDeF1x5CbdWjc3gWUzjUwmykh&#10;JSCzojCzP5cHE7OzIPKDLMII8IRxlsbpiGfGl2ZZmiYjvlWaROnKri8YSC6VNlsmemQ7BVbgmLNP&#10;9l+0GbfOW6wzHbctF9dt142rdgZozv7anjnsDi7k0Illp3aifAQOjVA/bqCaq04MBRZTD9sCh8Pt&#10;KkbdZw78bS3NHTV3dnNHme6jcBU3uvPhwYiqdf4eT5v8AmFt5v0bheE2ekVhJ4p1AbLhjxUOsySK&#10;w1HhaOUH052yKJxmcRC8mcKxzacj8/9fYbiLXlE4mzGcoHAQppO+se+vovXTCl7HSTzdf29QwMkc&#10;11sXsLuw4Y1yl9f0ntpH8NexK/jjq7/5CQAA//8DAFBLAwQUAAYACAAAACEAZAbb6NoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm92kapGYTSlFPRXBVhBv0+w0Cc3Ohuw2&#10;Sf+9o5c6h4HhPd58L19OrlUD9aHxbCCdJaCIS28brgx87l7vnkCFiGyx9UwGzhRgWVxf5ZhZP/IH&#10;DdtYKQnhkKGBOsYu0zqUNTkMM98Ri3bwvcMoZ19p2+Mo4a7V8yRZaIcNy4caO1rXVB63J2fgbcRx&#10;dZ++DJvjYX3+3j2+f21SMub2Zlo9g4o0xYsZfvEFHQph2vsT26BaA1Ik/m3RHhZzUHvxyIAucv0f&#10;vvgBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAnsSlOHICAAA9CAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAZAbb6NoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;">
+                      <v:rect id="Rectangle 2476" o:spid="_x0000_s1076" style="position:absolute;left:-2504;top:3699;width:8999;height:1876;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDQcK5oxAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/disIw&#10;FITvhX2HcBb2TtMVUalGkZWCsBf17wEOzbGpNielibX79htB8HKYmW+Y5bq3teio9ZVjBd+jBARx&#10;4XTFpYLzKRvOQfiArLF2TAr+yMN69TFYYqrdgw/UHUMpIoR9igpMCE0qpS8MWfQj1xBH7+JaiyHK&#10;tpS6xUeE21qOk2QqLVYcFww29GOouB3vVkF+y822q7Jzef31mva522Zhp9TXZ79ZgAjUh3f41d5p&#10;BePJbArPN/EJyNU/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANBwrmjEAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="2118823F" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">Demasiado </w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <v:rect id="Rectangle 2478" o:spid="_x0000_s1077" style="position:absolute;left:-3975;top:3510;width:8896;height:1875;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDOo5+BwgAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dasIw&#10;FL4f+A7hCLtbU2VsUo0iSqGwi27aBzg0x6banJQma7u3Xy4Gu/z4/neH2XZipMG3jhWskhQEce10&#10;y42C6pq/bED4gKyxc0wKfsjDYb942mGm3cRfNF5CI2II+wwVmBD6TEpfG7LoE9cTR+7mBoshwqGR&#10;esAphttOrtP0TVpsOTYY7OlkqH5cvq2C8lGa89jmVXP/8Jo+S3fOQ6HU83I+bkEEmsO/+M9daAXr&#10;1/c4N76JT0DufwEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDOo5+BwgAAAN0AAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="4E14C330" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>preocupado</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <v:rect id="Rectangle 2479" o:spid="_x0000_s1078" style="position:absolute;left:239;top:6001;width:468;height:1875;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCh7zoaxQAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfhf7Dcgt9041S1EZXKZWA0Ido6gdcstdsNHs3ZLcx/fuuIPg4zMwZZr0dbCN66nztWMF0koAg&#10;Lp2uuVJw+snGSxA+IGtsHJOCP/Kw3byM1phqd+Mj9UWoRISwT1GBCaFNpfSlIYt+4lri6J1dZzFE&#10;2VVSd3iLcNvIWZLMpcWa44LBlr4Mldfi1yrIr7nZ9XV2qi7fXtMhd7ss7JV6ex0+VyACDeEZfrT3&#10;WsHsffEB9zfxCcjNPwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCh7zoaxQAAAN0AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="0CD2121C" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <w10:anchorlock/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF1B80" w14:paraId="0B7A9D3F" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="518"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="193F7C1D" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="45" w:right="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿Que tanto le preocupa que su hijo (a) coma demasiado cuando usted NO está? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3389250D" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="638" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F5F2643" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="704B9734" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1EF48EF1" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="12" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="691" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="271C8081" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF1B80" w14:paraId="03A5AB18" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="516"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79EF3F31" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="45" w:right="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿Qué tanto le preocupa que su hijo (a) tenga que hacer dieta para mantener el peso adecuado? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A583BAD" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="638" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55F645DF" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63E356AC" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2380FC72" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="12" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="691" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="266173D6" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF1B80" w14:paraId="1E044252" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="517"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05A15CBD" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="45" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿Que tanto le preocupa que si hijo (a) llegará a tener sobrepeso? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A6F67CC" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="638" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3EEDCC3C" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43C0EC71" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B3B924D" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="12" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="691" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1768795A" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF1B80" w14:paraId="4891911A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1325"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2471085A" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="45" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F5A1FE4" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="96" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3F3D0BA1" wp14:editId="23F3E71F">
+                      <wp:extent cx="293439" cy="699629"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:docPr id="27229" name="Group 27229"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="293439" cy="699629"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="293439" cy="699629"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="2608" name="Rectangle 2608"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="73724" y="288165"/>
+                                  <a:ext cx="251847" cy="187582"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="0BF93D05" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t xml:space="preserve">En </w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="2610" name="Rectangle 2610"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="-393273" y="346732"/>
+                                  <a:ext cx="881043" cy="187580"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="589BC85E" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t>desacuerdo</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="2611" name="Rectangle 2611"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="23863" y="594058"/>
+                                  <a:ext cx="46769" cy="187582"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="415F0BB8" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t xml:space="preserve"> </w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="3F3D0BA1" id="Group 27229" o:spid="_x0000_s1079" style="width:23.1pt;height:55.1pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="2934,6996" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzKpaBdwIAADsIAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtq3DAQfS/0H4Tes76u1zbrDaVpQqE0&#10;oWk/QCvLF7AlIWnXm359R/Jl26QUmkAK3QetpJFnzpwzI20vT32HjkzpVvACBysfI8apKFteF/jb&#10;1+uLFCNtCC9JJzgr8APT+HL39s12kDkLRSO6kikETrjOB1ngxhiZe56mDeuJXgnJOBgroXpiYKlq&#10;r1RkAO9954W+n3iDUKVUgjKtYfdqNOKd819VjJrbqtLMoK7AgM24Ublxb0dvtyV5rYhsWjrBIM9A&#10;0ZOWQ9DF1RUxBB1U+8RV31IltKjMioreE1XVUuZygGwC/1E2N0ocpMulzodaLjQBtY94erZb+vl4&#10;o+S9vFPAxCBr4MKtbC6nSvX2H1Cik6PsYaGMnQyisBlmURxlGFEwJVmWhNlIKW2A9ydf0ebDH7/z&#10;5qDeL1AGCcWhz/nrl+V/3xDJHK06h/zvFGpLyCTxoVY56aFKv0DdEF53DLldR407uxClcw2czSwh&#10;JaCy1lFmf64OJs420SaMMQJywjQNkvVIzkLeOkjjzUhekG7WaWjtCwkkl0qbGyZ6ZCcFVgDLeSfH&#10;T9qMR+cjFkrH7cjFddt1o9XuAJczWjszp/3JJRylNprd2ovyAVhohPp+C71cdWIosJhm2LY3BLdW&#10;jLqPHNi3nTRP1DzZzxNluvfC9dsI593BiKp1eM/RJlwg64jhFfQNAPZTfWF3ogFq4W/1vYiyKNxE&#10;TuEoTjaRU5Dks8Iguh+D2baHU9gFezWFXTOeOf//FQ5+q3DwAoXDKE1GfddZ7K9dz5z1BcmT6fZ7&#10;/QaOl8r91w3srmt4odzlNb2m9gn8ee0a/vzm734AAAD//wMAUEsDBBQABgAIAAAAIQCLu+ou2wAA&#10;AAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3SRqkTSbUop6KoKtIL1Nk2kS&#10;mp0N2W2S/ntHL/XyYHiP977JlpNt1UC9bxwbiGcRKOLClQ1XBr52bw8voHxALrF1TAYu5GGZ395k&#10;mJZu5E8atqFSUsI+RQN1CF2qtS9qsuhnriMW7+h6i0HOvtJlj6OU21YnUTTXFhuWhRo7WtdUnLZn&#10;a+B9xHH1GL8Om9Nxfdnvnj++NzEZc383rRagAk3hGoZffEGHXJgO7sylV60BeST8qXhP8wTUQTJx&#10;lIDOM/0fPv8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAsyqWgXcCAAA7CAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAi7vqLtsAAAAEAQAADwAA&#10;AAAAAAAAAAAAAADRBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANkFAAAAAA==&#10;">
+                      <v:rect id="Rectangle 2608" o:spid="_x0000_s1080" style="position:absolute;left:737;top:2881;width:2518;height:1876;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA7YYIdvgAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LqsIw&#10;EN0L/kMYwZ2muhCpRhGlINxFfX3A0IxNtZmUJtbevzcLweXhvNfb3taio9ZXjhXMpgkI4sLpiksF&#10;t2s2WYLwAVlj7ZgU/JOH7WY4WGOq3ZvP1F1CKWII+xQVmBCaVEpfGLLop64hjtzdtRZDhG0pdYvv&#10;GG5rOU+ShbRYcWww2NDeUPG8vKyC/JmbQ1dlt/Lx5zWdcnfIwlGp8ajfrUAE6sNP/HUftYL5Iolz&#10;45v4BOTmAwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADthgh2+AAAA3QAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="0BF93D05" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">En </w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <v:rect id="Rectangle 2610" o:spid="_x0000_s1081" style="position:absolute;left:-3932;top:3467;width:8810;height:1875;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBAzhjGwQAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NisIw&#10;EL4v+A5hBG9rag+ydI0iSkHYQ13XBxia2aTaTEoT2+7bm4Owx4/vf7ObXCsG6kPjWcFqmYEgrr1u&#10;2Ci4/pTvHyBCRNbYeiYFfxRgt529bbDQfuRvGi7RiBTCoUAFNsaukDLUlhyGpe+IE/fre4cxwd5I&#10;3eOYwl0r8yxbS4cNpwaLHR0s1ffLwymo7pU9Dk15NbevoOlc+WMZT0ot5tP+E0SkKf6LX+6TVpCv&#10;V2l/epOegNw+AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEDOGMbBAAAA3QAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="589BC85E" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>desacuerdo</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <v:rect id="Rectangle 2611" o:spid="_x0000_s1082" style="position:absolute;left:239;top:5940;width:468;height:1875;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAvgr1dwwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hPMGbpvUgSzWKKAXBQ13XH/Bonk21eSlNrPXfm4WFPQ4z8w2z3g62ET11vnasIJ0nIIhL&#10;p2uuFFx/8tkXCB+QNTaOScGbPGw349EaM+1e/E39JVQiQthnqMCE0GZS+tKQRT93LXH0bq6zGKLs&#10;Kqk7fEW4beQiSZbSYs1xwWBLe0Pl4/K0CopHYQ59nV+r+8lrOhfukIejUtPJsFuBCDSE//Bf+6gV&#10;LJZpCr9v4hOQmw8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAL4K9XcMAAADdAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="415F0BB8" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <w10:anchorlock/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="638" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F863456" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="94" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5EF65C9D" wp14:editId="2C4BD066">
+                      <wp:extent cx="232722" cy="700470"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:docPr id="27233" name="Group 27233"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="232722" cy="700470"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="232722" cy="700470"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="2614" name="Rectangle 2614"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="-237700" y="372342"/>
+                                  <a:ext cx="789426" cy="151421"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="2C6EEC51" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="16"/>
+                                      </w:rPr>
+                                      <w:t xml:space="preserve">Ligeramente </w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="2616" name="Rectangle 2616"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="-409672" y="372101"/>
+                                  <a:ext cx="895625" cy="151421"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="0262CA85" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="16"/>
+                                      </w:rPr>
+                                      <w:t>en desacuerdo</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="2617" name="Rectangle 2617"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="19263" y="615251"/>
+                                  <a:ext cx="37753" cy="151421"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="51F79BEC" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="16"/>
+                                      </w:rPr>
+                                      <w:t xml:space="preserve"> </w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="5EF65C9D" id="Group 27233" o:spid="_x0000_s1083" style="width:18.3pt;height:55.15pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="2327,7004" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAuJbX9cAIAAD0IAAAOAAAAZHJzL2Uyb0RvYy54bWzclW1v2yAQgL9P2n9AfG9s47fEilNN61pN&#10;mtaq3X4AwfhFsgEBrdP9+h04Tra0mrRWWqXlAzk4fNw9dwfr893QoweuTSdFiaNFiBEXTFadaEr8&#10;/dvl2RIjY6moaC8FL/EjN/h88/7delQFJ7KVfcU1AiPCFKMqcWutKoLAsJYP1Cyk4gKUtdQDtTDV&#10;TVBpOoL1oQ9IGGbBKHWltGTcGFi9mJR44+3XNWf2uq4Nt6gvMfhm/aj9uHVjsFnTotFUtR3bu0Ff&#10;4MVAOwGHHkxdUEvRve6emBo6pqWRtV0wOQSyrjvGfQwQTRSeRHOl5b3ysTTF2KgDJkB7wunFZtnX&#10;hyut7tSNBhKjaoCFn7lYdrUe3D94iXYe2eMBGd9ZxGCRxCQnBCMGqjwMk3yPlLXA/clXrP30x++C&#10;+dDgN1dGBcVhjvGb18V/11LFPVZTQPw3GnUVRJJFCUaCDlClt1A3VDQ9R37Vo/F7D6BMYYDZTAlp&#10;CZWVxiv383WwZ3ZG4hywYAR44pzECZkqbsaXL1cJySZ8URolJHL6AwZaKG3sFZcDckKJNTjm7dOH&#10;L8ZOW+ctzpleuFHIy67vJ61bAZqzv06yu+3Oh5z409zSVlaPwKGV+sc1dHPdy7HEci9h1+BwuNNi&#10;1H8WwN/10izoWdjOgrb9R+k7bnLnw72Vdef9PZ629wsS6yrv32QYUD+T4cxBdy5ANfx1hpNwleXQ&#10;AVOGo9AzpcWc4eUqzUj6Zhn29XZk/v9nOH82w/krMhytSBb7/GZRStKT/EJ/p6B1998bNHA8x/XW&#10;DewvbHij/OW1f0/dI/jr3Df88dXf/AQAAP//AwBQSwMEFAAGAAgAAAAhAJ9m/UrbAAAABAEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj0FLw0AQhe9C/8MyBW92E4NBYjalFPVUBFtBvE2TaRKanQ3ZbZL+&#10;e0cvenkwvMd73+Tr2XZqpMG3jg3EqwgUcemqlmsDH4eXu0dQPiBX2DkmA1fysC4WNzlmlZv4ncZ9&#10;qJWUsM/QQBNCn2nty4Ys+pXricU7ucFikHOodTXgJOW20/dRlGqLLctCgz1tGyrP+4s18DrhtEni&#10;53F3Pm2vX4eHt89dTMbcLufNE6hAc/gLww++oEMhTEd34cqrzoA8En5VvCRNQR0lE0cJ6CLX/+GL&#10;bwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAuJbX9cAIAAD0IAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCfZv1K2wAAAAQBAAAPAAAAAAAAAAAA&#10;AAAAAMoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;">
+                      <v:rect id="Rectangle 2614" o:spid="_x0000_s1084" style="position:absolute;left:-2377;top:3723;width:7894;height:1514;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA/9R7FxQAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvhfyD2EBujWwTQnGjhFJjCOTgNs0HLNbGcmytjKU47t9XhUKPw8y8YXaH2fZiotG3jhWk6wQE&#10;ce10y42Cy1f5/ALCB2SNvWNS8E0eDvvF0w5z7R78SdM5NCJC2OeowIQw5FL62pBFv3YDcfSubrQY&#10;ohwbqUd8RLjtZZYkW2mx5bhgcKB3Q3V3vlsFVVeZYmrLS3M7eU0flSvKcFRqtZzfXkEEmsN/+K99&#10;1AqybbqB3zfxCcj9DwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA/9R7FxQAAAN0AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="2C6EEC51" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="16"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">Ligeramente </w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <v:rect id="Rectangle 2616" o:spid="_x0000_s1085" style="position:absolute;left:-4096;top:3721;width:8956;height:1513;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCgayUpwwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hPMGbpnooSzWKKAXBQ13XH/Bonk21eSlNrPXfm4WFPQ4z8w2z3g62ET11vnasYDFPQBCX&#10;TtdcKbj+5LMvED4ga2wck4I3edhuxqM1Ztq9+Jv6S6hEhLDPUIEJoc2k9KUhi37uWuLo3VxnMUTZ&#10;VVJ3+Ipw28hlkqTSYs1xwWBLe0Pl4/K0CopHYQ59nV+r+8lrOhfukIejUtPJsFuBCDSE//Bf+6gV&#10;LNNFCr9v4hOQmw8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAoGslKcMAAADdAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="0262CA85" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="16"/>
+                                </w:rPr>
+                                <w:t>en desacuerdo</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <v:rect id="Rectangle 2617" o:spid="_x0000_s1086" style="position:absolute;left:193;top:6152;width:378;height:1513;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDPJ4CywwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8Ba8aaoHla5RRCkIe6i6/QGP5m3TtXkpTbbWf28EweMwM98w6+1gG9FT52vHCmbTBARx&#10;6XTNlYLiJ5usQPiArLFxTAru5GG7+RitMdXuxmfqL6ESEcI+RQUmhDaV0peGLPqpa4mj9+s6iyHK&#10;rpK6w1uE20bOk2QhLdYcFwy2tDdUXi//VkF+zc2hr7Oi+vv2mk65O2ThqNT4c9h9gQg0hHf41T5q&#10;BfPFbAnPN/EJyM0DAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAzyeAssMAAADdAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="51F79BEC" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="16"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <w10:anchorlock/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A929E29" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="96" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="738698F7" wp14:editId="0DA7399D">
+                      <wp:extent cx="141039" cy="416165"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:docPr id="27237" name="Group 27237"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="141039" cy="416165"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="141039" cy="416165"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="2620" name="Rectangle 2620"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="-205103" y="158559"/>
+                                  <a:ext cx="504703" cy="187582"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="709D3319" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t>Neutro</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="2621" name="Rectangle 2621"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="23864" y="310593"/>
+                                  <a:ext cx="46769" cy="187582"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="737B919C" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t xml:space="preserve"> </w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="738698F7" id="Group 27237" o:spid="_x0000_s1087" style="width:11.1pt;height:32.75pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="141039,416165" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAr2bx8SgIAAFsGAAAOAAAAZHJzL2Uyb0RvYy54bWzElW1v2yAQx99P2ndAvG/8ENtJrDjVtK7R&#10;pGmt2u0DEIwfJAwISJzs0+/AdrK206R10poXBHP4+N/v7vD6+thxdGDatFIUOJqFGDFBZdmKusDf&#10;v91eLTEyloiScClYgU/M4OvN+3frXuUslo3kJdMInAiT96rAjbUqDwJDG9YRM5OKCTBWUnfEwqOu&#10;g1KTHrx3PIjDMAt6qUulJWXGwOrNYMQb77+qGLV3VWWYRbzAoM36Uftx58ZgsyZ5rYlqWjrKIK9Q&#10;0ZFWwKFnVzfEErTX7QtXXUu1NLKyMyq7QFZVS5mPAaKJwmfRbLXcKx9Lnfe1OmMCtM84vdot/XrY&#10;avWo7jWQ6FUNLPyTi+VY6c79g0p09MhOZ2TsaBGFxSiJwvkKIwqmJMqiLB2Q0ga4v3iLNp/++F4w&#10;HRo8kdIrKA5zid/8W/yPDVHMYzU5xH+vUVsWOM5iKBBBOqjSB6gbImrOkF/1aPzeMyiTG2A2UUJa&#10;QmWl85X7+ToYmV3FYQqAMAI8UbpM09WAZ8KXhsnCmR2+aLlIl7GznzGQXGljt0x2yE0KrEGY908O&#10;X4wdtk5bnBgu3Cjkbcv5YHUrQHPS62b2uDv6kJPEneaWdrI8AYdG6h930M0Vl32B5TjDrsHhcGfF&#10;iH8WwN/10jTR02Q3TbTlH6XvuEHOh72VVev1Xk4bdUFiBw3/I8PRbzMcTRigGv42w/F8mSU+v/Mo&#10;TFfzp/lNskU2dscbpNf34gX426XXtzPcYL60x9vWXZG/PvtyuHwTNj8BAAD//wMAUEsDBBQABgAI&#10;AAAAIQB/UOE92wAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9Ba8JAEIXvhf6HZQre6iaRSEmz&#10;EZG2JxGqhdLbmB2TYHY2ZNck/nu3vdTLwOM93vsmX02mFQP1rrGsIJ5HIIhLqxuuFHwd3p9fQDiP&#10;rLG1TAqu5GBVPD7kmGk78icNe1+JUMIuQwW1910mpStrMujmtiMO3sn2Bn2QfSV1j2MoN61Momgp&#10;DTYcFmrsaFNTed5fjIKPEcf1In4btufT5vpzSHff25iUmj1N61cQnib/H4Zf/IAORWA62gtrJ1oF&#10;4RH/d4OXJAmIo4JlmoIscnnPXtwAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAK9m8fEoC&#10;AABbBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAf1Dh&#10;PdsAAAADAQAADwAAAAAAAAAAAAAAAACkBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AKwFAAAAAA==&#10;">
+                      <v:rect id="Rectangle 2620" o:spid="_x0000_s1088" style="position:absolute;left:-205103;top:158559;width:504703;height:187582;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCOotJ7wQAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L8w/hDsxO0+lCpBqLKAXBRcfHB1yaa1Pb3JQmU+vfTxYDLg/nvckn24mRBt84VvC9SEAQV043&#10;XCu4XYv5CoQPyBo7x6TgRR7y7cdsg5l2Tz7TeAm1iCHsM1RgQugzKX1lyKJfuJ44cnc3WAwRDrXU&#10;Az5juO1kmiRLabHh2GCwp72hqr38WgVlW5rD2BS3+nHymn5KdyjCUamvz2m3BhFoCm/xv/uoFaTL&#10;NO6Pb+ITkNs/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAI6i0nvBAAAA3QAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="709D3319" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>Neutro</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <v:rect id="Rectangle 2621" o:spid="_x0000_s1089" style="position:absolute;left:23864;top:310593;width:46769;height:187582;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDh7nfgwwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hPMGbpvYgSzWKKAXBQ13XH/Bonk21eSlNrPXfm4WFPQ4z8w2z3g62ET11vnasYDFPQBCX&#10;TtdcKbj+5LMvED4ga2wck4I3edhuxqM1Ztq9+Jv6S6hEhLDPUIEJoc2k9KUhi37uWuLo3VxnMUTZ&#10;VVJ3+Ipw28g0SZbSYs1xwWBLe0Pl4/K0CopHYQ59nV+r+8lrOhfukIejUtPJsFuBCDSE//Bf+6gV&#10;pMt0Ab9v4hOQmw8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA4e534MMAAADdAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="737B919C" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <w10:anchorlock/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="25CA5959" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="30" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6359F581" wp14:editId="0D2C3BEB">
+                      <wp:extent cx="293439" cy="500022"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:docPr id="27241" name="Group 27241"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="293439" cy="500022"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="293439" cy="500022"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="2624" name="Rectangle 2624"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="-132865" y="238724"/>
+                                  <a:ext cx="665030" cy="187581"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="73B130F1" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t xml:space="preserve">Poco de </w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="2626" name="Rectangle 2626"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="-256834" y="213340"/>
+                                  <a:ext cx="608167" cy="187582"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="3CE6968C" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t>acuerdo</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="2627" name="Rectangle 2627"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="23864" y="391364"/>
+                                  <a:ext cx="46769" cy="187582"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="73E16CA1" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t xml:space="preserve"> </w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="6359F581" id="Group 27241" o:spid="_x0000_s1090" style="width:23.1pt;height:39.35pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="293439,500022" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDM+yHndgIAAD0IAAAOAAAAZHJzL2Uyb0RvYy54bWzklW1r2zAQx98P9h2E3jd+ShzHxCljXcNg&#10;rKXdPoAiyw9gS0JS4nSffif5IV1bBssgDJYXylmyT3e//520vj62DTowpWvBMxzMfIwYpyKveZnh&#10;799urxKMtCE8J43gLMNPTOPrzft3606mLBSVaHKmEDjhOu1khitjZOp5mlasJXomJOOwWAjVEgOP&#10;qvRyRTrw3jZe6Pux1wmVSyUo0xpmb/pFvHH+i4JRc1cUmhnUZBhiM25UbtzZ0dusSVoqIquaDmGQ&#10;M6JoSc1h08nVDTEE7VX9ylVbUyW0KMyMitYTRVFT5nKAbAL/RTZbJfbS5VKmXSknTID2Baez3dKv&#10;h62Sj/JeAYlOlsDCPdlcjoVq7T9EiY4O2dOEjB0NojAZrqJ5tMKIwtLC9/0w7JHSCri/+opWn377&#10;nTdu6v0SSiehOPQpf/13+T9WRDKHVaeQ/71CdQ6ZxOEcI05aqNIHqBvCy4YhN+vQuHcnUDrVwGyk&#10;hJSAylpEK/tzdTAwuwqiMIkXGAGeMEqWsIWruBFfHC/8COrS4guS5SIJ7PqEgaRSabNlokXWyLCC&#10;wJx/cviiTf/q+IoNpuF25OK2bpp+1c4AzTFea5nj7uhSnsd2Nzu1E/kTcKiE+nEH3Vw0osuwGCxs&#10;Gxw2t6sYNZ858Le9NBpqNHajoUzzUbiO68P5sDeiqF28p92GuEDYPoZLKBy/qfCEAarhjxUOF3ES&#10;QeVYhYMomg9nyqSwnwTx8pnCrkEupvDyf1MYUL/RwxOGMxSGvo17faNVEIEJPUPSUd95vIyH8881&#10;8GXlTf4Ved2BDXeUO7yG+9Regs+fXcOfbv3NTwAAAP//AwBQSwMEFAAGAAgAAAAhAFD3aPfcAAAA&#10;AwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwkAQhe9C/8Myhd50E21VYjYiYnuSQrVQvI3ZMQlm&#10;Z0N2TeK/77aX9jLweI/3vknXg6lFR62rLCuIJxEI4tzqigsFn8fX8RKE88gaa8uk4E4O1tnDKMVE&#10;254/qDv4QoQSdgkqKL1vEildXpJBN7ENcfAutjXog2wLqVvsQ7mp5TSK5tJgxWGhxIa2JeXXw80o&#10;eOux38ziXbe/Xrb30/Hl/Wsfk1JPj8NmBcLT4P/C8IMf0CELTGd7Y+1ErSA84n9v8J7nUxBnBYvl&#10;AmSWyv/s2TcAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAzPsh53YCAAA9CAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAUPdo99wAAAADAQAADwAA&#10;AAAAAAAAAAAAAADQBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANkFAAAAAA==&#10;">
+                      <v:rect id="Rectangle 2624" o:spid="_x0000_s1091" style="position:absolute;left:-132865;top:238724;width:665030;height:187581;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDxmdR4wwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RisIw&#10;FETfF/yHcAXf1tQislSjiFIQfOiu+gGX5tpUm5vSxFr/3iws7OMwM2eY1Wawjeip87VjBbNpAoK4&#10;dLrmSsHlnH9+gfABWWPjmBS8yMNmPfpYYabdk3+oP4VKRAj7DBWYENpMSl8asuinriWO3tV1FkOU&#10;XSV1h88It41Mk2QhLdYcFwy2tDNU3k8Pq6C4F2bf1/mluh29pu/C7fNwUGoyHrZLEIGG8B/+ax+0&#10;gnSRzuH3TXwCcv0GAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA8ZnUeMMAAADdAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="73B130F1" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">Poco de </w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <v:rect id="Rectangle 2626" o:spid="_x0000_s1092" style="position:absolute;left:-256834;top:213340;width:608167;height:187582;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBuB++UwwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hPGFvmtpDWapRRCkIHuq6/oBH82yqzUtpYu3+e7OwsMdhZr5h1tvRtmKg3jeOFSwXCQji&#10;yumGawXX72L+CcIHZI2tY1LwQx62m+lkjbl2L/6i4RJqESHsc1RgQuhyKX1lyKJfuI44ejfXWwxR&#10;9rXUPb4i3LYyTZJMWmw4LhjsaG+oelyeVkH5KM1haIprfT95TefSHYpwVOpjNu5WIAKN4T/81z5q&#10;BWmWZvD7Jj4BuXkDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAbgfvlMMAAADdAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="3CE6968C" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>acuerdo</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <v:rect id="Rectangle 2627" o:spid="_x0000_s1093" style="position:absolute;left:23864;top:391364;width:46769;height:187582;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQABS0oPwwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvC/6H8ARva2oP7lKNIkpB8NBd9Qc8mmdTbV5KE2v990ZY2OMwM98wy/VgG9FT52vHCmbTBARx&#10;6XTNlYLzKf/8BuEDssbGMSl4kof1avSxxEy7B/9SfwyViBD2GSowIbSZlL40ZNFPXUscvYvrLIYo&#10;u0rqDh8RbhuZJslcWqw5LhhsaWuovB3vVkFxK8yur/NzdT14TT+F2+Vhr9RkPGwWIAIN4T/8195r&#10;Bek8/YL3m/gE5OoFAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAUtKD8MAAADdAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="73E16CA1" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <w10:anchorlock/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="691" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ED265A0" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="293" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="750368FB" wp14:editId="1EDF5162">
+                      <wp:extent cx="141039" cy="692008"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:docPr id="27245" name="Group 27245"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="141039" cy="692008"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="141039" cy="692008"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="2630" name="Rectangle 2630"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="-388562" y="342019"/>
+                                  <a:ext cx="871622" cy="187581"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="72F07427" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t>De acuerdo</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="2631" name="Rectangle 2631"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="23863" y="586437"/>
+                                  <a:ext cx="46769" cy="187581"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="0E3331AC" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t xml:space="preserve"> </w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="750368FB" id="Group 27245" o:spid="_x0000_s1094" style="width:11.1pt;height:54.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="1410,6920" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBiAg8GTAIAAFsGAAAOAAAAZHJzL2Uyb0RvYy54bWzElW1v2yAQx99P2ndAvG8c24njWHGqaV2j&#10;SdNatdsHIBg/SBgQkNjZp9+B7WRtp0nrpC4vCObw8b/f3eHNdd9ydGTaNFLkOJzNMWKCyqIRVY6/&#10;f7u9SjEyloiCcClYjk/M4Ovt+3ebTmUskrXkBdMInAiTdSrHtbUqCwJDa9YSM5OKCTCWUrfEwqOu&#10;gkKTDry3PIjm8yTopC6UlpQZA6s3gxFvvf+yZNTelaVhFvEcgzbrR+3HvRuD7YZklSaqbugog7xC&#10;RUsaAYeeXd0QS9BBNy9ctQ3V0sjSzqhsA1mWDWU+BogmnD+LZqflQflYqqyr1BkToH3G6dVu6dfj&#10;TqtHda+BRKcqYOGfXCx9qVv3DypR75GdzshYbxGFxXARzuM1RhRMyRoykg5IaQ3cX7xF609/fC+Y&#10;Dg2eSOkUFIe5xG/+Lf7HmijmsZoM4r/XqClyHCUxFIggLVTpA9QNERVnyK96NH7vGZTJDDCbKCEt&#10;obKW8dr9fB2MzK7iNF0mEUaAJ15AitcDnglfugqTCMwOX5iulmno7GcMJFPa2B2TLXKTHGsQ5v2T&#10;4xdjh63TFieGCzcKedtwPljdCtCc9LqZ7fe9D3nh1bilvSxOwKGW+scddHPJZZdjOc6wa3A43Fkx&#10;4p8F8He9NE30NNlPE235R+k7bpDz4WBl2Xi9l9NGXZBYV3lvk+Hwtxn20J0EqIa/zXAUp0ns87tM&#10;k0W8eprfRbJKxu54+/Qu/fV2Af7/0uvbGW4wX9rjbeuuyF+ffTlcvgnbnwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAPH7FOPbAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdJKJo&#10;zKaUop6KYCuIt2l2moRmZ0N2m6T/3tGLXh4M7/HeN8Vydp0aaQitZwPpIgFFXHnbcm3gY/dy8wAq&#10;RGSLnWcycKYAy/LyosDc+onfadzGWkkJhxwNNDH2udahashhWPieWLyDHxxGOYda2wEnKXedzpLk&#10;XjtsWRYa7GndUHXcnpyB1wmn1W36PG6Oh/X5a3f39rlJyZjrq3n1BCrSHP/C8IMv6FAK096f2AbV&#10;GZBH4q+Kl2UZqL1kkscEdFno//DlNwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBiAg8G&#10;TAIAAFsGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDx&#10;+xTj2wAAAAQBAAAPAAAAAAAAAAAAAAAAAKYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAArgUAAAAA&#10;">
+                      <v:rect id="Rectangle 2630" o:spid="_x0000_s1095" style="position:absolute;left:-3885;top:3420;width:8716;height:1875;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQALe0SmwQAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dasIw&#10;FL4f+A7hDLyb6ToQ6YwilkJhF53OBzg0Z01nc1Ka2Na3NxfCLj++/+1+tp0YafCtYwXvqwQEce10&#10;y42Cy0/xtgHhA7LGzjEpuJOH/W7xssVMu4lPNJ5DI2II+wwVmBD6TEpfG7LoV64njtyvGyyGCIdG&#10;6gGnGG47mSbJWlpsOTYY7OloqL6eb1ZBda1MPrbFpfn78pq+K5cXoVRq+TofPkEEmsO/+OkutYJ0&#10;/RH3xzfxCcjdAwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAt7RKbBAAAA3QAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="72F07427" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>De acuerdo</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <v:rect id="Rectangle 2631" o:spid="_x0000_s1096" style="position:absolute;left:239;top:5864;width:468;height:1875;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBkN+E9xQAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvhfyD2EBujWwHQnGjhFJjCOTgNs0HLNbGcmytjKU47t9XhUKPw8y8YXaH2fZiotG3jhWk6wQE&#10;ce10y42Cy1f5/ALCB2SNvWNS8E0eDvvF0w5z7R78SdM5NCJC2OeowIQw5FL62pBFv3YDcfSubrQY&#10;ohwbqUd8RLjtZZYkW2mx5bhgcKB3Q3V3vlsFVVeZYmrLS3M7eU0flSvKcFRqtZzfXkEEmsN/+K99&#10;1Aqy7SaF3zfxCcj9DwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBkN+E9xQAAAN0AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="0E3331AC" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <w10:anchorlock/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF1B80" w14:paraId="4053BC36" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="518"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13787474" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="45" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tengo que asegurarme que mi hijo (a): NO coma muchas golosinas (dulces, helado, pastelitos, galletas). </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F185019" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="638" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32C58D46" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5FC98720" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5151C884" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="12" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="691" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49864D63" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF1B80" w14:paraId="47C08B63" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="516"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67683703" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="45" w:right="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tengo que asegurarme que mi hijo (a): NO coma muchos de sus alimentos favoritos. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24134E4D" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="638" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13AF9C25" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5305E572" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2440347C" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="12" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="691" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4E2A4C5E" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF1B80" w14:paraId="52F154C6" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="516"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40B03B9E" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="45" w:right="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mantengo a propósito algunos alimentos fuera del alcance de mi hijo (a). </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43EBF065" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="638" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4D721DEB" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2DF2A84C" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="512F42FA" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="12" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="691" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D2942B8" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF1B80" w14:paraId="714B2A23" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="516"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F4E1829" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="45" w:right="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ofrezco golosinas (dulces, helado, pastelitos, galletas) a mi hijo (a) como premio por su buena conducta. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42018368" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="638" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F1B148E" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5CF07B61" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10BA1261" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="12" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="691" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4D5FDA6B" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF1B80" w14:paraId="2533CBF5" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="516"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B9C76CD" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="45" w:right="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Si yo no vigilara la alimentación de mi hijo (a), él (ella) comería mucha comida chatarra. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C867A80" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="638" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E166D38" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D68ECC3" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D4FD292" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="12" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="691" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A4E3428" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF1B80" w14:paraId="3CA1325C" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="516"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F243F5C" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="45" w:right="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Si yo no controlara o guiara la alimentación de mi hijo (a), él (ella) comería más de las cosas que le gustan. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C9F7F98" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="638" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4DEEB585" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59B69E36" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4DE050DD" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="12" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="691" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="318B008F" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF1B80" w14:paraId="6A15A0DB" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="516"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F15C70C" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="45" w:right="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mi hijo (a) debe terminarse toda la comida que se le sirva en su plato. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5181BFBF" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="638" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79A5D88D" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A719514" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="227103D9" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="12" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="691" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64AD5EAB" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF1B80" w14:paraId="1FCF51AA" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="768"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AC8F07C" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="45" w:right="63" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le prohíbo comer a mi hijo (a) golosinas y comida chatarra (dulces, helado, pastelitos, galletas, chetos, chicharrones, palomitas, papitas) cuando se porta mal o no me obedece. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69BEB9B5" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="638" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54E74DD6" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48A1F8F6" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08D8D6A1" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="12" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="691" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01AE8920" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF1B80" w14:paraId="0E500037" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="516"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F7CB3B5" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="45" w:right="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tengo que ser especialmente cuidadosa para asegurarme que mi hijo (a) coma suficiente. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E072C81" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="638" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14430D2F" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B5D8004" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D04FF47" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="12" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="691" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43C2414D" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF1B80" w14:paraId="04897121" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="517"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E24FE45" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="45" w:right="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Si mi hijo (a) me dice “</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">no tengo hambre” </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">trato de hacer que el coma de cualquier manera. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C3B710F" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="638" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F6D3E0A" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4CF1ED8F" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78335E63" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="12" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="691" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65B8FB31" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF1B80" w14:paraId="23C6BBFC" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="517"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27C5A8CD" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="45" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Si yo no guiara o regulara su alimentación, mi hijo (a) comería mucho menos de lo que debe.  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64E98195" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="638" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D1D2B69" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="131745C5" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7EDC5C52" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="12" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="691" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66CEBA1C" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF1B80" w14:paraId="58FC41E4" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1142"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A267709" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="45" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="50B1487E" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="336" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7841DB2A" wp14:editId="1181CDCD">
+                      <wp:extent cx="141039" cy="402449"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:docPr id="26344" name="Group 26344"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="141039" cy="402449"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="141039" cy="402449"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="3074" name="Rectangle 3074"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="-196018" y="149476"/>
+                                  <a:ext cx="486533" cy="187581"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="2F6332D3" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t>Nunca</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="3075" name="Rectangle 3075"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="23863" y="296878"/>
+                                  <a:ext cx="46769" cy="187581"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="50068E6C" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t xml:space="preserve"> </w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="7841DB2A" id="Group 26344" o:spid="_x0000_s1097" style="width:11.1pt;height:31.7pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="141039,402449" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB3hLPpSgIAAFsGAAAOAAAAZHJzL2Uyb0RvYy54bWzElduO0zAQhu+ReAfL99uc0zRqukIsWyEh&#10;dsXCA7iOc5AS27LdpuXpGTtJC12ExCKxvXAntjP+55sZZ3177Dt0YEq3ghc4WPgYMU5F2fK6wN++&#10;3t9kGGlDeEk6wVmBT0zj283bN+tB5iwUjehKphA44TofZIEbY2TueZo2rCd6ISTjsFgJ1RMDj6r2&#10;SkUG8N53Xuj7qTcIVUolKNMaZu/GRbxx/quKUfNQVZoZ1BUYtBk3Kjfu7Oht1iSvFZFNSycZ5AUq&#10;etJyOPTs6o4Ygvaqfeaqb6kSWlRmQUXviapqKXMxQDSBfxXNVom9dLHU+VDLMyZAe8XpxW7p58NW&#10;ySf5qIDEIGtg4Z5sLMdK9fYfVKKjQ3Y6I2NHgyhMBnHgRyuMKCzFfhjHqxEpbYD7s7do8+GP73nz&#10;od4vUgYJxaEv8et/i/+pIZI5rDqH+B8VassCR/4yxoiTHqr0C9QN4XXHkJt1aNzeMyida2A2U0JK&#10;QGUl0cr+XB1MzG6CVeoH0AOAJ4hX8TId8cz44ixNomjEF2TLJAvs+hkDyaXSZstEj6xRYAXCnH9y&#10;+KTNuHXeYsV03I5c3LddN67aGaA567WWOe6OLuTEnWandqI8AYdGqO8P0M1VJ4YCi8nCtsHhcLuK&#10;UfeRA3/bS7OhZmM3G8p074XruFHOu70RVev0Xk6bdEFibeX9nwwnv81wYqFbCVANf5vhMMpSSCDk&#10;N1yl2TK7ym+6TKfueIX0hnNcr51e185wg7nSnm5be0X+/OzK4fJN2PwAAAD//wMAUEsDBBQABgAI&#10;AAAAIQDyTSBu2wAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9Ba8JAEIXvhf6HZQq91U2iFUmz&#10;EZHWkxSqgngbs2MSzM6G7JrEf99tL+1l4PEe732TLUfTiJ46V1tWEE8iEMSF1TWXCg77j5cFCOeR&#10;NTaWScGdHCzzx4cMU20H/qJ+50sRStilqKDyvk2ldEVFBt3EtsTBu9jOoA+yK6XucAjlppFJFM2l&#10;wZrDQoUtrSsqrrubUbAZcFhN4/d+e72s76f96+dxG5NSz0/j6g2Ep9H/heEHP6BDHpjO9sbaiUZB&#10;eMT/3uAlSQLirGA+nYHMM/mfPf8GAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAd4Sz6UoC&#10;AABbBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8k0g&#10;btsAAAADAQAADwAAAAAAAAAAAAAAAACkBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AKwFAAAAAA==&#10;">
+                      <v:rect id="Rectangle 3074" o:spid="_x0000_s1098" style="position:absolute;left:-196018;top:149476;width:486533;height:187581;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC8usIkxAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfhf7Dcgt9002tWImuUpSA0Ido6gdcstdsNHs3ZLcx/fuuIPg4zMwZZrUZbCN66nztWMH7JAFB&#10;XDpdc6Xg9JONFyB8QNbYOCYFf+Rhs34ZrTDV7sZH6otQiQhhn6ICE0KbSulLQxb9xLXE0Tu7zmKI&#10;squk7vAW4baR0ySZS4s1xwWDLW0Nldfi1yrIr7nZ9XV2qi7fXtMhd7ss7JV6ex2+liACDeEZfrT3&#10;WsFH8jmD+5v4BOT6HwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALy6wiTEAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="2F6332D3" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>Nunca</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <v:rect id="Rectangle 3075" o:spid="_x0000_s1099" style="position:absolute;left:23863;top:296878;width:46769;height:187581;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDT9me/xAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfhf7Dcgt9000tWomuUpSA0Ido6gdcstdsNHs3ZLcx/fuuIPg4zMwZZrUZbCN66nztWMH7JAFB&#10;XDpdc6Xg9JONFyB8QNbYOCYFf+Rhs34ZrTDV7sZH6otQiQhhn6ICE0KbSulLQxb9xLXE0Tu7zmKI&#10;squk7vAW4baR0ySZS4s1xwWDLW0Nldfi1yrIr7nZ9XV2qi7fXtMhd7ss7JV6ex2+liACDeEZfrT3&#10;WsFH8jmD+5v4BOT6HwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANP2Z7/EAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="50068E6C" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <w10:anchorlock/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="638" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C36FAC4" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3BC0E88C" wp14:editId="72A609BD">
+                      <wp:extent cx="293439" cy="556312"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:docPr id="26354" name="Group 26354"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="293439" cy="556312"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="293439" cy="556312"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="3078" name="Rectangle 3078"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="-170298" y="276157"/>
+                                  <a:ext cx="739895" cy="187581"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="641DF45B" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t>Rarament</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="3080" name="Rectangle 3080"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="479" y="196818"/>
+                                  <a:ext cx="93539" cy="187581"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="271B4683" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t>e</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="3081" name="Rectangle 3081"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="23864" y="243537"/>
+                                  <a:ext cx="46769" cy="187581"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="57BD0438" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t xml:space="preserve"> </w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="3BC0E88C" id="Group 26354" o:spid="_x0000_s1100" style="width:23.1pt;height:43.8pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="2934,5563" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDfKLVaawIAADgIAAAOAAAAZHJzL2Uyb0RvYy54bWzkVW1r2zAQ/j7YfxD63jq241fqlLGuYTDW&#10;0m4/QJHlF7AlIalxsl+/k2wnazIG62AdLB+U8518eu557qyr613foS1TuhW8wP7lAiPGqShbXhf4&#10;65fbixQjbQgvSSc4K/CeaXy9evvmapA5C0QjupIpBEm4zgdZ4MYYmXuepg3rib4UknEIVkL1xMCj&#10;qr1SkQGy950XLBaxNwhVSiUo0xq8N2MQr1z+qmLU3FWVZgZ1BQZsxq3KrRu7eqsrkteKyKalEwzy&#10;AhQ9aTkcekh1QwxBT6o9S9W3VAktKnNJRe+JqmopczVANf7ipJq1Ek/S1VLnQy0PNAG1Jzy9OC39&#10;vF0r+SjvFTAxyBq4cE+2ll2levsPKNHOUbY/UMZ2BlFwBlm4DDOMKISiKA79YKSUNsD72Vu0+fDL&#10;97z5UO8ZlEFCc+hj/frP6n9siGSOVp1D/fcKtWWBw0UCvcpJD136AH1DeN0x5LyOGrf3QJTONXA2&#10;s4SUgM6Kwsz+XB9MnF34ySLIIC/QEySxHyUjPTN9SZilWTTS56dJlPo2fqCB5FJps2aiR9YosAJg&#10;Lj/ZftJm3DpvsWA6blcubtuuG6PWA2zOeK1ldpudKzkK7WnWtRHlHnhohPp2B9NcdWIosJgsbAcc&#10;DrdRjLqPHPi3szQbajY2s6FM9164iRvhvHsyomod3uNpEy4QdsTwFxROAfa5wuCdaIBu+F2Flwl0&#10;P6jrZ3Hqp8/VzUJoiVcTdzlX9b+I6/9UXDdRtuteIG4QpvFyHN4laHkyvMs4iV9P3uhfkdd9q+F6&#10;ct+t6Sq199+Pz27Wjxf+6jsAAAD//wMAUEsDBBQABgAIAAAAIQAHiAAQ3AAAAAMBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/NasMwEITvhb6D2EJvjew0dYNrOYTQ5hQK+YHS28ba2CbWyliK7bx91V6a&#10;y8Iww8y32WI0jeipc7VlBfEkAkFcWF1zqeCw/3iag3AeWWNjmRRcycEiv7/LMNV24C31O1+KUMIu&#10;RQWV920qpSsqMugmtiUO3sl2Bn2QXSl1h0MoN42cRlEiDdYcFipsaVVRcd5djIL1gMPyOX7vN+fT&#10;6vq9f/n82sSk1OPDuHwD4Wn0/2H4xQ/okAemo72wdqJREB7xfzd4s2QK4qhg/pqAzDN5y57/AAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAN8otVprAgAAOAgAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAeIABDcAAAAAwEAAA8AAAAAAAAAAAAAAAAA&#10;xQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADOBQAAAAA=&#10;">
+                      <v:rect id="Rectangle 3078" o:spid="_x0000_s1101" style="position:absolute;left:-1703;top:2761;width:7398;height:1876;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA998ghwQAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NisIw&#10;EL4LvkMYYW+auoIuXaPISkHYQ7X6AEMzNtVmUppYu2+/OQgeP77/9Xawjeip87VjBfNZAoK4dLrm&#10;SsHlnE2/QPiArLFxTAr+yMN2Mx6tMdXuySfqi1CJGMI+RQUmhDaV0peGLPqZa4kjd3WdxRBhV0nd&#10;4TOG20Z+JslSWqw5Nhhs6cdQeS8eVkF+z82+r7NLdfv1mo6522fhoNTHZNh9gwg0hLf45T5oBYtk&#10;FefGN/EJyM0/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD33yCHBAAAA3QAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="641DF45B" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>Rarament</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <v:rect id="Rectangle 3080" o:spid="_x0000_s1102" style="position:absolute;left:5;top:1968;width:935;height:1875;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD2VLQAwAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L8w/hDsxOU2dApBqLKAVhFvX1AZfm2tQ2N6XJ1M7fm4Xg8nDe62y0rRio97VjBfNZAoK4dLrm&#10;SsH1kk+XIHxA1tg6JgX/5CHbfEzWmGr34BMN51CJGMI+RQUmhC6V0peGLPqZ64gjd3O9xRBhX0nd&#10;4yOG21Z+J8lCWqw5NhjsaGeobM5/VkHRFGY/1Pm1uv96TcfC7fNwUOrrc9yuQAQaw1v8ch+0gp9k&#10;GffHN/EJyM0TAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9lS0AMAAAADdAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="271B4683" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>e</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <v:rect id="Rectangle 3081" o:spid="_x0000_s1103" style="position:absolute;left:239;top:2435;width:468;height:1875;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCZGBGbwwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/disIw&#10;FITvF3yHcATv1lQFkWoUUQrCXnT9eYBDc2yqzUlpsrW+vVkQvBxm5htmteltLTpqfeVYwWScgCAu&#10;nK64VHA5Z98LED4ga6wdk4InedisB18rTLV78JG6UyhFhLBPUYEJoUml9IUhi37sGuLoXV1rMUTZ&#10;llK3+IhwW8tpksylxYrjgsGGdoaK++nPKsjvudl3VXYpbz9e02/u9lk4KDUa9tsliEB9+ITf7YNW&#10;MEsWE/h/E5+AXL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAmRgRm8MAAADdAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="57BD0438" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <w10:anchorlock/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="243F07BF" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="96" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="66D0916B" wp14:editId="6A679627">
+                      <wp:extent cx="141039" cy="486269"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:docPr id="26358" name="Group 26358"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="141039" cy="486269"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="141039" cy="486269"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="3084" name="Rectangle 3084"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="-252208" y="205667"/>
+                                  <a:ext cx="598914" cy="187581"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="07CB1F2D" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t>A veces</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="3085" name="Rectangle 3085"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="23863" y="380699"/>
+                                  <a:ext cx="46769" cy="187581"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="0A0D4C91" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t xml:space="preserve"> </w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="66D0916B" id="Group 26358" o:spid="_x0000_s1104" style="width:11.1pt;height:38.3pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="141039,486269" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEY/jcTAIAAFsGAAAOAAAAZHJzL2Uyb0RvYy54bWzElW1v0zAQgL8j8R8sf1/z1mRp1HRCjFVI&#10;iE0MfoDrOC+SY1u226T8es5O08KGkBgS6wf34nPu5bk7Z30z9hwdmDadFCWOFiFGTFBZdaIp8bev&#10;d1c5RsYSUREuBSvxkRl8s3n7Zj2ogsWylbxiGoERYYpBlbi1VhVBYGjLemIWUjEBylrqnlh41E1Q&#10;aTKA9Z4HcRhmwSB1pbSkzBjYvZ2UeOPt1zWj9r6uDbOIlxhis37Vft25NdisSdFootqOnsIgL4ii&#10;J50Ap2dTt8QStNfdM1N9R7U0srYLKvtA1nVHmc8BsonCJ9lstdwrn0tTDI06YwK0Tzi92Cz9fNhq&#10;9ageNJAYVAMs/JPLZax17/4hSjR6ZMczMjZaRGEzWkZhssKIgmqZZ3G2mpDSFrg/e4u2H/74XjA7&#10;DX4JZVDQHOaSv/m3/B9bopjHagrI/0GjripxEuZLjATpoUu/QN8Q0XCG/K5H48+eQZnCALOZEtIS&#10;OitNVu7n++DE7CpO4ziEGQA8cZhm2fWEZ8aXrvJVBG4dvii/TvPI6c8YSKG0sVsme+SEEmsIzNsn&#10;h0/GTkfnIy4YLtwq5F3H+aR1O0BzjtdJdtyNPuU0c97c1k5WR+DQSv39Hqa55nIosTxJ2A04OHda&#10;jPhHAfzdLM2CnoXdLGjL30s/cVM47/ZW1p2P9+LtFBcUdorhf1Q4/W2F0xkDdMPfVjhO8izx9U3y&#10;MIPqA1FSzPVdZtcwEa9VXt9sF+CvV14/znCD+dY+3bbuivz52bfD5Zuw+QEAAP//AwBQSwMEFAAG&#10;AAgAAAAhAIIYxK7bAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdJNJU&#10;YjalFO2pCLYF8TbNTpPQ7GzIbpP037t6sZeBx3u8902+nEwrBupdY1lBPItAEJdWN1wpOOzfn15A&#10;OI+ssbVMCq7kYFnc3+WYaTvyJw07X4lQwi5DBbX3XSalK2sy6Ga2Iw7eyfYGfZB9JXWPYyg3rUyi&#10;KJUGGw4LNXa0rqk87y5GwWbEcfUcvw3b82l9/d7PP762MSn1+DCtXkF4mvx/GH7xAzoUgeloL6yd&#10;aBWER/zfDV6SJCCOChZpCrLI5S178QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBEY/jc&#10;TAIAAFsGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCC&#10;GMSu2wAAAAMBAAAPAAAAAAAAAAAAAAAAAKYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAArgUAAAAA&#10;">
+                      <v:rect id="Rectangle 3084" o:spid="_x0000_s1105" style="position:absolute;left:-252208;top:205667;width:598914;height:187581;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCJb7IDxQAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvgfyD2EJvsdw2lOBGCSHGEOjBbeIPWKyt5cRaGUu13b+PCoUeh5l5w2z3s+3ESINvHSt4SlIQ&#10;xLXTLTcKqkux2oDwAVlj55gU/JCH/W652GKm3cSfNJ5DIyKEfYYKTAh9JqWvDVn0ieuJo/flBosh&#10;yqGResApwm0nn9P0VVpsOS4Y7OloqL6dv62C8laafGyLqrm+e00fpcuLcFLq8WE+vIEINIf/8F/7&#10;pBW8pJs1/L6JT0Du7gAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCJb7IDxQAAAN0AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="07CB1F2D" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>A veces</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <v:rect id="Rectangle 3085" o:spid="_x0000_s1106" style="position:absolute;left:23863;top:380699;width:46769;height:187581;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDmIxeYxQAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvgfyD2EJvsdyWlOBGCSHGEOjBbeIPWKyt5cRaGUu13b+PCoUeh5l5w2z3s+3ESINvHSt4SlIQ&#10;xLXTLTcKqkux2oDwAVlj55gU/JCH/W652GKm3cSfNJ5DIyKEfYYKTAh9JqWvDVn0ieuJo/flBosh&#10;yqGResApwm0nn9P0VVpsOS4Y7OloqL6dv62C8laafGyLqrm+e00fpcuLcFLq8WE+vIEINIf/8F/7&#10;pBW8pJs1/L6JT0Du7gAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDmIxeYxQAAAN0AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="0A0D4C91" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <w10:anchorlock/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2118FC5C" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="30" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="22F83FAB" wp14:editId="28AF535F">
+                      <wp:extent cx="293439" cy="569973"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:docPr id="26363" name="Group 26363"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="293439" cy="569973"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="293439" cy="569973"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="3088" name="Rectangle 3088"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="-179383" y="285242"/>
+                                  <a:ext cx="758064" cy="187581"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="7F9467E2" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t>Frecuente</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="3090" name="Rectangle 3090"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="-186933" y="250119"/>
+                                  <a:ext cx="468363" cy="187581"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="055AFECF" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t>mente</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="3091" name="Rectangle 3091"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="23864" y="392890"/>
+                                  <a:ext cx="46769" cy="187581"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="5D04F0DC" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t xml:space="preserve"> </w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="22F83FAB" id="Group 26363" o:spid="_x0000_s1107" style="width:23.1pt;height:44.9pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="2934,5699" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAPLo+8dgIAAD0IAAAOAAAAZHJzL2Uyb0RvYy54bWzclW1r2zAQx98P9h2E3jd+ShzbxCljXcNg&#10;rKXdPoAiyw9gS0JS4nSffifZTtZmDJZBC8sLRdLZp//97s5aXR+6Fu2Z0o3gOQ5mPkaMU1E0vMrx&#10;92+3VwlG2hBekFZwluMnpvH1+v27VS8zFopatAVTCJxwnfUyx7UxMvM8TWvWET0TknEwlkJ1xMBS&#10;VV6hSA/eu9YLfT/2eqEKqQRlWsPuzWDEa+e/LBk1d2WpmUFtjkGbcaNy49aO3npFskoRWTd0lEEu&#10;UNGRhsOhR1c3xBC0U82Zq66hSmhRmhkVnSfKsqHMxQDRBP6LaDZK7KSLpcr6Sh4xAdoXnC52S7/u&#10;N0o+ynsFJHpZAQu3srEcStXZf1CJDg7Z0xEZOxhEYTNMo3mUYkTBtIjTdBkNSGkN3M/eovWnP77n&#10;TYd6z6T0EopDn+LX/xb/Y00kc1h1BvHfK9QUOY78BGqVkw6q9AHqhvCqZcjtOjTu2SMonWlgNlFC&#10;SkBlLaLU/lwdjMyugmUaJRFGgCdMFuE8HPBM+JaLxI/nA74ggVVg7UcMJJNKmw0THbKTHCsQ5vyT&#10;/RdthkenR6yYltuRi9umbQer3QGak147M4ftwYW8SOxpdmsriifgUAv14w66uWxFn2MxzrBtcDjc&#10;WjFqP3Pgb3tpmqhpsp0myrQfheu4Qc6HnRFl4/SeTht1QWIHDa+Q4RRkn2cYdkcMUA1/n+EkTqMx&#10;wws/CNLnGZ7HSRSD2TbIG2TYqTkx//8zHPw2w66tLIYLMhxGiW1RyF+UhslQLCSbOngeL+Px+/f6&#10;6Y2PlfvWDew+2HBHuY/XeJ/aS/DXtWv4062//gkAAP//AwBQSwMEFAAGAAgAAAAhAPbVhZ3cAAAA&#10;AwEAAA8AAABkcnMvZG93bnJldi54bWxMj81qwzAQhO+BvoPYQm+J7LQNrms5hND2FAr5gdLbxtrY&#10;JtbKWIrtvH3VXprLwjDDzLfZcjSN6KlztWUF8SwCQVxYXXOp4LB/nyYgnEfW2FgmBVdysMzvJhmm&#10;2g68pX7nSxFK2KWooPK+TaV0RUUG3cy2xME72c6gD7Irpe5wCOWmkfMoWkiDNYeFCltaV1Scdxej&#10;4GPAYfUYv/Wb82l9/d4/f35tYlLq4X5cvYLwNPr/MPziB3TIA9PRXlg70SgIj/i/G7ynxRzEUUHy&#10;koDMM3nLnv8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEADy6PvHYCAAA9CAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA9tWFndwAAAADAQAADwAA&#10;AAAAAAAAAAAAAADQBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANkFAAAAAA==&#10;">
+                      <v:rect id="Rectangle 3088" o:spid="_x0000_s1108" style="position:absolute;left:-1794;top:2852;width:7580;height:1876;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAIIrgGwAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L8w/hDsxOU2dApBqLKAVhFvX1AZfm2tQ2N6XJ1M7fm4Xg8nDe62y0rRio97VjBfNZAoK4dLrm&#10;SsH1kk+XIHxA1tg6JgX/5CHbfEzWmGr34BMN51CJGMI+RQUmhC6V0peGLPqZ64gjd3O9xRBhX0nd&#10;4yOG21Z+J8lCWqw5NhjsaGeobM5/VkHRFGY/1Pm1uv96TcfC7fNwUOrrc9yuQAQaw1v8ch+0gp9k&#10;GefGN/EJyM0TAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEACCK4BsAAAADdAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="7F9467E2" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>Frecuente</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <v:rect id="Rectangle 3090" o:spid="_x0000_s1109" style="position:absolute;left:-1869;top:2501;width:4683;height:1875;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBzjSLdwQAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NisIw&#10;EL4LvkMYYW+auoK4XaPISkHYQ7X6AEMzNtVmUppYu2+/OQgeP77/9Xawjeip87VjBfNZAoK4dLrm&#10;SsHlnE1XIHxA1tg4JgV/5GG7GY/WmGr35BP1RahEDGGfogITQptK6UtDFv3MtcSRu7rOYoiwq6Tu&#10;8BnDbSM/k2QpLdYcGwy29GOovBcPqyC/52bf19mluv16Tcfc7bNwUOpjMuy+QQQawlv8ch+0gkXy&#10;FffHN/EJyM0/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHONIt3BAAAA3QAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="055AFECF" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>mente</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <v:rect id="Rectangle 3091" o:spid="_x0000_s1110" style="position:absolute;left:239;top:3928;width:468;height:1875;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAcwYdGwwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/disIw&#10;FITvhX2HcIS901QXxO0aRVYKwl7Uvwc4NMem2pyUJtbu2xtB8HKYmW+Yxaq3teio9ZVjBZNxAoK4&#10;cLriUsHpmI3mIHxA1lg7JgX/5GG1/BgsMNXuznvqDqEUEcI+RQUmhCaV0heGLPqxa4ijd3atxRBl&#10;W0rd4j3CbS2nSTKTFiuOCwYb+jVUXA83qyC/5mbTVdmpvPx5TbvcbbKwVepz2K9/QATqwzv8am+1&#10;gq/kewLPN/EJyOUDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAHMGHRsMAAADdAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="5D04F0DC" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <w10:anchorlock/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="691" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="56962452" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="293" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="691E2B97" wp14:editId="457B3604">
+                      <wp:extent cx="141039" cy="507605"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:docPr id="26371" name="Group 26371"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="141039" cy="507605"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="141039" cy="507605"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="3094" name="Rectangle 3094"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="-265919" y="219377"/>
+                                  <a:ext cx="626336" cy="187581"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="09B0FBCE" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t>Siempre</w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="3095" name="Rectangle 3095"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm rot="5399999">
+                                  <a:off x="23864" y="402033"/>
+                                  <a:ext cx="46769" cy="187581"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="7A0580F1" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                                    <w:pPr>
+                                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:jc w:val="left"/>
+                                    </w:pPr>
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:sz w:val="20"/>
+                                      </w:rPr>
+                                      <w:t xml:space="preserve"> </w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="691E2B97" id="Group 26371" o:spid="_x0000_s1111" style="width:11.1pt;height:39.95pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="141039,507605" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCwEYLSTAIAAFsGAAAOAAAAZHJzL2Uyb0RvYy54bWzElW1v2yAQx99P2ndAvG/8FDuJFaea1jWa&#10;NK1Vu30AgvGDhAEBiZN9+h3YTtZ2mrROWvOCnAEf//vdHV5fHzuODkybVooCR7MQIyaoLFtRF/j7&#10;t9urJUbGElESLgUr8IkZfL15/27dq5zFspG8ZBqBE2HyXhW4sVblQWBowzpiZlIxAYuV1B2x8Kjr&#10;oNSkB+8dD+IwzIJe6lJpSZkxMHszLOKN919VjNq7qjLMIl5g0Gb9qP24c2OwWZO81kQ1LR1lkFeo&#10;6Egr4NCzqxtiCdrr9oWrrqVaGlnZGZVdIKuqpczHANFE4bNotlrulY+lzvtanTEB2mecXu2Wfj1s&#10;tXpU9xpI9KoGFv7JxXKsdOf+QSU6emSnMzJ2tIjCZDSPwmSFEYWlNFxkYTogpQ1wf/EWbT798b1g&#10;OjR4IqVXUBzmEr/5t/gfG6KYx2pyiP9eo7YscBKu5hgJ0kGVPkDdEFFzhvysR+P3nkGZ3ACziRLS&#10;EiorTVbu5+tgZHYVZ+kqAj6AJ45WyWIx4JnwZXGWJNmAL1ou0mXk1s8YSK60sVsmO+SMAmsQ5v2T&#10;wxdjh63TFieGCzcKedtyPqy6GaA56XWWPe6OPuTMn+amdrI8AYdG6h930M0Vl32B5Whh1+BwuFvF&#10;iH8WwN/10mToydhNhrb8o/QdN8j5sLeyar3ey2mjLkisq7z/k+H0txn2NeskQDX8bYbjZJlB3UB+&#10;52EcJsnT/M6zRTZ2xxukN3ZiLsDfLr2+neEG86U93rbuivz12ZfD5Zuw+QkAAP//AwBQSwMEFAAG&#10;AAgAAAAhAG3+xJHcAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj09rwkAQxe8Fv8MyQm91k0j/&#10;GLMREduTFKqF4m3MjkkwOxuyaxK/fbe9tJeBx3u895tsNZpG9NS52rKCeBaBIC6srrlU8Hl4fXgB&#10;4TyyxsYyKbiRg1U+ucsw1XbgD+r3vhShhF2KCirv21RKV1Rk0M1sSxy8s+0M+iC7UuoOh1BuGplE&#10;0ZM0WHNYqLClTUXFZX81Ct4GHNbzeNvvLufN7Xh4fP/axaTU/XRcL0F4Gv1fGH7wAzrkgelkr6yd&#10;aBSER/zvDV6SJCBOCp4XC5B5Jv+z598AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAsBGC&#10;0kwCAABbBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;bf7EkdwAAAADAQAADwAAAAAAAAAAAAAAAACmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAK8FAAAAAA==&#10;">
+                      <v:rect id="Rectangle 3094" o:spid="_x0000_s1112" style="position:absolute;left:-265919;top:219377;width:626336;height:187581;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAMtiTexAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfhf7Dcgt9002tSI2uUpSA0Ido6gdcstdsNHs3ZLcx/fuuIPg4zMwZZrUZbCN66nztWMH7JAFB&#10;XDpdc6Xg9JONP0H4gKyxcUwK/sjDZv0yWmGq3Y2P1BehEhHCPkUFJoQ2ldKXhiz6iWuJo3d2ncUQ&#10;ZVdJ3eEtwm0jp0kylxZrjgsGW9oaKq/Fr1WQX3Oz6+vsVF2+vaZD7nZZ2Cv19jp8LUEEGsIz/Gjv&#10;tYKPZDGD+5v4BOT6HwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAy2JN7EAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="09B0FBCE" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>Siempre</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <v:rect id="Rectangle 3095" o:spid="_x0000_s1113" style="position:absolute;left:23864;top:402033;width:46769;height:187581;rotation:5898239fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBj+oFFxAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfhf7Dcgt9000tSo2uUpSA0Ido6gdcstdsNHs3ZLcx/fuuIPg4zMwZZrUZbCN66nztWMH7JAFB&#10;XDpdc6Xg9JONP0H4gKyxcUwK/sjDZv0yWmGq3Y2P1BehEhHCPkUFJoQ2ldKXhiz6iWuJo3d2ncUQ&#10;ZVdJ3eEtwm0jp0kylxZrjgsGW9oaKq/Fr1WQX3Oz6+vsVF2+vaZD7nZZ2Cv19jp8LUEEGsIz/Gjv&#10;tYKPZDGD+5v4BOT6HwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGP6gUXEAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                        <v:textbox inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="7A0580F1" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                <w:jc w:val="left"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <w10:anchorlock/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF1B80" w14:paraId="40AEF714" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="769"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6078BB71" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="45" w:right="59" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿Qué tan al pendiente está usted de la cantidad de golosinas y comida chatarra (dulces, helado, pastelitos, galletas, papitas, chicharrones, etc.) que come su hijo (a)? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="12BBC24F" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="638" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="481A0586" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2952C1B1" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66DD7F3C" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="12" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="691" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A671C21" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF1B80" w14:paraId="16282C91" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="516"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6261" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="134992FC" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="45" w:right="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿Qué tan al pendiente está usted de la cantidad de alimentos grasosos que come su hijo (a)? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="734" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0898836D" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="638" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5DF690B6" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="571A8516" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F707735" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="12" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="691" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0899FA68" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="18" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1E4286C7" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79393A6F" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="63" w:firstLine="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¡Gracias por sus respuestas! </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2383B2BB" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E6C73E6" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="00DF1B80">
+      <w:pPr>
+        <w:sectPr w:rsidR="00DF1B80">
+          <w:headerReference w:type="even" r:id="rId21"/>
+          <w:headerReference w:type="default" r:id="rId22"/>
+          <w:footerReference w:type="even" r:id="rId23"/>
+          <w:footerReference w:type="default" r:id="rId24"/>
+          <w:headerReference w:type="first" r:id="rId25"/>
+          <w:footerReference w:type="first" r:id="rId26"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1424" w:right="1636" w:bottom="471" w:left="1702" w:header="142" w:footer="113" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71A6E85D" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-1" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:position w:val="9"/>
-[...1 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F810B7F" wp14:editId="14A314D4">
-[...13 lines deleted...]
-            </wp:cNvGraphicFramePr>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="22D42274" wp14:editId="3F3A7E4D">
+            <wp:extent cx="5195951" cy="704215"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="3217" name="Picture 3217"/>
+            <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image1.png"/>
+                    <pic:cNvPr id="3217" name="Picture 3217"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14" cstate="print">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId27"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1042670" cy="617220"/>
+                      <a:ext cx="5195951" cy="704215"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00DC6B25">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Cuestionario de Alimentación Infantil </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CA4C59C" w14:textId="77777777" w:rsidR="00814B71" w:rsidRDefault="00814B71" w:rsidP="00814B71">
+    <w:p w14:paraId="2B2D1F43" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
       <w:pPr>
-        <w:tabs>
-[...9 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="601" w:right="0"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anexo 2. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Tríptico alimentación perceptiva </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="583DE8CF" w14:textId="77777777" w:rsidR="00814B71" w:rsidRDefault="00814B71" w:rsidP="00814B71">
+    <w:p w14:paraId="7D152155" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
       <w:pPr>
-        <w:tabs>
-[...9 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="121" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-847" w:right="-1166" w:firstLine="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-[...3921 lines deleted...]
-          <w:iCs/>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F62CF13" wp14:editId="1CAEDF60">
-[...21 lines deleted...]
-            </wp:cNvGraphicFramePr>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="420C38B9" wp14:editId="69E8E87F">
+            <wp:extent cx="6507481" cy="5009388"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="3225" name="Picture 3225"/>
+            <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1175040208" name=""/>
+                    <pic:cNvPr id="3225" name="Picture 3225"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId28"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6507678" cy="5009583"/>
+                      <a:ext cx="6507481" cy="5009388"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="margin">
-[...5 lines deleted...]
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00814B71">
+    </w:p>
+    <w:p w14:paraId="2EACAB79" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:after="500" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="663" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
           <w:i/>
-          <w:iCs/>
-[...1 lines deleted...]
-        <w:t>Tríptico alimentación perceptiva</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="296C5BF6" w14:textId="77777777" w:rsidR="00814B71" w:rsidRDefault="00814B71" w:rsidP="00814B71">
+    <w:p w14:paraId="313B0285" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:spacing w:after="3429" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
           <w:i/>
-          <w:iCs/>
-        </w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FDC7FAF" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+        <w:ind w:left="1435"/>
       </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Vol. 11, Núm. 21                   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Enero</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Junio</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 2024                       CEMYS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3D10B7BF" w14:textId="77777777" w:rsidR="00814B71" w:rsidRDefault="00814B71" w:rsidP="00814B71">
+    <w:p w14:paraId="091B2E79" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
       <w:pPr>
-        <w:rPr>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-1" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...36 lines deleted...]
-          <w:iCs/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5FC8CD5E" wp14:editId="1E2D6223">
-[...21 lines deleted...]
-            </wp:cNvGraphicFramePr>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="272C416E" wp14:editId="67D6E503">
+            <wp:extent cx="5195951" cy="704215"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="3235" name="Picture 3235"/>
+            <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="907532364" name=""/>
+                    <pic:cNvPr id="3235" name="Picture 3235"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId27"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7285355" cy="5612130"/>
+                      <a:ext cx="5195951" cy="704215"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00E61ADF">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72D29FE3" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:after="247" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="708" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="154CAFB1" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:after="637" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-1310" w:right="-1928" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A1C8BF1" wp14:editId="74316CF2">
+            <wp:extent cx="7285356" cy="5612130"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="3241" name="Picture 3241"/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="3241" name="Picture 3241"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId29"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7285356" cy="5612130"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39FCE641" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:after="485" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
           <w:i/>
-          <w:iCs/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AF3B92F" w14:textId="77777777" w:rsidR="00B00FA6" w:rsidRPr="00B00FA6" w:rsidRDefault="00B00FA6" w:rsidP="00530DC0">
+    <w:p w14:paraId="361A13FF" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:spacing w:after="1698" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="23"/>
-          <w:szCs w:val="23"/>
-[...1 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="217DE2F3" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+        <w:ind w:left="1435"/>
       </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Vol. 11, Núm. 21                   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Enero</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Junio</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 2024                       CEMYS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00B00FA6" w:rsidRPr="00B00FA6" w:rsidSect="000E4FC5">
-      <w:headerReference w:type="default" r:id="rId19"/>
+    <w:sectPr w:rsidR="00DF1B80">
+      <w:headerReference w:type="even" r:id="rId30"/>
+      <w:headerReference w:type="default" r:id="rId31"/>
+      <w:footerReference w:type="even" r:id="rId32"/>
+      <w:footerReference w:type="default" r:id="rId33"/>
+      <w:headerReference w:type="first" r:id="rId34"/>
+      <w:footerReference w:type="first" r:id="rId35"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:pgMar w:top="708" w:right="2303" w:bottom="706" w:left="1702" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2AFC0BB3" w14:textId="77777777" w:rsidR="005F1406" w:rsidRDefault="005F1406" w:rsidP="00544869">
+    <w:p w14:paraId="4D5CF373" w14:textId="77777777" w:rsidR="003A14E7" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6196DE2F" w14:textId="77777777" w:rsidR="005F1406" w:rsidRDefault="005F1406" w:rsidP="00544869">
+    <w:p w14:paraId="19CAE5F5" w14:textId="77777777" w:rsidR="003A14E7" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...20 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="23A836CA" w14:textId="425FC35E" w:rsidR="004F7D79" w:rsidRDefault="004F7D79" w:rsidP="004F7D79">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="36CD839C" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
     <w:pPr>
-      <w:pStyle w:val="Piedepgina"/>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="65" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:r w:rsidRPr="0059794E">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Vol. 11, Núm. 21                   </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
-    <w:r w:rsidRPr="0059794E">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="22"/>
       </w:rPr>
       <w:t>Enero</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
-    <w:r w:rsidRPr="0059794E">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve"> – Junio 2024                       CEMYS</w:t>
+      <w:t xml:space="preserve"> – </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>Junio</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2024                       CEMYS</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="52C804FD" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="65" w:firstLine="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Vol. 11, Núm. 21                   </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>Enero</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> – </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>Junio</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2024                       CEMYS</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="32F7E5DB" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="65" w:firstLine="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Vol. 11, Núm. 21                   </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>Enero</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> – </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>Junio</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2024                       CEMYS</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="574C6E2E" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="00DF1B80">
+    <w:pPr>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6A4450AF" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="00DF1B80">
+    <w:pPr>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="186C330D" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="00DF1B80">
+    <w:pPr>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4E25D3BA" w14:textId="77777777" w:rsidR="005F1406" w:rsidRDefault="005F1406" w:rsidP="00544869">
+    <w:p w14:paraId="15F7579A" w14:textId="77777777" w:rsidR="003A14E7" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38677E5F" w14:textId="77777777" w:rsidR="005F1406" w:rsidRDefault="005F1406" w:rsidP="00544869">
+    <w:p w14:paraId="09D83DA0" w14:textId="77777777" w:rsidR="003A14E7" w:rsidRDefault="003A14E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="36554BCB" w14:textId="1434942B" w:rsidR="004F7D79" w:rsidRDefault="004F7D79" w:rsidP="004F7D79">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="77B44747" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
     <w:pPr>
-      <w:pStyle w:val="Encabezado"/>
-[...63 lines deleted...]
-      <w:pStyle w:val="Encabezado"/>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="343" w:firstLine="0"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58DEE3FC" wp14:editId="79DD107D">
-[...5 lines deleted...]
-          </wp:cNvGraphicFramePr>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="19DB332E" wp14:editId="09472CC1">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>1285875</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>90170</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="5200650" cy="704850"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="13" name="Picture 13"/>
+          <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2133103041" name=""/>
+                  <pic:cNvPr id="13" name="Picture 13"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="5200000" cy="704762"/>
+                    <a:ext cx="5200650" cy="704850"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...219 lines deleted...]
-      </w:pPr>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="02AD017E" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="343" w:firstLine="0"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:noProof/>
       </w:rPr>
-    </w:lvl>
-[...10 lines deleted...]
-      </w:pPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="0A8C8EB4" wp14:editId="4D4B57C5">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>1285875</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>90170</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="5200650" cy="704850"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="204440556" name="Picture 13"/>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="13" name="Picture 13"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="5200650" cy="704850"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
       </w:rPr>
-    </w:lvl>
-[...10 lines deleted...]
-      </w:pPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2E65B193" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="003A14E7">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="343" w:firstLine="0"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:noProof/>
       </w:rPr>
-    </w:lvl>
-[...10 lines deleted...]
-      </w:pPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="5E730C3D" wp14:editId="7EA95AAC">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>1285875</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>90170</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="5200650" cy="704850"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="488477033" name="Picture 13"/>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="13" name="Picture 13"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="5200650" cy="704850"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
       </w:rPr>
-    </w:lvl>
-[...253 lines deleted...]
-</w:numbering>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="21DAF3FE" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="00DF1B80">
+    <w:pPr>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="103A92A1" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="00DF1B80">
+    <w:pPr>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="589BF416" w14:textId="77777777" w:rsidR="00DF1B80" w:rsidRDefault="00DF1B80">
+    <w:pPr>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
+    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0077197B"/>
-[...197 lines deleted...]
-    <w:rsid w:val="00FE535F"/>
+    <w:rsidRoot w:val="00DF1B80"/>
+    <w:rsid w:val="003A14E7"/>
+    <w:rsid w:val="00BC3535"/>
+    <w:rsid w:val="00DF1B80"/>
+    <w:rsid w:val="00F92178"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="es-MX" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="218B8088"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{01526A25-CCC6-488A-9977-700A320F0F54}"/>
+  <w14:docId w14:val="7881394C"/>
+  <w15:docId w15:val="{25E6E59F-7FC8-4F37-A327-1B073209042C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-MX" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="es-MX" w:eastAsia="es-MX" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -13978,51 +17031,51 @@
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -14292,1222 +17345,284 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00544869"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="3" w:line="249" w:lineRule="auto"/>
+      <w:ind w:left="10" w:right="62" w:hanging="10"/>
+      <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:lang w:val="es-ES"/>
-      <w14:ligatures w14:val="none"/>
+      <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="0077197B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:widowControl/>
-[...2 lines deleted...]
-      <w:spacing w:before="360" w:after="80" w:line="259" w:lineRule="auto"/>
+      <w:spacing w:after="114" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="10" w:hanging="10"/>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...4 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo2Car"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0077197B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:widowControl/>
-[...2 lines deleted...]
-      <w:spacing w:before="160" w:after="80" w:line="259" w:lineRule="auto"/>
+      <w:spacing w:after="346" w:line="259" w:lineRule="auto"/>
+      <w:ind w:right="63"/>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...4 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:i/>
+      <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo3Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0077197B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:widowControl/>
-[...2 lines deleted...]
-      <w:spacing w:before="160" w:after="80" w:line="259" w:lineRule="auto"/>
+      <w:spacing w:after="353" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="1450" w:hanging="10"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
-[...166 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Car">
+    <w:name w:val="Título 3 Car"/>
+    <w:link w:val="Ttulo3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo1"/>
-    <w:uiPriority w:val="9"/>
-    <w:rsid w:val="0077197B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="40"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
     <w:name w:val="Título 2 Car"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo2"/>
-    <w:uiPriority w:val="9"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0077197B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:i/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Car">
-[...97 lines deleted...]
-    <w:rsid w:val="0077197B"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
+    <w:name w:val="TableGrid"/>
     <w:pPr>
-      <w:widowControl/>
-[...3 lines deleted...]
-      <w:contextualSpacing/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...271 lines deleted...]
-    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00544869"/>
+    <w:rsid w:val="00F92178"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...108 lines deleted...]
-      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mencinsinresolver">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00531867"/>
+    <w:rsid w:val="00F92178"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="HTMLconformatoprevio">
-[...56 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...227 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dira010712@alumnos.urse.edu.mx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.org.mx/scielo.php?script=sci_arttext&amp;pid=S0188-62662020000100136" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4896-0823" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nece661109@profesores.urse.edu.mx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dira010712@alumnos.urse.edu.mx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4896-0823" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.org.mx/scielo.php?script=sci_arttext&amp;pid=S0188-62662020000100136" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4896-0823" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4896-0823" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.org.mx/scielo.php?script=sci_arttext&amp;pid=S0188-62662020000100136" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.org.mx/scielo.php?script=sci_arttext&amp;pid=S0188-62662020000100136" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/cemys.v11i21.344" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4896-0823" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.org.mx/scielo.php?script=sci_arttext&amp;pid=S0188-62662020000100136" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4896-0823" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4896-0823" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4896-0823" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4896-0823" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -15515,54 +17630,54 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -15715,743 +17830,58 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...666 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>16</Pages>
-[...1 lines deleted...]
-  <Characters>28792</Characters>
+  <Pages>18</Pages>
+  <Words>5354</Words>
+  <Characters>29452</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>239</Lines>
-  <Paragraphs>67</Paragraphs>
+  <Lines>245</Lines>
+  <Paragraphs>69</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>33959</CharactersWithSpaces>
+  <CharactersWithSpaces>34737</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>DIAZ RIOS ARELI MONTSERRAT</dc:creator>
   <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>