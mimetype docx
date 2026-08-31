--- v0 (2025-10-07)
+++ v1 (2026-08-31)
@@ -3,66 +3,104 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0CAFF3D5" w14:textId="524A5696" w:rsidR="00F21390" w:rsidRPr="00F21390" w:rsidRDefault="00F21390" w:rsidP="00F21390">
+    <w:p w14:paraId="44CBE6D6" w14:textId="3211036D" w:rsidR="00DB34FB" w:rsidRPr="00DB34FB" w:rsidRDefault="00DB34FB" w:rsidP="00DB34FB">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB34FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB34FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00DB34FB">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/cemys.v11i21.345</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0CAFF3D5" w14:textId="5EE2FB34" w:rsidR="00F21390" w:rsidRPr="00F21390" w:rsidRDefault="00F21390" w:rsidP="00F21390">
       <w:pPr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk162628558"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00F21390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Artículos científicos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A87F9D0" w14:textId="251E0B9B" w:rsidR="00E25C1D" w:rsidRPr="00F21390" w:rsidRDefault="00FD234B" w:rsidP="00F21390">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="es-ES"/>
@@ -258,88 +296,88 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Luis Ernesto Calixto Urquiza</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D5A3909" w14:textId="356D37EC" w:rsidR="00FD234B" w:rsidRPr="00DC2205" w:rsidRDefault="00E25C1D" w:rsidP="00DC2205">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC2205">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Universidad Rosario Castellanos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40BCE25A" w14:textId="77777777" w:rsidR="00D65AD6" w:rsidRPr="00F21390" w:rsidRDefault="00000000" w:rsidP="00DC2205">
+    <w:p w14:paraId="40BCE25A" w14:textId="77777777" w:rsidR="00D65AD6" w:rsidRPr="00F21390" w:rsidRDefault="00E25C1D" w:rsidP="00DC2205">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidR="00E25C1D" w:rsidRPr="00F21390">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00F21390">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>luisernestocaur@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="785911AB" w14:textId="691883B9" w:rsidR="00E25C1D" w:rsidRPr="00F21390" w:rsidRDefault="00000000" w:rsidP="00DC2205">
+    <w:p w14:paraId="785911AB" w14:textId="691883B9" w:rsidR="00E25C1D" w:rsidRPr="00F21390" w:rsidRDefault="00D65AD6" w:rsidP="00DC2205">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="00D65AD6" w:rsidRPr="00F21390">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00F21390">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>luis.calixto@rcastellanos.cdmx.gob.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="366E62A1" w14:textId="1D7AD1BF" w:rsidR="002450E8" w:rsidRPr="00DC2205" w:rsidRDefault="002450E8" w:rsidP="00DC2205">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC2205">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -493,96 +531,104 @@
       </w:r>
       <w:r w:rsidRPr="00F21390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> es innegable, resaltando la necesidad de prácticas educativas que promuevan un ambiente de aprendizaje inclusivo y efectivo. El modelo de acompañamiento psicoemocional implementado demostró ser una estrategia pedagógica innovadora, enfatizando la importancia de espacios de reflexión y diálogo en el proceso educativo. Este enfoque no </w:t>
       </w:r>
       <w:r w:rsidR="00C91793" w:rsidRPr="00F21390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sólo</w:t>
       </w:r>
       <w:r w:rsidRPr="00F21390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> facilita la integración de las experiencias personales </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Hlk169880984"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk169880984"/>
       <w:r w:rsidR="002449AB" w:rsidRPr="002449AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>del estudiantado</w:t>
       </w:r>
       <w:r w:rsidR="002449AB" w:rsidRPr="00154189">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
-[...6 lines deleted...]
-        <w:t>en su proyecto académico, sino que también alienta la realización de investigaciones significativas, destacando el papel crucial del personal docente en la efectividad de estas estrategias pedagógicas.</w:t>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00F21390">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en su proyecto académico, sino que también alienta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F21390">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>la realización de investigaciones significativas, destacando el papel crucial del personal docente en la efectividad de estas estrategias pedagógicas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="551BA164" w14:textId="77777777" w:rsidR="00643A97" w:rsidRPr="00F21390" w:rsidRDefault="00643A97" w:rsidP="00DC2205">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F21390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Palabras claves:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F21390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Transición Académica, Desempeño, Prácticas Educativas, Procesos Identitarios, Trabajos de Fin de Grado, Estrategias Pedagógicas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="194CBEA7" w14:textId="77777777" w:rsidR="00154189" w:rsidRPr="00F21390" w:rsidRDefault="00154189" w:rsidP="00DC2205">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F21390">
@@ -715,147 +761,151 @@
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F21390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2023                                   </w:t>
       </w:r>
       <w:r w:rsidRPr="00F21390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Fecha Aceptación:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F21390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Diciembre 2023</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F21390">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Diciembre</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F21390">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2023</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF40A3">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="00847472">
         <w:pict w14:anchorId="1FFF6E39">
           <v:rect id="_x0000_i1025" style="width:446.5pt;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="149E5E40" w14:textId="77777777" w:rsidR="00F21390" w:rsidRDefault="00F21390" w:rsidP="00DC2205">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01684550" w14:textId="77777777" w:rsidR="00F21390" w:rsidRDefault="00F21390" w:rsidP="00DC2205">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2CCC6B08" w14:textId="77777777" w:rsidR="00F21390" w:rsidRDefault="00F21390" w:rsidP="00DC2205">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72249923" w14:textId="77777777" w:rsidR="00F21390" w:rsidRDefault="00F21390" w:rsidP="00DC2205">
+    <w:p w14:paraId="6F376164" w14:textId="77777777" w:rsidR="00F21390" w:rsidRDefault="00F21390" w:rsidP="00DC2205">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F376164" w14:textId="77777777" w:rsidR="00F21390" w:rsidRDefault="00F21390" w:rsidP="00DC2205">
+    <w:p w14:paraId="414D6F43" w14:textId="0113C9F5" w:rsidR="009D29CB" w:rsidRPr="00F21390" w:rsidRDefault="00455FC9" w:rsidP="00DC2205">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="00F21390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>Introducción</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E0CFABA" w14:textId="37353F75" w:rsidR="00455FC9" w:rsidRPr="00F21390" w:rsidRDefault="00455FC9" w:rsidP="00DC2205">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F21390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">La presente investigación se enmarca en el contexto de un profundo interés académico por las intersecciones entre el bienestar psicoemocional </w:t>
       </w:r>
       <w:r w:rsidR="002449AB" w:rsidRPr="002449AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -986,94 +1036,94 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F21390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La investigación sobre los procesos de elección y conclusión de trabajos finales de grado en la Universidad Rosario Castellanos (URC) se inscribe en un marco de interés particular por las dinámicas identitarias de su estudiantado. Esta universidad pública y gratuita, establecida en 2019 en la Ciudad de México, se ha caracterizado por su compromiso con la diversidad sociocultural del estudiantado, promoviendo iniciativas que profundizan en el entendimiento de sus experiencias educativas y necesidades específicas. En este contexto, el estudio de las cualidades identitarias en relación con la elección y desarrollo de los trabajos finales de grado</w:t>
       </w:r>
       <w:r w:rsidR="002449AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F21390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> enriquece la comprensión sobre cómo </w:t>
+        <w:t xml:space="preserve"> enriquece la comprensión </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F21390">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">sobre cómo </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="002449AB" w:rsidRPr="002449AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>el estudiantado</w:t>
       </w:r>
       <w:r w:rsidR="002449AB" w:rsidRPr="00154189">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F21390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>construyen</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F21390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> su identidad académica y profesional en un ambiente </w:t>
-[...8 lines deleted...]
-        <w:t>inclusivo, además que contribuye a la creación de estrategias pedagógicas y evaluativas que respeten y celebren la diversidad.</w:t>
+        <w:t xml:space="preserve"> su identidad académica y profesional en un ambiente inclusivo, además que contribuye a la creación de estrategias pedagógicas y evaluativas que respeten y celebren la diversidad.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="407BF9F4" w14:textId="35EFBBD5" w:rsidR="00455FC9" w:rsidRPr="00F21390" w:rsidRDefault="00455FC9" w:rsidP="00DC2205">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F21390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Con un enfoque metodológico cualitativo, la investigación procuró adentrarse en la experiencia vivencial de estos estudiantes, buscando evidenciar cómo la integración de medidas de apoyo psicoemocional en un entorno educativo adaptativo y receptivo podría contribuir a mejorar no </w:t>
       </w:r>
       <w:r w:rsidR="00C91793" w:rsidRPr="00F21390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -1558,155 +1608,139 @@
         </w:rPr>
         <w:t xml:space="preserve"> de Titulación</w:t>
       </w:r>
       <w:r w:rsidR="00104E02" w:rsidRPr="00F21390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Teórico y Práctico respectivamente</w:t>
       </w:r>
       <w:r w:rsidRPr="00F21390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Este modelo se articula a través de la interacción entre </w:t>
       </w:r>
       <w:r w:rsidR="002449AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">el </w:t>
+        <w:t xml:space="preserve">el estudiantado </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F21390">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>y dos figuras clave</w:t>
+      </w:r>
+      <w:r w:rsidR="00D10996" w:rsidRPr="00F21390">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en tanto facilitadores</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F21390">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D10996" w:rsidRPr="00F21390">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un docente con función de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F21390">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">supervisor psicoafectivo y </w:t>
+      </w:r>
+      <w:r w:rsidR="00D10996" w:rsidRPr="00F21390">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un docente como </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F21390">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>observador</w:t>
+      </w:r>
+      <w:r w:rsidR="00D10996" w:rsidRPr="00F21390">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> silente</w:t>
+      </w:r>
+      <w:r w:rsidR="00104E02" w:rsidRPr="00F21390">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Aguado y De la Garza, 2017)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F21390">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. El supervisor, actuando desde un enfoque reflexivo y no intrusivo, orienta a</w:t>
       </w:r>
       <w:r w:rsidR="002449AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">estudiantado </w:t>
-[...95 lines deleted...]
-        <w:t xml:space="preserve">estudiantado </w:t>
+        <w:t xml:space="preserve">l estudiantado </w:t>
       </w:r>
       <w:r w:rsidRPr="00F21390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">en la exploración de sus propias emociones, motivaciones y obstáculos relacionados con su proyecto final. Las intervenciones del supervisor buscan fomentar un espacio de diálogo y autoconocimiento, donde los estudiantes puedan reflexionar sobre </w:t>
       </w:r>
       <w:r w:rsidRPr="002449AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">su identidad, sus expectativas y sus experiencias </w:t>
       </w:r>
       <w:r w:rsidR="00394863" w:rsidRPr="002449AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>académicas y familiares</w:t>
       </w:r>
@@ -2351,132 +2385,104 @@
         </w:rPr>
         <w:t xml:space="preserve">do </w:t>
       </w:r>
       <w:r w:rsidRPr="00F21390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">la importancia de seleccionar participantes que pueden proporcionar una comprensión profunda de los </w:t>
       </w:r>
       <w:r w:rsidR="002449AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>procesos</w:t>
       </w:r>
       <w:r w:rsidRPr="00F21390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> estudiados (</w:t>
-[...17 lines deleted...]
-        <w:t>, 2002).</w:t>
+        <w:t xml:space="preserve"> estudiados (Patton, 2002).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F8070F9" w14:textId="719C958F" w:rsidR="003B6B93" w:rsidRPr="00F21390" w:rsidRDefault="003B6B93" w:rsidP="00DC2205">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F21390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">La inclusión de una muestra diversa en términos de género, edad, trayectorias académicas y experiencias profesionales previas fue deliberada, buscando capturar la pluralidad de voces y experiencias dentro del cuerpo estudiantil. Esta diversidad es esencial para entender cómo las variadas identidades y contextos de vida influyen en la manera en que </w:t>
       </w:r>
       <w:r w:rsidR="002449AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>el estudiantado</w:t>
       </w:r>
       <w:r w:rsidRPr="00F21390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> aborda la elaboración de su trabajo de fin de grado. La literatura sugiere que las experiencias educativas son profundamente afectadas por factores socioeconómicos, culturales y personales, lo que resalta la necesidad de adoptar enfoques de investigación que consideren esta complejidad (</w:t>
       </w:r>
       <w:r w:rsidR="0037128E" w:rsidRPr="00F21390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bourdieu y Passeron, 1990; </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+      <w:r w:rsidRPr="00F21390">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Crenshaw, </w:t>
       </w:r>
       <w:r w:rsidR="002C4091" w:rsidRPr="00F21390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2018</w:t>
       </w:r>
       <w:r w:rsidRPr="00F21390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76D72F2F" w14:textId="6F1827E5" w:rsidR="003B6B93" w:rsidRPr="00F21390" w:rsidRDefault="003B6B93" w:rsidP="00DC2205">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2985,59 +2991,51 @@
         </w:rPr>
         <w:t xml:space="preserve">se acompañó </w:t>
       </w:r>
       <w:r w:rsidR="00A11BDC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>al estudiantado</w:t>
       </w:r>
       <w:r w:rsidRPr="00F21390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de octavo semestre. Los objetivos específicos de esta etapa incluyeron 1) Explorar las dinámicas psicoemocionales y los procesos identitarios que los estudiantes experimentan durante la elaboración de un protocolo de trabajo de fin de grado. Esto se realizó para comprender mejor cómo sus emociones y la construcción de su identidad influían en la elección del tema y la metodología de su investigación, 2) Identificar los obstáculos más comunes que enfrenta</w:t>
       </w:r>
       <w:r w:rsidR="00A11BDC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t>al estudiantado</w:t>
+        <w:t xml:space="preserve"> al estudiantado</w:t>
       </w:r>
       <w:r w:rsidRPr="00F21390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> durante la elaboración de un protocolo de trabajo de fin de grado, con especial atención a aquellos vinculados a factores psicoemocionales e identitarios que emergían durante el avance del trabajo de la elección del tema. Esto ayudó a determinar las barreras particulares en su desarrollo teórico y práctico, así como 3) Proporcionar recomendaciones basadas en los hallazgos para el diseño de intervenciones o estrategias que puedan apoyar </w:t>
       </w:r>
       <w:r w:rsidR="00A11BDC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>al estudiantado</w:t>
       </w:r>
       <w:r w:rsidR="00A11BDC" w:rsidRPr="00F21390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3118,67 +3116,51 @@
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">señalados en </w:t>
       </w:r>
       <w:r w:rsidR="00A25499" w:rsidRPr="00F21390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>el primer acercamiento</w:t>
       </w:r>
       <w:r w:rsidRPr="00F21390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> además de 1) Identificar cómo la autoridad pedagógica (docentes e institución) es percibida por los estudiantes universitarios en el proceso de realización de un protocolo de investigación para el trabajo de fin de grado, con el fin de entender </w:t>
       </w:r>
       <w:r w:rsidR="00A11BDC" w:rsidRPr="00A11BDC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">influye en la toma de decisiones con relación en la elección de un paradigma </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> así como la estrategia metodológica del proyecto.</w:t>
+        <w:t>influye en la toma de decisiones con relación en la elección de un paradigma analítico, así como la estrategia metodológica del proyecto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F85991E" w14:textId="77777777" w:rsidR="00A11BDC" w:rsidRDefault="00FD5D01" w:rsidP="00DC2205">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F21390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Este diseño secuencial y seriado permitió observar las dinámicas de aprendizaje y desarrollo emocional en dos grupos distintos de estudiantes, en fases sucesivas de su formación académica. Al acompañar a los estudiantes de octavo desde el inicio, incluyendo la fase de elección de la modalidad de su trabajo de fin de grado, y luego continuar con los estudiantes de séptimo, que </w:t>
       </w:r>
       <w:r w:rsidR="00F6686F" w:rsidRPr="00F21390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -5455,87 +5437,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Para el análisis de los datos recopilados, se adoptó un enfoque cualitativo profundo, utilizando técnicas de codificación y categorización inspiradas en la metodología de la teoría fundamentada (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Grounded</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> (</w:t>
+        <w:t xml:space="preserve"> Theory), tal como lo sugieren Strauss y Corbin (</w:t>
       </w:r>
       <w:r w:rsidR="00F42C3B" w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2014</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). Este enfoque metodológico se caracteriza por su capacidad para construir teorías que emergen directamente de los datos, lo cual era esencial para explorar las sutilezas de las experiencias estudiantiles sin imponer supuestos teóricos preconcebidos. La codificación abierta inicial permitió identificar temas emergentes y categorías preliminares, destacando aspectos críticos de la experiencia </w:t>
       </w:r>
       <w:r w:rsidR="00BD4184" w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>del estudiantado</w:t>
       </w:r>
@@ -6085,59 +6031,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> experiencias personales y emociones intensas que puede llevar a situaciones de conflicto interno y sesgos en la perspectiva investigativa, así como obstáculos socio-emocionales reflejados académicamente como metodológicos y epistémicos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="110160D7" w14:textId="1A5B20BD" w:rsidR="00C759B5" w:rsidRPr="00BD4184" w:rsidRDefault="00BD4184" w:rsidP="00DC2205">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>E</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">l estudiantado </w:t>
+        <w:t xml:space="preserve">El estudiantado </w:t>
       </w:r>
       <w:r w:rsidR="00C759B5" w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>experimenta un amplio espectro de emociones, desde ansiedad y estrés hasta orgullo y satisfacción, reflejando las altas expectativas tanto académicas como personales</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> en dónde l</w:t>
       </w:r>
       <w:r w:rsidR="00C759B5" w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>as figuras de autoridad pedagógica juegan roles significativos, influenciando la formación de la identidad profesional y la validación del aprendizaje.</w:t>
       </w:r>
@@ -6153,69 +6091,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Un tema recurrente entre los participantes es el deseo de independencia y la formación de una identidad adulta autónoma. Esto se refleja en la elección de los temas de sus trabajos finales, que a menudo buscan conectar sus experiencias personales con sus aspiraciones profesionales. Junto con McLaren (200</w:t>
       </w:r>
       <w:r w:rsidR="00C435F3" w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>) se aprecia que este proceso de individuación es crucial para la transición hacia roles profesionales. Además, los estudiantes expresan un fuerte deseo de retribuir a sus familias por el apoyo recibido, lo que subraya la interdependencia entre desarrollo personal y responsabilidades sociales (</w:t>
-[...17 lines deleted...]
-        <w:t>, 2000).</w:t>
+        <w:t>) se aprecia que este proceso de individuación es crucial para la transición hacia roles profesionales. Además, los estudiantes expresan un fuerte deseo de retribuir a sus familias por el apoyo recibido, lo que subraya la interdependencia entre desarrollo personal y responsabilidades sociales (Arnett, 2000).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B811AB6" w14:textId="77777777" w:rsidR="00BD4184" w:rsidRPr="00BD4184" w:rsidRDefault="00C759B5" w:rsidP="00DC2205">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Sin embargo, los desafíos no son uniformes y varían entre </w:t>
       </w:r>
       <w:r w:rsidR="00BD4184" w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -6492,69 +6412,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">ha estado mucho más familiarizado con un enfoque práctico previo y mucho menos con la rigurosidad metodológica exigida en un trabajo final como las tesis o tesinas. Lo anterior destaca que la falta de preparación previa en metodologías de investigación rigurosas puede crear no sólo barreras técnicas sino también psicoemocionales. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49762EFF" w14:textId="77777777" w:rsidR="00BD4184" w:rsidRPr="00BD4184" w:rsidRDefault="00BD4184" w:rsidP="00BD4184">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">En ese sentido es que Donoso y </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> (2012) así como Garbanzo (2007), subrayan cómo esta falta de preparación afecta negativamente la autoeficacia percibida y la motivación hacia la investigación, por lo que el estudiantado enfrenta ansiedades y dudas sobre sus capacidades, lo que puede minar su confianza y entorpecer sus procesos investigativos. Estos factores psicoemocionales contribuyen a una experiencia de aprendizaje más desafiante y a menudo menos exitosa en términos de resultados investigativos.</w:t>
+        <w:t>En ese sentido es que Donoso y Schiefelbein (2012) así como Garbanzo (2007), subrayan cómo esta falta de preparación afecta negativamente la autoeficacia percibida y la motivación hacia la investigación, por lo que el estudiantado enfrenta ansiedades y dudas sobre sus capacidades, lo que puede minar su confianza y entorpecer sus procesos investigativos. Estos factores psicoemocionales contribuyen a una experiencia de aprendizaje más desafiante y a menudo menos exitosa en términos de resultados investigativos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55F5C653" w14:textId="77777777" w:rsidR="00BD4184" w:rsidRPr="00BD4184" w:rsidRDefault="00BD4184" w:rsidP="00BD4184">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Asimismo, se evidenció que la implementación de grupos focales supervisados por profesionales psicoafectivos, ha demostrado ser una estrategia efectiva. Estos espacios permiten al estudiantado explorar y reflexionar sobre sus emociones en un entorno seguro, lo que facilita la integración de sus vivencias personales con los requisitos académicos de su investigación (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -7513,69 +7415,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aguado Vázquez, J. C., </w:t>
       </w:r>
       <w:r w:rsidR="00825D82" w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> De La Garza </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, M. A. (s. f.). </w:t>
+        <w:t xml:space="preserve"> De La Garza Walliser, M. A. (s. f.). </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Antropología y psicoanálisis. Psicocomunidad</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. COLOFON.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CBACCF" w14:textId="519B90E0" w:rsidR="00E92A9E" w:rsidRPr="00BD4184" w:rsidRDefault="00E92A9E" w:rsidP="00DC2205">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
@@ -7828,1435 +7712,1334 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sage.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21DCD78E" w14:textId="77777777" w:rsidR="00E92A9E" w:rsidRPr="00BD4184" w:rsidRDefault="00E92A9E" w:rsidP="00DC2205">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, K. (2018). </w:t>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Crenshaw, K. (2018). </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">La interseccionalidad en cuestión: una entrevista a </w:t>
-      </w:r>
+        <w:t>La interseccionalidad en cuestión: una entrevista a Kimberlé Crenshaw</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Athenea Digital, 18(3), 1-17.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="304613F7" w14:textId="1E06AFFE" w:rsidR="00E92A9E" w:rsidRPr="00BD4184" w:rsidRDefault="00E92A9E" w:rsidP="00DC2205">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cueli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, J.C. </w:t>
+      </w:r>
+      <w:r w:rsidR="00825D82" w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Biro, C. (1975). </w:t>
+      </w:r>
       <w:r w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Kimberlé</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Psicocomunidad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Prentice Hall.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B52099D" w14:textId="77777777" w:rsidR="00BD4184" w:rsidRPr="00BD4184" w:rsidRDefault="00BD4184" w:rsidP="00BD4184">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Del Castillo, M. (2012). </w:t>
+      </w:r>
       <w:r w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Causas, consecuencias y prevención de la deserción escolar, EUA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Palibrio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B78B91C" w14:textId="3D762BF8" w:rsidR="00E92A9E" w:rsidRPr="00BD4184" w:rsidRDefault="00E92A9E" w:rsidP="00DC2205">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Denzin, N. K., </w:t>
+      </w:r>
+      <w:r w:rsidR="00825D82" w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lincoln, Y. S. (2018). </w:t>
+      </w:r>
       <w:r w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Crenshaw</w:t>
-[...29 lines deleted...]
-    <w:p w14:paraId="304613F7" w14:textId="1E06AFFE" w:rsidR="00E92A9E" w:rsidRPr="00BD4184" w:rsidRDefault="00E92A9E" w:rsidP="00DC2205">
+        <w:t>El poder de la investigación cualitativa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (5ª ed.). Ediciones Síntesis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31621A80" w14:textId="230F73FD" w:rsidR="00E92A9E" w:rsidRPr="00BD4184" w:rsidRDefault="00E92A9E" w:rsidP="00DC2205">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, J.C. </w:t>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Donoso, S., </w:t>
       </w:r>
       <w:r w:rsidR="00825D82" w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Biro, C. (1975). </w:t>
+        <w:t xml:space="preserve"> Schiefelbein, E. (2012). </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Psicocomunidad</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="2B52099D" w14:textId="77777777" w:rsidR="00BD4184" w:rsidRPr="00BD4184" w:rsidRDefault="00BD4184" w:rsidP="00BD4184">
+        <w:t>Análisis de los modelos explicativos de retención de estudiantes en la universidad: una visión desde la desigualdad social</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Estudios Pedagógicos, 33(1), 7-27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B9F643D" w14:textId="77777777" w:rsidR="00E92A9E" w:rsidRPr="00BD4184" w:rsidRDefault="00E92A9E" w:rsidP="00DC2205">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Del Castillo, M. (2012). </w:t>
+        <w:t xml:space="preserve">Erikson, E. (1968). </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Causas, consecuencias y prevención de la deserción escolar, EUA</w:t>
-[...28 lines deleted...]
-    <w:p w14:paraId="0B78B91C" w14:textId="3D762BF8" w:rsidR="00E92A9E" w:rsidRPr="00BD4184" w:rsidRDefault="00E92A9E" w:rsidP="00DC2205">
+        <w:t>Identidad, juventud y crisis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Taurus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CD5336E" w14:textId="77777777" w:rsidR="00E92A9E" w:rsidRPr="00BD4184" w:rsidRDefault="00E92A9E" w:rsidP="00DC2205">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD4184">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> Lincoln, Y. S. (2018). </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Feixa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, C. (2020). </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>El poder de la investigación cualitativa</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="31621A80" w14:textId="230F73FD" w:rsidR="00E92A9E" w:rsidRPr="00BD4184" w:rsidRDefault="00E92A9E" w:rsidP="00DC2205">
+        <w:t>Identidad, Juventud y Crisis: el concepto de crisis en las teorías sobre la juventud</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Revista Española de Sociología, 29, 11-26. https://doi.org/10.22325/fes/res.2020.72</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C4BEF27" w14:textId="77777777" w:rsidR="00BD4184" w:rsidRPr="00BD4184" w:rsidRDefault="00BD4184" w:rsidP="00BD4184">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Donoso, S., </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Fonseca, R., y Prieto de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Schiefelbein</w:t>
+        <w:t>Alizo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, E. (2012). </w:t>
+        <w:t xml:space="preserve">, L.  (2010). </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Análisis de los modelos explicativos de retención de estudiantes en la universidad: una visión desde la desigualdad social</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="1B9F643D" w14:textId="77777777" w:rsidR="00E92A9E" w:rsidRPr="00BD4184" w:rsidRDefault="00E92A9E" w:rsidP="00DC2205">
+        <w:t>Las emociones en la comunicación persuasiva: desde la retórica afectiva de Aristóteles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Quórum Académico, 7(1), 78-94. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A22D070" w14:textId="77777777" w:rsidR="00E92A9E" w:rsidRPr="00BD4184" w:rsidRDefault="00E92A9E" w:rsidP="00DC2205">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Erikson, E. (1968). </w:t>
+        <w:t xml:space="preserve">Garbanzo Vargas, G. M. (2007). </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Identidad, juventud y crisis</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="4CD5336E" w14:textId="77777777" w:rsidR="00E92A9E" w:rsidRPr="00BD4184" w:rsidRDefault="00E92A9E" w:rsidP="00DC2205">
+        <w:t>Factores asociados al rendimiento académico en estudiantes universitarios, una reflexión desde la calidad de la educación superior pública</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Revista Educación, 31(1), 43-63.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14A32B7C" w14:textId="77777777" w:rsidR="00E92A9E" w:rsidRPr="00BD4184" w:rsidRDefault="00E92A9E" w:rsidP="00DC2205">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Giroux, H. A. (2011). </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BD4184">
-[...15 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Identidad, Juventud y Crisis: el concepto de crisis en las teorías sobre la juventud</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="4C4BEF27" w14:textId="77777777" w:rsidR="00BD4184" w:rsidRPr="00BD4184" w:rsidRDefault="00BD4184" w:rsidP="00BD4184">
+        <w:t>On</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>critical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pedagogy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bloomsbury</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Publishing USA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52C802DF" w14:textId="3D157D38" w:rsidR="00E92A9E" w:rsidRPr="00BD4184" w:rsidRDefault="00E92A9E" w:rsidP="00DC2205">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">, L.  (2010). </w:t>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Herrera Márquez, A. X., </w:t>
+      </w:r>
+      <w:r w:rsidR="00825D82" w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Montero Alférez, M. C. (2021). </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Las emociones en la comunicación persuasiva: desde la retórica afectiva de Aristóteles</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="2A22D070" w14:textId="77777777" w:rsidR="00E92A9E" w:rsidRPr="00BD4184" w:rsidRDefault="00E92A9E" w:rsidP="00DC2205">
+        <w:t xml:space="preserve">La </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hibridualidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en educación superior</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>UNAM, FES Zaragoza.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E230225" w14:textId="2C57782E" w:rsidR="00E92A9E" w:rsidRPr="00BD4184" w:rsidRDefault="00E92A9E" w:rsidP="00DC2205">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Garbanzo Vargas, G. M. (2007). </w:t>
+        <w:t xml:space="preserve">Manrique, M. S., Di </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Matteo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M. F., </w:t>
+      </w:r>
+      <w:r w:rsidR="00825D82" w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sanchez</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, L. (2016). </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Factores asociados al rendimiento académico en estudiantes universitarios, una reflexión desde la calidad de la educación superior pública</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="14A32B7C" w14:textId="77777777" w:rsidR="00E92A9E" w:rsidRPr="00BD4184" w:rsidRDefault="00E92A9E" w:rsidP="00DC2205">
+        <w:t>Análisis de la implicación: construcción del sujeto y del objeto de investigación</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Artigos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 984-1008.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00163D2E" w14:textId="4BBBB169" w:rsidR="00E92A9E" w:rsidRPr="00BD4184" w:rsidRDefault="00E92A9E" w:rsidP="00DC2205">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Martínez, M., </w:t>
+      </w:r>
+      <w:r w:rsidR="00825D82" w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Scheele, P. (2003). </w:t>
+      </w:r>
       <w:r w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>On</w:t>
+        <w:t>El papel de la educación superior en la formación de la identidad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revista de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Educación</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Superior, 32(128), 59-70.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7035CB39" w14:textId="4C24D38B" w:rsidR="00E92A9E" w:rsidRPr="00BD4184" w:rsidRDefault="00E92A9E" w:rsidP="00DC2205">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">McLaren, P. (2002). </w:t>
+      </w:r>
       <w:r w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Life in schools: An introduction to critical pedagogy in the foundations of education</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Allyn </w:t>
+      </w:r>
+      <w:r w:rsidR="00825D82" w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bacon.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AC24EC8" w14:textId="5BDA95EA" w:rsidR="00E92A9E" w:rsidRPr="00BD4184" w:rsidRDefault="00E92A9E" w:rsidP="00DC2205">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Patton, M. Q. (2002). </w:t>
+      </w:r>
       <w:r w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00BD4184">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Qualitative Research </w:t>
+      </w:r>
+      <w:r w:rsidR="00825D82" w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
       <w:r w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-        <w:t>pedagogy</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Evaluation Methods</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (3rd ed.). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sage </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Publications</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="52C802DF" w14:textId="3D157D38" w:rsidR="00E92A9E" w:rsidRPr="00BD4184" w:rsidRDefault="00E92A9E" w:rsidP="00DC2205">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B5526B2" w14:textId="41E01648" w:rsidR="00E92A9E" w:rsidRPr="00BD4184" w:rsidRDefault="00E92A9E" w:rsidP="00DC2205">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Herrera Márquez, A. X., </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rivas, M., </w:t>
       </w:r>
       <w:r w:rsidR="00825D82" w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Montero Alférez, M. C. (2021). </w:t>
+        <w:t xml:space="preserve"> García, F. (2009). </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">La </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Consecuencias de la formación universitaria en la identidad personal y profesional. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Educación y Educadores, 12(2), 77-92.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CBA64EA" w14:textId="060E1DA0" w:rsidR="00E92A9E" w:rsidRPr="00BD4184" w:rsidRDefault="00E92A9E" w:rsidP="00DC2205">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rocha-Sánchez, T., </w:t>
+      </w:r>
+      <w:r w:rsidR="00825D82" w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Díaz-Loving, R. (2005). </w:t>
+      </w:r>
       <w:r w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>hibridualidad</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Desarrollo de la identidad vocacional y la elección de carrera</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Revista Mexicana de Psicología, 22(2), 197-210.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55BE2E5D" w14:textId="39B0B776" w:rsidR="00E92A9E" w:rsidRPr="00BD4184" w:rsidRDefault="00E92A9E" w:rsidP="00DC2205">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rodríguez, A., </w:t>
+      </w:r>
+      <w:r w:rsidR="00825D82" w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Calderón, A. (2014). </w:t>
+      </w:r>
       <w:r w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> en educación superior</w:t>
-[...19 lines deleted...]
-    <w:p w14:paraId="5E230225" w14:textId="2C57782E" w:rsidR="00E92A9E" w:rsidRPr="00BD4184" w:rsidRDefault="00E92A9E" w:rsidP="00DC2205">
+        <w:t>La deserción escolar en México: un análisis de sus causas y consecuencias.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Revista Mexicana de Investigación Educativa, 19(63), 1045-1067.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="311D66E2" w14:textId="5BC2A44E" w:rsidR="0076099B" w:rsidRPr="00BD4184" w:rsidRDefault="00E92A9E" w:rsidP="00DC2205">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...62 lines deleted...]
-        <w:t xml:space="preserve">, L. (2016). </w:t>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Román, M. C. (2013). </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Análisis de la implicación: construcción del sujeto y del objeto de investigación</w:t>
-[...28 lines deleted...]
-    <w:p w14:paraId="00163D2E" w14:textId="4BBBB169" w:rsidR="00E92A9E" w:rsidRPr="00BD4184" w:rsidRDefault="00E92A9E" w:rsidP="00DC2205">
+        <w:t>Factores asociados al abandono y la deserción escolar en América Latina: una mirada de conjunto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. REICE. Revista Electrónica Iberoamericana sobre Calidad, Eficacia y Cambio en Educación</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65AEE43F" w14:textId="77777777" w:rsidR="00BD4184" w:rsidRDefault="00BD4184" w:rsidP="00BD4184">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> Scheele, P. (2003). </w:t>
+        <w:t xml:space="preserve">Zimmerman, B.J. (2000). </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...15 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Revista</w:t>
-[...52 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Attaining self-regulation. A </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Life in schools: An introduction to critical pedagogy in the foundations of education</w:t>
-      </w:r>
+        <w:t>social cognitive perspectives</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Allyn </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00825D82" w:rsidRPr="00BD4184">
+        <w:t xml:space="preserve">. En M. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>y</w:t>
-      </w:r>
+        <w:t>Boekaerts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Bacon.</w:t>
-[...12 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">, P.R. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Patton, M. Q. (2002). </w:t>
-[...5 lines deleted...]
-          <w:iCs/>
+        <w:t>Pintrich</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Qualitative Research </w:t>
-[...38 lines deleted...]
-        <w:t xml:space="preserve">Sage </w:t>
+        <w:t xml:space="preserve"> y M. Zeidner (Eds.), Handbook of self-regulation (pp. 13-39). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD4184">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">London, UK: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Publications</w:t>
+        <w:t>Academic</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BD4184">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...330 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> Press</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="350F771D" w14:textId="77777777" w:rsidR="00AC7C2A" w:rsidRPr="00DC2205" w:rsidRDefault="00AC7C2A" w:rsidP="00DC2205">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56D4DAF0" w14:textId="77777777" w:rsidR="00AC7C2A" w:rsidRPr="00DC2205" w:rsidRDefault="00AC7C2A" w:rsidP="00DC2205">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -10190,176 +9973,194 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No aplica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="314D8DD3" w14:textId="77777777" w:rsidR="0076099B" w:rsidRPr="00E92A9E" w:rsidRDefault="0076099B" w:rsidP="00825D82">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0076099B" w:rsidRPr="00E92A9E" w:rsidSect="00F21390">
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="426" w:left="1418" w:header="142" w:footer="118" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="425AA51D" w14:textId="77777777" w:rsidR="00412209" w:rsidRDefault="00412209" w:rsidP="00BD2BB2">
+    <w:p w14:paraId="6084F0B3" w14:textId="77777777" w:rsidR="00847472" w:rsidRDefault="00847472" w:rsidP="00BD2BB2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B5EA719" w14:textId="77777777" w:rsidR="00412209" w:rsidRDefault="00412209" w:rsidP="00BD2BB2">
+    <w:p w14:paraId="5C0027AE" w14:textId="77777777" w:rsidR="00847472" w:rsidRDefault="00847472" w:rsidP="00BD2BB2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="553EFC75" w14:textId="13932B51" w:rsidR="00F21390" w:rsidRDefault="00F21390" w:rsidP="00F21390">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="0059794E">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Vol. 11, Núm. 21                   </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="0059794E">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Enero</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="0059794E">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve"> – Junio 2024                       CEMYS</w:t>
+      <w:t xml:space="preserve"> – </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="0059794E">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Junio</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="0059794E">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2024                       CEMYS</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74B7B325" w14:textId="77777777" w:rsidR="00412209" w:rsidRDefault="00412209" w:rsidP="00BD2BB2">
+    <w:p w14:paraId="002CF1D4" w14:textId="77777777" w:rsidR="00847472" w:rsidRDefault="00847472" w:rsidP="00BD2BB2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E09C22C" w14:textId="77777777" w:rsidR="00412209" w:rsidRDefault="00412209" w:rsidP="00BD2BB2">
+    <w:p w14:paraId="36362E76" w14:textId="77777777" w:rsidR="00847472" w:rsidRDefault="00847472" w:rsidP="00BD2BB2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4EE02B0B" w14:textId="2CB30BCB" w:rsidR="00F21390" w:rsidRDefault="00F21390" w:rsidP="00F21390">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00666AC6">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6BD83C57" wp14:editId="618FCE63">
           <wp:extent cx="5200650" cy="704850"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1417016827" name="Imagen 1417016827" descr="Imagen que contiene Texto&#10;&#10;Descripción generada automáticamente"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="18" name="Imagen 18" descr="Imagen que contiene Texto&#10;&#10;Descripción generada automáticamente"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
@@ -10379,51 +10180,51 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5200650" cy="704850"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6797477A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CC80E07A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -10500,52 +10301,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="502202920">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="50"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0035322F"/>
@@ -10593,101 +10394,104 @@
     <w:rsid w:val="00412209"/>
     <w:rsid w:val="00455FC9"/>
     <w:rsid w:val="00466F88"/>
     <w:rsid w:val="0047001C"/>
     <w:rsid w:val="0047118B"/>
     <w:rsid w:val="00481B60"/>
     <w:rsid w:val="004C6C72"/>
     <w:rsid w:val="00523E0A"/>
     <w:rsid w:val="00590DFF"/>
     <w:rsid w:val="005C5D6A"/>
     <w:rsid w:val="005D7231"/>
     <w:rsid w:val="00643A97"/>
     <w:rsid w:val="006B0BBA"/>
     <w:rsid w:val="00706E43"/>
     <w:rsid w:val="00741953"/>
     <w:rsid w:val="0076099B"/>
     <w:rsid w:val="007A604C"/>
     <w:rsid w:val="007B4C3E"/>
     <w:rsid w:val="007B5231"/>
     <w:rsid w:val="007F0195"/>
     <w:rsid w:val="00801E2C"/>
     <w:rsid w:val="00804AA5"/>
     <w:rsid w:val="008120D9"/>
     <w:rsid w:val="00825D82"/>
     <w:rsid w:val="00842917"/>
+    <w:rsid w:val="00847472"/>
     <w:rsid w:val="008622CF"/>
     <w:rsid w:val="00864542"/>
     <w:rsid w:val="0086695F"/>
     <w:rsid w:val="008A4A41"/>
     <w:rsid w:val="008D7E3E"/>
     <w:rsid w:val="009170E9"/>
     <w:rsid w:val="00927489"/>
     <w:rsid w:val="00934636"/>
     <w:rsid w:val="00981CCB"/>
     <w:rsid w:val="00990B13"/>
     <w:rsid w:val="0099624E"/>
     <w:rsid w:val="009A63BE"/>
     <w:rsid w:val="009B5BA2"/>
     <w:rsid w:val="009D29CB"/>
     <w:rsid w:val="00A056A0"/>
     <w:rsid w:val="00A11BDC"/>
     <w:rsid w:val="00A246F5"/>
     <w:rsid w:val="00A25499"/>
     <w:rsid w:val="00A446B3"/>
     <w:rsid w:val="00A57109"/>
     <w:rsid w:val="00A8773E"/>
     <w:rsid w:val="00AC6413"/>
     <w:rsid w:val="00AC7C2A"/>
     <w:rsid w:val="00AD67D5"/>
     <w:rsid w:val="00B17B47"/>
     <w:rsid w:val="00B24D4E"/>
     <w:rsid w:val="00B32B70"/>
     <w:rsid w:val="00B95CC2"/>
     <w:rsid w:val="00BA42CD"/>
+    <w:rsid w:val="00BC3535"/>
     <w:rsid w:val="00BD06F8"/>
     <w:rsid w:val="00BD2BB2"/>
     <w:rsid w:val="00BD4184"/>
     <w:rsid w:val="00BE6482"/>
     <w:rsid w:val="00C17968"/>
     <w:rsid w:val="00C33CC3"/>
     <w:rsid w:val="00C36B52"/>
     <w:rsid w:val="00C435F3"/>
     <w:rsid w:val="00C50464"/>
     <w:rsid w:val="00C75646"/>
     <w:rsid w:val="00C759B5"/>
     <w:rsid w:val="00C75DE3"/>
     <w:rsid w:val="00C87757"/>
     <w:rsid w:val="00C91793"/>
     <w:rsid w:val="00D10593"/>
     <w:rsid w:val="00D10996"/>
     <w:rsid w:val="00D438CF"/>
     <w:rsid w:val="00D65AD6"/>
     <w:rsid w:val="00D8097D"/>
     <w:rsid w:val="00D85641"/>
     <w:rsid w:val="00D961CC"/>
     <w:rsid w:val="00DB1B71"/>
+    <w:rsid w:val="00DB34FB"/>
     <w:rsid w:val="00DC2205"/>
     <w:rsid w:val="00DC5BDA"/>
     <w:rsid w:val="00DC6CE9"/>
     <w:rsid w:val="00DD1F35"/>
     <w:rsid w:val="00DF1BE2"/>
     <w:rsid w:val="00E069DC"/>
     <w:rsid w:val="00E25C1D"/>
     <w:rsid w:val="00E40A91"/>
     <w:rsid w:val="00E47E09"/>
     <w:rsid w:val="00E546F5"/>
     <w:rsid w:val="00E81DCB"/>
     <w:rsid w:val="00E83206"/>
     <w:rsid w:val="00E86821"/>
     <w:rsid w:val="00E92A9E"/>
     <w:rsid w:val="00EA769E"/>
     <w:rsid w:val="00EB159C"/>
     <w:rsid w:val="00ED391F"/>
     <w:rsid w:val="00F21390"/>
     <w:rsid w:val="00F42C3B"/>
     <w:rsid w:val="00F6686F"/>
     <w:rsid w:val="00F70C0B"/>
     <w:rsid w:val="00F714E8"/>
     <w:rsid w:val="00F914A2"/>
     <w:rsid w:val="00F96783"/>
     <w:rsid w:val="00FD234B"/>
@@ -10700,51 +10504,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="35BA3E74"/>
   <w15:docId w15:val="{98D871C4-5FA1-4BFE-A693-9E2454C24DFD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-MX" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11101,99 +10905,121 @@
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FD5D01"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo2Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB34FB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo3Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002D6DCF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Ttulo4Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00741953"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-MX"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Car">
     <w:name w:val="Título 4 Car"/>
@@ -11329,55 +11155,69 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F21390"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F21390"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F21390"/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
+    <w:name w:val="Título 2 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DB34FB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="8218768">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="111872240">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -11509,51 +11349,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2136754865">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luis.calixto@rcastellanos.cdmx.gob.mx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luisernestocaur@gmail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luisernestocaur@gmail.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/cemys.v11i21.345" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luis.calixto@rcastellanos.cdmx.gob.mx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -11813,72 +11653,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>26</Pages>
-  <Words>10057</Words>
-  <Characters>55314</Characters>
+  <Words>10072</Words>
+  <Characters>55402</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>460</Lines>
+  <Lines>461</Lines>
   <Paragraphs>130</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>65241</CharactersWithSpaces>
+  <CharactersWithSpaces>65344</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ernesto CU</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>