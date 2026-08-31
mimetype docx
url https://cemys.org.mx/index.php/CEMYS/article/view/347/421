--- v0 (2025-10-07)
+++ v1 (2026-08-31)
@@ -2,66 +2,104 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="41508EC1" w14:textId="4EC926EC" w:rsidR="00875320" w:rsidRPr="00875320" w:rsidRDefault="00875320" w:rsidP="00875320">
+    <w:p w14:paraId="37DDB22B" w14:textId="1FB9B399" w:rsidR="00C16416" w:rsidRPr="00C16416" w:rsidRDefault="00C16416" w:rsidP="00C16416">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16416">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16416">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidRPr="00C16416">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/cemys.v11i21.347</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="41508EC1" w14:textId="4D89BB27" w:rsidR="00875320" w:rsidRPr="00875320" w:rsidRDefault="00875320" w:rsidP="00875320">
       <w:pPr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk162628558"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Artículos científicos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35D9D26B" w14:textId="392BDD81" w:rsidR="008A2172" w:rsidRPr="00875320" w:rsidRDefault="008A2172" w:rsidP="00875320">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
@@ -432,78 +470,78 @@
     <w:p w14:paraId="3F79CD1B" w14:textId="77777777" w:rsidR="005D7AD0" w:rsidRPr="00875320" w:rsidRDefault="005D7AD0" w:rsidP="00FE295E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>agarduno09alumnos.uaq.mx</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EBE5E59" w14:textId="77777777" w:rsidR="005D7AD0" w:rsidRPr="00FE295E" w:rsidRDefault="00000000" w:rsidP="00FE295E">
+    <w:p w14:paraId="3EBE5E59" w14:textId="77777777" w:rsidR="005D7AD0" w:rsidRPr="00FE295E" w:rsidRDefault="005D7AD0" w:rsidP="00FE295E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId6" w:history="1">
-        <w:r w:rsidR="005D7AD0" w:rsidRPr="00FE295E">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00FE295E">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
             <w:iCs/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="es-CO"/>
           </w:rPr>
           <w:t>https://orcid.org/0009-0009-0125-468X</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="005D7AD0" w:rsidRPr="00FE295E">
+      <w:r w:rsidRPr="00FE295E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47EDC3A6" w14:textId="77777777" w:rsidR="005D7AD0" w:rsidRDefault="005D7AD0" w:rsidP="008A2172">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23E2C3A2" w14:textId="77777777" w:rsidR="008A2172" w:rsidRPr="00875320" w:rsidRDefault="008A2172" w:rsidP="00875320">
       <w:pPr>
@@ -625,1247 +663,1201 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="045083E7" w14:textId="77777777" w:rsidR="008A2172" w:rsidRPr="00875320" w:rsidRDefault="008A2172" w:rsidP="00875320">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-        <w:t>The</w:t>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>research</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>research</w:t>
+        <w:t>project</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>project</w:t>
+        <w:t>seeks</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>seeks</w:t>
+        <w:t>to</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>answer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>following</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>question</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>What</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>didactic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gamification</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>strategies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>could</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>promote</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>inclusion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a Multimodal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>education</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>second</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>semester</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>students</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>taking</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Entrepreneurship</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Innovation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Module at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Conalep Roberto Ruiz Obregón Campus Querétaro?</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>purpose</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>intervention</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>answer</w:t>
+        <w:t>develop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> multimodal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>environments</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>have</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>timely</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>monitoring</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>following</w:t>
+        <w:t>teacher</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>question</w:t>
-[...18 lines deleted...]
-        <w:t>What</w:t>
+        <w:t>to</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>didactic</w:t>
+        <w:t>know</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>gamification</w:t>
+        <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>strategies</w:t>
+        <w:t>effectiveness</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>could</w:t>
+        <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>promote</w:t>
+        <w:t>its</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>implementation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>inclusion</w:t>
+        <w:t>classroom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>seeking</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>increase</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>academic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>achievement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a Multimodal </w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>for</w:t>
+        <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>second</w:t>
+        <w:t>students</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>semester</w:t>
+        <w:t>taking</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>students</w:t>
-[...34 lines deleted...]
-        </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...746 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> module. The </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>type</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2362,676 +2354,665 @@
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2023                                   </w:t>
       </w:r>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Fecha Aceptación:</w:t>
       </w:r>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Diciembre 2023</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Diciembre</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2023</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF40A3">
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00894325">
         <w:pict w14:anchorId="3244C4AD">
           <v:rect id="_x0000_i1025" style="width:446.5pt;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EB81BBD" w14:textId="77777777" w:rsidR="00875320" w:rsidRPr="00875320" w:rsidRDefault="00875320" w:rsidP="00875320">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44C58A62" w14:textId="77777777" w:rsidR="00FE295E" w:rsidRPr="00875320" w:rsidRDefault="00FE295E" w:rsidP="00875320">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F1D2AF7" w14:textId="4925A8B2" w:rsidR="008A2172" w:rsidRPr="00875320" w:rsidRDefault="008A2172" w:rsidP="00875320">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Introducción</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D06159B" w14:textId="77777777" w:rsidR="008A2172" w:rsidRPr="00875320" w:rsidRDefault="008A2172" w:rsidP="00875320">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>El presente proyecto busca dar respuesta a la siguiente interrogante ¿Qué estrategias didácticas de gamificación podrían impulsar la inclusión de una educación Multimodal para los alumnos de segundo semestre que cursan el Módulo de Emprendimiento e Innovación en el Conalep Roberto Ruiz Obregón Plantel Querétaro?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D77A6EA" w14:textId="77777777" w:rsidR="008A2172" w:rsidRPr="00875320" w:rsidRDefault="008A2172" w:rsidP="00875320">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Los retos que impuso la cuarentena en los procesos de aprendizaje, exigieron al estudiante una forzosa incursión a la educación a distancia, porque de lo contrario las clases se hubieran detenido y propiciando que se postergaran los estudios, perdiendo continuidad, lo que obligó tanto a docentes como estudiantes a usar todas las herramientas tecnológicas actuales para no perder tiempo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="624B1D0C" w14:textId="77777777" w:rsidR="008A2172" w:rsidRPr="00875320" w:rsidRDefault="008A2172" w:rsidP="00875320">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Esto sin duda fue una solución inmediata a la problemática que se presentó, sin embargo, tanto docentes como estudiantes no estaban capacitados para impartir clases o en el caso de los estudiantes ser autónomos y poder investigar por su cuenta las dudas que tuvieran sobre la temática que abordara en la clase.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A63E7B" w14:textId="77777777" w:rsidR="008A2172" w:rsidRPr="00875320" w:rsidRDefault="008A2172" w:rsidP="00875320">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>El perfil académico que debe tener el docente para poder ofrecer una educación multimodal en primera instancia es el conocimiento y manejo adecuado de las TIC, quien utilizará los medios tecnológicos para poder impartir una clase virtual, por ende, es importante que tome capacitaciones periódicas para el manejo de sus conocimientos frente a las herramientas digitales, considerando que las plataformas y medios electrónicos cambian y se actualizan constantemente, se busca que el docente actúe únicamente como un guía, brindando una retroalimentación activa, que permita a los estudiantes dar continuidad y avanzar en el desarrollo del programa de la materia sin detener el proceso educativo, siendo el estudiante quien tenga mayor prioridad, considerando que debe poner de su parte para llegar al conocimiento deseado, siendo capaz de autorregularse “la autorregulación son los procesos que usan los aprendices para dirigir sistemáticamente sus pensamientos, sentimientos y acciones a metas” (Shunk, 2012, p. 399), con el fin de mantener la motivación y deseos de aprender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62B7EED1" w14:textId="77777777" w:rsidR="008A2172" w:rsidRPr="00875320" w:rsidRDefault="008A2172" w:rsidP="00875320">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Se debe considerar que a medida que pasa el tiempo la educación se actualiza a fin de brindar a sus estudiantes la oportunidad de potencializar sus conocimientos, sin embargo, los seres humanos se han visto en la necesidad de adaptarse a los constantes cambios que demanda el entorno educativo, como lo fue la contingencia sanitaria COVID 19, que alertó a la posibilidad de que en un futuro no muy lejano apareciera otro virus que impidiera asistir a alumnos y maestros a clases presenciales, por tanto es necesario estar preparados con un programa diseñado con ese enfoque, evitando caer en la improvisación y logrando que los maestros puedan ofrecer una educación de calidad, teniendo en cuenta que se trata de un reto muy importante que exige al docente actualizarse constantemente</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4551A4C3" w14:textId="77777777" w:rsidR="008A2172" w:rsidRPr="00875320" w:rsidRDefault="008A2172" w:rsidP="00875320">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por tanto se opta por proponer un sistema multimodal en el que se diseñen estrategias didácticas de gamificación para los estudiantes que cursan el segundo semestre del módulo de emprendimiento e innovación, considerando que agrupa modelos educativos semipresenciales y no presenciales tales como la educación a distancia, abierta y mixta, que busca ser alcanzable para todas las personas y aportar al conocimiento diversos intereses científicos y académicos, buscando llegar a la calidad, a la necesidad adaptativa de los seres humanos en la incursión de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Introducción</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3D06159B" w14:textId="77777777" w:rsidR="008A2172" w:rsidRPr="00875320" w:rsidRDefault="008A2172" w:rsidP="00875320">
+        <w:t xml:space="preserve">la sociedad actual y aportar a la investigación, de acuerdo al </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Conacyt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, “engloba aspectos fundamentales como la calidad en los programas educativos, el acceso a las TIC, una educación andragógica orientada en la enseñanza y orientada a educar las personas en las diversas etapas de su vida, así como un modelo flexible, que englobe valores para un trabajo en equipo con personas de otras disciplinas” (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Conacyt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2014, p. 10).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="682AA8B3" w14:textId="77777777" w:rsidR="008A2172" w:rsidRPr="00875320" w:rsidRDefault="008A2172" w:rsidP="00875320">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>El presente proyecto busca dar respuesta a la siguiente interrogante ¿Qué estrategias didácticas de gamificación podrían impulsar la inclusión de una educación Multimodal para los alumnos de segundo semestre que cursan el Módulo de Emprendimiento e Innovación en el Conalep Roberto Ruiz Obregón Plantel Querétaro?</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2D77A6EA" w14:textId="77777777" w:rsidR="008A2172" w:rsidRPr="00875320" w:rsidRDefault="008A2172" w:rsidP="00875320">
+        <w:t>Antes de responder la incógnita que rige la presente intervención se debe tener en cuenta que El Colegio Nacional de Educación Profesional Técnica CONALEP es una institución educativa pública de nivel medio superior en México, fundada en 1978 por José Antonio Padilla Segura, la cual maneja un sistema basado en competencias que a diferencia del bachillerato tradicional busca formar profesionales en educación técnico bachiller con la finalidad de que al momento de concluir sus estudios, puedan incursionar en el mercado laboral, aprovechando la experiencia que obtuvieron en la carrera que hayan estudiado, actualmente existen 308 planteles en México, de los cuales 5 se encuentran en Querétaro.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4796CF64" w14:textId="77777777" w:rsidR="008A2172" w:rsidRPr="00875320" w:rsidRDefault="008A2172" w:rsidP="00875320">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Los retos que impuso la cuarentena en los procesos de aprendizaje, exigieron al estudiante una forzosa incursión a la educación a distancia, porque de lo contrario las clases se hubieran detenido y propiciando que se postergaran los estudios, perdiendo continuidad, lo que obligó tanto a docentes como estudiantes a usar todas las herramientas tecnológicas actuales para no perder tiempo.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="624B1D0C" w14:textId="77777777" w:rsidR="008A2172" w:rsidRPr="00875320" w:rsidRDefault="008A2172" w:rsidP="00875320">
+        <w:t xml:space="preserve">El protocolo se llevará a cabo en el plantel Roberto Ruiz Obregón ubicado en Acceso 4, Benito Juárez, 76130 Santiago de Querétaro, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Qro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, el módulo que se pretende analizar es el de Emprendimiento e Innovación que cursan alumnos de segundo semestre el cual enfoca el aprendizaje que obtuvieron en su carrera con el fin de prepararlos para cuando egresen y deban poner en práctica los conocimientos obtenidos durante su estancia en Conalep.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F9F0C89" w14:textId="77777777" w:rsidR="008A2172" w:rsidRPr="00875320" w:rsidRDefault="008A2172" w:rsidP="00875320">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Esto sin duda fue una solución inmediata a la problemática que se presentó, sin embargo, tanto docentes como estudiantes no estaban capacitados para impartir clases o en el caso de los estudiantes ser autónomos y poder investigar por su cuenta las dudas que tuvieran sobre la temática que abordara en la clase.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="76A63E7B" w14:textId="77777777" w:rsidR="008A2172" w:rsidRPr="00875320" w:rsidRDefault="008A2172" w:rsidP="00875320">
+        <w:t xml:space="preserve">Las carreras disponibles en el plantel Roberto Ruiz Obregón son alimentos y bebidas, electromecánica industrial, informática, máquinas y herramientas y Medios Digitales. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13B0E27A" w14:textId="77777777" w:rsidR="008A2172" w:rsidRPr="00875320" w:rsidRDefault="008A2172" w:rsidP="00875320">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>El perfil académico que debe tener el docente para poder ofrecer una educación multimodal en primera instancia es el conocimiento y manejo adecuado de las TIC, quien utilizará los medios tecnológicos para poder impartir una clase virtual, por ende, es importante que tome capacitaciones periódicas para el manejo de sus conocimientos frente a las herramientas digitales, considerando que las plataformas y medios electrónicos cambian y se actualizan constantemente, se busca que el docente actúe únicamente como un guía, brindando una retroalimentación activa, que permita a los estudiantes dar continuidad y avanzar en el desarrollo del programa de la materia sin detener el proceso educativo, siendo el estudiante quien tenga mayor prioridad, considerando que debe poner de su parte para llegar al conocimiento deseado, siendo capaz de autorregularse “la autorregulación son los procesos que usan los aprendices para dirigir sistemáticamente sus pensamientos, sentimientos y acciones a metas” (</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="62B7EED1" w14:textId="77777777" w:rsidR="008A2172" w:rsidRPr="00875320" w:rsidRDefault="008A2172" w:rsidP="00875320">
+        <w:t>El módulo de Emprendimiento e Innovación, se diseñó el 17 de septiembre del año 2018, son educación presencial y virtual la cual se usará únicamente como herramienta complementaria, con las adecuaciones específicas que permitan al alumno desarrollar habilidades para una educación multimodal una vez finalizada su etapa académica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03ED1BCB" w14:textId="77777777" w:rsidR="008A2172" w:rsidRPr="00875320" w:rsidRDefault="008A2172" w:rsidP="00875320">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Se debe considerar que a medida que pasa el tiempo la educación se actualiza a fin de brindar a sus estudiantes la oportunidad de potencializar sus conocimientos, sin embargo, los seres humanos se han visto en la necesidad de adaptarse a los constantes cambios que demanda el entorno educativo, como lo fue la contingencia sanitaria COVID 19, que alertó a la posibilidad de que en un futuro no muy lejano apareciera otro virus que impidiera asistir a alumnos y maestros a clases presenciales, por tanto es necesario estar preparados con un programa diseñado con ese enfoque, evitando caer en la improvisación y logrando que los maestros puedan ofrecer una educación de calidad, teniendo en cuenta que se trata de un reto muy importante que exige al docente actualizarse constantemente</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4551A4C3" w14:textId="77777777" w:rsidR="008A2172" w:rsidRPr="00875320" w:rsidRDefault="008A2172" w:rsidP="00875320">
+        <w:t>Objetivo General</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A4FFA70" w14:textId="77777777" w:rsidR="008A2172" w:rsidRPr="00875320" w:rsidRDefault="008A2172" w:rsidP="00875320">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Por tanto se opta por proponer un sistema multimodal en el que se diseñen estrategias didácticas de gamificación para los estudiantes que cursan el segundo semestre del módulo de emprendimiento e innovación, considerando que agrupa modelos educativos semipresenciales y no presenciales tales como la educación a distancia, abierta y mixta, que busca ser alcanzable para todas las personas y aportar al conocimiento diversos intereses científicos y académicos, buscando llegar a la calidad, a la necesidad adaptativa de los seres humanos en la incursión de la sociedad actual y aportar a la investigación, de acuerdo al </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, “engloba aspectos fundamentales como la calidad en los programas educativos, el acceso a las TIC, una educación </w:t>
+        <w:t>Desarrollar entornos multimodales de gamificación para los estudiantes que cursan el Módulo de Emprendimiento e Innovación en el Conalep campus Querétaro.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29475D4D" w14:textId="77777777" w:rsidR="008A2172" w:rsidRPr="00875320" w:rsidRDefault="008A2172" w:rsidP="00875320">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Objetivos Específicos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D318CF" w14:textId="77777777" w:rsidR="008A2172" w:rsidRPr="00875320" w:rsidRDefault="008A2172" w:rsidP="00875320">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Seleccionar</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y dar seguimiento oportuno a las estrategias didácticas de gamificación aplicadas en entornos multimodales, para los estudiantes que cursan el Módulo de Emprendimiento e Innovación en el Conalep campus Querétaro.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A6B7BC5" w14:textId="77777777" w:rsidR="008A2172" w:rsidRPr="00875320" w:rsidRDefault="008A2172" w:rsidP="00875320">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Implementar</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> estrategias didácticas multimodales de gamificación para aumentar el aprovechamiento académico de los estudiantes que cursan el módulo de Emprendimiento e Innovación en el Colegio Nacional de Educación Profesional Técnica plantel Roberto Ruiz Obregón del estado de Querétaro.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5877DB61" w14:textId="77777777" w:rsidR="008A2172" w:rsidRPr="00875320" w:rsidRDefault="008A2172" w:rsidP="00875320">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Evaluar</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> si las estrategias didácticas de gamificación implementadas en entornos multimodales, motivan a mejorar el aprovechamiento académico de los estudiantes que cursan el Módulo de Emprendimiento e Innovación en el Colegio Nacional de Educación Profesional Técnica plantel “Roberto Ruiz Obregón” del Estado de Querétaro. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0927F587" w14:textId="77777777" w:rsidR="008A2172" w:rsidRPr="00875320" w:rsidRDefault="008A2172" w:rsidP="00875320">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El impacto que tendrá el desarrollo de un entorno multimodal para el aprendizaje de los estudiantes de segundo semestre que cursan el Módulo de Emprendimiento e Innovación, será crucial para que los alumnos adquieran los conocimientos que requiere la materia según el perfil </w:t>
       </w:r>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>andragógica orientada en la enseñanza y orientada a educar las personas en las diversas etapas de su vida, así como un modelo flexible, que englobe valores para un trabajo en equipo con personas de otras disciplinas” (</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="682AA8B3" w14:textId="77777777" w:rsidR="008A2172" w:rsidRPr="00875320" w:rsidRDefault="008A2172" w:rsidP="00875320">
+        <w:t>de egreso requerido, al tiempo que aprenden y se divierten, de modo que pondrán en práctica los conocimientos adquiridos en el aula, con su entorno laboral y su vida personal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D02F4FD" w14:textId="77777777" w:rsidR="008A2172" w:rsidRPr="00875320" w:rsidRDefault="008A2172" w:rsidP="00875320">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Antes de responder la incógnita que rige la presente intervención se debe tener en cuenta que El Colegio Nacional de Educación Profesional Técnica CONALEP es una institución educativa pública de nivel medio superior en México, fundada en 1978 por José Antonio Padilla Segura, la cual maneja un sistema basado en competencias que a diferencia del bachillerato tradicional busca formar profesionales en educación técnico bachiller con la finalidad de que al momento de concluir sus estudios, puedan incursionar en el mercado laboral, aprovechando la experiencia que obtuvieron en la carrera que hayan estudiado, actualmente existen 308 planteles en México, de los cuales 5 se encuentran en Querétaro.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4796CF64" w14:textId="77777777" w:rsidR="008A2172" w:rsidRPr="00875320" w:rsidRDefault="008A2172" w:rsidP="00875320">
+        <w:t xml:space="preserve">Tomando en cuenta la población y forma de trabajo que tiene el Conalep de acuerdo a al perfil de egreso, se considera fundamental que el alumno sea capaz de desarrollar habilidades digitales como estrategia didáctica para su aprendizaje, definido por </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pansza</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “como la disciplina que aborda el proceso enseñanza-aprendizaje, tratando de desentrañar sus implicaciones, con miras a lograr una labor docente más consciente y significativa tanto para los profesores como para los alumnos” (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pansza</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 1993, p. 7). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="557D698C" w14:textId="77777777" w:rsidR="008A2172" w:rsidRPr="00875320" w:rsidRDefault="008A2172" w:rsidP="00875320">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">El protocolo se llevará a cabo en el plantel Roberto Ruiz Obregón ubicado en Acceso 4, Benito Juárez, 76130 Santiago de Querétaro, </w:t>
-[...346 lines deleted...]
-        <w:t>, 2012, p. 399), aumentando así su rendimiento académico.</w:t>
+        <w:t>Lograr que profesores del Conalep empleen estrategias multimodales de gamificación “incursionará al docente, al uso y manejo de las TIC, así como al alumnado en el aula, donde a través de ella, se aprenderán contenidos, actitudes y procedimientos en un entorno lúdico potenciando la motivación” (Montes, 2018, p. 86) lo que impulsará el gusto por asistir a clases de los estudiantes definido como “el proceso de instigar y mantener la conducta dirigida a metas” (Schunk, 2012, p. 399), aumentando así su rendimiento académico.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4746FF51" w14:textId="77777777" w:rsidR="008A2172" w:rsidRDefault="008A2172" w:rsidP="00875320">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Para el logro de los objetivos deseados se tomarán en cuenta los roles del docente y el estudiante los cuales serán abarcados desde un enfoque constructivista, que busca que el profesor oriente al alumno a llegar al aprendizaje, pero que sea él quien de forma autónoma investigue y logre encontrar soluciones a diversas problemáticas que se le puedan presentar; de acuerdo al programa y al tipo de módulo, se requiere que el estudiante a través del trabajo en equipo solucione diversos conflictos que se le presenten en la práctica educativa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C843A4D" w14:textId="77777777" w:rsidR="00875320" w:rsidRPr="00875320" w:rsidRDefault="00875320" w:rsidP="00875320">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
@@ -3178,60 +3159,60 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>● Técnicas e Instrumentos: Se utilizarán dos técnicas: La primera será observación con el instrumento de guía de observación y la segunda entrevista semiestructurada cuyo instrumento sería la guía de entrevista.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BE88F53" w14:textId="77777777" w:rsidR="008A2172" w:rsidRPr="00875320" w:rsidRDefault="008A2172" w:rsidP="00875320">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Las fases que se seguirán para la etapa diagnóstica, comenzarán con la lectura de diversos artículos de investigación sobre el método etnográfico y la gamificación, consultándolas en fuentes confiables, posteriormente se realizarán informes de lectura,  los cuales se sistematizarán después de analizar la información, para poder establecer los resultados; posterior a este y tomando como base los resultados obtenidos se llevará a cabo la </w:t>
+        <w:t xml:space="preserve">Las fases que se seguirán para la etapa diagnóstica, comenzarán con la lectura de diversos artículos de investigación sobre el método etnográfico y la gamificación, consultándolas en fuentes confiables, posteriormente se realizarán informes de lectura,  los cuales se </w:t>
       </w:r>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>implementación, a la que se le dará seguimiento puntual mediante registro de observaciones y realización de entrevistas. La información obtenida durante la implementación será sistematizada y analizada permanentemente, así como contextualizada de acuerdo a lo que establece el método etnográfico.</w:t>
+        <w:t>sistematizarán después de analizar la información, para poder establecer los resultados; posterior a este y tomando como base los resultados obtenidos se llevará a cabo la implementación, a la que se le dará seguimiento puntual mediante registro de observaciones y realización de entrevistas. La información obtenida durante la implementación será sistematizada y analizada permanentemente, así como contextualizada de acuerdo a lo que establece el método etnográfico.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43CF28D6" w14:textId="77777777" w:rsidR="008A2172" w:rsidRPr="00875320" w:rsidRDefault="008A2172" w:rsidP="00875320">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El método etnográfico recurre a la observación, que se realiza visualizando un determinado fenómeno de estudio o hecho social, por medio de anotaciones en un formato o bitácora organizada, donde se puede recurrir a grabaciones o fotografías, siempre y cuando la persona observada esté de acuerdo y brinde su consentimiento para poder llevarlo a cabo adecuadamente y el instrumento que sería la guía de observación, que debe tener todos los datos del encuentro, tales como fecha u horario de visita, para ello se puede programar un plan de trabajo o un cronograma de actividades, con los datos del sujeto de estudio y parámetros que se desean observar, así como un espacio para notas adicionales.</w:t>
       </w:r>
     </w:p>
@@ -3256,69 +3237,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Se puede recurrir a la entrevista semiestructurada, donde se redactarán preguntas puntuales que pueden detonar a otras más generales, con el fin de indagar un hecho concreto del que se requiera profundizar al momento de la observación, con el fin de “describir el estilo de vida de un grupo de personas habituadas a vivir juntas” (Martínez, 2004, p. 69).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B17B1B7" w14:textId="77777777" w:rsidR="008A2172" w:rsidRPr="00875320" w:rsidRDefault="008A2172" w:rsidP="00875320">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Se retomarán los aportes de la etnografía virtual citada por </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> como “estudios</w:t>
+        <w:t>Se retomarán los aportes de la etnografía virtual citada por Hine como “estudios</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47099604" w14:textId="77777777" w:rsidR="008A2172" w:rsidRPr="00875320" w:rsidRDefault="008A2172" w:rsidP="00875320">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">sobre espacios </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -3361,69 +3324,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>imagen de Internet como cultura, en la que se pueden estudiar los usos que las</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3431A652" w14:textId="77777777" w:rsidR="008A2172" w:rsidRPr="00875320" w:rsidRDefault="008A2172" w:rsidP="00875320">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>personas confieren a la tecnología” (</w:t>
-[...17 lines deleted...]
-        <w:t>, 2004, p. 19), con la finalidad de abordar desde medios digitales como se da la interacción entre los alumnos en los entornos de gamificación multimodales.</w:t>
+        <w:t>personas confieren a la tecnología” (Hine, 2004, p. 19), con la finalidad de abordar desde medios digitales como se da la interacción entre los alumnos en los entornos de gamificación multimodales.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FC67380" w14:textId="77777777" w:rsidR="008A2172" w:rsidRPr="00875320" w:rsidRDefault="008A2172" w:rsidP="00875320">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Previo a la didáctica es fundamental realizar un diagnóstico el cual se enfocará en identificar las posibilidades y aspiraciones tanto de los educandos como del medio; para realizar un diagnóstico adecuado se debe considerar la edad, contexto social, grado académico, así como materia que está cursando.</w:t>
       </w:r>
     </w:p>
@@ -3536,1475 +3481,1447 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o académico de los estudiantes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="453C3BEB" w14:textId="77777777" w:rsidR="00BE3F69" w:rsidRPr="00875320" w:rsidRDefault="00BE3F69" w:rsidP="00875320">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Los resultados obtenidos de la aplicación del instrumento arrojaron que la interacción de los estudiantes con las herramientas digitales, los motiva a correlacionar los aprendizajes que recibe con los que posee, considerando la estrategia didáctica previamente establecida por el docente la cual se basa en el programa educativo de la materia, con la finalidad de que los estudiantes dirijan su aprendizaje a metas, para llevar a cabo su proceso académico correlacionándolo, para mejorar la práctica educativa, incentivando a la adquisición de aprendizajes adquiridos de manera significativa, a través de un entorno multimodal de gamificación.</w:t>
+        <w:t xml:space="preserve">Los resultados obtenidos de la aplicación del instrumento arrojaron que la interacción de los estudiantes con las herramientas digitales, los motiva a correlacionar los aprendizajes que recibe con los que posee, considerando la estrategia didáctica previamente establecida por el docente la cual se basa en el programa educativo de la materia, con la finalidad de que los estudiantes dirijan su aprendizaje a metas, para llevar a cabo su proceso académico correlacionándolo, para </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>mejorar la práctica educativa, incentivando a la adquisición de aprendizajes adquiridos de manera significativa, a través de un entorno multimodal de gamificación.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32D38C33" w14:textId="77777777" w:rsidR="00BE3F69" w:rsidRPr="00875320" w:rsidRDefault="00BE3F69" w:rsidP="00875320">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875320">
+        <w:t>Con la implementación de entornos multimodales en el sistema educativo se fomentó la importancia de que los docentes continúen actualizando sus conocimientos y el manejo de las Tecnologías de la Información adentrándose a la nueva era digital, que sirva para innovar diversos entornos tomando como guía la presente investigación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78B65498" w14:textId="77777777" w:rsidR="00D74DE3" w:rsidRPr="00875320" w:rsidRDefault="00D74DE3" w:rsidP="00875320">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Establecer estrategias didácticas de gamificación educativa impulsa a la inclusión de una educación multimodal para los alumnos de segundo semestre que cursan el Módulo de Emprendimiento e Innovación en el Conalep Roberto Ruiz Obregón Plantel Querétaro</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05D843C8" w14:textId="77777777" w:rsidR="008A2172" w:rsidRPr="00875320" w:rsidRDefault="00D74DE3" w:rsidP="00875320">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La puesta en marcha de la presente intervención educativa funge como motivador para </w:t>
+      </w:r>
+      <w:r w:rsidR="008A2172" w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>im</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pulsar a otros profesores </w:t>
+      </w:r>
+      <w:r w:rsidR="008A2172" w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a emplearlos como recurso académico e incluso en otras materias.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54AD0D2C" w14:textId="77777777" w:rsidR="008A2172" w:rsidRPr="00875320" w:rsidRDefault="008A2172" w:rsidP="00875320">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Contribuir en la redacción de productos académicos tales como tesis, diversos artículos de investigación, para poder exponerlos en eventos especializados, ponencias y Congresos con otros profesores que así lo deseen con la finalidad de que continúen investigando y desarrollando entornos multimodales como estrategias de enseñanza en sus clases, con el objetivo de que los estudiantes sean capaces de construir su conocimiento, regularlo, asegurando y/o aumentando el porcentaje de éxito en su futuro, relacionándolo de manera significativa con los aprendizajes obtenidos y aplicarlos en su vida diaria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DDF2FB2" w14:textId="77777777" w:rsidR="007E1C5A" w:rsidRPr="00875320" w:rsidRDefault="007E1C5A" w:rsidP="00875320">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="463589EB" w14:textId="77777777" w:rsidR="007E1C5A" w:rsidRPr="00875320" w:rsidRDefault="007E1C5A" w:rsidP="00875320">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Discusión</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EF8D670" w14:textId="77777777" w:rsidR="00361B29" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Los hallazgos obtenidos como sustentación del proyecto de investigación intervención titulado Entornos multimodales de gamificación para el Módulo de Emprendimiento e Innovación en el Conalep campus Querétaro, empleó una metodología cualitativa aplicada que se define como “la recolección de datos que utiliza técnicas que no pretenden medir ni asociar las mediciones con números, tales como observación no estructurada, entrevistas abiertas, revisión de documentos, discusión en grupos, evaluación de experiencias personales” (Hernández, 2003, p.12), de manera que permitiera ahondar en la investigación de campo de forma descriptiva para un análisis detallado del objeto de estudio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B4746E6" w14:textId="77777777" w:rsidR="00361B29" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se recurrió al método etnográfico que permitió un acercamiento al diseño de entornos multimodales de gamificación “que busca comprender una comunidad en su contexto cultural sin partir de suposiciones o expectativas” (Monje, 2011; p.109) para los estudiantes de segundo semestre que cursan el Módulo de Emprendimiento e Innovación en el Conalep campus Querétaro, retomando los aportes de la etnografía virtual citada por Hine como “estudios sobre espacios </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>onlíne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que contribuyeron ampliamente con el establecimiento de la imagen de Internet como cultura, en la que se pueden estudiar los usos que las personas confieren a la tecnología” (Hine, 2004, p. 19), con la finalidad de analizar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>como</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se da la interacción de los alumnos con el uso de recursos digitales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7877D8F1" w14:textId="77777777" w:rsidR="00361B29" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Las técnicas que se desarrollaron a lo largo de la intervención fueron guía de observación participativa, entrevista semiestructurada, grupo de discusión, taller y encuesta con los instrumentos de guía de observación, entrevista semiestructurada, guion de participantes, formato para la realización de dinámicas grupales y diseño de cuestionario.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28CA8B44" w14:textId="77777777" w:rsidR="00361B29" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para el desarrollo de la técnica de observación participativa se realizó el instrumento de guía de observación, en donde “el registro de información es fundamental para la aplicación de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Con la implementación de entornos multimodales en el sistema educativo se fomentó la importancia de que los docentes continúen actualizando sus conocimientos y el manejo de las Tecnologías de la Información adentrándose a la nueva era digital, que sirva para innovar diversos entornos tomando como guía la presente investigación.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="78B65498" w14:textId="77777777" w:rsidR="00D74DE3" w:rsidRPr="00875320" w:rsidRDefault="00D74DE3" w:rsidP="00875320">
+        <w:t xml:space="preserve">técnicas de observación el cual se complementa con un registro, junto con la información recabada a través del resto de técnicas aplicables en esta fase de la investigación, de manera muy enriquecedora, la visión general de la realidad social” (Francés, 2015; p. 106) donde se visualizaron las categorías analíticas de desarrollo de los </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>estadíos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, programas educativos y la motivación, con el objetivo de conocer </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>como</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se da el aprendizaje obtenido a través de los sentidos e interacción con el entorno multimodal de gamificación educativa para el Módulo de Emprendimiento e Innovación con las herramientas digitales utilizadas por el docente, con la finalidad de estudiar las etapas cognoscitivas de los estudiantes, durante la sesión de clases, a fin de conocer la relación que tiene la estrategia didáctica propuesta con el programa educativo de la materia, buscando que logre motivar a los estudiantes a participar y seguir aprendiendo, fomentando el pensamiento crítico y el aprendizaje significativo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D4D70F6" w14:textId="77777777" w:rsidR="00361B29" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:firstLine="340"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="05D843C8" w14:textId="77777777" w:rsidR="008A2172" w:rsidRPr="00875320" w:rsidRDefault="00D74DE3" w:rsidP="00875320">
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La guía de observación fue aplicada a la población estudiantil del Conalep Roberto Ruiz Obregón, en el Estado de Querétaro, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Qro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. ubicado en la zona industrial Benito Juárez, a alumnos de entre 15 a 18 años de edad inscritos en el segundo semestre, por parte del Módulo de emprendimiento e Innovación, durante la fecha del 8 al 20 de octubre de 2023, que consistió en identificar tanto las acciones previas del docente al inicio, durante el desarrollo y al cierre de la sesión de clases, así como su percepción acerca de su estrategia de enseñanza reflejada en la respuesta del estudiante.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EF39597" w14:textId="77777777" w:rsidR="00361B29" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...39 lines deleted...]
-    <w:p w14:paraId="54AD0D2C" w14:textId="77777777" w:rsidR="008A2172" w:rsidRPr="00875320" w:rsidRDefault="008A2172" w:rsidP="00875320">
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>En relación a los resultados obtenidos de la aplicación del instrumento se pudo observar que al inicio de clase, la docente llega 10 minutos antes lo que motiva a los estudiantes a ser puntuales, el material audiovisual que se utiliza en clase es variado y depende de la temática de clase sin embargo usualmente se recurre a la transmisión de videos, dinámicas interactivas y diapositivas de PowerPoint, los alumnos tienen el material de trabajo en su celular para comenzar a trabajar, reproduciendo los videos que llevan descargados y participando colaborativamente en las dinámicas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01BE7E07" w14:textId="77777777" w:rsidR="00361B29" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:firstLine="340"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="0DDF2FB2" w14:textId="77777777" w:rsidR="007E1C5A" w:rsidRPr="00875320" w:rsidRDefault="007E1C5A" w:rsidP="00875320">
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El docente rompe el hielo con una dinámica de integración, a través de un saludo cordial de bienvenida, donde explica el propósito de la sesión y unidades de aprendizaje, los cuales están en el material de trabajo de los estudiantes para que relacionan el tema con sus áreas </w:t>
+      </w:r>
+      <w:r w:rsidR="000D05B5" w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">formación académica, las clases están organizadas por número de sesión de acuerdo al programa académico, el cual se ve reflejado en materiales de trabajo y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>classroom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, para que los alumnos organicen su portafolio de evidencias, lo que les permite entender la relación entre el propósito de aprendizaje y la estrategia didáctica de gamificación, redactada en su reporte de clase.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03F5808E" w14:textId="77777777" w:rsidR="00361B29" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:firstLine="340"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="463589EB" w14:textId="77777777" w:rsidR="007E1C5A" w:rsidRPr="00875320" w:rsidRDefault="007E1C5A" w:rsidP="00875320">
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>El docente retroalimenta la temática de clase, para verificar que no queden dudas en el estudiante, quien expone sus dudas en la retroalimentación, posteriormente el docente realiza una dinámica integradora de manera diagnóstica, para conocer las expectativas de los estudiantes, que saben del tema, que les gustaría conocer y retomar aprendizajes pasados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C5168EE" w14:textId="77777777" w:rsidR="00361B29" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="0EF8D670" w14:textId="77777777" w:rsidR="00361B29" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Durante el desarrollo se observó que el docente comienza la clase con una pregunta detonadora, que propicia la reflexión en el estudiante y lo induce al tema, motivándolo a no quedarse con dudas para aprender de sus errores, relacionando significativamente el contenido con el propósito de aprendizaje y con los temáticos acordes a su área profesional, organizándolos jerárquicamente de acuerdo al programa de estudios.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A335CC6" w14:textId="77777777" w:rsidR="00361B29" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Los hallazgos obtenidos como sustentación del proyecto de investigación intervención titulado Entornos multimodales de gamificación para el Módulo de Emprendimiento e Innovación en el Conalep campus Querétaro, empleó una metodología cualitativa aplicada que se define como “la recolección de datos que utiliza técnicas que no pretenden medir ni asociar las mediciones con números, tales como observación no estructurada, entrevistas abiertas, revisión de documentos, discusión en grupos, evaluación de experiencias personales” (Hernández, 2003, p.12), de manera que permitiera ahondar en la investigación de campo de forma descriptiva para un análisis detallado del objeto de estudio.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7B4746E6" w14:textId="77777777" w:rsidR="00361B29" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
+        <w:t xml:space="preserve">A su vez se observó que el docente guía al alumno como un tutor académico empleando un lenguaje formal, utilizando contacto visual con el estudiante y aplicando la comunicación no </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>verbal a lo largo de la estrategia didáctica de gamificación, desplazándose por todo el salón para dictar su clase, explicando las palabras que no se comprenden lo que motiva a la investigación, partiendo de la explicación de los objetivos y resultados, lo que propicia e incentiva a sus estudiantes a llevar a cabo el aprendizaje colaborativo, estableciendo roles para el trabajo colaborativo, explicando cada uno acorde a la estrategia didáctica logrando que el estudiante se mantenga activo y motivado, brindando varios ejemplos para aclarar ideas y conceptos, logrando que se sienta en confianza sobre la información que brinda el docente, utilizando recursos didácticos tales como diapositivas de PowerPoint interactivas y videos, seleccionando de manera atractiva el color, diseño, animación y transición de sus diapositivas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F7AFF41" w14:textId="77777777" w:rsidR="00361B29" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Se recurrió al método etnográfico que permitió un acercamiento al diseño de entornos multimodales de gamificación “que busca comprender una comunidad en su contexto cultural sin partir de suposiciones o expectativas” (Monje, 2011; p.109) para los estudiantes de segundo semestre que cursan el Módulo de Emprendimiento e Innovación en el Conalep campus Querétaro, retomando los aportes de la etnografía virtual citada por </w:t>
-[...74 lines deleted...]
-    <w:p w14:paraId="7877D8F1" w14:textId="77777777" w:rsidR="00361B29" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
+        <w:t>El docente brinda al estudiante su guía interactiva que funciona como material de trabajo para el desempeño de sus actividades, empleando las guías didácticas para el trabajo grupal y administrando el tiempo de tal forma que haya una int</w:t>
+      </w:r>
+      <w:r w:rsidR="000D05B5" w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>roducción, desarrollo y cierre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C9F4CF6" w14:textId="77777777" w:rsidR="00361B29" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Las técnicas que se desarrollaron a lo largo de la intervención fueron guía de observación participativa, entrevista semiestructurada, grupo de discusión, taller y encuesta con los instrumentos de guía de observación, entrevista semiestructurada, guion de participantes, formato para la realización de dinámicas grupales y diseño de cuestionario.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="28CA8B44" w14:textId="77777777" w:rsidR="00361B29" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
+        <w:t>Para finalizar el docente cierra su clase ejemplificando factores clave, recapitulando para próximas clases, propiciando que el estudiante relacione significativamente los contenidos, incentivándolos a la investigación, cerrando la dinámica con una coevaluación, para que los alumnos se evalúan entre ellos, motivándolos a conocer sus saberes y áreas de refuerzo en los temas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76584604" w14:textId="77777777" w:rsidR="00361B29" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Para el desarrollo de la técnica de observación participativa se realizó el instrumento de guía de observación, en donde “el registro de información es fundamental para la aplicación de técnicas de observación el cual se complementa con un registro, junto con la información recabada a través del resto de técnicas aplicables en esta fase de la investigación, de manera </w:t>
-      </w:r>
+        <w:t>Los resultados obtenidos de la aplicación del instrumento de guía de observación arrojaron que la interacción de los estudiantes con las herramientas digitales, los motiva a correlacionar los aprendizajes que recibe con los que posee, considerando la estrategia didáctica previamente establecida por el docente la cual se basa en el programa educativo de la materia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="338300B0" w14:textId="77777777" w:rsidR="00361B29" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Posteriormente se llevó a cabo la técnica de entrevista semiestructurada con el instrumento de guía de entrevista que “es una vía a través de la cual los sujetos reproducen opiniones, sentimientos, visiones de su entorno, motivaciones, miedos, permite acercarnos a los contenidos subjetivos que explican los posicionamientos de las personas ante un tema determinado” (Francés, 2015; p. 108), con el objetivo de analizar las categorías analíticas de autorregulación, educación virtual, multimodal y aprendizaje significativo para conocer si los estudiantes dirigen su aprendizaje a metas, al final del proceso académico se detalló si las estrategias didácticas de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gamificacion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, pudieron mejorar la práctica educativa, aprendizajes adquiridos de manera significativa, a través del entorno multimodal de gamificación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43BE35E1" w14:textId="77777777" w:rsidR="00361B29" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>El cuestionario se estructuró con 10 preguntas que permitieron conocer los avances que han tenido los estudiantes en el aprendizaje significativo, el cual se aplicó al final de la intervención con una duración de 60 minutos, a través del entorno multimodal de gamificación educativa, la cual se realizó como prueba piloto a un estudiante del Conalep del parque industrial Benito Juárez, del municipio de Querétaro de entre 15 a 18 años de edad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7325DFB0" w14:textId="77777777" w:rsidR="00361B29" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Las respuestas del estudiante arrojaron que los recursos didácticos presentados en clase lo motivaron a entregar mejor sus tareas considerando que se mantiene activo, atento al material audiovisual, proporcionado por el docente, a la clase, explicación y objetivo fomentando s aprendizaje colaborativo para</w:t>
+      </w:r>
+      <w:r w:rsidR="000D05B5" w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> llevar a cabo las actividades.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F0352CF" w14:textId="77777777" w:rsidR="00361B29" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El estudiante entrevistado considera que aprender a través del juego lo ayudó a comprender mejor los temas, debido logra relacionarlo con los aprendizajes previos y </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>buscarle</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> utilidad a los futuros.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D8C8A05" w14:textId="77777777" w:rsidR="00361B29" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">muy enriquecedora, la visión general de la realidad social” (Francés, 2015; p. 106) donde se visualizaron las categorías analíticas de desarrollo de los </w:t>
-[...38 lines deleted...]
-    <w:p w14:paraId="7D4D70F6" w14:textId="77777777" w:rsidR="00361B29" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
+        <w:t xml:space="preserve">Las estrategias didácticas de gamificación que considera que le ayudaron a entregar mejor sus actividades son las dinámicas que lo mantienen en movimiento o que activan su cerebro como es el caso de la incógnita con la que se inicia sesión, que le hace pensar toda la clase en la respuesta, por el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>contrario</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> los factores que le disgustan son las clases teóricas ya que le recuerdan a la escuela tradicional, propiciando que pierda el interés y se quede dormido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6397ABD8" w14:textId="77777777" w:rsidR="00361B29" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">La guía de observación fue aplicada a la población estudiantil del Conalep Roberto Ruiz Obregón, en el Estado de Querétaro, </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="1EF39597" w14:textId="77777777" w:rsidR="00361B29" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
+        <w:t>El estudiante se sintió acompañado durante toda la sesión por el docente con la confianza de preguntar cualquier duda, desarrollando la escucha activa, el trabajo en equipo y el análisis crítico con la finalidad de que al término de la clase pudiera comprobar que el objetivo planteado al inicio se cumpliera, logrando correlacionar de manera significativa los aprendizajes, buscándoles una utilidad para cuando incursionara en el mercado laboral, para finalizar se le pidió al alumno que expresara una palabra que expresara su sentir una vez finalizada la actividad que fue emoción e intriga por los nuevos aprendizajes que tendría.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CA868FE" w14:textId="77777777" w:rsidR="00361B29" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>En relación a los resultados obtenidos de la aplicación del instrumento se pudo observar que al inicio de clase, la docente llega 10 minutos antes lo que motiva a los estudiantes a ser puntuales, el material audiovisual que se utiliza en clase es variado y depende de la temática de clase sin embargo usualmente se recurre a la transmisión de videos, dinámicas interactivas y diapositivas de PowerPoint, los alumnos tienen el material de trabajo en su celular para comenzar a trabajar, reproduciendo los videos que llevan descargados y participando colaborativamente en las dinámicas.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="01BE7E07" w14:textId="77777777" w:rsidR="00361B29" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
+        <w:t>La aplicación de la entrevista permitió llegar a la conclusión de que el estudiante pudo autorregular el aprendizaje adquirido, por medio de la educación virtual y multimodal que desarrolló por medio del entorno educativo de gamificación, volviéndolo significativo para él ya que logró correlacionar los conocimientos previos con los que adquirió en clase.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73D0A4D9" w14:textId="77777777" w:rsidR="00361B29" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">El docente rompe el hielo con una dinámica de integración, a través de un saludo cordial de bienvenida, donde explica el propósito de la sesión y unidades de aprendizaje, los cuales están en el material de trabajo de los estudiantes para que relacionan el tema con sus áreas </w:t>
+        <w:t>Posteriormente se aplicó la técnica de grupo de discusión con el instrumento de guion de participantes, definido como “el acercamiento colectivo a la conceptualización de los condicionantes presentes en una comunidad, a partir de dinámicas conversacionales en las que se organiza progresivamente la información hasta alcanzar acuerdos consensuados sobre los aspectos críticos que afectan a la población” (Francés, 2015; p. 93) las categorías analíticas que se desarrollaron a lo largo de la investigación fueron entornos multimodales, recursos educativos y didáctica, las cuales permitieron medir el nivel de interacción de los estudiantes durante la sesión de clase en el entorno multimodal de gamificación educativa, para conocer la efectividad que de los recursos educativos a fin de formar su aprendizaje, corroborando si la didáctica logró llegar a su meta de apre</w:t>
       </w:r>
       <w:r w:rsidR="000D05B5" w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">de </w:t>
-[...28 lines deleted...]
-    <w:p w14:paraId="03F5808E" w14:textId="77777777" w:rsidR="00361B29" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
+        <w:t>ndizaje.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26510B19" w14:textId="77777777" w:rsidR="00361B29" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>El docente retroalimenta la temática de clase, para verificar que no queden dudas en el estudiante, quien expone sus dudas en la retroalimentación, posteriormente el docente realiza una dinámica integradora de manera diagnóstica, para conocer las expectativas de los estudiantes, que saben del tema, que les gustaría conocer y retomar aprendizajes pasados.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7C5168EE" w14:textId="77777777" w:rsidR="00361B29" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
+        <w:t>El guion de discusión grupal, se estableció el grupo de segundo semestre, en el módulo de emprendimiento e innovación, con una duración de 60 minutos, realizado a las 10 am, en el salón de clase con la docente a cargo Ana María Garduño Quintero, para su realización se consideraron 9 indicadores sobre los aspectos a observar durante la hora de clase, así como datos generales donde se especificaba el grupo, donde sería llevado a cabo el grupo focal, la hora en la que se llevó a cabo la reunión, la docente a cargo y el número de interrupciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E239813" w14:textId="77777777" w:rsidR="00361B29" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Durante el desarrollo se observó que el docente comienza la clase con una pregunta detonadora, que propicia la reflexión en el estudiante y lo induce al tema, motivándolo a no quedarse con dudas para aprender de sus errores, relacionando significativamente el contenido con el propósito de aprendizaje y con los temáticos acordes a su área profesional, organizándolos jerárquicamente de acuerdo al programa de estudios.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5A335CC6" w14:textId="77777777" w:rsidR="00361B29" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
+        <w:t>Durante el grupo focal los alumnos participaron de manera colaborativa y ordenada, se turnaron en grupos de cinco participantes para exponer sus puntos de vista, se propició un clima colaborativo de respeto, las aportaciones eran críticas y fundamentadas, los estudiantes interaccionaban con el fin de aportar ideas a las de otros compañeros, se resaltó la importancia del trabajo en equipo y de retomar los aprendizajes previos para fortalecer el aprendizaje significativo, respeto, orden, limpieza y honestidad, los alumnos se encontraban motivados para exponer sus ideas de manera ordenada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="068DCA27" w14:textId="77777777" w:rsidR="00361B29" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">A su vez se observó que el docente guía al alumno como un tutor académico empleando un lenguaje formal, utilizando contacto visual con el estudiante y aplicando la comunicación no verbal a lo largo de la estrategia didáctica de gamificación, desplazándose por todo el salón para dictar su clase, explicando las palabras que no se comprenden lo que motiva a la investigación, </w:t>
+        <w:t xml:space="preserve">Con la puesta en marcha del instrumento de guion de participantes se pudo llegar a la conclusión de que los recursos educativos con los que se llevó a cabo la estrategia didáctica permitieron a los estudiantes interaccionar de manera colaborativa y ordenada para expresar su </w:t>
       </w:r>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>partiendo de la explicación de los objetivos y resultados, lo que propicia e incentiva a sus estudiantes a llevar a cabo el aprendizaje colaborativo, estableciendo roles para el trabajo colaborativo, explicando cada uno acorde a la estrategia didáctica logrando que el estudiante se mantenga activo y motivado, brindando varios ejemplos para aclarar ideas y conceptos, logrando que se sienta en confianza sobre la información que brinda el docente, utilizando recursos didácticos tales como diapositivas de PowerPoint interactivas y videos, seleccionando de manera atractiva el color, diseño, animación y transición de sus diapositivas.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7F7AFF41" w14:textId="77777777" w:rsidR="00361B29" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
+        <w:t>punto de vista crítico sobre el desarrollo de la temática de clase, corroborando así la efectividad de emplear recursos educativos como herramienta educativa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0890E4F5" w14:textId="77777777" w:rsidR="00361B29" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>El docente brinda al estudiante su guía interactiva que funciona como material de trabajo para el desempeño de sus actividades, empleando las guías didácticas para el trabajo grupal y administrando el tiempo de tal forma que haya una int</w:t>
+        <w:t>La técnica de taller con el instrumento de dinámicas grupales consiste en que “los participantes elaboren descripciones de posibles visiones futuras a partir de la reflexión en torno a la dinámica de hechos presentes que acontecen en la comunidad” (Francés, 2015; p. 141), las categorías analíticas previstas en la investigación fueron educación a distancia y educación multimodal de gamificación donde los alumnos redactaron un informe con su testimonio sobre el uso del entorno multimodal, permitiendo al docente conocer su evolución, así como los aprendizajes alcanzados y su experiencia en el uso de la plataforma digital.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39AC339E" w14:textId="77777777" w:rsidR="00361B29" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El instrumento contenía 5 aspectos a evaluar medidos en 3 niveles, que fueron calificados con los rubros, siempre, a veces y se dificulta hacerlo, donde en cada uno el docente era el encargado de registrar los aspectos relevantes que englobaba cada rubro para su realización medidas en fortalezas, debilidades, áreas de oportunidades y amenazas, como un análisis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dafo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E44F91C" w14:textId="77777777" w:rsidR="00361B29" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5715704D" w14:textId="77777777" w:rsidR="00361B29" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>El grupo al que se aplicó el instrumento fue el 208 de la carrera de electromecánica, en el salón de clase, con el objetivo de propiciar al aprendizaje significativo, como parte de la materia de Emprendimiento e Innovación enfocado en el tema de Desarrollo Emprendedor Sostenible, con una duración de 60 minutos, empezando a las 11 de la mañana, con la dinámica titulada “interacción”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C821E99" w14:textId="77777777" w:rsidR="00361B29" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>El primer aspecto que se analizó fue si los estudiantes participaban en la toma de decisiones del equipo donde se llegó a la conclusión de que efectivamente el grupo era muy participativo y siempre buscaban proponer alternativas de solución, el segundo rubro a evaluar fue si cumplían con las tareas y comisiones asignadas, determinando que en ocasiones incumplían con las actividades académicas, el siguiente aspecto fue si participaban en todas las actividades realizadas por el equipo donde se pudo corroborar que el grupo era muy colaborativo, la siguiente categoría verificaba si apoyaban a los compañeros que lo necesitaban, optando por que en ocasiones no se apoyaban, por último se buscó saber si colaboraban en conjunto para la presentación del producto final concluyendo con que todos cumplieron con la tarea que les fue asignada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56DCD19C" w14:textId="77777777" w:rsidR="00361B29" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>En conclusión, el instrumento de dinámicas grupales determinó que a los alumnos se les facilita la integración grupal para el trabajo colaborativo, el cual se registró a través de un medidor de interacciones, registro de conversaciones y simulador de aula virtual, sin embargo, también se detectó que se les dificulta apoyar a sus compañeros que lo necesitaban, se pudo constatar que la dinámica les resultó motivante y pudo reflejar los aprendizajes alcanzados y su experiencia en el uso de la plataforma digital.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70623B97" w14:textId="77777777" w:rsidR="00361B29" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La última técnica que se realizó fue la de encuesta que “permite alcanzar un doble objetivo. En primer lugar, obtener información significativa de los sujetos. Y en segundo lugar el autoconocimiento y reflexión colectiva de los resultados” (Francés, 2015; p. 125) con el instrumento de diseño de cuestionario que permitió visualizar las técnicas analíticas de constructivismo, tecnología educativa y mediación tecnológica que permitirá ahondar en el análisis de los conocimientos que tienen los estudiantes a partir de la enseñanza previa y como el docente promueve un ambiente de autoconfianza para que el alumno sea el protagonista en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>su proceso académico, a fin de conocer el manejo que tienen en el uso de recursos digitales para poder trabajar sus áreas de oportunidad, partiendo de las competencias para la cultura tecnológica desarrolladas durante la sesión, detectando sus áreas de oportunidad y alcances en el us</w:t>
       </w:r>
       <w:r w:rsidR="000D05B5" w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>roducción, desarrollo y cierre.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2C9F4CF6" w14:textId="77777777" w:rsidR="00361B29" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
+        <w:t>o de la plataforma tecnológica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0394FB9B" w14:textId="77777777" w:rsidR="00361B29" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Para finalizar el docente cierra su clase ejemplificando factores clave, recapitulando para próximas clases, propiciando que el estudiante relacione significativamente los contenidos, incentivándolos a la investigación, cerrando la dinámica con una coevaluación, para que los alumnos se evalúan entre ellos, motivándolos a conocer sus saberes y áreas de refuerzo en los temas.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="76584604" w14:textId="77777777" w:rsidR="00361B29" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
+        <w:t xml:space="preserve">El instrumento de cuestionario para la técnica de encuesta se realizó a un alumno llamado Elías Herrera Rojas de 15 años de edad, que cursa el segundo semestre en la materia de emprendimiento e innovación, como parte diagnóstica y para conocer su percepción en la implementación del entorno virtual de gamificación educativa, por lo cual se le pidió contestar un total de 8 preguntas con incisos de respuesta de la a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la d.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05852495" w14:textId="77777777" w:rsidR="00361B29" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Los resultados obtenidos de la aplicación del instrumento de guía de observación arrojaron que la interacción de los estudiantes con las herramientas digitales, los motiva a correlacionar los aprendizajes que recibe con los que posee, considerando la estrategia didáctica previamente establecida por el docente la cual se basa en el programa educativo de la materia.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="338300B0" w14:textId="77777777" w:rsidR="00361B29" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
+        <w:t>La primera pregunta que se planteó al estudiante fue como esperaba adquirir los conocimientos en la materia de Emprendimiento e Innovación, entre los incisos de respuesta estaba con dinámicas, de manera teórica, dinámica y teoría, por último, estrategias de gamificación educativa, siendo la última la seleccionada, se le explicó al estudiante que refería al aprendizaje por juego con la finalidad de que disfruten y vivan lo que están aprendiendo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FD90F3D" w14:textId="77777777" w:rsidR="00361B29" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Posteriormente se llevó a cabo la técnica de entrevista semiestructurada con el instrumento de guía de entrevista que “es una vía a través de la cual los sujetos reproducen opiniones, sentimientos, visiones de su entorno, motivaciones, miedos, permite acercarnos a los contenidos subjetivos que explican los posicionamientos de las personas ante un tema determinado” (Francés, 2015; p. 108), con el objetivo de analizar las categorías analíticas de autorregulación, educación virtual, multimodal y aprendizaje significativo para conocer si los estudiantes dirigen su aprendizaje a metas, al final del proceso académico se detalló si las estrategias didácticas de </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="43BE35E1" w14:textId="77777777" w:rsidR="00361B29" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
+        <w:t>La segunda pregunta que se realizó es que entiende por gamificación educativa, con las opciones de respuesta juegos, aprendizaje por descubrimiento, técnicas de enseñanza por medio del juego y dinámicas recreativas, siendo la tercera la seleccionada, con esta respuesta el estudiante es capaz de diferenciar los tipos de aprendizaje, para conocer el que se le está impartiendo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="252A9052" w14:textId="77777777" w:rsidR="00361B29" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>El cuestionario se estructuró con 10 preguntas que permitieron conocer los avances que han tenido los estudiantes en el aprendizaje significativo, el cual se aplicó al final de la intervención con una duración de 60 minutos, a través del entorno multimodal de gamificación educativa, la cual se realizó como prueba piloto a un estudiante del Conalep del parque industrial Benito Juárez, del municipio de Querétaro de entre 15 a 18 años de edad.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7325DFB0" w14:textId="77777777" w:rsidR="00361B29" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
+        <w:t>La tercera si considera que aprender jugando le ayudará a recordar con mayor facilidad la temática de clase, entre las opciones de respuesta se encontraba sí, no, a veces, solo cuando la dinámica le divierte, el entrevistado contestó que efectivamente considera que le ayudaría a desempeñar mejor sus actividades.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CEF689C" w14:textId="77777777" w:rsidR="00361B29" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Las respuestas del estudiante arrojaron que los recursos didácticos presentados en clase lo motivaron a entregar mejor sus tareas considerando que se mantiene activo, atento al material audiovisual, proporcionado por el docente, a la clase, explicación y objetivo fomentando s aprendizaje colaborativo para</w:t>
+        <w:t>La siguiente pregunta que se realizó fue si la actividad a través del juego le ayudó a entender mejor los temas entre las opciones de respuesta estaban sí, no, a veces, solo cuando la dinámica le divierte, la respuesta que se planteó es que efectivamente la estrategia de gamificación le ayudó a entender mejor los temas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="378D2C2C" w14:textId="77777777" w:rsidR="00361B29" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>La quinta pregunta fue si las actividades de gamificación fortalecían su interés en la asignatura, los incisos de respuesta fueron sí, no, a veces o solo cuando la dinámica le divierte, el estudiante contestó que sí.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DE4656F" w14:textId="77777777" w:rsidR="00361B29" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>La sexta pregunta fue si le gustaba aprender jugando, entre las opciones de respuesta estaban sí, no, a veces, solo cuando la dinámica le divierte, el alumno respondió que sí.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E1417CE" w14:textId="77777777" w:rsidR="00361B29" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>La séptima pregunta planteaba si estaba satisfecho con los resultados que obtuvo en el juego, las opciones de respuesta fueron sí, no, solo cuando gano y cuando pierdo me desmotivo, la respuesta elegida por el entrevistado es que se encontraba</w:t>
       </w:r>
       <w:r w:rsidR="000D05B5" w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> llevar a cabo las actividades.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0F0352CF" w14:textId="77777777" w:rsidR="00361B29" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
+        <w:t xml:space="preserve"> satisfecho con sus resultados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63E23AC9" w14:textId="77777777" w:rsidR="00361B29" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">El estudiante entrevistado considera que aprender a través del juego lo ayudó a comprender mejor los temas, debido logra relacionarlo con los aprendizajes previos y </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="0D8C8A05" w14:textId="77777777" w:rsidR="00361B29" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
+        <w:t>La última pregunta planteaba si la actividad causó un impacto significativo en el estudiante, las opciones de respuesta eran sí, no, me aburrió y me divertí, pero no aprendí, la respuesta seleccionada fue que la dinámica logro favorecer su aprendizaje significativo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78F62215" w14:textId="77777777" w:rsidR="00361B29" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Las estrategias didácticas de gamificación que considera que le ayudaron a entregar mejor sus actividades son las dinámicas que lo mantienen en movimiento o que activan su cerebro como es el caso de la incógnita con la que se inicia sesión, que le hace pensar toda la </w:t>
+        <w:t xml:space="preserve">El diagnóstico implementando a lo largo de la investigación, con el desarrollo de cinco instrumentos que fueron guía de observación, entrevista semiestructurada, guion de participantes, formato para la realización de dinámicas grupales y diseño de cuestionario permitieron ahondar en las categorías analíticas planteadas al inicio de la intervención, con el objetivo de dar respuesta a la pregunta de investigación ¿Qué estrategias didácticas de </w:t>
       </w:r>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">clase en la respuesta, por el </w:t>
-[...625 lines deleted...]
-        <w:t>gamificación para los estudiantes que cursan el Módulo de Emprendimiento e Innovación en el Conalep campus Querétaro.</w:t>
+        <w:t>gamificación podrían impulsar la inclusión de una educación Multimodal para los alumnos de segundo semestre que cursan el Módulo de Emprendimiento e Innovación en el Conalep Roberto Ruiz Obregón Plantel Querétaro?, para el desarrollo de entornos multimodales de gamificación para los estudiantes que cursan el Módulo de Emprendimiento e Innovación en el Conalep campus Querétaro.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15868381" w14:textId="77777777" w:rsidR="007E1C5A" w:rsidRPr="00875320" w:rsidRDefault="00361B29" w:rsidP="00875320">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La elaboración del presente ensayo permitirá comprender mejor, los intereses y objetivos previstos para el desarrollo de su tesis doctoral; que servirá como base para la consecución de los avances el siguiente semestre.</w:t>
       </w:r>
     </w:p>
@@ -5063,105 +4980,69 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Con la implementación de entornos multimodales en el sistema educativo se fomentó la importancia de que los docentes continúen actualizando sus conocimientos y el manejo de las Tecnologías de la Información adentrándose a la nueva era digital presente en la actualidad, que sirva para innovar diversos entornos tomando como guía la presente investigación, que les servirá como antecedente en su desarrollo, con la finalidad de que los estudiantes se apropien del conocimiento al tiempo que lo disfrutan y lo autorregulan de tal forma que lo vuelvan significativo para ellos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="727A97AC" w14:textId="77777777" w:rsidR="000D05B5" w:rsidRPr="00875320" w:rsidRDefault="000D05B5" w:rsidP="00875320">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Se retomarán los aportes de la etnografía virtual citada por </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> como “estudios sobre espacios </w:t>
+        <w:t xml:space="preserve">Se retomarán los aportes de la etnografía virtual citada por Hine como “estudios sobre espacios </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>onlíne</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> que contribuyeron ampliamente con el establecimiento de la imagen de Internet como cultura, en la que se pueden estudiar los usos que las personas confieren a la tecnología” (</w:t>
-[...17 lines deleted...]
-        <w:t>, 2004, p. 19), con la finalidad de abordar desde medios digitales como se da la interacción entre los alumnos en los entornos de gamificación multimodales.</w:t>
+        <w:t xml:space="preserve"> que contribuyeron ampliamente con el establecimiento de la imagen de Internet como cultura, en la que se pueden estudiar los usos que las personas confieren a la tecnología” (Hine, 2004, p. 19), con la finalidad de abordar desde medios digitales como se da la interacción entre los alumnos en los entornos de gamificación multimodales.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6419879C" w14:textId="77777777" w:rsidR="000D05B5" w:rsidRPr="00875320" w:rsidRDefault="000D05B5" w:rsidP="00875320">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Previo a la didáctica es fundamental realizar un diagnóstico el cual se enfocará en identificar las posibilidades y aspiraciones tanto de los educandos como del medio; para realizar un diagnóstico adecuado se debe considerar la edad, contexto social, grado académico, así como materia que está cursando.</w:t>
       </w:r>
     </w:p>
@@ -5260,91 +5141,68 @@
         <w:t>El instrumento permitirá dar respuesta a la pregunta de investigación ¿Qué estrategias didácticas de gamificación podrían impulsar la inclusión de una educación Multimodal para los alumnos de segundo semestre que cursan el Módulo de Emprendimiento e Innovación en el Conalep Roberto Ruiz Obregón Plantel Querétaro?, para alcanzar el objetivo general que consiste en Desarrollar entornos multimodales de gamificación para los estudiantes que cursan el Módulo de Emprendimiento e Innovación en el Conalep campus Querétaro.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37F6AB2E" w14:textId="77777777" w:rsidR="00202554" w:rsidRDefault="00202554" w:rsidP="00875320">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7971C8D6" w14:textId="77777777" w:rsidR="00875320" w:rsidRDefault="00875320" w:rsidP="00875320">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CE9581C" w14:textId="77777777" w:rsidR="00875320" w:rsidRDefault="00875320" w:rsidP="00875320">
-[...20 lines deleted...]
-    </w:p>
     <w:p w14:paraId="0D11C8E0" w14:textId="77777777" w:rsidR="00BE3F69" w:rsidRPr="00875320" w:rsidRDefault="00BE3F69" w:rsidP="00875320">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Futuras líneas de investigación</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E53DF96" w14:textId="77777777" w:rsidR="00BE3F69" w:rsidRPr="00875320" w:rsidRDefault="00BE3F69" w:rsidP="00875320">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Se co</w:t>
       </w:r>
       <w:r w:rsidR="00143FD5" w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -5506,69 +5364,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Agradecimientos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="173E66E3" w14:textId="77777777" w:rsidR="00DF7D13" w:rsidRPr="00875320" w:rsidRDefault="00B91B03" w:rsidP="00875320">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Se agradece al Doctor José Jaime </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Larracoechea por ser el </w:t>
+        <w:t xml:space="preserve">Se agradece al Doctor José Jaime Paulín Larracoechea por ser el </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Director</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:r w:rsidR="007D752B" w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5824,51 +5664,50 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C346CB3" w14:textId="272CBD97" w:rsidR="008A2172" w:rsidRPr="00875320" w:rsidRDefault="008A2172" w:rsidP="00875320">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Referencias</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="623AE86A" w14:textId="77777777" w:rsidR="008A2172" w:rsidRPr="00875320" w:rsidRDefault="008A2172" w:rsidP="00875320">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ausubel, D. (2002). </w:t>
       </w:r>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -5919,340 +5758,277 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. McGraw-Hill.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71FCCDD5" w14:textId="77777777" w:rsidR="008A2172" w:rsidRPr="00875320" w:rsidRDefault="008A2172" w:rsidP="00875320">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Contreras, E. y </w:t>
-[...17 lines deleted...]
-        <w:t>, J. (2017). Experiencias de Gamificación en las aulas. Proyecto de Titulación de la Universidad Autónoma de Barcelona.</w:t>
+        <w:t>Contreras, E. y Eguia, J. (2017). Experiencias de Gamificación en las aulas. Proyecto de Titulación de la Universidad Autónoma de Barcelona.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A7156B9" w14:textId="77777777" w:rsidR="008A2172" w:rsidRPr="00875320" w:rsidRDefault="008A2172" w:rsidP="00875320">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Ferriere</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Ferriere. A. (1993). </w:t>
+      </w:r>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Adolphe Ferriere</w:t>
+      </w:r>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. UNESCO. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3918B1E0" w14:textId="77777777" w:rsidR="008A2172" w:rsidRPr="00875320" w:rsidRDefault="008A2172" w:rsidP="00875320">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2310"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">García, F. (2010). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Adolphe</w:t>
-[...4 lines deleted...]
-          <w:rStyle w:val="Ninguno"/>
+        <w:t xml:space="preserve">La Tecnología, su conceptuación y algunas reflexiones con respecto a sus efectos. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TECNO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="036CC0D6" w14:textId="77777777" w:rsidR="008A2172" w:rsidRPr="00875320" w:rsidRDefault="008A2172" w:rsidP="00875320">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2310"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Garduño, Q. (2023) Egresados Conalep Querétaro. [Gráfica] México, Querétaro.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E2E78C7" w14:textId="77777777" w:rsidR="008A2172" w:rsidRPr="00875320" w:rsidRDefault="008A2172" w:rsidP="00875320">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2310"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hernández, S. (2003). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-          <w:rStyle w:val="Ninguno"/>
+        <w:t>Metodología de la Investigación</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. McGraw Hill.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57DC5C7C" w14:textId="77777777" w:rsidR="008A2172" w:rsidRPr="00875320" w:rsidRDefault="008A2172" w:rsidP="00875320">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2310"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hine, C. (2004). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Ferriere</w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="3918B1E0" w14:textId="77777777" w:rsidR="008A2172" w:rsidRPr="00875320" w:rsidRDefault="008A2172" w:rsidP="00875320">
+        <w:t xml:space="preserve">Etnografía Virtual. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Colección Nuevas Tecnologías y Sociedad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BD4D3FE" w14:textId="77777777" w:rsidR="008A2172" w:rsidRPr="00875320" w:rsidRDefault="008A2172" w:rsidP="00875320">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2310"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">García, F. (2010). </w:t>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Instituto Nacional de Geografía e Historia INEGI (2015) </w:t>
       </w:r>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">La Tecnología, su conceptuación y algunas reflexiones con respecto a sus efectos. </w:t>
-[...152 lines deleted...]
-        </w:rPr>
         <w:t>Educación en el estado de Querétaro</w:t>
       </w:r>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.     </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00875320">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>www.inegi.org.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6ED59408" w14:textId="77777777" w:rsidR="008A2172" w:rsidRPr="00875320" w:rsidRDefault="008A2172" w:rsidP="00875320">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -6431,51 +6207,51 @@
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Organización Mundial de la Salud (2015) </w:t>
       </w:r>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La Discapacidad Física</w:t>
       </w:r>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00875320">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.observatoridiscapacitat.org/es/la-discapacidad-fisica-que-es-y-que-tipos-hay</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B70E178" w14:textId="77777777" w:rsidR="008A2172" w:rsidRPr="00875320" w:rsidRDefault="008A2172" w:rsidP="00875320">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -6634,67 +6410,57 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>superiror</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la unidad educativa Intercultural Ambrosio Lasso, Cantón Guamote. Proyecto de Titulación de la Universidad Nacional de Chimborazo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0061CBEC" w14:textId="77777777" w:rsidR="008A2172" w:rsidRPr="00875320" w:rsidRDefault="008A2172" w:rsidP="00875320">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, H. (2012). </w:t>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Schunk, H. (2012). </w:t>
       </w:r>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Teorías del Aprendizaje.</w:t>
       </w:r>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pearson.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42D8D322" w14:textId="77777777" w:rsidR="008A2172" w:rsidRPr="00875320" w:rsidRDefault="008A2172" w:rsidP="00875320">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -6748,375 +6514,336 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Valencia, S. y Velásquez, M. (2021). La gamificación como estrategia pedagógica para fortalecer el proceso de aprendizaje de vocabulario en inglés en estudiantes de segundo grado de un colegio público de Bogotá. Proyecto de Titulación de la Universidad Libre de la facultad en Humanidades e Idiomas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16CC1566" w14:textId="77777777" w:rsidR="008A2172" w:rsidRPr="00875320" w:rsidRDefault="008A2172" w:rsidP="00875320">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, J.  &amp; Clark, T. (1991). </w:t>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verduin, J.  &amp; Clark, T. (1991). </w:t>
       </w:r>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Educación a Distancia: Fundamentos de una perspectiva práctica</w:t>
       </w:r>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...17 lines deleted...]
-        <w:t>-Bass.</w:t>
+        <w:t>. Jossey-Bass.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E5D9BBC" w14:textId="77777777" w:rsidR="008A2172" w:rsidRPr="00875320" w:rsidRDefault="008A2172" w:rsidP="00875320">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Webster, J. y </w:t>
-[...19 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Webster, J. y Hackley, P. (1997) Efectividad de la enseñanza en el aprendizaje a distancia mediado por la tecnología. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>The</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Academy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875320">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Academy</w:t>
+        <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Management </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>of</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t>Journal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875320">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, 40 (6). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00875320">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://www.jstor.org/journals/aom.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="582C3F2E" w14:textId="77777777" w:rsidR="008A2172" w:rsidRPr="00875320" w:rsidRDefault="008A2172" w:rsidP="00875320">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3480B748" w14:textId="77777777" w:rsidR="00880D3F" w:rsidRPr="00FE295E" w:rsidRDefault="00880D3F" w:rsidP="00FE295E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00880D3F" w:rsidRPr="00FE295E" w:rsidSect="00875320">
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1418" w:right="1440" w:bottom="568" w:left="1701" w:header="142" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0767FAF2" w14:textId="77777777" w:rsidR="00ED267E" w:rsidRDefault="00ED267E" w:rsidP="008A2172">
+    <w:p w14:paraId="6BBDEEAC" w14:textId="77777777" w:rsidR="00894325" w:rsidRDefault="00894325" w:rsidP="008A2172">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5DB03160" w14:textId="77777777" w:rsidR="00ED267E" w:rsidRDefault="00ED267E" w:rsidP="008A2172">
+    <w:p w14:paraId="1BEFE3B1" w14:textId="77777777" w:rsidR="00894325" w:rsidRDefault="00894325" w:rsidP="008A2172">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="74A6CF0F" w14:textId="0776C73D" w:rsidR="008F3AF6" w:rsidRPr="00875320" w:rsidRDefault="00875320" w:rsidP="00875320">
     <w:pPr>
       <w:ind w:right="260"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0059794E">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Vol. 11, Núm. 21                   </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="0059794E">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Enero</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="0059794E">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve"> – Junio 2024                       CEMYS</w:t>
+      <w:t xml:space="preserve"> – </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="0059794E">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Junio</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="0059794E">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2024                       CEMYS</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="44546A" w:themeColor="text2"/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
         <w:lang w:eastAsia="es-MX"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00A54D70">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="44546A" w:themeColor="text2"/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
         <w:lang w:eastAsia="es-MX"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6EEE0505" wp14:editId="3C43730C">
               <wp:simplePos x="0" y="0"/>
               <mc:AlternateContent>
@@ -7323,76 +7050,76 @@
                       <w:rPr>
                         <w:b/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         <w:sz w:val="26"/>
                         <w:szCs w:val="26"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="008A2172">
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65DE7646" w14:textId="77777777" w:rsidR="00ED267E" w:rsidRDefault="00ED267E" w:rsidP="008A2172">
+    <w:p w14:paraId="341B7CDA" w14:textId="77777777" w:rsidR="00894325" w:rsidRDefault="00894325" w:rsidP="008A2172">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2DDF773F" w14:textId="77777777" w:rsidR="00ED267E" w:rsidRDefault="00ED267E" w:rsidP="008A2172">
+    <w:p w14:paraId="721FF2D7" w14:textId="77777777" w:rsidR="00894325" w:rsidRDefault="00894325" w:rsidP="008A2172">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5B6D0AD6" w14:textId="68E25FBC" w:rsidR="008F3AF6" w:rsidRPr="00ED7A60" w:rsidRDefault="00875320" w:rsidP="00875320">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00666AC6">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="75FDB236" wp14:editId="20AAAA98">
           <wp:extent cx="5200650" cy="704850"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1091997498" name="Imagen 1091997498" descr="Imagen que contiene Texto&#10;&#10;Descripción generada automáticamente"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
@@ -7416,138 +7143,141 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5200650" cy="704850"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="80"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008A2172"/>
     <w:rsid w:val="000D05B5"/>
     <w:rsid w:val="00143FD5"/>
     <w:rsid w:val="00202554"/>
     <w:rsid w:val="00263F55"/>
     <w:rsid w:val="00361B29"/>
     <w:rsid w:val="003B7B08"/>
     <w:rsid w:val="00424DA4"/>
     <w:rsid w:val="0047001C"/>
     <w:rsid w:val="004A76CF"/>
     <w:rsid w:val="005D7AD0"/>
     <w:rsid w:val="007D752B"/>
     <w:rsid w:val="007E1C5A"/>
     <w:rsid w:val="00875320"/>
     <w:rsid w:val="00880D3F"/>
+    <w:rsid w:val="00894325"/>
     <w:rsid w:val="008A2172"/>
     <w:rsid w:val="008F3AF6"/>
     <w:rsid w:val="00971599"/>
     <w:rsid w:val="009C4A75"/>
     <w:rsid w:val="00A54D70"/>
     <w:rsid w:val="00AE1D28"/>
     <w:rsid w:val="00B91B03"/>
+    <w:rsid w:val="00BC3535"/>
     <w:rsid w:val="00BE3F69"/>
+    <w:rsid w:val="00C16416"/>
     <w:rsid w:val="00C75087"/>
     <w:rsid w:val="00D74DE3"/>
     <w:rsid w:val="00DF7D13"/>
     <w:rsid w:val="00ED267E"/>
     <w:rsid w:val="00FC74F6"/>
     <w:rsid w:val="00FE295E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="07194BB7"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{BFEF9260-CC1F-4E9E-B66C-80BDE28C5458}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-MX" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7905,51 +7635,50 @@
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008A2172"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
@@ -8004,55 +7733,67 @@
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ninguno">
     <w:name w:val="Ninguno"/>
     <w:rsid w:val="008A2172"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00BE3F69"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C16416"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1799296309">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1549218909">
           <w:marLeft w:val="446"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -8092,51 +7833,51 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1749958870">
           <w:marLeft w:val="446"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.observatoridiscapacitat.org/es/la-discapacidad-fisica-que-es-y-que-tipos-hay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inegi.org.mx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-0125-468X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/journals/aom.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inegi.org.mx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-0125-468X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/cemys.v11i21.347" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/journals/aom.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.observatoridiscapacitat.org/es/la-discapacidad-fisica-que-es-y-que-tipos-hay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -8365,69 +8106,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>15</Pages>
-  <Words>7154</Words>
-  <Characters>39347</Characters>
+  <Words>7169</Words>
+  <Characters>39434</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>327</Lines>
-  <Paragraphs>92</Paragraphs>
+  <Lines>328</Lines>
+  <Paragraphs>93</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>46409</CharactersWithSpaces>
+  <CharactersWithSpaces>46510</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ani Garduño</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>