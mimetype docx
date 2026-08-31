--- v0 (2025-10-07)
+++ v1 (2026-08-31)
@@ -3,63 +3,90 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7C380F61" w14:textId="429F9773" w:rsidR="004B49AD" w:rsidRPr="00901079" w:rsidRDefault="00001807" w:rsidP="00001807">
+    <w:p w14:paraId="3C66D1E7" w14:textId="16143730" w:rsidR="00FB11D3" w:rsidRPr="00FB11D3" w:rsidRDefault="00FB11D3" w:rsidP="00FB11D3">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB11D3">
+        <w:rPr>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB11D3">
+        <w:rPr>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00FB11D3">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="es-MX"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/cemys.v11i21.348</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7C380F61" w14:textId="5926B126" w:rsidR="004B49AD" w:rsidRPr="00901079" w:rsidRDefault="00001807" w:rsidP="00001807">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk162628558"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00683EF2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Artículos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00683EF2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00683EF2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -68,64 +95,64 @@
         </w:rPr>
         <w:t>científicos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00901079">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DB2F5B3" w14:textId="6FE7C384" w:rsidR="0015167B" w:rsidRPr="00001807" w:rsidRDefault="005729AF" w:rsidP="00001807">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk164078806"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk164078806"/>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Dificultad de operacionalización de un currículo integrador: el caso de tres planes de estudios de la BUAP</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="66196C2F" w14:textId="0FD6AF5E" w:rsidR="005729AF" w:rsidRPr="00001807" w:rsidRDefault="00001807" w:rsidP="00001807">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
@@ -263,101 +290,88 @@
         </w:rPr>
         <w:t xml:space="preserve">Vincent Alain </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00901079">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Leon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00901079">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> Summo</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="166AC245" w14:textId="77777777" w:rsidR="002B3324" w:rsidRPr="00901079" w:rsidRDefault="002B3324" w:rsidP="00901079">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00901079">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Benemérita Universidad Autónoma de Puebla </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EA09B86" w14:textId="18DD4136" w:rsidR="00901079" w:rsidRPr="00901079" w:rsidRDefault="00000000" w:rsidP="00901079">
+    <w:p w14:paraId="3EA09B86" w14:textId="18DD4136" w:rsidR="00901079" w:rsidRPr="00901079" w:rsidRDefault="00901079" w:rsidP="00901079">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidR="00901079" w:rsidRPr="00001807">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00001807">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="FF0000"/>
             <w:kern w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>summopico@yahoo.fr</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="681C65D5" w14:textId="1EA9E299" w:rsidR="00BC2982" w:rsidRPr="00901079" w:rsidRDefault="00BC2982" w:rsidP="00901079">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00901079">
         <w:rPr>
@@ -949,121 +963,101 @@
           <w:kern w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50E2902A" w14:textId="5CC68A6F" w:rsidR="007A4E04" w:rsidRPr="00001807" w:rsidRDefault="007A4E04" w:rsidP="00001807">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Curriculum implementation is an important concern within the Mexican educational system (Diaz Barriga, 2020, Diaz-Barriga Arceo &amp; </w:t>
+        <w:t xml:space="preserve">Curriculum implementation is an important concern within the Mexican educational system (Diaz Barriga, 2020, Diaz-Barriga Arceo &amp; Barrón, 2014; Diaz-Barriga Arceo &amp; Lugo, 2003). This research focuses on understanding how university professors conceive, carry out and organize their pedagogical action plans in the context of specific courses whose objective is for students to learn to integrate knowledge acquired in an ad hoc manner – integration courses –. For this reason, a case study was carried out within the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00001807">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">framework of the higher educational institution of the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Barrón</w:t>
+        <w:t>Benemérita</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, 2014; Diaz-Barriga Arceo &amp; Lugo, 2003). This research focuses on understanding how university professors conceive, carry out and organize their pedagogical action plans in the context of specific courses whose objective is for students to learn to integrate knowledge acquired in an ad hoc manner – integration courses –. For this reason, a case study was carried out within the framework of the higher educational institution of the </w:t>
+        <w:t xml:space="preserve"> Universidad </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Benemérita</w:t>
+        <w:t>Autónoma</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Universidad </w:t>
-[...29 lines deleted...]
-        <w:t>operationalized through an analysis of the curricular documents. Then, a first sample was formed of 14 teachers in charge of this type of courses to describe their understanding and interpretation of the curricular prescriptions around the integration of knowledge. For this, three focus group were carried out. A second sample of 9 participants extracted from the first sample participated in individual semi-structured interviews in the aim of describing their teaching practice. The results show a gap between curricular prescriptions and teaching practice. Although there seems to be a shared understanding among teachers about integration and the purpose of integration courses, the pedagogical action plans reveal difficulty in operationalizing the curricular proposal. A discussion leads us to consider key elements for better operationalization.</w:t>
+        <w:t xml:space="preserve"> de Puebla. Integration courses from three study programs were considered. It was operationalized through an analysis of the curricular documents. Then, a first sample was formed of 14 teachers in charge of this type of courses to describe their understanding and interpretation of the curricular prescriptions around the integration of knowledge. For this, three focus group were carried out. A second sample of 9 participants extracted from the first sample participated in individual semi-structured interviews in the aim of describing their teaching practice. The results show a gap between curricular prescriptions and teaching practice. Although there seems to be a shared understanding among teachers about integration and the purpose of integration courses, the pedagogical action plans reveal difficulty in operationalizing the curricular proposal. A discussion leads us to consider key elements for better operationalization.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E404E0E" w14:textId="34C41DA0" w:rsidR="007A4E04" w:rsidRDefault="007A4E04" w:rsidP="00001807">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Key words:</w:t>
       </w:r>
@@ -1099,120 +1093,120 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00683EF2">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Recepción</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00683EF2">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00683EF2">
         <w:rPr>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Junio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00683EF2">
+        <w:rPr>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2023                                   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00683EF2">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Fecha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683EF2">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00683EF2">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Aceptación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00683EF2">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00683EF2">
+        <w:rPr>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Junio</w:t>
+        <w:t>Diciembre</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00683EF2">
         <w:rPr>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2023                                   </w:t>
-[...50 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 2023</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF40A3">
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="009B7C60">
         <w:pict w14:anchorId="5E670224">
           <v:rect id="_x0000_i1025" style="width:446.5pt;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="68E59575" w14:textId="06DFD004" w:rsidR="00A01E47" w:rsidRPr="00001807" w:rsidRDefault="00A01E47" w:rsidP="00001807">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -1237,156 +1231,116 @@
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Como marco metodológico de orientación para la acción, el currículo debe de proveer una visión </w:t>
       </w:r>
       <w:r w:rsidR="00FF5106" w:rsidRPr="00001807">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>global,</w:t>
       </w:r>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> planificada, estructurada y coherente de las directivas pedagógicas según las cuales se organiza y se gestiona el aprendizaje en función de resultados esperados (</w:t>
+        <w:t xml:space="preserve"> planificada, estructurada y coherente de las directivas pedagógicas según las cuales se organiza y se gestiona el aprendizaje en función de resultados esperados (Demeuse </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5106" w:rsidRPr="00001807">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00001807">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Demeuse</w:t>
+        <w:t>Strauven</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>, 20</w:t>
+      </w:r>
+      <w:r w:rsidR="005964D4" w:rsidRPr="00001807">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00001807">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>). Sin embargo, tal como lo sugiere varios autores, la distancia entre la intención de instruir</w:t>
       </w:r>
       <w:r w:rsidR="00FF5106" w:rsidRPr="00001807">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>y</w:t>
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">, lo que se realiza durante la interacción entre docentes y estudiantes y las experiencias realmente vividas por los estudiantes cubren realidades muy diversas (Demeuse </w:t>
       </w:r>
       <w:r w:rsidR="00FF5106" w:rsidRPr="00001807">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>y al</w:t>
       </w:r>
       <w:r w:rsidR="00FF5106" w:rsidRPr="00001807">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>., 20</w:t>
       </w:r>
       <w:r w:rsidR="005964D4" w:rsidRPr="00001807">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -1498,71 +1452,51 @@
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> implementado en los salones de clases por los agentes educativos</w:t>
       </w:r>
       <w:r w:rsidR="004B49AD" w:rsidRPr="00001807">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> (Demeuse </w:t>
       </w:r>
       <w:r w:rsidR="000614FB" w:rsidRPr="00001807">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidR="004B49AD" w:rsidRPr="00001807">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> al.</w:t>
       </w:r>
       <w:r w:rsidR="004B49AD" w:rsidRPr="00001807">
         <w:rPr>
@@ -1585,146 +1519,115 @@
       <w:r w:rsidR="004B49AD" w:rsidRPr="00001807">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">; Perrenoud, </w:t>
       </w:r>
       <w:r w:rsidR="000614FB" w:rsidRPr="00001807">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>1993</w:t>
       </w:r>
       <w:r w:rsidR="004B49AD" w:rsidRPr="00001807">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">; </w:t>
+        <w:t>; Roegiers</w:t>
+      </w:r>
+      <w:r w:rsidR="000614FB" w:rsidRPr="00001807">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Miled, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="004B49AD" w:rsidRPr="00001807">
-[...6 lines deleted...]
-        <w:t>Roegiers</w:t>
+      <w:r w:rsidR="000614FB" w:rsidRPr="00001807">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Ratziu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="000614FB" w:rsidRPr="00001807">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="000614FB" w:rsidRPr="00001807">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Miled</w:t>
+        <w:t>Letor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="000614FB" w:rsidRPr="00001807">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">, Étienne, Hubert y </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="000614FB" w:rsidRPr="00001807">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Ratziu</w:t>
+        <w:t>Dali</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="000614FB" w:rsidRPr="00001807">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...38 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="004B49AD" w:rsidRPr="00001807">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2012)</w:t>
       </w:r>
       <w:r w:rsidR="000614FB" w:rsidRPr="00001807">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>. En este sentido, este texto presenta una investigación enfocada en analizar las diferencias y concordancias entre las prescripciones curriculares y la práctica docente de profesores universitarios.</w:t>
@@ -1843,59 +1746,59 @@
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00634D33" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Para ello, el sistema implementado prevé la incorporación de actividades de integración en determinados momentos de la formación con el fin de favorecer la integración de conocimientos adquiridos durante la formación disciplinar.</w:t>
       </w:r>
       <w:r w:rsidR="00634D33" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="hwtze"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00634D33" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Entre estas actividades, se encuentran la práctica profesional, el servicio social y los cursos integradores o cursos de integración. Dichos cursos se constituyen como asignaturas cuyo objetivo es permitir a los estudiantes </w:t>
+        <w:t xml:space="preserve">Entre estas actividades, se encuentran la </w:t>
       </w:r>
       <w:r w:rsidR="00634D33" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">articular lo adquirido durante los diferentes cursos disciplinarios y también continuar desarrollando "competencias transversales": relacionadas, por ejemplo, con el uso de las tecnologías, pero también con el desarrollo del pensamiento crítico, la investigación, el uso de una lengua extranjera, la ética, etc. En el marco de este trabajo, nos enfocamos en estas asignaturas ya que, siendo cursos por derecho propio, implican la </w:t>
+        <w:t xml:space="preserve">práctica profesional, el servicio social y los cursos integradores o cursos de integración. Dichos cursos se constituyen como asignaturas cuyo objetivo es permitir a los estudiantes articular lo adquirido durante los diferentes cursos disciplinarios y también continuar desarrollando "competencias transversales": relacionadas, por ejemplo, con el uso de las tecnologías, pero también con el desarrollo del pensamiento crítico, la investigación, el uso de una lengua extranjera, la ética, etc. En el marco de este trabajo, nos enfocamos en estas asignaturas ya que, siendo cursos por derecho propio, implican la </w:t>
       </w:r>
       <w:r w:rsidR="008A060D" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">elaboración, organización y actualización de planes de acción pedagógicos por parte de los docentes encargados, mientras que, las otras actividades no implican dichos planes de acción ya que </w:t>
       </w:r>
       <w:r w:rsidR="00D52FC3" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>favorecen una práctica del educando en un espacio</w:t>
       </w:r>
       <w:r w:rsidR="00AD30AC" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> profesional.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D4AC29C" w14:textId="77777777" w:rsidR="00634D33" w:rsidRPr="00001807" w:rsidRDefault="00634D33" w:rsidP="00001807">
       <w:pPr>
@@ -2306,376 +2209,248 @@
     </w:p>
     <w:p w14:paraId="04C83F8B" w14:textId="77777777" w:rsidR="005964D4" w:rsidRPr="00001807" w:rsidRDefault="0032403C" w:rsidP="00001807">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>En resonancia con este descubrimiento, es interesante señalar la falta de investigaciones centradas en el análisis de la concordancia entre el currículo prescrito y el implementado en entorno universitario. Tras la revisión de dos metaanálisis, la de Kane</w:t>
       </w:r>
       <w:r w:rsidR="00BE3A2F" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
+      <w:r w:rsidRPr="00001807">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Sandretto y Heath (2002) que abarca 50 artículos y la de Montes Pacheco, Caballero Guichard y Miranda Bouillé (2017) que abarca 17 artículos, se destacó solo dos trabajos, uno relacionado con el contexto chileno (Castro Rubilar</w:t>
+      </w:r>
+      <w:r w:rsidR="00045A95" w:rsidRPr="00001807">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>, Lira Ramos y Castaneda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00001807">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>, 2017) y otro relacionado con el contexto mexicano (Estevez Nenninger</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE3A2F" w:rsidRPr="00001807">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00045A95" w:rsidRPr="00001807">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acedo </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00001807">
-[...45 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00045A95" w:rsidRPr="00001807">
         <w:rPr>
-          <w:rStyle w:val="rynqvb"/>
-[...33 lines deleted...]
-        <w:t>Nenninger</w:t>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Félix</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00BE3A2F" w:rsidRPr="00001807">
         <w:rPr>
-          <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Acedo </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00045A95" w:rsidRPr="00001807">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Félix</w:t>
+        <w:t>Bojórquez</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00045A95" w:rsidRPr="00001807">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ramírez</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE3A2F" w:rsidRPr="00001807">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00045A95" w:rsidRPr="00001807">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Corona Martínez</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE3A2F" w:rsidRPr="00001807">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00045A95" w:rsidRPr="00001807">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>García</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00045A95" w:rsidRPr="00001807">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Acosta</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE3A2F" w:rsidRPr="00001807">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00045A95" w:rsidRPr="00001807">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Guerrero Badilla</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE3A2F" w:rsidRPr="00001807">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00045A95" w:rsidRPr="00001807">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Guillén</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00045A95" w:rsidRPr="00001807">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Álvarez</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE3A2F" w:rsidRPr="00001807">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00045A95" w:rsidRPr="00001807">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Loroña</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00045A95" w:rsidRPr="00001807">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00045A95" w:rsidRPr="00001807">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>García</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00BE3A2F" w:rsidRPr="00001807">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00045A95" w:rsidRPr="00001807">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Bojórquez</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Mungarro Matus</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE3A2F" w:rsidRPr="00001807">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
       <w:r w:rsidR="00045A95" w:rsidRPr="00001807">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Tirado Hamasa</w:t>
+      </w:r>
       <w:r w:rsidR="00BE3A2F" w:rsidRPr="00001807">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...176 lines deleted...]
-        <w:t xml:space="preserve"> (2010) sugiere la </w:t>
+        <w:t>ki,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00001807">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2003). Además de esta deficiencia, dichos trabajos destacan la existencia de brechas entre lo que hacen los profesores y lo </w:t>
       </w:r>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>falta de investigaciones orientadas al análisis del enfoque curricular de la integración en el entorno universitario y sus efectos.</w:t>
+        <w:t>recomendado por las propuestas curriculares. En esta línea, Roegiers (2010) sugiere la falta de investigaciones orientadas al análisis del enfoque curricular de la integración en el entorno universitario y sus efectos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58753706" w14:textId="77777777" w:rsidR="004950CD" w:rsidRPr="00001807" w:rsidRDefault="004950CD" w:rsidP="00001807">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="571BC20A" w14:textId="1AD5450A" w:rsidR="005964D4" w:rsidRPr="00001807" w:rsidRDefault="008A060D" w:rsidP="00001807">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001807">
@@ -2825,67 +2600,51 @@
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D76E85E" w14:textId="77777777" w:rsidR="005964D4" w:rsidRPr="00001807" w:rsidRDefault="00432EA5" w:rsidP="00001807">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Una segunda preocupación refiere a la organización de la enseñanza, que es poco transparente. Apuntar a la integración de los conocimientos adquiridos orienta más hacia la búsqueda de la coherencia de un plan de estudios que se centra en el desarrollo de competencias de los estudiantes y se aleja de una lógica de enfoque centrado en los contenidos donde la yuxtaposición de cursos constituye el método de organización de la enseñanza (</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Una segunda preocupación refiere a la organización de la enseñanza, que es poco transparente. Apuntar a la integración de los conocimientos adquiridos orienta más hacia la búsqueda de la coherencia de un plan de estudios que se centra en el desarrollo de competencias de los estudiantes y se aleja de una lógica de enfoque centrado en los contenidos donde la yuxtaposición de cursos constituye el método de organización de la enseñanza (Roegiers </w:t>
       </w:r>
       <w:r w:rsidR="000870C0" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> al</w:t>
       </w:r>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>., 2012). Por tanto, el trabajo del equipo docente de cada plan de estudios es fundamental para superar una implementación desarticulada. En el marco de la BUAP, persisten áreas grises respecto de las acciones colegiadas tomadas para desarrollar, implementar y evaluar los cursos de integración.</w:t>
@@ -3205,257 +2964,200 @@
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67FB4D30" w14:textId="6CA8CB6F" w:rsidR="005964D4" w:rsidRPr="00001807" w:rsidRDefault="00732E98" w:rsidP="00001807">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">La operacionalización de este tipo de enfoque implica, según </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">-Colet (2002), considerar dos ejes o dimensiones de acción. Por un lado, la dimensión cognitiva que se refiere a la relación con el conocimiento de los actores de la situación </w:t>
+        <w:t xml:space="preserve">La operacionalización de este tipo de enfoque implica, según Rege-Colet (2002), considerar dos ejes o dimensiones de acción. Por un lado, la dimensión cognitiva que se refiere a la relación con el conocimiento de los actores de la situación </w:t>
       </w:r>
       <w:r w:rsidR="009F01FA" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>pedagógica</w:t>
       </w:r>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. Se relaciona con la organización del conocimiento y por tanto se refiere a los medios didácticos favorables a la integración de los conocimientos adquiridos. Al </w:t>
       </w:r>
       <w:r w:rsidR="00E94B5B" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">respeto, </w:t>
+        <w:t>respeto, Roegiers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00001807">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (20</w:t>
+      </w:r>
+      <w:r w:rsidR="00E94B5B" w:rsidRPr="00001807">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00001807">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) insiste en la importancia de una planeación y acción didáctica cuyo punto de partida son situaciones problemáticas auténticas. Dichas situaciones deben permitir al estudiante articular un conjunto importante y contextualizado de información (o recursos) con miras al tratamiento </w:t>
+      </w:r>
+      <w:r w:rsidR="00A2768F" w:rsidRPr="00001807">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00001807">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dichas </w:t>
+      </w:r>
+      <w:r w:rsidR="00E94B5B" w:rsidRPr="00001807">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>situaciones</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00001807">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>. Esta</w:t>
+      </w:r>
+      <w:r w:rsidR="00E94B5B" w:rsidRPr="00001807">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00001807">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> situaciones deben de ser auténticas es decir lo más similar a situaciones en las cuales el futuro egresado deberá ejercer su </w:t>
+      </w:r>
+      <w:r w:rsidR="00E94B5B" w:rsidRPr="00001807">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>actividad profesional (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E94B5B" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Roegiers</w:t>
-[...77 lines deleted...]
-        </w:rPr>
         <w:t>Prégent</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E94B5B" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Bernard y </w:t>
-[...15 lines deleted...]
-        <w:t>, 2009).</w:t>
+        <w:t>, Bernard y Kozanitis, 2009).</w:t>
       </w:r>
       <w:r w:rsidR="00E94B5B" w:rsidRPr="00001807">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E94B5B" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Por otro lado, la dimensión pragmática que remite a la organización del trabajo y se relaciona con los procesos de formación y gestión de la situación educativa, es decir, con la acción pedagógica y organizativa (a nivel del equipo educativo) favorable a la integración de conocimientos adquiridos de manera puntual.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CAB070A" w14:textId="77777777" w:rsidR="004950CD" w:rsidRPr="00001807" w:rsidRDefault="004950CD" w:rsidP="00001807">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E76D7F0" w14:textId="2B1FDF42" w:rsidR="005964D4" w:rsidRPr="00001807" w:rsidRDefault="00E94B5B" w:rsidP="00001807">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Existe, según </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> (2010) diversos niveles o formas de integración dependiendo de la articulación de ciertos elementos considerados durante el proceso de enseñanza-aprendizaje: los saberes, las capacidades, las situaciones, así como las disciplinas.  Un primer nivel de integración cero o no integración remite a la ausencia de articulación entre los saberes y las capacidades desarrolladas o actividades realizadas (identificar, analizar, clasificar). Un segundo nivel llamado </w:t>
+        <w:t xml:space="preserve">Existe, según Roegiers (2010) diversos niveles o formas de integración dependiendo de la articulación de ciertos elementos considerados durante el proceso de enseñanza-aprendizaje: los saberes, las capacidades, las situaciones, así como las disciplinas.  Un primer nivel de integración cero o no integración remite a la ausencia de articulación entre los saberes y las capacidades desarrolladas o actividades realizadas (identificar, analizar, clasificar). Un segundo nivel llamado </w:t>
       </w:r>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>especialización disciplinaria</w:t>
       </w:r>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> ocurre al combinar capacidades y </w:t>
       </w:r>
       <w:r w:rsidR="009F01FA" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>saberes</w:t>
       </w:r>
       <w:r w:rsidRPr="00001807">
@@ -3542,51 +3244,67 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>La plan</w:t>
       </w:r>
       <w:r w:rsidR="009F01FA" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>eació</w:t>
       </w:r>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>n curricular que constituye el proceso de toma de decisiones relativas a los objetivos de aprendizaje, los medios para su implementación así como la evaluación de su consecución (</w:t>
+        <w:t xml:space="preserve">n curricular que constituye el proceso de toma de decisiones relativas a los objetivos de aprendizaje, los medios para su </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00001807">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>implementación</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00001807">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> así como la evaluación de su consecución (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Beane,Toepfler</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> y Alessi, 1986). El propósito de este proceso es brindar un marco metodológico con miras a lograr las intenciones curriculares</w:t>
       </w:r>
       <w:r w:rsidR="00E03D75" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
@@ -3634,131 +3352,67 @@
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> implica la descripción de un conjunto de componentes que ayudarán a guiar a los docentes. Entre estos componentes tenemos los propósitos del curso de formación institucionalmente establecido, la lógica educativa que subyace al currículo, los objetivos de aprendizaje, los contenidos, los enfoques y actividades, las agrupaciones y ubicaciones, el tiempo, los recursos materiales, el papel de los docentes, la cooperación y la evaluación (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Beacco</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00AF001D" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">, Byram, Cavalli, Coste, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00AF001D" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Byram</w:t>
+        <w:t>Cuenat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00AF001D" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Cavalli, Coste, </w:t>
-[...63 lines deleted...]
-        <w:t>, 2003).</w:t>
+        <w:t>, Goullier y Panthier, 2016; Van den Akker, 2003).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3831114B" w14:textId="77777777" w:rsidR="008D110F" w:rsidRPr="00001807" w:rsidRDefault="008D110F" w:rsidP="00001807">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09C17A89" w14:textId="2EC00CC7" w:rsidR="008D110F" w:rsidRPr="00001807" w:rsidRDefault="008D110F" w:rsidP="00001807">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
@@ -3855,67 +3509,51 @@
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>es un reflejo de la postura del agente</w:t>
       </w:r>
       <w:r w:rsidR="00462758" w:rsidRPr="00001807">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">que se sustenta en una corriente de pensamiento pedagógico, es decir, como especifican </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> y Viola (2016) en un conjunto de fundamentos teóricos e ideológicos que determinan la orientación que el docente dará al proceso de enseñanza-aprendizaje. en un contexto de aprendizaje determinado.</w:t>
+        <w:t>que se sustenta en una corriente de pensamiento pedagógico, es decir, como especifican Raby y Viola (2016) en un conjunto de fundamentos teóricos e ideológicos que determinan la orientación que el docente dará al proceso de enseñanza-aprendizaje. en un contexto de aprendizaje determinado.</w:t>
       </w:r>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">En el marco de esta investigación nos apoyamos en la clasificación de </w:t>
       </w:r>
       <w:r w:rsidR="009F01FA" w:rsidRPr="00001807">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>tendencias</w:t>
       </w:r>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
@@ -4240,83 +3878,51 @@
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Para los fines de esta investigación se </w:t>
       </w:r>
       <w:r w:rsidR="00D24321" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>utilizó</w:t>
       </w:r>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> el estudio de caso de tipo interpretativo</w:t>
       </w:r>
       <w:r w:rsidR="00D24321" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> tal como se usó en investigaciones cercanas (</w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> tal como se usó en investigaciones cercanas (Estevez Nenninger </w:t>
       </w:r>
       <w:r w:rsidR="00D24321" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>y al</w:t>
       </w:r>
       <w:r w:rsidR="00D24321" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2003; Castro Rubilar </w:t>
       </w:r>
       <w:r w:rsidR="00D24321" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>y al</w:t>
@@ -4332,67 +3938,51 @@
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Según diversos autores, este método tiene la </w:t>
       </w:r>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>ventaja de combinar descripción y comprensión de un fenómeno y para ello se centra en el descubrimiento (Dionne, 20</w:t>
       </w:r>
       <w:r w:rsidR="00973604" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">; Savoie </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, 2018). </w:t>
+        <w:t xml:space="preserve">; Savoie Zajc, 2018). </w:t>
       </w:r>
       <w:r w:rsidR="00F76887" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">En este sentido, </w:t>
       </w:r>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>nuestra investigación pretende ser una exploración del diseño, organización y actualización de</w:t>
       </w:r>
       <w:r w:rsidR="00F76887" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> planes de acción pedagógicos, ello </w:t>
       </w:r>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
@@ -6747,218 +6337,170 @@
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>la realidad socio</w:t>
       </w:r>
       <w:r w:rsidR="004E3F32" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00275602" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">profesional. </w:t>
       </w:r>
       <w:r w:rsidR="004E3F32" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Para </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Para Roegiers (2020) son actividades que permiten al educando analizar, posicionarse frente a un fenómeno, argumentar,</w:t>
+      </w:r>
+      <w:r w:rsidR="00486EFD" w:rsidRPr="00001807">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> confrontar perspectivas frente a un fenómeno. S</w:t>
+      </w:r>
       <w:r w:rsidR="004E3F32" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Roegiers</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">on complejas por el hecho de implicar la movilización de conocimientos </w:t>
+      </w:r>
+      <w:r w:rsidR="003C338C" w:rsidRPr="00001807">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>diversos,</w:t>
+      </w:r>
+      <w:r w:rsidR="00486EFD" w:rsidRPr="00001807">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pero no conllevan forzosamente a una acción. </w:t>
+      </w:r>
+      <w:r w:rsidR="00275602" w:rsidRPr="00001807">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Esto nos lleva nuevamente a considerar que las situaciones de aprendizaje </w:t>
+      </w:r>
+      <w:r w:rsidR="003C338C" w:rsidRPr="00001807">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00275602" w:rsidRPr="00001807">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> instalación de </w:t>
+      </w:r>
       <w:r w:rsidR="004E3F32" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (2020) son actividades que permiten al educando analizar, posicionarse frente a un fenómeno, argumentar,</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> confrontar perspectivas frente a un fenómeno. S</w:t>
+        <w:t xml:space="preserve">saberes </w:t>
+      </w:r>
+      <w:r w:rsidR="00275602" w:rsidRPr="00001807">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">siguen </w:t>
       </w:r>
       <w:r w:rsidR="004E3F32" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">on complejas por el hecho de implicar la movilización de conocimientos </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> pero no conllevan forzosamente a una acción. </w:t>
+        <w:t>siendo</w:t>
       </w:r>
       <w:r w:rsidR="00275602" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Esto nos lleva nuevamente a considerar que las situaciones de aprendizaje </w:t>
-[...6 lines deleted...]
-        <w:t>e</w:t>
+        <w:t xml:space="preserve"> a menudo el elemento catalizador de l</w:t>
+      </w:r>
+      <w:r w:rsidR="004E3F32" w:rsidRPr="00001807">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>as actividades propuestas en los</w:t>
       </w:r>
       <w:r w:rsidR="00275602" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> instalación de </w:t>
+        <w:t xml:space="preserve"> planes de acción </w:t>
       </w:r>
       <w:r w:rsidR="004E3F32" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">saberes </w:t>
+        <w:t>pedagógica</w:t>
       </w:r>
       <w:r w:rsidR="00275602" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">siguen </w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="004E3F32" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>siendo</w:t>
-[...40 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B825CC" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Al respeto, en su estudio </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> y al. (2003) comentan que entre los factores que influyen en la brecha entre prescripciones y </w:t>
+        <w:t xml:space="preserve">Al respeto, en su estudio Estevez Nenninger y al. (2003) comentan que entre los factores que influyen en la brecha entre prescripciones y </w:t>
       </w:r>
       <w:r w:rsidR="003C338C" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>práctica</w:t>
       </w:r>
       <w:r w:rsidR="00B825CC" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> docente esta la falta de conexión entre la enseñanza y las experiencias y habilidades profesionales de los estudiantes. </w:t>
       </w:r>
       <w:r w:rsidR="002F5E70" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>En este sentido,</w:t>
       </w:r>
       <w:r w:rsidR="00B825CC" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
@@ -7090,83 +6632,51 @@
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">La evaluación del aprendizaje de la integración es otro de los aspectos que apuntan a problemas de alineamiento entre prescripciones y práctica. Nuestros resultados revelan las dificultades del profesorado a llevar a cabo una evaluación pertinente de la capacidad de integrar conocimientos. Creemos que está directamente relacionado con la falta de precisión </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> orientación desde los textos curriculares. Encontramos resultados similares en la investigación de </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> y sus colegas (2003), así como de Castro Rubilar </w:t>
+        <w:t xml:space="preserve"> orientación desde los textos curriculares. Encontramos resultados similares en la investigación de Estevez Nenninger y sus colegas (2003), así como de Castro Rubilar </w:t>
       </w:r>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:i/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>y al.</w:t>
       </w:r>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2017), quienes subrayan la fuerte </w:t>
       </w:r>
       <w:r w:rsidR="006A6201" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">presencia de métodos de evaluación que denominan tradicionales. Estos métodos constituyen, según los investigadores, barreras a la implementación de cambios curriculares que apuntan al desarrollo de competencias. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="236082D9" w14:textId="78476B34" w:rsidR="006A6201" w:rsidRDefault="001D51F7" w:rsidP="00001807">
@@ -7555,69 +7065,51 @@
         </w:rPr>
         <w:t>oca</w:t>
       </w:r>
       <w:r w:rsidR="00D1626C" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="hwtze"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> o no </w:t>
       </w:r>
       <w:r w:rsidR="004950CD" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="hwtze"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>contextualizadas</w:t>
       </w:r>
       <w:r w:rsidR="00D1626C" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="hwtze"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">, es decir no reflejan situaciones profesionales. Al respeto, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> (2010) subraya la existencia de diferentes niveles de integración. Habla de </w:t>
+        <w:t xml:space="preserve">, es decir no reflejan situaciones profesionales. Al respeto, Roegiers (2010) subraya la existencia de diferentes niveles de integración. Habla de </w:t>
       </w:r>
       <w:r w:rsidR="00D1626C" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="hwtze"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>especialización disciplinaria</w:t>
       </w:r>
       <w:r w:rsidR="00D1626C" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="hwtze"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> cuando se articula las dimensiones de los saberes y de las capacidades. Es el caso de una argumentación sobre un tema, una toma de posición. Para alcanzar el nivel de </w:t>
       </w:r>
       <w:r w:rsidR="00D1626C" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="hwtze"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -7730,104 +7222,76 @@
         </w:rPr>
         <w:t xml:space="preserve">el </w:t>
       </w:r>
       <w:r w:rsidR="00D1626C" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="hwtze"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>estudiante</w:t>
       </w:r>
       <w:r w:rsidR="00EF6509" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="hwtze"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> de llevar deberá llevar a cabo</w:t>
       </w:r>
       <w:r w:rsidR="00D1626C" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="hwtze"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> al egresar. Ello permite desarrollar lo que </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> al egresar. Ello permite desarrollar lo que Roegiers </w:t>
+      </w:r>
+      <w:r w:rsidR="00631B0B" w:rsidRPr="00001807">
+        <w:rPr>
+          <w:rStyle w:val="hwtze"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
       <w:r w:rsidR="00D1626C" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="hwtze"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Roegiers</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>2010) la inteligencia situacional</w:t>
       </w:r>
       <w:r w:rsidR="00631B0B" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="hwtze"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...26 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>, es decir, la implementación de acciones que requiere el tratamiento de una situación. Además, como sugiere Rege</w:t>
+      </w:r>
       <w:r w:rsidR="004950CD" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="hwtze"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00631B0B" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="hwtze"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Colet (2002), la construcción de planes de acción </w:t>
       </w:r>
       <w:r w:rsidR="004950CD" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="hwtze"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>pedagógica</w:t>
       </w:r>
       <w:r w:rsidR="00631B0B" w:rsidRPr="00001807">
@@ -7846,135 +7310,99 @@
         <w:rPr>
           <w:rStyle w:val="hwtze"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D6ECA50" w14:textId="758465BE" w:rsidR="00631B0B" w:rsidRPr="00001807" w:rsidRDefault="00631B0B" w:rsidP="00001807">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="hwtze"/>
           <w:color w:val="3C4043"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="hwtze"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">De igual manera, los resultados arrojan </w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_Hlk164078986"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk164078986"/>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="hwtze"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00824CC9" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="hwtze"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>n papel de empoderamiento del alumnado supeditado a un apoyo muy directivo por parte del profesorado.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="00824CC9" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="hwtze"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="hwtze"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Un </w:t>
       </w:r>
       <w:r w:rsidR="004950CD" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="hwtze"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>acompañamiento</w:t>
       </w:r>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="hwtze"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> muy orientado, como se desprende de nuestro estudio, sigue siendo, en nuestra opinión, todavía muy asociado a una práctica docente marcada por la corriente tecnocentrista descrita por </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> (2010), brindar apoyo que ayude y oriente al alumno a definir y alcanzar sus objetivos de forma independiente. Este tipo de apoyo implica centrarse no en el contenido que se va a adquirir sino en las relaciones entre el estudiante y la materia que va a aprender, es decir, los recursos que necesitará para enfrentar una situación problemática. En este sentido, este empoderamiento del estudiante durante las actividades de integración permite que los saberes abordados se conviertan en conocimiento y por tanto en un recurso real</w:t>
+        <w:t xml:space="preserve"> muy orientado, como se desprende de nuestro estudio, sigue siendo, en nuestra opinión, todavía muy asociado a una práctica docente marcada por la corriente tecnocentrista descrita por Altet (2013). Es importante, como sugiere Verzat (2010), brindar apoyo que ayude y oriente al alumno a definir y alcanzar sus objetivos de forma independiente. Este tipo de apoyo implica centrarse no en el contenido que se va a adquirir sino en las relaciones entre el estudiante y la materia que va a aprender, es decir, los recursos que necesitará para enfrentar una situación problemática. En este sentido, este empoderamiento del estudiante durante las actividades de integración permite que los saberes abordados se conviertan en conocimiento y por tanto en un recurso real</w:t>
       </w:r>
       <w:r w:rsidR="00B460EC" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="hwtze"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="510BD807" w14:textId="77777777" w:rsidR="00B460EC" w:rsidRPr="00001807" w:rsidRDefault="00B460EC" w:rsidP="00001807">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="hwtze"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14CE0DFF" w14:textId="7E171A1F" w:rsidR="00631B0B" w:rsidRPr="00001807" w:rsidRDefault="00FA1711" w:rsidP="00001807">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -8142,69 +7570,51 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="hwtze"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="hwtze"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>y al</w:t>
       </w:r>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="hwtze"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">., 2009; </w:t>
-[...17 lines deleted...]
-        <w:t>, 2010). Además, el hecho de basarse en tablas de evaluación armonizadas puede permitir considerar una evaluación más colaborativa en una lógica de sinergia en torno a un proyecto de formación.</w:t>
+        <w:t>., 2009; Roegiers, 2010). Además, el hecho de basarse en tablas de evaluación armonizadas puede permitir considerar una evaluación más colaborativa en una lógica de sinergia en torno a un proyecto de formación.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EA74729" w14:textId="77777777" w:rsidR="00B460EC" w:rsidRPr="00001807" w:rsidRDefault="00B460EC" w:rsidP="00001807">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="hwtze"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="210A2C5E" w14:textId="02208EAA" w:rsidR="00631B0B" w:rsidRPr="00001807" w:rsidRDefault="0090515A" w:rsidP="00001807">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="hwtze"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
@@ -8238,69 +7648,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> organización de la docencia y </w:t>
       </w:r>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="hwtze"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">una </w:t>
       </w:r>
       <w:r w:rsidR="00824CC9" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="hwtze"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">evaluación no sistematizada de la docencia. </w:t>
       </w:r>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="hwtze"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>La colaboración entre docentes constituye un elemento facilitador de la integración (</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, 2010). Si la resolución efectiva de situaciones problemáticas implica el uso de un gran conjunto de recursos, parece relevante </w:t>
+        <w:t xml:space="preserve">La colaboración entre docentes constituye un elemento facilitador de la integración (Roegiers, 2010). Si la resolución efectiva de situaciones problemáticas implica el uso de un gran conjunto de recursos, parece relevante </w:t>
       </w:r>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="hwtze"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">generar una dinámica, entre formadores, que facilite esta articulación con el fin de ayudar a los estudiantes a aprender a usar, de manera reflexiva y ordenada, conocimientos variados. El trabajo colegiado de los profesores en torno a actividades destinadas a la resolución de problemas por parte de los estudiantes adquiere entonces todo su significado. Esto, está precisamente alineado con una perspectiva de </w:t>
       </w:r>
       <w:r w:rsidR="004950CD" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="hwtze"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>organización</w:t>
       </w:r>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="hwtze"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la </w:t>
@@ -8371,69 +7763,51 @@
         <w:t>programme</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00693698" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="hwtze"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>. Se puede definir “como un enfoque de ingeniería pedagógica llevado a cabo a escala de un plan de estudios por un equipo pedagógico. La principal preocupación del equipo es garantizar la coherencia y la armonización dentro y entre los diferentes componentes del plan de estudios (los objetivos de aprendizaje y los componentes educativos. medios y logística) con el objetivo de promover la integración del aprendizaje de los estudiantes a lo largo de su carrera”</w:t>
       </w:r>
       <w:r w:rsidR="00693698" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidR="00693698" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="hwtze"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...17 lines deleted...]
-        <w:t>, 2017</w:t>
+        <w:t xml:space="preserve"> (Basque, 2017</w:t>
       </w:r>
       <w:r w:rsidR="002B1857" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="hwtze"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>, p. 161</w:t>
       </w:r>
       <w:r w:rsidR="00693698" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="hwtze"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="002B1857" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="hwtze"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
@@ -8491,159 +7865,87 @@
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="hwtze"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43DA98E8" w14:textId="31BDFAE4" w:rsidR="003D65E8" w:rsidRPr="00001807" w:rsidRDefault="002B1857" w:rsidP="00001807">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="hwtze"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="hwtze"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">En términos de evaluación docente, nuestros resultados muestran una deficiencia en este sentido y, por ello, sugieren que la calidad de los cursos de integración y por tanto su objetivo dentro de los planes de estudios plantea interrogantes. Como mencionan diversos autores, desde la perspectiva de la calidad docente, es necesario implementar una evaluación dirigida a mejorar el desempeño de los docentes (Bernard, 2011; </w:t>
+        <w:t xml:space="preserve">En términos de evaluación docente, nuestros resultados muestran una deficiencia en este sentido y, por ello, sugieren que la calidad de los cursos de integración y por tanto su objetivo dentro de los planes de estudios plantea interrogantes. Como mencionan diversos autores, desde la perspectiva de la calidad docente, es necesario implementar una evaluación dirigida a mejorar el desempeño de los docentes (Bernard, 2011; Berthiaume, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="hwtze"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Berthiaume</w:t>
+        <w:t>Lanarès</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="hwtze"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="hwtze"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Lanarès</w:t>
+        <w:t>Jacqmot</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="hwtze"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...71 lines deleted...]
-        <w:t xml:space="preserve"> Colet, 2005). Esta visión de la enseñanza, además de mejorar la impartición de estos cursos, proporcionaría a los agentes educativos información educativa para ayudar a mantener y mejorar una visión consensuada y coherente del plan de estudios.</w:t>
+        <w:t>, Winer y Rochat, 2011, Rege Colet, 2005). Esta visión de la enseñanza, además de mejorar la impartición de estos cursos, proporcionaría a los agentes educativos información educativa para ayudar a mantener y mejorar una visión consensuada y coherente del plan de estudios.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DD1258" w14:textId="77777777" w:rsidR="00B460EC" w:rsidRPr="00001807" w:rsidRDefault="00B460EC" w:rsidP="00001807">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="hwtze"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="429AC547" w14:textId="39A89EB3" w:rsidR="003D65E8" w:rsidRPr="00001807" w:rsidRDefault="003D65E8" w:rsidP="00001807">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="hwtze"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
@@ -8965,51 +8267,51 @@
     <w:p w14:paraId="383DEE65" w14:textId="0E0A44A7" w:rsidR="000A117F" w:rsidRPr="00001807" w:rsidRDefault="000A117F" w:rsidP="00001807">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001807">
         <w:t xml:space="preserve">Altet, M. (2017). L’observation des pratiques enseignantes effectives en classe : recherche et formation. </w:t>
       </w:r>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Cuadernos de Pesquisa</w:t>
       </w:r>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, 47 (66), p. 1196-2223. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00001807">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>https://www.scielo.br/j/cp/a/Kw9Wt8FzG8NtDmcy9sYvDcQ/?format=pdf&amp;lang=fr</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6302562D" w14:textId="5A3ED9FF" w:rsidR="00AF001D" w:rsidRPr="00001807" w:rsidRDefault="005A6D49" w:rsidP="00001807">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00001807">
         <w:t>Altet, M. (201</w:t>
       </w:r>
       <w:r w:rsidR="00487E02" w:rsidRPr="00001807">
         <w:t xml:space="preserve">3). </w:t>
       </w:r>
       <w:r w:rsidR="00487E02" w:rsidRPr="00001807">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
@@ -9024,51 +8326,51 @@
       <w:r w:rsidR="00487E02" w:rsidRPr="00001807">
         <w:t>PUF.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="202748F4" w14:textId="0BED818A" w:rsidR="00112584" w:rsidRPr="00001807" w:rsidRDefault="00112584" w:rsidP="00001807">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001807">
         <w:t xml:space="preserve">Altet, M. (2003). Caractériser, expliquer et comprendre les pratiques enseignantes pour aussi contribuer à leur évaluation. </w:t>
       </w:r>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Les dossiers des sciences de l'éducation</w:t>
       </w:r>
       <w:r w:rsidRPr="00001807">
         <w:t xml:space="preserve">, N°10. p. 31-43. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00001807">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
           </w:rPr>
           <w:t>https://www.persee.fr/doc/dsedu_1296-2104_2003_num_10_1_1027</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1C213CD3" w14:textId="214B3DCB" w:rsidR="00121873" w:rsidRPr="00001807" w:rsidRDefault="00121873" w:rsidP="00001807">
       <w:pPr>
         <w:pStyle w:val="Rfrencesbibliographiques"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -9104,51 +8406,51 @@
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
         </w:rPr>
         <w:t xml:space="preserve">Beacco, J-C, Byram, M., Cavalli, M., Coste, D., Cuenat, M. E., Goullier F. y Panthier, J. (2016). </w:t>
       </w:r>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Guide pour le développement et la mise en œuvre de curriculum pour une éducation plurilingue et interculturelle</w:t>
       </w:r>
       <w:r w:rsidR="00112584" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
         </w:rPr>
         <w:t xml:space="preserve">Éditions du Conseil de l’Europe. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00001807">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://rm.coe.int/CoERMPublicCommonSearchServices/DisplayDCTMContent?documentId=09000016806ae64a</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="14BE4A8E" w14:textId="65A5F21D" w:rsidR="00484FA6" w:rsidRPr="00001807" w:rsidRDefault="00484FA6" w:rsidP="00001807">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Beane, J. A., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00001807">
@@ -9219,51 +8521,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Berthiaume, D., Lanarès, J., Jacqmot, C, Winer, L. et Rochat, J-M. (2011). L’évaluation des enseignements par les étudiants. </w:t>
       </w:r>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Recherche et formation</w:t>
       </w:r>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, 67, p. 53-72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00001807">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>http://journals.openedition.org/rechercheformation/1387</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="25A01813" w14:textId="396226D8" w:rsidR="001959F2" w:rsidRPr="00001807" w:rsidRDefault="001959F2" w:rsidP="00001807">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">BUAP. (2007). Estructura Curricular 3. </w:t>
@@ -9274,100 +8576,100 @@
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Benemérita</w:t>
       </w:r>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> Universidad </w:t>
       </w:r>
       <w:r w:rsidR="00AD547E" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Autónoma</w:t>
       </w:r>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> de Puebla. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00001807">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
           </w:rPr>
           <w:t>http://cmas.siu.buap.mx/portal_pprd/work/sites/DGES/resources/PDFContent/198/MUM_Estructura_Curricular.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="09C857A3" w14:textId="77777777" w:rsidR="001959F2" w:rsidRPr="00001807" w:rsidRDefault="001959F2" w:rsidP="00001807">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="492D1ADB" w14:textId="10623C74" w:rsidR="00045A95" w:rsidRPr="00001807" w:rsidRDefault="00045A95" w:rsidP="00001807">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Castro Rubilar, F., Lira Ramos, H. y Castaneda, T. (2017). Estudio evaluativo del diseño e implementación curricular de la formación pedagógica en carreras de educación. </w:t>
       </w:r>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Revista Actualidades Investigativas en Educación</w:t>
       </w:r>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, 17(2), p. 1-23. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00001807">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>http://dx.doi.org/10.15517/aie.v17i2.28675</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6B3766A0" w14:textId="77777777" w:rsidR="00045A95" w:rsidRPr="00001807" w:rsidRDefault="00045A95" w:rsidP="00001807">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65D6CDAC" w14:textId="28E117F3" w:rsidR="001959F2" w:rsidRPr="00001807" w:rsidRDefault="00AD547E" w:rsidP="00001807">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
@@ -9465,51 +8767,51 @@
           <w:rStyle w:val="rynqvb"/>
         </w:rPr>
         <w:t xml:space="preserve">Diaz-Barriga, A. (2020). </w:t>
       </w:r>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>De la integración curricular a las políticas de innovación en la educación superior mexicana. Perfiles Educativos,</w:t>
       </w:r>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E52A76" w:rsidRPr="00001807">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">42(169), p. 160-179. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="00E52A76" w:rsidRPr="00001807">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             <w:lang w:val="es-ES" w:eastAsia="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.22201/iisue.24486167e.2020.169.59478 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2C6F5ECC" w14:textId="77777777" w:rsidR="0051430E" w:rsidRPr="00001807" w:rsidRDefault="0051430E" w:rsidP="00001807">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="479489A2" w14:textId="77777777" w:rsidR="00E52A76" w:rsidRPr="00001807" w:rsidRDefault="00E52A76" w:rsidP="00001807">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
@@ -9600,51 +8902,51 @@
         <w:t>Journal of Curriculum and Teaching</w:t>
       </w:r>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2), p. 58-68. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00001807">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             <w:lang w:val="en-US" w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>http://www.sciedu.ca/journal/index.php/jct/article/view/4865/3078</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="04E0D839" w14:textId="02F1183B" w:rsidR="00973604" w:rsidRPr="00001807" w:rsidRDefault="00973604" w:rsidP="00001807">
       <w:pPr>
         <w:pStyle w:val="Rfrencesbibliographiques"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -9676,312 +8978,217 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>éd). Les Presses de l’Université de Montréal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EC393FA" w14:textId="5BDB3DDB" w:rsidR="00BE3A2F" w:rsidRPr="00001807" w:rsidRDefault="00BE3A2F" w:rsidP="00001807">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00001807">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estevez Nenninger, E. H., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00001807">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acedo </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
-          <w:rStyle w:val="rynqvb"/>
-[...2 lines deleted...]
-        <w:t>Estevez</w:t>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Félix</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
-          <w:rStyle w:val="rynqvb"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, L. D., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001807">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Bojórquez</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001807">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ramírez, M. G., Corona Martínez, B. E., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001807">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>García</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001807">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Acosta, C. V., Guerrero Badilla, M. A., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001807">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Guillén</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001807">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Álvarez, G., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001807">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Loroña</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001807">
+        <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
-          <w:rStyle w:val="rynqvb"/>
-[...2 lines deleted...]
-        <w:t>Nenninger</w:t>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>García</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
-          <w:rStyle w:val="rynqvb"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Acedo </w:t>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>, B. A., Mungarro Matus, J. E. y Tirado Hamasaki,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00001807">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> H. M. (2003). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00001807">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Félix</w:t>
+        <w:t>práctica</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">, L. D., </w:t>
+        <w:t xml:space="preserve"> curricular de un modelo basado en competencias laborales para la </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Bojórquez</w:t>
+        <w:t>educación</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> superior de adultos. Revista </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Ramírez</w:t>
+        <w:t>Electrónica</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">, M. G., Corona </w:t>
+        <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Martínez</w:t>
+        <w:t>Investigación</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">, B. E., </w:t>
-[...165 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Educativa, 5(1), p. 1-30. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00001807">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>https://www.scielo.org.mx/scielo.php?pid=S1607-40412003000100002&amp;script=sci_abstract</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7FDEDF8B" w14:textId="4816D3AE" w:rsidR="00B42CC9" w:rsidRPr="00001807" w:rsidRDefault="00B42CC9" w:rsidP="00001807">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
@@ -10031,137 +9238,137 @@
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(2), p. 177–228.</w:t>
       </w:r>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00001807">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:color w:val="2C72B7"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.3102/00346543072002177</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="58D1D8E6" w14:textId="77777777" w:rsidR="007B7E72" w:rsidRPr="00001807" w:rsidRDefault="007B7E72" w:rsidP="00001807">
       <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D3037C9" w14:textId="4B6E4C8F" w:rsidR="007B7E72" w:rsidRPr="00001807" w:rsidRDefault="007B7E72" w:rsidP="00001807">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rStyle w:val="A5"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Javier Loredo Enríquez, (2021). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00001807">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>Evaluación docente</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00001807">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>Revista Iberoamericana de Evaluación Educativa</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, 14(1), p. 7-1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00001807">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>https://doi.org/10.15366/riee2021.14.1.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="21A03119" w14:textId="46978873" w:rsidR="00487E02" w:rsidRPr="00001807" w:rsidRDefault="00487E02" w:rsidP="00001807">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel, J-F. y </w:t>
@@ -10199,87 +9406,51 @@
         <w:t>Travailler ensemble dans les établissements scolaires et de formation</w:t>
       </w:r>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>, de Boeck Supérieur.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42CBBA47" w14:textId="5F32241C" w:rsidR="00045A95" w:rsidRPr="00001807" w:rsidRDefault="00B42CC9" w:rsidP="00001807">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Montes Pacheco, L. del C., Caballero </w:t>
-[...35 lines deleted...]
-        <w:t>, M</w:t>
+        <w:t>Montes Pacheco, L. del C., Caballero Guichard, T. y Miranda Bouillé, M</w:t>
       </w:r>
       <w:r w:rsidR="00045A95" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. L. </w:t>
       </w:r>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>(2017)</w:t>
       </w:r>
       <w:r w:rsidR="00045A95" w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
@@ -10329,51 +9500,51 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Investigación</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00045A95" w:rsidRPr="00001807">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> Educativa</w:t>
       </w:r>
       <w:r w:rsidR="00045A95" w:rsidRPr="00001807">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, 25, p. 197-229. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="00045A95" w:rsidRPr="00001807">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>https://www.scielo.org.mx/scielo.php?script=sci_abstract&amp;pid=S1870-53082017000200197&amp;lng=es&amp;nrm=iso</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="777AD91F" w14:textId="6EE5CDFD" w:rsidR="00AD547E" w:rsidRPr="00001807" w:rsidRDefault="00AD547E" w:rsidP="00001807">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
         </w:rPr>
         <w:t>Perrenoud, P. (1993).</w:t>
       </w:r>
       <w:r w:rsidR="00B42CC9" w:rsidRPr="00001807">
         <w:rPr>
@@ -10544,51 +9715,51 @@
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:t>L’éducation en débats : Analyse comparée</w:t>
       </w:r>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:t>, 3, p. 83-95</w:t>
       </w:r>
       <w:r w:rsidR="00B16952" w:rsidRPr="00001807">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="00B16952" w:rsidRPr="00001807">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>https://oap.unige.ch/journals/ed/article/view/443</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="44B0CCC8" w14:textId="71C47E10" w:rsidR="00121873" w:rsidRPr="00001807" w:rsidRDefault="00121873" w:rsidP="00001807">
       <w:pPr>
         <w:pStyle w:val="Rfrencesbibliographiques"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001807">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -10837,82 +10008,82 @@
         </w:rPr>
         <w:t>Accompagner des étudiants. Quels rôles pour l’enseignant ? Quels dispositifs ? Quelles mises en œuvre</w:t>
       </w:r>
       <w:r w:rsidRPr="00001807">
         <w:t> ? De Boeck Supérieur</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="105FB1C2" w14:textId="77777777" w:rsidR="00AF001D" w:rsidRPr="00901079" w:rsidRDefault="00AF001D" w:rsidP="004A3F51">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FB9D1E2" w14:textId="77777777" w:rsidR="004B49AD" w:rsidRPr="00901079" w:rsidRDefault="004B49AD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004B49AD" w:rsidRPr="00901079" w:rsidSect="00001807">
-      <w:headerReference w:type="default" r:id="rId23"/>
-      <w:footerReference w:type="default" r:id="rId24"/>
+      <w:headerReference w:type="default" r:id="rId24"/>
+      <w:footerReference w:type="default" r:id="rId25"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="426" w:left="1701" w:header="142" w:footer="124" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C27D07B" w14:textId="77777777" w:rsidR="00FB2CB4" w:rsidRDefault="00FB2CB4" w:rsidP="00F7692A">
+    <w:p w14:paraId="05E94472" w14:textId="77777777" w:rsidR="009B7C60" w:rsidRDefault="009B7C60" w:rsidP="00F7692A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="313B8B24" w14:textId="77777777" w:rsidR="00FB2CB4" w:rsidRDefault="00FB2CB4" w:rsidP="00F7692A">
+    <w:p w14:paraId="77F40988" w14:textId="77777777" w:rsidR="009B7C60" w:rsidRDefault="009B7C60" w:rsidP="00F7692A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings 3">
     <w:panose1 w:val="05040102010807070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -10936,120 +10107,100 @@
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Oswald">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="2000020F" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="67E218CF" w14:textId="43FD365B" w:rsidR="00001807" w:rsidRDefault="00001807" w:rsidP="00001807">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="0059794E">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Vol. 11, </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="0059794E">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Núm</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="0059794E">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">. 21                   Enero – </w:t>
-[...19 lines deleted...]
-      <w:t xml:space="preserve"> 2024                       CEMYS</w:t>
+      <w:t>. 21                   Enero – Junio 2024                       CEMYS</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2907FE3E" w14:textId="77777777" w:rsidR="00FB2CB4" w:rsidRDefault="00FB2CB4" w:rsidP="00F7692A">
+    <w:p w14:paraId="3757CCEF" w14:textId="77777777" w:rsidR="009B7C60" w:rsidRDefault="009B7C60" w:rsidP="00F7692A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="59225C49" w14:textId="77777777" w:rsidR="00FB2CB4" w:rsidRDefault="00FB2CB4" w:rsidP="00F7692A">
+    <w:p w14:paraId="2FE8AA6E" w14:textId="77777777" w:rsidR="009B7C60" w:rsidRDefault="009B7C60" w:rsidP="00F7692A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="4BE50C14" w14:textId="59001559" w:rsidR="00693698" w:rsidRPr="002B1857" w:rsidRDefault="00693698" w:rsidP="002B1857">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002B1857">
         <w:t xml:space="preserve">Traducido </w:t>
       </w:r>
       <w:r w:rsidR="002B1857" w:rsidRPr="002B1857">
         <w:t xml:space="preserve">y adaptado </w:t>
@@ -11065,51 +10216,51 @@
       </w:r>
       <w:r w:rsidR="002B1857" w:rsidRPr="002B1857">
         <w:t xml:space="preserve">ducation peur être définie comme une démarche d'ingénierie pédagogique menée a l'échelle d'un programme d'études par une équipe pédagogique. La préoccupation première de l'équipe est d'assurer la cohérence et l'harmonisation au sein et entre les différentes composantes du programme </w:t>
       </w:r>
       <w:r w:rsidR="002B1857">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="002B1857" w:rsidRPr="002B1857">
         <w:t>cibles d'apprentissages, composantes pédagogique</w:t>
       </w:r>
       <w:r w:rsidR="002B1857">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="002B1857" w:rsidRPr="002B1857">
         <w:t>médiatique et logistique) dans le but de favoriser l'intégration des apprentissages chez l'étudiant tout au long de son parcours d'études</w:t>
       </w:r>
       <w:r w:rsidR="002B1857">
         <w:t> » (Basque, 2017, p. 161)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="41DE827C" w14:textId="5B7BEC79" w:rsidR="00001807" w:rsidRDefault="00001807">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r w:rsidRPr="00666AC6">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3C2BC549" wp14:editId="763C4780">
           <wp:extent cx="5200650" cy="704850"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1168073638" name="Imagen 1168073638" descr="Imagen que contiene Texto&#10;&#10;Descripción generada automáticamente"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="18" name="Imagen 18" descr="Imagen que contiene Texto&#10;&#10;Descripción generada automáticamente"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
@@ -11128,51 +10279,51 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5200650" cy="704850"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0DC0320F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2C726504"/>
     <w:lvl w:ilvl="0" w:tplc="B8D2BF10">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="´"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings 3" w:hAnsi="Wingdings 3" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="52E46C6C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="´"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11912,52 +11063,52 @@
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="801263469">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="885725324">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2063168701">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1957055485">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="780564016">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1156336812">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="40"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004B49AD"/>
@@ -12046,158 +11197,161 @@
     <w:rsid w:val="007B7E72"/>
     <w:rsid w:val="007C2F96"/>
     <w:rsid w:val="007C5965"/>
     <w:rsid w:val="007D09D5"/>
     <w:rsid w:val="007F4E48"/>
     <w:rsid w:val="00807D2C"/>
     <w:rsid w:val="0082177A"/>
     <w:rsid w:val="00824CC9"/>
     <w:rsid w:val="00856127"/>
     <w:rsid w:val="00871EC6"/>
     <w:rsid w:val="00892816"/>
     <w:rsid w:val="008A060D"/>
     <w:rsid w:val="008B727E"/>
     <w:rsid w:val="008D110F"/>
     <w:rsid w:val="00901079"/>
     <w:rsid w:val="0090515A"/>
     <w:rsid w:val="0093172B"/>
     <w:rsid w:val="00932CBD"/>
     <w:rsid w:val="009522B0"/>
     <w:rsid w:val="0095558C"/>
     <w:rsid w:val="00973604"/>
     <w:rsid w:val="00981A1C"/>
     <w:rsid w:val="00991D18"/>
     <w:rsid w:val="009A259F"/>
     <w:rsid w:val="009A4E4B"/>
+    <w:rsid w:val="009B7C60"/>
     <w:rsid w:val="009D660A"/>
     <w:rsid w:val="009F01FA"/>
     <w:rsid w:val="009F676D"/>
     <w:rsid w:val="00A01E47"/>
     <w:rsid w:val="00A24725"/>
     <w:rsid w:val="00A2768F"/>
     <w:rsid w:val="00A27E5C"/>
     <w:rsid w:val="00A34393"/>
     <w:rsid w:val="00A44F0D"/>
     <w:rsid w:val="00A66764"/>
     <w:rsid w:val="00A7335E"/>
     <w:rsid w:val="00AB0FDB"/>
     <w:rsid w:val="00AD30AC"/>
     <w:rsid w:val="00AD547E"/>
     <w:rsid w:val="00AF001D"/>
     <w:rsid w:val="00AF1540"/>
     <w:rsid w:val="00B16952"/>
     <w:rsid w:val="00B20DC8"/>
     <w:rsid w:val="00B3228E"/>
     <w:rsid w:val="00B42CC9"/>
     <w:rsid w:val="00B460EC"/>
     <w:rsid w:val="00B52F6E"/>
     <w:rsid w:val="00B57C90"/>
     <w:rsid w:val="00B73E6A"/>
     <w:rsid w:val="00B825CC"/>
     <w:rsid w:val="00B83280"/>
     <w:rsid w:val="00BC2982"/>
+    <w:rsid w:val="00BC3535"/>
     <w:rsid w:val="00BE3A2F"/>
     <w:rsid w:val="00BF2F5C"/>
     <w:rsid w:val="00C16DB5"/>
     <w:rsid w:val="00C228B8"/>
     <w:rsid w:val="00C259F3"/>
     <w:rsid w:val="00C313D8"/>
     <w:rsid w:val="00C61233"/>
     <w:rsid w:val="00C76F3A"/>
     <w:rsid w:val="00CB6583"/>
     <w:rsid w:val="00CD418F"/>
     <w:rsid w:val="00D1626C"/>
     <w:rsid w:val="00D17439"/>
     <w:rsid w:val="00D24321"/>
     <w:rsid w:val="00D5144C"/>
     <w:rsid w:val="00D52FC3"/>
     <w:rsid w:val="00D66210"/>
     <w:rsid w:val="00D6704C"/>
     <w:rsid w:val="00D679BE"/>
     <w:rsid w:val="00D855F7"/>
     <w:rsid w:val="00DC0587"/>
     <w:rsid w:val="00DE0C20"/>
     <w:rsid w:val="00DE1036"/>
     <w:rsid w:val="00DF45FE"/>
     <w:rsid w:val="00E03D75"/>
     <w:rsid w:val="00E14C48"/>
     <w:rsid w:val="00E20087"/>
     <w:rsid w:val="00E21086"/>
     <w:rsid w:val="00E5040C"/>
     <w:rsid w:val="00E52A76"/>
     <w:rsid w:val="00E54A60"/>
     <w:rsid w:val="00E91F79"/>
     <w:rsid w:val="00E94B5B"/>
     <w:rsid w:val="00EB613D"/>
     <w:rsid w:val="00EC310A"/>
     <w:rsid w:val="00EC3235"/>
     <w:rsid w:val="00EF0FE7"/>
     <w:rsid w:val="00EF4DDA"/>
     <w:rsid w:val="00EF6509"/>
     <w:rsid w:val="00EF7CF5"/>
     <w:rsid w:val="00F36836"/>
     <w:rsid w:val="00F76887"/>
     <w:rsid w:val="00F7692A"/>
     <w:rsid w:val="00FA157B"/>
     <w:rsid w:val="00FA1711"/>
+    <w:rsid w:val="00FB11D3"/>
     <w:rsid w:val="00FB2CB4"/>
     <w:rsid w:val="00FB58D2"/>
     <w:rsid w:val="00FB7451"/>
     <w:rsid w:val="00FF5106"/>
     <w:rsid w:val="00FF7049"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2672F683"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{52E9AD3D-3E4A-4E56-A5DC-9C0F5E7F7BCA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12627,51 +11781,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo3Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000976BB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
@@ -12959,51 +12112,51 @@
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oswald" w:hAnsi="Oswald" w:cs="Oswald"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="A5">
     <w:name w:val="A5"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="007B7E72"/>
     <w:rPr>
       <w:rFonts w:cs="Oswald"/>
       <w:color w:val="000000"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="34156840">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="65036178">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -15803,51 +14956,51 @@
                 <w:div w:id="66926080">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.br/j/cp/a/Kw9Wt8FzG8NtDmcy9sYvDcQ/?format=pdf&amp;lang=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.15517/aie.v17i2.28675" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/servlet/articulo?codigo=7888624" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.org.mx/scielo.php?script=sci_abstract&amp;pid=S1870-53082017000200197&amp;lng=es&amp;nrm=iso" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:summopico@yahoo.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cmas.siu.buap.mx/portal_pprd/work/sites/DGES/resources/PDFContent/198/MUM_Estructura_Curricular.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psycnet.apa.org/doi/10.3102/00346543072002177" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.org.mx/scielo.php?pid=S1607-40412003000100002&amp;script=sci_abstract" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15366/riee2021.14.1.001" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/rechercheformation/1387" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciedu.ca/journal/index.php/jct/article/view/4865/3078" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/CoERMPublicCommonSearchServices/DisplayDCTMContent?documentId=09000016806ae64a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/servlet/revista?codigo=11882" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/dsedu_1296-2104_2003_num_10_1_1027" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22201/iisue.24486167e.2020.169.59478%20" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oap.unige.ch/journals/ed/article/view/443" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:summopico@yahoo.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cmas.siu.buap.mx/portal_pprd/work/sites/DGES/resources/PDFContent/198/MUM_Estructura_Curricular.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psycnet.apa.org/doi/10.3102/00346543072002177" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15366/riee2021.14.1.001" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/cemys.v11i21.348" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/rechercheformation/1387" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.org.mx/scielo.php?pid=S1607-40412003000100002&amp;script=sci_abstract" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciedu.ca/journal/index.php/jct/article/view/4865/3078" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/servlet/revista?codigo=11882" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/CoERMPublicCommonSearchServices/DisplayDCTMContent?documentId=09000016806ae64a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22201/iisue.24486167e.2020.169.59478%20" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oap.unige.ch/journals/ed/article/view/443" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/dsedu_1296-2104_2003_num_10_1_1027" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/servlet/articulo?codigo=7888624" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.br/j/cp/a/Kw9Wt8FzG8NtDmcy9sYvDcQ/?format=pdf&amp;lang=fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.15517/aie.v17i2.28675" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.org.mx/scielo.php?script=sci_abstract&amp;pid=S1870-53082017000200197&amp;lng=es&amp;nrm=iso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -16110,76 +15263,76 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>19</Pages>
-  <Words>9677</Words>
-  <Characters>53225</Characters>
+  <Words>9693</Words>
+  <Characters>53313</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>443</Lines>
+  <Lines>444</Lines>
   <Paragraphs>125</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>62777</CharactersWithSpaces>
+  <CharactersWithSpaces>62881</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Buap</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>