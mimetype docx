--- v0 (2025-10-07)
+++ v1 (2026-08-31)
@@ -4,68 +4,106 @@
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4F01660A" w14:textId="3DB5396B" w:rsidR="00AF49A4" w:rsidRPr="00AF49A4" w:rsidRDefault="00AF49A4" w:rsidP="00AF49A4">
+    <w:p w14:paraId="2F45CC8D" w14:textId="0985D372" w:rsidR="00612626" w:rsidRPr="00612626" w:rsidRDefault="00612626" w:rsidP="00612626">
+      <w:pPr>
+        <w:pStyle w:val="papertitle"/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00612626">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00612626">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00612626">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="es-MX"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/cemys.v11i21.349</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4F01660A" w14:textId="42D63897" w:rsidR="00AF49A4" w:rsidRPr="00AF49A4" w:rsidRDefault="00AF49A4" w:rsidP="00AF49A4">
       <w:pPr>
         <w:pStyle w:val="papertitle"/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk162628558"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00AF49A4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Artículos científicos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00F6B64D" w14:textId="4E668B78" w:rsidR="00B41884" w:rsidRPr="00AF49A4" w:rsidRDefault="00B41884" w:rsidP="00AF49A4">
       <w:pPr>
         <w:pStyle w:val="papertitle"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:noProof w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="es-ES"/>
@@ -976,68 +1014,70 @@
         <w:t>Junio</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00683EF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2023                                   </w:t>
       </w:r>
       <w:r w:rsidRPr="00683EF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Fecha Aceptación:</w:t>
       </w:r>
       <w:r w:rsidRPr="00683EF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Diciembre</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00683EF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2023</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF40A3">
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00EE70FE">
         <w:pict w14:anchorId="3845642E">
           <v:rect id="_x0000_i1025" style="width:446.5pt;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F468FDF" w14:textId="2C9A7F3F" w:rsidR="00895696" w:rsidRPr="00AF49A4" w:rsidRDefault="00895696" w:rsidP="006D6843">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF49A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Introducción</w:t>
       </w:r>
@@ -1182,67 +1222,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF49A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> y tener información sobre las fortalezas y debilidades de </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF49A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>un sistema educativo. Por lo tanto, un sistema de seguimiento y evaluación de indicadores relevantes puede proporcionar esta evidencia</w:t>
       </w:r>
       <w:r w:rsidR="00551C35" w:rsidRPr="00AF49A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...15 lines deleted...]
-        <w:t>, 1997)</w:t>
+        <w:t xml:space="preserve"> (Sauvageot, 1997)</w:t>
       </w:r>
       <w:r w:rsidR="00455B40" w:rsidRPr="00AF49A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00B16644" w:rsidRPr="00AF49A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>tal</w:t>
       </w:r>
       <w:r w:rsidR="00455B40" w:rsidRPr="00AF49A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> es el caso d</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF49A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2955,109 +2979,84 @@
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00086238" w:rsidRPr="00AF49A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Méndez </w:t>
       </w:r>
       <w:r w:rsidR="00086238" w:rsidRPr="00AF49A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>et al</w:t>
       </w:r>
       <w:r w:rsidR="00086238" w:rsidRPr="00AF49A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2008; </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F64FD0" w:rsidRPr="00AF49A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Mathur</w:t>
-[...7 lines deleted...]
-        <w:t>, 2019)</w:t>
+        <w:t>Mathur, 2019)</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF49A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>. Dentro del aprendizaje automático, los métodos no supervisados son algoritmos que basan su proceso de entrenamiento en un conjunto de datos sin etiquetas definidas. Es decir, no se conoce ningún valor objetivo o de clase, ni categórico</w:t>
       </w:r>
       <w:r w:rsidR="00086238" w:rsidRPr="00AF49A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF49A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> ni numérico. Por lo tanto, estos métodos no requieren intervención humana</w:t>
       </w:r>
       <w:r w:rsidR="002D4E1C" w:rsidRPr="00AF49A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...15 lines deleted...]
-        <w:t>, 2018)</w:t>
+        <w:t xml:space="preserve"> (Rouhiainen, 2018)</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF49A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19AC4AB7" w14:textId="0418E4BE" w:rsidR="007E2261" w:rsidRPr="00AF49A4" w:rsidRDefault="007E2261" w:rsidP="0029770E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF49A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Las principales aplicaciones del aprendizaje no supervisado están relacionadas con la segmentación de datos, donde el objetivo es encontrar grupos con elementos similares. De tal forma que</w:t>
@@ -6481,51 +6480,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF49A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7176C11F" wp14:editId="595F68F3">
             <wp:extent cx="1718733" cy="668867"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Imagen 8"/>
                     <pic:cNvPicPr>
                       <a:picLocks/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7">
+                    <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="32274" r="33408" b="33749"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1746496" cy="679671"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -6620,103 +6619,137 @@
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF49A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> P</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AF49A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>={</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AF49A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AF49A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF49A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">,…, </w:t>
+        <w:t>,…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AF49A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AF49A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF49A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AF49A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>} son los elementos del conjunto de datos y C={c</w:t>
-      </w:r>
+        <w:t>} son los elementos del conjunto de datos y C</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AF49A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>={</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AF49A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AF49A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF49A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>,…, c</w:t>
+        <w:t>,…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AF49A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>, c</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF49A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF49A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">} corresponde a los centroides. Debido a la necesidad de conocer a priori el número adecuado de </w:t>
       </w:r>
       <w:r w:rsidR="0046205C" w:rsidRPr="00AF49A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>clústeres</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF49A4">
         <w:rPr>
@@ -6748,51 +6781,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF49A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6B7F1820" wp14:editId="2F8B35E9">
             <wp:extent cx="3031067" cy="549275"/>
             <wp:effectExtent l="0" t="0" r="4445" b="0"/>
             <wp:docPr id="3" name="Imagen 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Imagen 9"/>
                     <pic:cNvPicPr>
                       <a:picLocks/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8">
+                    <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="21133" r="22890" b="41470"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3113141" cy="564148"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -7099,51 +7132,51 @@
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF49A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="202B0FD8" wp14:editId="6550AD49">
             <wp:extent cx="4320000" cy="3020310"/>
             <wp:effectExtent l="0" t="0" r="0" b="2540"/>
             <wp:docPr id="1621803080" name="Imagen 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1621803080" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9"/>
+                    <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4320000" cy="3020310"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="496F80BC" w14:textId="65790522" w:rsidR="00077F82" w:rsidRPr="00AF49A4" w:rsidRDefault="00077F82" w:rsidP="0048155C">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -7234,51 +7267,51 @@
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF49A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C650BB1" wp14:editId="43E1029B">
             <wp:extent cx="3650577" cy="1422400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1914967530" name="Imagen 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1914967530" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10"/>
+                    <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3704829" cy="1443539"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CDF7E43" w14:textId="54577FB3" w:rsidR="0022706A" w:rsidRPr="00AF49A4" w:rsidRDefault="0022706A" w:rsidP="001129D6">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -7631,51 +7664,51 @@
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF49A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D7F7934" wp14:editId="1F3E6786">
             <wp:extent cx="3095020" cy="3060000"/>
             <wp:effectExtent l="0" t="0" r="3810" b="1270"/>
             <wp:docPr id="243986114" name="Imagen 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="243986114" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId11"/>
+                    <a:blip r:embed="rId12"/>
                     <a:srcRect l="2483" r="2239"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3095020" cy="3060000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
@@ -7916,51 +7949,51 @@
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF49A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5341BD36" wp14:editId="5DE40634">
             <wp:extent cx="3120000" cy="3060000"/>
             <wp:effectExtent l="0" t="0" r="4445" b="1270"/>
             <wp:docPr id="1599549159" name="Imagen 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1599549159" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12"/>
+                    <a:blip r:embed="rId13"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3120000" cy="3060000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="15063579" w14:textId="0C5A8504" w:rsidR="001673C9" w:rsidRPr="00AF49A4" w:rsidRDefault="00077F82" w:rsidP="00FA5FC3">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -8078,51 +8111,51 @@
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF49A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6FFAC78B" wp14:editId="58C752A0">
             <wp:extent cx="3189081" cy="3060000"/>
             <wp:effectExtent l="0" t="0" r="0" b="1270"/>
             <wp:docPr id="1286714814" name="Imagen 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1286714814" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13"/>
+                    <a:blip r:embed="rId14"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3189081" cy="3060000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="75DB823C" w14:textId="77777777" w:rsidR="00077F82" w:rsidRPr="00AF49A4" w:rsidRDefault="00077F82" w:rsidP="0048155C">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -8309,51 +8342,51 @@
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF49A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1FFBB3F7" wp14:editId="6585CC35">
             <wp:extent cx="3181791" cy="3060000"/>
             <wp:effectExtent l="0" t="0" r="0" b="1270"/>
             <wp:docPr id="1675942051" name="Imagen 8"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1675942051" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14"/>
+                    <a:blip r:embed="rId15"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3181791" cy="3060000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="29D600A8" w14:textId="77777777" w:rsidR="00077F82" w:rsidRPr="00AF49A4" w:rsidRDefault="00077F82" w:rsidP="0048155C">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -13771,209 +13804,228 @@
       <w:r w:rsidRPr="00AF49A4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Numeracy</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF49A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 2(2), 9. Recuperado de https:// dx.doi.org/10.5038/1936-4660.2.2.9</w:t>
       </w:r>
       <w:r w:rsidR="00763986" w:rsidRPr="00AF49A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005C5715" w:rsidRPr="00AF49A4" w:rsidSect="00AF49A4">
-      <w:headerReference w:type="default" r:id="rId15"/>
-      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="426" w:left="1440" w:header="142" w:footer="117" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C71D9F3" w14:textId="77777777" w:rsidR="00DF1FCC" w:rsidRDefault="00DF1FCC" w:rsidP="00AF49A4">
+    <w:p w14:paraId="35EC7ABA" w14:textId="77777777" w:rsidR="00EE70FE" w:rsidRDefault="00EE70FE" w:rsidP="00AF49A4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0FF04767" w14:textId="77777777" w:rsidR="00DF1FCC" w:rsidRDefault="00DF1FCC" w:rsidP="00AF49A4">
+    <w:p w14:paraId="737DF675" w14:textId="77777777" w:rsidR="00EE70FE" w:rsidRDefault="00EE70FE" w:rsidP="00AF49A4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="66C5427E" w14:textId="1FC433A0" w:rsidR="00AF49A4" w:rsidRDefault="00AF49A4" w:rsidP="00AF49A4">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="0059794E">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Vol. 11, Núm. 21                   </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="0059794E">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Enero</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="0059794E">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve"> – Junio 2024                       CEMYS</w:t>
+      <w:t xml:space="preserve"> – </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="0059794E">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Junio</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="0059794E">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2024                       CEMYS</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0BB750B1" w14:textId="77777777" w:rsidR="00DF1FCC" w:rsidRDefault="00DF1FCC" w:rsidP="00AF49A4">
+    <w:p w14:paraId="11972632" w14:textId="77777777" w:rsidR="00EE70FE" w:rsidRDefault="00EE70FE" w:rsidP="00AF49A4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0348AFB2" w14:textId="77777777" w:rsidR="00DF1FCC" w:rsidRDefault="00DF1FCC" w:rsidP="00AF49A4">
+    <w:p w14:paraId="2FC71BE9" w14:textId="77777777" w:rsidR="00EE70FE" w:rsidRDefault="00EE70FE" w:rsidP="00AF49A4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="577249BA" w14:textId="1FC96FEA" w:rsidR="00AF49A4" w:rsidRDefault="00AF49A4" w:rsidP="00AF49A4">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00666AC6">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0DD73442" wp14:editId="13FC9010">
           <wp:extent cx="5200650" cy="704850"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1753765355" name="Imagen 1753765355" descr="Imagen que contiene Texto&#10;&#10;Descripción generada automáticamente"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="18" name="Imagen 18" descr="Imagen que contiene Texto&#10;&#10;Descripción generada automáticamente"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
@@ -13993,51 +14045,51 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5200650" cy="704850"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02B20CA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3F6C85D6"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -16849,52 +16901,52 @@
   <w:num w:numId="29" w16cid:durableId="1127554053">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="649484155">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="168837368">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="614019945">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1485584712">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1744137012">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="655231280">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="60"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00812649"/>
@@ -16943,50 +16995,51 @@
     <w:rsid w:val="003B0440"/>
     <w:rsid w:val="003D7355"/>
     <w:rsid w:val="003E5D97"/>
     <w:rsid w:val="003F354C"/>
     <w:rsid w:val="003F627A"/>
     <w:rsid w:val="00455B40"/>
     <w:rsid w:val="0046205C"/>
     <w:rsid w:val="0047001C"/>
     <w:rsid w:val="004704EB"/>
     <w:rsid w:val="004742AE"/>
     <w:rsid w:val="0048155C"/>
     <w:rsid w:val="004909C8"/>
     <w:rsid w:val="004C4136"/>
     <w:rsid w:val="004D0B14"/>
     <w:rsid w:val="004E23AE"/>
     <w:rsid w:val="004F4D27"/>
     <w:rsid w:val="0050517B"/>
     <w:rsid w:val="005224F2"/>
     <w:rsid w:val="00535384"/>
     <w:rsid w:val="005519E3"/>
     <w:rsid w:val="00551C35"/>
     <w:rsid w:val="00564746"/>
     <w:rsid w:val="005B54BE"/>
     <w:rsid w:val="005C5715"/>
     <w:rsid w:val="005C7BC3"/>
+    <w:rsid w:val="00612626"/>
     <w:rsid w:val="006164D3"/>
     <w:rsid w:val="00617E33"/>
     <w:rsid w:val="0064437E"/>
     <w:rsid w:val="00680CEC"/>
     <w:rsid w:val="006867F5"/>
     <w:rsid w:val="00687EBE"/>
     <w:rsid w:val="006A23C9"/>
     <w:rsid w:val="006B0BBE"/>
     <w:rsid w:val="006B6365"/>
     <w:rsid w:val="006D5A8F"/>
     <w:rsid w:val="006D6843"/>
     <w:rsid w:val="006F1EBE"/>
     <w:rsid w:val="006F3CBA"/>
     <w:rsid w:val="006F6349"/>
     <w:rsid w:val="00706529"/>
     <w:rsid w:val="007374B5"/>
     <w:rsid w:val="0075229C"/>
     <w:rsid w:val="0075283B"/>
     <w:rsid w:val="00760B57"/>
     <w:rsid w:val="00763986"/>
     <w:rsid w:val="00766ABB"/>
     <w:rsid w:val="00774BCD"/>
     <w:rsid w:val="00783179"/>
     <w:rsid w:val="00784F8C"/>
     <w:rsid w:val="007B35D9"/>
@@ -17004,130 +17057,132 @@
     <w:rsid w:val="008E4731"/>
     <w:rsid w:val="009103CE"/>
     <w:rsid w:val="009621A4"/>
     <w:rsid w:val="009831A2"/>
     <w:rsid w:val="00992038"/>
     <w:rsid w:val="00992C20"/>
     <w:rsid w:val="009C69C4"/>
     <w:rsid w:val="009C6B72"/>
     <w:rsid w:val="009F60D3"/>
     <w:rsid w:val="00A24607"/>
     <w:rsid w:val="00A44F22"/>
     <w:rsid w:val="00A803B6"/>
     <w:rsid w:val="00A85C0B"/>
     <w:rsid w:val="00AE3CD7"/>
     <w:rsid w:val="00AF2277"/>
     <w:rsid w:val="00AF49A4"/>
     <w:rsid w:val="00B0136B"/>
     <w:rsid w:val="00B04F54"/>
     <w:rsid w:val="00B13AD8"/>
     <w:rsid w:val="00B16644"/>
     <w:rsid w:val="00B41884"/>
     <w:rsid w:val="00B65F27"/>
     <w:rsid w:val="00B93CB8"/>
     <w:rsid w:val="00B948D9"/>
     <w:rsid w:val="00BB58EA"/>
+    <w:rsid w:val="00BC3535"/>
     <w:rsid w:val="00BC6980"/>
     <w:rsid w:val="00BD5EDC"/>
     <w:rsid w:val="00BE2CEC"/>
     <w:rsid w:val="00BF2453"/>
     <w:rsid w:val="00C05A47"/>
     <w:rsid w:val="00C114E9"/>
     <w:rsid w:val="00C34441"/>
     <w:rsid w:val="00C35486"/>
     <w:rsid w:val="00C4157E"/>
     <w:rsid w:val="00C47F2D"/>
     <w:rsid w:val="00C53A1A"/>
     <w:rsid w:val="00C7416A"/>
     <w:rsid w:val="00C76DBF"/>
     <w:rsid w:val="00C84103"/>
     <w:rsid w:val="00C8746F"/>
     <w:rsid w:val="00CA6AFB"/>
     <w:rsid w:val="00CC0F4B"/>
     <w:rsid w:val="00CC207B"/>
     <w:rsid w:val="00CD14AB"/>
     <w:rsid w:val="00CF4390"/>
     <w:rsid w:val="00D6191B"/>
     <w:rsid w:val="00D67A8F"/>
     <w:rsid w:val="00D75B38"/>
     <w:rsid w:val="00D81A21"/>
     <w:rsid w:val="00DA4C0D"/>
     <w:rsid w:val="00DA63B3"/>
     <w:rsid w:val="00DC53AC"/>
     <w:rsid w:val="00DF1630"/>
     <w:rsid w:val="00DF1FCC"/>
     <w:rsid w:val="00E01141"/>
     <w:rsid w:val="00E1118C"/>
     <w:rsid w:val="00E25959"/>
     <w:rsid w:val="00E41BCA"/>
     <w:rsid w:val="00E51011"/>
     <w:rsid w:val="00E56ABF"/>
     <w:rsid w:val="00E73547"/>
     <w:rsid w:val="00EA1637"/>
     <w:rsid w:val="00EB6C0C"/>
+    <w:rsid w:val="00EE70FE"/>
     <w:rsid w:val="00F31F7E"/>
     <w:rsid w:val="00F64FD0"/>
     <w:rsid w:val="00F65E28"/>
     <w:rsid w:val="00F760AE"/>
     <w:rsid w:val="00F812FA"/>
     <w:rsid w:val="00FA1BFE"/>
     <w:rsid w:val="00FA54CA"/>
     <w:rsid w:val="00FA5FC3"/>
     <w:rsid w:val="00FC72AF"/>
     <w:rsid w:val="00FD6CE9"/>
     <w:rsid w:val="00FE24D0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1D57768E"/>
   <w15:docId w15:val="{3DE7E7BC-3E5F-8D4C-A046-98C083269265}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-MX" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -17679,51 +17734,50 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo9Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00812649"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
@@ -18285,97 +18339,97 @@
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AF49A4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AF49A4"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="426850854">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="978806896">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1547796226">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/cemys.v11i21.349" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -18638,76 +18692,76 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>26</Pages>
-  <Words>8266</Words>
-  <Characters>45463</Characters>
+  <Words>8282</Words>
+  <Characters>45551</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>378</Lines>
+  <Lines>379</Lines>
   <Paragraphs>107</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>53622</CharactersWithSpaces>
+  <CharactersWithSpaces>53726</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>GMO MOLERO CASTILLO</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>