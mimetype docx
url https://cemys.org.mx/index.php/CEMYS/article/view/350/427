--- v0 (2025-10-07)
+++ v1 (2026-08-31)
@@ -18,68 +18,112 @@
   <Override PartName="/word/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style3.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors3.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/charts/chart4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style4.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors4.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/charts/chart5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style5.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors5.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="18545663" w14:textId="42755CE7" w:rsidR="00C42760" w:rsidRPr="00C42760" w:rsidRDefault="00C42760" w:rsidP="00C42760">
+    <w:p w14:paraId="565C6410" w14:textId="4CDA7167" w:rsidR="00AF120E" w:rsidRPr="00AF120E" w:rsidRDefault="00AF120E" w:rsidP="00AF120E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6380"/>
         </w:tabs>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF120E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF120E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00AF120E">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="es-MX"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/cemys.v11i21.350</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="18545663" w14:textId="50909978" w:rsidR="00C42760" w:rsidRPr="00C42760" w:rsidRDefault="00C42760" w:rsidP="00C42760">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6380"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk162628558"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Artículos científicos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DB9DD1D" w14:textId="4A6B7AD7" w:rsidR="00450314" w:rsidRPr="00C42760" w:rsidRDefault="00450314" w:rsidP="00C42760">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6380"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
@@ -108,286 +152,159 @@
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00715F3A" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Health</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Health Fair at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00715F3A" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00715F3A" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Fair</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> Upper Middle Level": </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00715F3A" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> at </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Feedback</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00715F3A" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>the</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00715F3A" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>from</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00715F3A" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Upper</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00715F3A" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...124 lines deleted...]
-        </w:rPr>
         <w:t>Attendees</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="65DBB2B4" w14:textId="7A04BB85" w:rsidR="00E906F9" w:rsidRPr="00C42760" w:rsidRDefault="00E906F9" w:rsidP="00E906F9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6380"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E906F9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
@@ -396,170 +313,150 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65EB1BCF" w14:textId="4F78BC46" w:rsidR="00731884" w:rsidRDefault="00731884" w:rsidP="00E906F9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6380"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237C7F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Leticia </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> García </w:t>
+        <w:t xml:space="preserve"> Leticia Sesento García </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39F4628A" w14:textId="51EDB0F9" w:rsidR="005E6581" w:rsidRPr="00E906F9" w:rsidRDefault="005E6581" w:rsidP="00E906F9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6380"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E906F9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Universidad Michoacana de San Nicolás de Hi</w:t>
       </w:r>
       <w:r w:rsidR="00F6375A" w:rsidRPr="00E906F9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">dalgo </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55995C8D" w14:textId="011A95DF" w:rsidR="00D57D67" w:rsidRPr="00E906F9" w:rsidRDefault="00000000" w:rsidP="00E906F9">
+    <w:p w14:paraId="55995C8D" w14:textId="011A95DF" w:rsidR="00D57D67" w:rsidRPr="00E906F9" w:rsidRDefault="00D57D67" w:rsidP="00E906F9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6380"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidR="00D57D67" w:rsidRPr="00C42760">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00C42760">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>leticia.sesento@</w:t>
         </w:r>
-        <w:r w:rsidR="00D57D67" w:rsidRPr="00C42760">
+        <w:r w:rsidRPr="00C42760">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>umich.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5CF5E486" w14:textId="77777777" w:rsidR="00E906F9" w:rsidRPr="00E906F9" w:rsidRDefault="00000000" w:rsidP="00E906F9">
+    <w:p w14:paraId="5CF5E486" w14:textId="77777777" w:rsidR="00E906F9" w:rsidRPr="00E906F9" w:rsidRDefault="00237C7F" w:rsidP="00E906F9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6380"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="00237C7F" w:rsidRPr="00E906F9">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00E906F9">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0002-6456-058X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0AAE884A" w14:textId="604CDDB7" w:rsidR="00E43001" w:rsidRDefault="00E43001" w:rsidP="00C42760">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6380"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -793,81 +690,101 @@
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="7AE7351E" w14:textId="77777777" w:rsidR="00BE4646" w:rsidRPr="00C42760" w:rsidRDefault="00BE4646" w:rsidP="00E906F9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6380"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nowadays, young people, in addition to the basic knowledge necessary in their upper secondary education, also require spaces in which they are guided about health and well-being in general, due to the direct impact that this implies on their academic performance. Health promotion within educational centers benefits various aspects of students' lives. For the development of this work, the quantitative methodology was implemented with a descriptive scope, through random sampling, 128 students were surveyed, of which there were 73 women and 55 men. For this purpose, after each conference they were provided with a survey based on a Likert scale (excellent, good, average, bad) and an additional part of comments about what they liked most and what they liked least about the conferences. Feedback is of vital importance for the improvements of any activity, referring to the Health </w:t>
+        <w:t xml:space="preserve">Nowadays, young people, in addition to the basic knowledge necessary in their upper secondary education, also require spaces in which they are guided about health and well-being in general, due to the direct impact that this implies on their academic performance. Health promotion within educational centers benefits various aspects of students' lives. For the development of this work, the quantitative methodology was implemented with a descriptive scope, through random sampling, 128 students were surveyed, of which there were 73 women and 55 men. For this purpose, after each conference they were provided with a survey based on a Likert scale (excellent, good, average, bad) and an additional part of comments about what they liked most and what they liked least about the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C42760">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">conferences. Feedback is of vital importance for the improvements of any activity, referring to the Health </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Fair</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve"> carried out by the School, analyzing the information obtained, </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> carried out by the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>it must be taken into account that the support material, audio and specific slides, also analyze the situation of the conference schedules, seek to implement practical cases in the presentations to guide what to do or where to turn in each situation described. Analyzing all the above information. In general, regarding whether students would recommend the event, it is satisfactory to see that 80% would recommend the event</w:t>
+        <w:t>School</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C42760">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>, analyzing the information obtained, it must be taken into account that the support material, audio and specific slides, also analyze the situation of the conference schedules, seek to implement practical cases in the presentations to guide what to do or where to turn in each situation described. Analyzing all the above information. In general, regarding whether students would recommend the event, it is satisfactory to see that 80% would recommend the event</w:t>
       </w:r>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7696765B" w14:textId="52511180" w:rsidR="00AC5952" w:rsidRDefault="00C42760" w:rsidP="00E906F9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6380"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1030,60 +947,78 @@
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2023                                   </w:t>
       </w:r>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Fecha Aceptación:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Diciembre 2023</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C42760">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Diciembre</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C42760">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2023</w:t>
       </w:r>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0012473D">
         <w:pict w14:anchorId="0D6E2AD6">
           <v:rect id="_x0000_i1025" style="width:446.5pt;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="475A6754" w14:textId="5ED36505" w:rsidR="001B3CEB" w:rsidRPr="00C42760" w:rsidRDefault="00153708" w:rsidP="00E906F9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6380"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1668,69 +1603,81 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Esto  incide</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> en la forma como se prescriben con relación a su entorno, toman </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00603303" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>prácticas</w:t>
       </w:r>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">  y s</w:t>
+        <w:t xml:space="preserve">  y</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C42760">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> s</w:t>
       </w:r>
       <w:r w:rsidR="002C7578" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> interrelación con el contexto.</w:t>
       </w:r>
       <w:r w:rsidR="00696601" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
@@ -1788,152 +1735,166 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> parte</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00F96170" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> del </w:t>
       </w:r>
       <w:r w:rsidR="00696601" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">estudiante como un lugar para favorecer el conocimiento en sus distintas modalidades  a través de </w:t>
+        <w:t xml:space="preserve">estudiante como un lugar para favorecer </w:t>
+      </w:r>
+      <w:r w:rsidR="00696601" w:rsidRPr="00C42760">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">el conocimiento en sus distintas </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00696601" w:rsidRPr="00C42760">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>modalidades  a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00696601" w:rsidRPr="00C42760">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> través de </w:t>
       </w:r>
       <w:r w:rsidR="008B21A6" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>diferentes</w:t>
       </w:r>
       <w:r w:rsidR="00696601" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> estrategias que </w:t>
       </w:r>
       <w:r w:rsidR="008B21A6" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">permitan desarrollar </w:t>
       </w:r>
       <w:r w:rsidR="00696601" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">en los jóvenes diversos conocimientos que les sean de utilidad tanto </w:t>
+        <w:t>en los jóvenes diversos conocimientos que les sean de utilidad tanto en lo personal como en lo académico (</w:t>
       </w:r>
       <w:r w:rsidR="00696601" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-MX"/>
-[...3 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t xml:space="preserve">De Onis, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00696601" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">De </w:t>
-[...9 lines deleted...]
-        <w:t>Onis</w:t>
+        <w:t>et.al</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00696601" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2007</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00696601" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2007)</w:t>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="007F49C4" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>. De ahí la necesidad de conocer sus inquietudes en materia de salud y asimismo brindarles</w:t>
       </w:r>
       <w:r w:rsidR="00CD0B9B" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> información sobre las enfermedades de mayor incidencia en según la estación del </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00CD0B9B" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1992,71 +1953,51 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Según Muñoz y </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Cabiases</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> citado en Barranca- </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> citado en Barranca- Enriquez </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>et.al</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2021) las universidades generan enormes oportunidades y potencialidades para promover la salud, ya que consiguen incidir de forma </w:t>
       </w:r>
       <w:r w:rsidR="00A47336" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -2198,51 +2139,111 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">  la</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0022284D" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> promoción de la </w:t>
       </w:r>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>salud en la universidad beneficia los siguientes aspectos: 1) aumento en la satisfacción profesional; 2)  bajo ausentismo en los alumnos, administrativos y académicos, propicia las relaciones armoniosas  entre los integrantes de la comunidad educativa; 3)  Con el tiempo beneficia la salud de</w:t>
+        <w:t>salud en la universidad beneficia los siguientes aspectos: 1) aumento en la satisfacción profesional; 2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C42760">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>)  bajo</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C42760">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ausentismo en los alumnos, administrativos y académicos, propicia las relaciones </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C42760">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>armoniosas  entre</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C42760">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> los integrantes de la comunidad educativa; 3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C42760">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>)  Con</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C42760">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el tiempo beneficia la salud de</w:t>
       </w:r>
       <w:r w:rsidR="001D6E54" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> la población</w:t>
       </w:r>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> y para el contexto social de los integrantes de la comunidad. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F2E9CCE" w14:textId="124231D8" w:rsidR="004D7B01" w:rsidRPr="00C42760" w:rsidRDefault="004D7B01" w:rsidP="00E906F9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -2587,60 +2588,80 @@
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00462825" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>cuestión política y</w:t>
+        <w:t xml:space="preserve">cuestión política </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C42760">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>y</w:t>
       </w:r>
       <w:r w:rsidR="00462825" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">  social que </w:t>
+        <w:t xml:space="preserve">  social</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00462825" w:rsidRPr="00C42760">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que </w:t>
       </w:r>
       <w:r w:rsidR="006655CD" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>percibe</w:t>
       </w:r>
       <w:r w:rsidR="00462825" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006655CD" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
@@ -2652,77 +2673,79 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006655CD" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>encaminadas</w:t>
       </w:r>
       <w:r w:rsidR="00462825" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="006655CD" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>beneficiar</w:t>
       </w:r>
       <w:r w:rsidR="00462825" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="006655CD" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>habilidades</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00956B2B" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="006655CD" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00462825" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
@@ -2769,193 +2792,275 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r w:rsidR="00D81673" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>zonas</w:t>
       </w:r>
       <w:r w:rsidR="00462825" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> donde </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D81673" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>corresponden</w:t>
       </w:r>
       <w:r w:rsidR="00462825" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">  y, aún más, trabajos  </w:t>
+        <w:t xml:space="preserve">  y</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00462825" w:rsidRPr="00C42760">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, aún más, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00462825" w:rsidRPr="00C42760">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">trabajos  </w:t>
       </w:r>
       <w:r w:rsidR="00D81673" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>enfocados</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00462825" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> a transformar l</w:t>
       </w:r>
       <w:r w:rsidR="00717E41" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00462825" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>s contextos ambientales, sociales  y económic</w:t>
+        <w:t xml:space="preserve">s contextos ambientales, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00462825" w:rsidRPr="00C42760">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>sociales  y</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00462825" w:rsidRPr="00C42760">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> económic</w:t>
       </w:r>
       <w:r w:rsidR="00717E41" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00462825" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">s, para </w:t>
       </w:r>
       <w:r w:rsidR="00D81673" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>contribuir</w:t>
       </w:r>
       <w:r w:rsidR="00462825" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> su  impacto </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00462825" w:rsidRPr="00C42760">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>su  impacto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00462825" w:rsidRPr="00C42760">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D81673" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>positivo</w:t>
       </w:r>
       <w:r w:rsidR="00462825" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> con </w:t>
       </w:r>
       <w:r w:rsidR="00D81673" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>correspondencia</w:t>
       </w:r>
       <w:r w:rsidR="00462825" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> a la salud</w:t>
       </w:r>
       <w:r w:rsidR="00D81673" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> individual y </w:t>
+        <w:t xml:space="preserve"> individual </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D81673" w:rsidRPr="00C42760">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y </w:t>
       </w:r>
       <w:r w:rsidR="00462825" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> colectiva. Es </w:t>
+        <w:t xml:space="preserve"> colectiva</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00462825" w:rsidRPr="00C42760">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Es </w:t>
       </w:r>
       <w:r w:rsidR="00326FB9" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>sustancial</w:t>
       </w:r>
       <w:r w:rsidR="00462825" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> recordar que la concepción de salud es dinámica, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00326FB9" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3212,240 +3317,322 @@
       <w:r w:rsidR="00462825" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> que </w:t>
       </w:r>
       <w:r w:rsidR="00326FB9" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>benefician</w:t>
       </w:r>
       <w:r w:rsidR="00462825" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a ella</w:t>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00462825" w:rsidRPr="00C42760">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>ella</w:t>
       </w:r>
       <w:r w:rsidR="00332A12" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00383942" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> y </w:t>
+        <w:t xml:space="preserve"> y</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00383942" w:rsidRPr="00C42760">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00326FB9" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>orientan</w:t>
       </w:r>
       <w:r w:rsidR="00332A12" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> sus </w:t>
       </w:r>
       <w:r w:rsidR="00326FB9" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>energías</w:t>
       </w:r>
       <w:r w:rsidR="00332A12" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> en </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00326FB9" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>exploración</w:t>
       </w:r>
       <w:r w:rsidR="00332A12" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">  con </w:t>
+        <w:t xml:space="preserve">  con</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00332A12" w:rsidRPr="00C42760">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00326FB9" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>el objetivo</w:t>
       </w:r>
       <w:r w:rsidR="00332A12" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:r w:rsidR="00BB40D7" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>conseguir</w:t>
       </w:r>
       <w:r w:rsidR="00332A12" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> que </w:t>
       </w:r>
       <w:r w:rsidR="00462825" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">todos los individuos </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00BB40D7" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>desplieguen</w:t>
       </w:r>
       <w:r w:rsidR="00462825" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">  el potencial de salud</w:t>
+        <w:t xml:space="preserve">  el</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00462825" w:rsidRPr="00C42760">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> potencial de salud</w:t>
       </w:r>
       <w:r w:rsidR="00BB40D7" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> con</w:t>
       </w:r>
       <w:r w:rsidR="00462825" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BB40D7" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>fundamento</w:t>
       </w:r>
       <w:r w:rsidR="00462825" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BB40D7" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">en la comunidad y los </w:t>
+        <w:t xml:space="preserve">en la comunidad y </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BB40D7" w:rsidRPr="00C42760">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">los </w:t>
       </w:r>
       <w:r w:rsidR="00462825" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> contextos sociales que establecen una excelente salud  o por el contrario el deterioro de esta</w:t>
+        <w:t xml:space="preserve"> contextos</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00462825" w:rsidRPr="00C42760">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sociales que establecen una excelente </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00462825" w:rsidRPr="00C42760">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>salud  o</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00462825" w:rsidRPr="00C42760">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por el contrario el deterioro de esta</w:t>
       </w:r>
       <w:r w:rsidR="00C564AD" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D4679F" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>De La Guardia Gutiérrez</w:t>
       </w:r>
       <w:r w:rsidR="00C564AD" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> et. al (2020).</w:t>
@@ -3463,114 +3650,240 @@
       </w:pPr>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">La promoción de la </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>salud  es</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> una estrategia educativa  que pretende conseguir el bienestar, implica desarrollar  actividades de prevención de enfermedades y salud. Según la OMS se encuentra comprendida en la carta de Ottawa, a su </w:t>
+        <w:t xml:space="preserve"> una estrategia </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>educativa  que</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C42760">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pretende conseguir el bienestar, implica </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C42760">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>desarrollar  actividades</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C42760">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de prevención de enfermedades y salud. Según la OMS se encuentra comprendida en la carta de Ottawa, a su </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C42760">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>vez  la</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> abrevian como el proceso  para facilitar a las personas el control de su salud y se optimice. Con el propósito de desarrollar </w:t>
+        <w:t xml:space="preserve"> abrevian como el </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>proceso  para</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C42760">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> facilitar a las personas el control de su salud y se optimice. Con el propósito de desarrollar </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C42760">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>la  salud</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, para el empoderamiento y el proceso en el que los sujetos o  colectividades logran el control de sus  acciones, decisiones y, por lo que el concepto implica una enorme  perspectiva de la salud como justicia social y  la equidad (</w:t>
+        <w:t xml:space="preserve">, para el empoderamiento y el proceso en el que los sujetos </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C42760">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C42760">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>colectividades</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C42760">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> logran el control de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C42760">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sus  acciones</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C42760">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, decisiones y, por lo que el concepto implica una </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C42760">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>enorme  perspectiva</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C42760">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la salud como justicia social </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C42760">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>y  la</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C42760">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> equidad (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rootman</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">I. et. al 2001). De ahí la importancia de fortalecer estas acciones desde los centros educativos para que los sujetos tengan un primer contacto con instituciones del sector salud, para sembrar en los </w:t>
+        <w:t xml:space="preserve"> I. et. al 2001). De ahí la importancia de fortalecer estas acciones desde los centros educativos para que los sujetos tengan un primer contacto con instituciones del sector salud, para sembrar en los </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>estudiantes  las</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> bases para desarrollar hábitos del cuidado de la salud y bienestar.  Es importante señalar que ellos serán multiplicadores de este tipo de acciones preventivas dentro de su casa y la comunidad donde pertenecen.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BD784F4" w14:textId="77777777" w:rsidR="00F36DB3" w:rsidRPr="00C42760" w:rsidRDefault="00F36DB3" w:rsidP="00E906F9">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="480" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
@@ -3590,51 +3903,59 @@
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C42760">
         <w:t>condiciones  para</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C42760">
         <w:t xml:space="preserve"> tener una vida sana, se encuentran en el periodo de vida saludable en la vida. Sin embargo, esas numerosas transformaciones que ocurren en los jóvenes, propicias un periodo de enormes inseguridades para el desarrollo integral. De ahí que a la escuela le pertenece desarrollar estrategias de formación integral en los estudiantes de nivel medio superior. Por cultura no es usual que los jóvenes realicen estudios previsorios para conocer el estado de salud actual, en el que se encuentran, el estarse checando de forma frecuente para conocer de forma oportuna algunas enfermedades a las que se hallan expuestos y la forma de impulsar tratamientos de prevención y control de enfermedades. Por esta razón la escuela constituye un componente importante para propiciar hábitos para el cuidado de la salud. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6588D39F" w14:textId="141415B4" w:rsidR="00C42760" w:rsidRDefault="00F36DB3" w:rsidP="00E906F9">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="480" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00C42760">
         <w:t xml:space="preserve">Estudios señalan que diversos trastornos de salud entre los adolescentes </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C42760">
         <w:t>son  consecuencia</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C42760">
-        <w:t xml:space="preserve"> de la personalidad, falta de información del estilo de vida, conciernen con el  abuso físico, las drogas y sexual. En ocasiones son frecuentes las desorganizaciones en la alimentación incidiendo en enfermedades como sobrepeso, enfermedades crónicas, tabaquismo, abuso de alcohol, como complicaciones para la salud futura de </w:t>
+        <w:t xml:space="preserve"> de la personalidad, falta de información del estilo de vida, conciernen con </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C42760">
+        <w:t>el  abuso</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C42760">
+        <w:t xml:space="preserve"> físico, las drogas y sexual. En ocasiones son frecuentes las desorganizaciones en la alimentación incidiendo en enfermedades como sobrepeso, enfermedades crónicas, tabaquismo, abuso de alcohol, como complicaciones para la salud futura de </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C42760">
         <w:t>los  individuos</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C42760">
         <w:t xml:space="preserve">. Trayendo como consecuencia altos costos económicos y sociales con enfermos crónicos para el estado. En la adolescencia los padres comienzan a brindar responsabilidades sus hijos son cuidados para su salud, y la supervisión de esta empieza a ser menos detallada que en etapas anteriores. </w:t>
       </w:r>
       <w:r w:rsidR="00CC5991" w:rsidRPr="00C42760">
         <w:t>Además</w:t>
       </w:r>
       <w:r w:rsidRPr="00C42760">
         <w:t xml:space="preserve">, esta libertad será importante saberla encausar para el cuidado de la </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C42760">
         <w:t>salud  en</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C42760">
         <w:t xml:space="preserve"> todos los aspectos. La etapa del ciclo es esencial para desarrollar una salud integral, donde el sujeto </w:t>
       </w:r>
       <w:r w:rsidR="00CC5991" w:rsidRPr="00C42760">
         <w:t>está</w:t>
@@ -3716,60 +4037,60 @@
       <w:r w:rsidR="0016213B" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08B7864B" w14:textId="3335108E" w:rsidR="001B3CEB" w:rsidRPr="00C42760" w:rsidRDefault="00153708" w:rsidP="00E906F9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Implementar estas ferias de salud en la Educación Media Superior y superior trae consigo beneficios tales como: incremento en la satisfacción académica y laboral, disminución de ausentismo, favorece relaciones interpersonales sanas y a largo plazo, favorecerá la salud </w:t>
+        <w:t xml:space="preserve">Implementar estas ferias de salud en la Educación Media Superior y superior trae consigo beneficios tales como: incremento en la satisfacción académica y laboral, disminución de </w:t>
       </w:r>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>del país a través de las generaciones que fomentarán el bienestar y la salud (</w:t>
+        <w:t>ausentismo, favorece relaciones interpersonales sanas y a largo plazo, favorecerá la salud del país a través de las generaciones que fomentarán el bienestar y la salud (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rootman</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 2001)</w:t>
       </w:r>
       <w:r w:rsidR="0016213B" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4064,88 +4385,88 @@
         <w:t>Concientizar a los jóvenes sobre la importancia de la alimentación para el bienestar general, además de ayudar a prevenir las enfermedades mortales que se han incrementado (cardiopatías coronarias y accidentes vasculares cerebrales) las cuales se relacionan con estilos de vida no saludables, sedentarismo, alimentación inadecuada y tabaquismo (OMS,2018)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7736B1C3" w14:textId="77777777" w:rsidR="001B3CEB" w:rsidRPr="00C42760" w:rsidRDefault="00153708" w:rsidP="00E906F9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_gjdgxs" w:colFirst="0" w:colLast="0"/>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkStart w:id="0" w:name="_gjdgxs" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Manejo de emociones</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="084E6B4C" w14:textId="77777777" w:rsidR="001B3CEB" w:rsidRPr="00C42760" w:rsidRDefault="00153708" w:rsidP="00E906F9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Apoyar al joven a identificar sus emociones y manejarlas de manera apropiada ayudará a mejorar su actitud en general, hacia el trabajo, la escuela, la familia; además ayuda con la confianza sobre sí mismo y se relaciona con el compromiso y la cooperación en todos los </w:t>
+        <w:t xml:space="preserve">Apoyar al joven a identificar sus emociones y manejarlas de manera apropiada ayudará a mejorar su actitud en general, hacia el trabajo, la escuela, la familia; además ayuda con la </w:t>
       </w:r>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>escenarios en los que se desenvuelve el joven. Se aborda qué es una emoción, cuál es la utilidad de las emociones, qué es la regulación emocional y la importancia del manejo de las emociones en la adolescencia (Canales, 2010)</w:t>
+        <w:t>confianza sobre sí mismo y se relaciona con el compromiso y la cooperación en todos los escenarios en los que se desenvuelve el joven. Se aborda qué es una emoción, cuál es la utilidad de las emociones, qué es la regulación emocional y la importancia del manejo de las emociones en la adolescencia (Canales, 2010)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4376F3FD" w14:textId="77777777" w:rsidR="001B3CEB" w:rsidRPr="00C42760" w:rsidRDefault="00153708" w:rsidP="00E906F9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C42760">
@@ -4373,216 +4694,210 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a"/>
         <w:tblW w:w="11680" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="11680"/>
       </w:tblGrid>
       <w:tr w:rsidR="001B3CEB" w:rsidRPr="00C42760" w14:paraId="48FAF5EC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11680" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="73EC3D5C" w14:textId="77777777" w:rsidR="001B3CEB" w:rsidRPr="00C42760" w:rsidRDefault="00153708" w:rsidP="00E906F9">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C42760">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1. La ponencia a la que asististe en contenido fue:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B3CEB" w:rsidRPr="00C42760" w14:paraId="017A3F90" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11680" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5EB9302E" w14:textId="77777777" w:rsidR="001B3CEB" w:rsidRPr="00C42760" w:rsidRDefault="00153708" w:rsidP="00E906F9">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C42760">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2. Indique su nivel de satisfacción tras haber asistido a la ponencia:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B3CEB" w:rsidRPr="00C42760" w14:paraId="77C417C2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11680" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="49E52B8A" w14:textId="77777777" w:rsidR="001B3CEB" w:rsidRPr="00C42760" w:rsidRDefault="00153708" w:rsidP="00E906F9">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C42760">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3. ¿Cómo calificarías la atención recibida por parte de los organizadores de la Jornada de Salud Mental?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B3CEB" w:rsidRPr="00C42760" w14:paraId="3045CFCA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11680" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="38D075D9" w14:textId="77777777" w:rsidR="001B3CEB" w:rsidRPr="00C42760" w:rsidRDefault="00153708" w:rsidP="00E906F9">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C42760">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4. ¿Cómo calificarías los apoyos utilizados (diapositivas, imágenes, videos, etc.) para la realización de la ponencia?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B3CEB" w:rsidRPr="00C42760" w14:paraId="3DD7761A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11680" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="01413694" w14:textId="77777777" w:rsidR="001B3CEB" w:rsidRPr="00C42760" w:rsidRDefault="00153708" w:rsidP="00E906F9">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C42760">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5. La puntualidad en el desarrollo de la ponencia fue:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B3CEB" w:rsidRPr="00C42760" w14:paraId="14ABCF5C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11680" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0DDA8EFA" w14:textId="77777777" w:rsidR="001B3CEB" w:rsidRPr="00C42760" w:rsidRDefault="00153708" w:rsidP="00E906F9">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C42760">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6. La conclusión de la ponencia en el tiempo establecido fue:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -4801,51 +5116,51 @@
     <w:p w14:paraId="45F2A8B0" w14:textId="77777777" w:rsidR="001B3CEB" w:rsidRPr="00C42760" w:rsidRDefault="00153708" w:rsidP="00E906F9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4BF11445" wp14:editId="4AE8ED46">
             <wp:extent cx="4572000" cy="3329796"/>
             <wp:effectExtent l="0" t="0" r="0" b="4445"/>
             <wp:docPr id="1" name="Gráfico 1"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId9"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId10"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="093E3A96" w14:textId="77777777" w:rsidR="001B3CEB" w:rsidRPr="00C42760" w:rsidRDefault="00153708" w:rsidP="00E906F9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sobre la conferencia de “Enfermedades Transmisibles”, a la cual, asistieron 28 estudiantes, los resultados muestran que, respecto a contenido el 50% consideran excelente, 38% muy bueno y 0% consideran mal contenido. </w:t>
       </w:r>
     </w:p>
@@ -4947,51 +5262,51 @@
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C4FD3DF" wp14:editId="4D800FF7">
             <wp:extent cx="5334000" cy="2743200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="3" name="Gráfico 3"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId10"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId11"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F0EFA67" w14:textId="77777777" w:rsidR="001B3CEB" w:rsidRPr="00C42760" w:rsidRDefault="00153708" w:rsidP="00E906F9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sobre la conferencia de “Concientización de la alimentación y Hábitos Saludables”, a la cual, asistieron 29 estudiantes, los resultados muestran que, respecto a contenido el 65.5% consideran excelente o muy bueno y 10.3 % consideran regular o mal contenido. </w:t>
       </w:r>
     </w:p>
@@ -5095,51 +5410,51 @@
           <w:tab w:val="left" w:pos="3015"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44F15D9B" wp14:editId="7AA0EC34">
             <wp:extent cx="5286375" cy="2743200"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:docPr id="2" name="Gráfico 2"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId11"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId12"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F49E0DB" w14:textId="77777777" w:rsidR="001B3CEB" w:rsidRPr="00C42760" w:rsidRDefault="00153708" w:rsidP="00E906F9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sobre la conferencia de “Manejo de emociones”, a la cual, asistieron 25 estudiantes, los resultados muestran que, respecto a contenido el 65.5% consideran excelente o muy bueno y 10.3 % consideran regular o mal contenido. </w:t>
       </w:r>
     </w:p>
@@ -5252,51 +5567,51 @@
     <w:p w14:paraId="399F1930" w14:textId="77777777" w:rsidR="001B3CEB" w:rsidRPr="00C42760" w:rsidRDefault="00153708" w:rsidP="00E906F9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A92927C" wp14:editId="340A61CF">
             <wp:extent cx="5210175" cy="2743200"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:docPr id="5" name="Gráfico 5"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId12"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId13"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="279613B1" w14:textId="77777777" w:rsidR="001B3CEB" w:rsidRPr="00C42760" w:rsidRDefault="00153708" w:rsidP="00E906F9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Por último, sobre la conferencia de “Sexualidad en la adolescencia”, a la cual, asistieron 24 estudiantes, los resultados muestran que, respecto a contenido el 87.5% consideran excelente o muy bueno y 0 % </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
@@ -5416,51 +5731,51 @@
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0D5715F9" wp14:editId="60F2A7C7">
             <wp:extent cx="5362575" cy="2743200"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:docPr id="4" name="Gráfico 4"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId13"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId14"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="724FC161" w14:textId="1CE7624E" w:rsidR="00CB02E7" w:rsidRPr="00C42760" w:rsidRDefault="000316FB" w:rsidP="00C42760">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5484,68 +5799,124 @@
       </w:pPr>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">La información que se obtuvo de un </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>total  128</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> asistentes debe ser  considerada  como un punto de partida para incrementar asistencia en futuros eventos. </w:t>
+        <w:t xml:space="preserve"> asistentes debe </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C42760">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ser  considerada</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C42760">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  como un punto de partida para incrementar asistencia en futuros eventos. </w:t>
       </w:r>
       <w:r w:rsidR="00DD2D94" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Asimismo se responde a la siguiente pregunta de investigación sobre </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00DD2D94" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Asimismo</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00DD2D94" w:rsidRPr="00C42760">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se responde a la siguiente pregunta de investigación sobre </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD2D94" w:rsidRPr="00C42760">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">¿en qué medida las ponencias expuestas en la feria de la salud responde a las expectativas de los </w:t>
+        <w:t xml:space="preserve">¿en qué medida </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00DD2D94" w:rsidRPr="00C42760">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>las ponencias expuestas en la feria de la salud responde</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00DD2D94" w:rsidRPr="00C42760">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a las expectativas de los </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00DD2D94" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>estudiantes?.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00DD2D94" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> De forma general los estudiantes recomendarían el evento es satisfactorio ver que, el 80% si recomendarían el evento seguido de un 13% que dice que regular y un 7% que dice que no. Las principales limitaciones que se tuvo en el desarrollo de la investigación fue la falta de tiempo para aplicar las encuestas a los estudiantes. Eventos como la feria de la salud son bien recibidos por los estudiantes</w:t>
       </w:r>
       <w:r w:rsidR="00C2175B" w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
@@ -5968,162 +6339,129 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. [internet] [Consultado </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Enero</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2024].  Disponible en </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14">
+      <w:hyperlink r:id="rId15">
         <w:r w:rsidRPr="00C42760">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.google.com/url?q=https://www.binasss.sa.cr/revistasb2HH6K4-xlnNFa5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6593CC59" w14:textId="77777777" w:rsidR="001B3CEB" w:rsidRPr="00C42760" w:rsidRDefault="00153708" w:rsidP="00C42760">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6380"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dávalos, E., García, S.</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,  Torres</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, A.,  Castillo, L., Sauri, S., Martínez, B. (2008) El proceso del duelo. Un mecanismo humano para el manejo de las pérdidas emocionales. </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>, A.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C42760">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,  Castillo</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C42760">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, L., Sauri, S., Martínez, B. (2008) El proceso del duelo. Un mecanismo humano para el manejo de las pérdidas emocionales. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Rev</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve"> Quir2008</w:t>
+        <w:t>Rev Esp Med Quir2008</w:t>
       </w:r>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>; 13 (1</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -6257,225 +6595,61 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B3090E1" w14:textId="77777777" w:rsidR="0060263D" w:rsidRPr="00C42760" w:rsidRDefault="0060263D" w:rsidP="00C42760">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6380"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">De </w:t>
-[...119 lines deleted...]
-        <w:t>, J. (2007). Elaboración de un patrón OMS de crecimiento de escolares y adolescentes. </w:t>
+        <w:t>De Onis, M., Onyango, A. W., Borghi, E., Siyam, A., Nashida, C. H., &amp; Siekmann, J. (2007). Elaboración de un patrón OMS de crecimiento de escolares y adolescentes. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bull </w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Bull World Health </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Organ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -6498,51 +6672,51 @@
     </w:p>
     <w:p w14:paraId="6E2C4E4D" w14:textId="77777777" w:rsidR="001B3CEB" w:rsidRPr="00C42760" w:rsidRDefault="00153708" w:rsidP="00C42760">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6380"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">OMS. Las 10 principales causas de defunción.2018. [Internet]. [Consultado enero 2024]. Disponible en </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15">
+      <w:hyperlink r:id="rId16">
         <w:r w:rsidRPr="00C42760">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.who.int/es/news-room/fact-sheets/detail/the-top-10-causes-of-death</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3ACBC404" w14:textId="77777777" w:rsidR="00131B2B" w:rsidRPr="00C42760" w:rsidRDefault="00131B2B" w:rsidP="00C42760">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6380"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -6589,240 +6763,156 @@
         <w:t>Universidad ALVART, Puebla</w:t>
       </w:r>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. No. 41: 22-32</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16E8B025" w14:textId="77777777" w:rsidR="001B3CEB" w:rsidRPr="00C42760" w:rsidRDefault="00153708" w:rsidP="00C42760">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6380"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00C42760">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rootman, I., </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Rootman</w:t>
+        <w:t>Goodstadt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, I., </w:t>
+        <w:t xml:space="preserve">, M., Potvin, L., Springett, J. (2001) A </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Goodstadt</w:t>
+        <w:t>framework</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, M., </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Potvin</w:t>
+        <w:t>for</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, L., </w:t>
+        <w:t xml:space="preserve"> Health </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Springett</w:t>
+        <w:t>Promotion</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, J. (2001) A </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>framework</w:t>
+        <w:t>Evaluation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...70 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">WHO </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">WHO Reg </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Publ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C42760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -7096,88 +7186,88 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="6380"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4319B2E7" w14:textId="77777777" w:rsidR="001B3CEB" w:rsidRPr="00E906F9" w:rsidRDefault="001B3CEB" w:rsidP="00E906F9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="001B3CEB" w:rsidRPr="00E906F9" w:rsidSect="00C42760">
-      <w:headerReference w:type="default" r:id="rId16"/>
-      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="568" w:left="1701" w:header="142" w:footer="124" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7D58F648" w14:textId="77777777" w:rsidR="00225CF1" w:rsidRDefault="00225CF1" w:rsidP="00C42760">
+    <w:p w14:paraId="217129B8" w14:textId="77777777" w:rsidR="0012473D" w:rsidRDefault="0012473D" w:rsidP="00C42760">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="19A5CC0A" w14:textId="77777777" w:rsidR="00225CF1" w:rsidRDefault="00225CF1" w:rsidP="00C42760">
+    <w:p w14:paraId="58F486AC" w14:textId="77777777" w:rsidR="0012473D" w:rsidRDefault="0012473D" w:rsidP="00C42760">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans Symbols">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -7186,110 +7276,126 @@
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0979D519" w14:textId="7134C9E1" w:rsidR="00C42760" w:rsidRDefault="00C42760" w:rsidP="00C42760">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="0059794E">
       <w:rPr>
         <w:b/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Vol. 11, Núm. 21                   </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="0059794E">
       <w:rPr>
         <w:b/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Enero</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="0059794E">
       <w:rPr>
         <w:b/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve"> – Junio 2024                       CEMYS</w:t>
+      <w:t xml:space="preserve"> – </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="0059794E">
+      <w:rPr>
+        <w:b/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Junio</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="0059794E">
+      <w:rPr>
+        <w:b/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2024                       CEMYS</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4DEA3070" w14:textId="77777777" w:rsidR="00225CF1" w:rsidRDefault="00225CF1" w:rsidP="00C42760">
+    <w:p w14:paraId="2E89605D" w14:textId="77777777" w:rsidR="0012473D" w:rsidRDefault="0012473D" w:rsidP="00C42760">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3BD0A745" w14:textId="77777777" w:rsidR="00225CF1" w:rsidRDefault="00225CF1" w:rsidP="00C42760">
+    <w:p w14:paraId="043887E1" w14:textId="77777777" w:rsidR="0012473D" w:rsidRDefault="0012473D" w:rsidP="00C42760">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="67614F20" w14:textId="5EA3FA4E" w:rsidR="00C42760" w:rsidRDefault="00C42760" w:rsidP="00C42760">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00666AC6">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="53C67892" wp14:editId="000C6B02">
           <wp:extent cx="5200650" cy="704850"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="165401803" name="Imagen 165401803" descr="Imagen que contiene Texto&#10;&#10;Descripción generada automáticamente"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="18" name="Imagen 18" descr="Imagen que contiene Texto&#10;&#10;Descripción generada automáticamente"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
@@ -7309,51 +7415,51 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5200650" cy="704850"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BB67CF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9A6C89FE"/>
     <w:lvl w:ilvl="0" w:tplc="080A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -7614,94 +7720,95 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="332801951">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="619338422">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1843815544">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001B3CEB"/>
     <w:rsid w:val="0000615F"/>
     <w:rsid w:val="00025E11"/>
     <w:rsid w:val="000316FB"/>
     <w:rsid w:val="00043D5E"/>
     <w:rsid w:val="00044115"/>
     <w:rsid w:val="00072759"/>
     <w:rsid w:val="0007321F"/>
     <w:rsid w:val="000A2CA0"/>
     <w:rsid w:val="000A7B19"/>
     <w:rsid w:val="000D2DB3"/>
     <w:rsid w:val="000E0286"/>
     <w:rsid w:val="000E23E4"/>
     <w:rsid w:val="000E4E8A"/>
     <w:rsid w:val="000F3425"/>
     <w:rsid w:val="000F6E8F"/>
     <w:rsid w:val="00101E2C"/>
     <w:rsid w:val="0011438F"/>
+    <w:rsid w:val="0012473D"/>
     <w:rsid w:val="00131B2B"/>
     <w:rsid w:val="00153708"/>
     <w:rsid w:val="00156B47"/>
     <w:rsid w:val="0016213B"/>
     <w:rsid w:val="001A0F85"/>
     <w:rsid w:val="001A6571"/>
     <w:rsid w:val="001B012C"/>
     <w:rsid w:val="001B3CEB"/>
     <w:rsid w:val="001C5443"/>
     <w:rsid w:val="001D6E54"/>
     <w:rsid w:val="001E2658"/>
     <w:rsid w:val="001F5A21"/>
     <w:rsid w:val="00200148"/>
     <w:rsid w:val="0022284D"/>
     <w:rsid w:val="00225CF1"/>
     <w:rsid w:val="0023197F"/>
     <w:rsid w:val="00237C7F"/>
     <w:rsid w:val="00245D7D"/>
     <w:rsid w:val="00255C23"/>
     <w:rsid w:val="002571E4"/>
     <w:rsid w:val="002800F1"/>
     <w:rsid w:val="002A493F"/>
     <w:rsid w:val="002C7578"/>
     <w:rsid w:val="002D731A"/>
     <w:rsid w:val="003077D0"/>
@@ -7800,61 +7907,63 @@
     <w:rsid w:val="008D5084"/>
     <w:rsid w:val="008E36D1"/>
     <w:rsid w:val="00917CBE"/>
     <w:rsid w:val="00930F36"/>
     <w:rsid w:val="009374E8"/>
     <w:rsid w:val="00956B2B"/>
     <w:rsid w:val="00966143"/>
     <w:rsid w:val="0098075A"/>
     <w:rsid w:val="0098793B"/>
     <w:rsid w:val="009958B4"/>
     <w:rsid w:val="009A543D"/>
     <w:rsid w:val="009E6990"/>
     <w:rsid w:val="009F0430"/>
     <w:rsid w:val="00A070B7"/>
     <w:rsid w:val="00A13A6F"/>
     <w:rsid w:val="00A351A8"/>
     <w:rsid w:val="00A45623"/>
     <w:rsid w:val="00A47336"/>
     <w:rsid w:val="00A5261C"/>
     <w:rsid w:val="00A76A22"/>
     <w:rsid w:val="00A9247D"/>
     <w:rsid w:val="00AB592B"/>
     <w:rsid w:val="00AC5952"/>
     <w:rsid w:val="00AC6966"/>
     <w:rsid w:val="00AD57BE"/>
+    <w:rsid w:val="00AF120E"/>
     <w:rsid w:val="00AF579B"/>
     <w:rsid w:val="00B121B9"/>
     <w:rsid w:val="00B22C83"/>
     <w:rsid w:val="00B27490"/>
     <w:rsid w:val="00B54515"/>
     <w:rsid w:val="00B5770F"/>
     <w:rsid w:val="00B7320A"/>
     <w:rsid w:val="00B92D1F"/>
     <w:rsid w:val="00BA1447"/>
     <w:rsid w:val="00BB1A56"/>
     <w:rsid w:val="00BB40D7"/>
+    <w:rsid w:val="00BC3535"/>
     <w:rsid w:val="00BD19CD"/>
     <w:rsid w:val="00BE4646"/>
     <w:rsid w:val="00BF0AC3"/>
     <w:rsid w:val="00C2175B"/>
     <w:rsid w:val="00C272DF"/>
     <w:rsid w:val="00C42760"/>
     <w:rsid w:val="00C564AD"/>
     <w:rsid w:val="00C66FA8"/>
     <w:rsid w:val="00C672D0"/>
     <w:rsid w:val="00C714AB"/>
     <w:rsid w:val="00CA7B85"/>
     <w:rsid w:val="00CB02E7"/>
     <w:rsid w:val="00CC5991"/>
     <w:rsid w:val="00CD0B9B"/>
     <w:rsid w:val="00CD127D"/>
     <w:rsid w:val="00CD2A21"/>
     <w:rsid w:val="00CE3246"/>
     <w:rsid w:val="00D01994"/>
     <w:rsid w:val="00D4679F"/>
     <w:rsid w:val="00D57D67"/>
     <w:rsid w:val="00D635D0"/>
     <w:rsid w:val="00D63CD5"/>
     <w:rsid w:val="00D6742E"/>
     <w:rsid w:val="00D72E97"/>
     <w:rsid w:val="00D81673"/>
@@ -7902,51 +8011,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="632E9D09"/>
   <w15:docId w15:val="{D140E1A2-773F-4BFB-BAB2-C101D30C45E9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="es-MX" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8419,51 +8528,50 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
@@ -8600,51 +8708,51 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C42760"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C42760"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="310334048">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="817957630">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8685,81 +8793,81 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2009869389">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6456-058X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart5.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:leticia.sesento@umich.mx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart4.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/es/news-room/fact-sheets/detail/the-top-10-causes-of-death" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=https://www.binasss.sa.cr/revistasb2HH6K4-xlnNFa5" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:leticia.sesento@umich.mx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart4.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/cemys.v11i21.350" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/es/news-room/fact-sheets/detail/the-top-10-causes-of-death" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=https://www.binasss.sa.cr/revistasb2HH6K4-xlnNFa5" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6456-058X" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart5.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///C:\Users\Lety\Desktop\INFORME%20FINAL%20DE%20CONFERENCIAS.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///C:\Users\Lety\Desktop\INFORME%20FINAL%20DE%20CONFERENCIAS.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///C:\Users\Lety\Desktop\INFORME%20FINAL%20DE%20CONFERENCIAS.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors3.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style3.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///C:\Users\Lety\Desktop\INFORME%20FINAL%20DE%20CONFERENCIAS.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors4.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style4.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///C:\Users\Lety\Desktop\INFORME%20FINAL%20DE%20CONFERENCIAS.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors5.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style5.xml"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-ES"/>
+  <c:lang val="es-MX"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout/>
       <c:barChart>
         <c:barDir val="bar"/>
         <c:grouping val="stacked"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="5"/>
           <c:order val="5"/>
           <c:tx>
             <c:strRef>
               <c:f>'VI. SA.'!$H$7</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
@@ -10328,51 +10436,51 @@
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-ES"/>
+  <c:lang val="es-MX"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1600" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="all" spc="120" normalizeH="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
@@ -10395,51 +10503,51 @@
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="1600" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="all" spc="120" normalizeH="0" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
-          <a:endParaRPr lang="es-MX"/>
+          <a:endParaRPr lang="es-ES"/>
         </a:p>
       </c:txPr>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout/>
       <c:barChart>
         <c:barDir val="bar"/>
         <c:grouping val="stacked"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="5"/>
           <c:order val="5"/>
           <c:tx>
             <c:strRef>
               <c:f>'ENF. T'!$H$7</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>EXCELENTE</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
@@ -11959,51 +12067,51 @@
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart3.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-ES"/>
+  <c:lang val="es-MX"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1600" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="all" spc="120" normalizeH="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
@@ -12024,51 +12132,51 @@
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="1600" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="all" spc="120" normalizeH="0" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
-          <a:endParaRPr lang="es-MX"/>
+          <a:endParaRPr lang="es-ES"/>
         </a:p>
       </c:txPr>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout/>
       <c:barChart>
         <c:barDir val="bar"/>
         <c:grouping val="stacked"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="5"/>
           <c:order val="5"/>
           <c:tx>
             <c:strRef>
               <c:f>AL.H.S.!$H$7</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>EXCELENTE</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
@@ -13583,51 +13691,51 @@
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart4.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-ES"/>
+  <c:lang val="es-MX"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1600" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="all" spc="120" normalizeH="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
@@ -15209,51 +15317,51 @@
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart5.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-ES"/>
+  <c:lang val="es-MX"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1600" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="all" spc="120" normalizeH="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
@@ -19934,65 +20042,65 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>4279</Words>
-  <Characters>23535</Characters>
+  <Words>4295</Words>
+  <Characters>23623</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>196</Lines>
   <Paragraphs>55</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27759</CharactersWithSpaces>
+  <CharactersWithSpaces>27863</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>LETICIA SESENTO GARCIA</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>