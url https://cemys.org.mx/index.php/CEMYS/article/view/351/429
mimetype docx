--- v0 (2025-10-07)
+++ v1 (2026-08-31)
@@ -25,65 +25,108 @@
   <Override PartName="/word/charts/style4.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors4.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/charts/chart5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style5.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors5.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/charts/chart6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style6.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors6.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/charts/chart7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style7.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors7.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="54FBC892" w14:textId="3B5ACDBB" w:rsidR="00701EAB" w:rsidRPr="00EF3AD2" w:rsidRDefault="00EF3AD2" w:rsidP="00EF3AD2">
+    <w:p w14:paraId="074E02FE" w14:textId="665F6C20" w:rsidR="005E41F0" w:rsidRPr="005E41F0" w:rsidRDefault="005E41F0" w:rsidP="005E41F0">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E41F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E41F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="005E41F0">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="es-MX"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/cemys.v11i21.351</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="54FBC892" w14:textId="59CF787C" w:rsidR="00701EAB" w:rsidRPr="00EF3AD2" w:rsidRDefault="00EF3AD2" w:rsidP="00EF3AD2">
       <w:pPr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk162628558"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Artículos científicos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67DB3D53" w14:textId="0FB60573" w:rsidR="001B2B73" w:rsidRPr="00EF3AD2" w:rsidRDefault="003C7DDE" w:rsidP="00EF3AD2">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
@@ -106,77 +149,62 @@
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003301DA" w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Study</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Study </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003301DA" w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>habits</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003301DA" w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -435,124 +463,124 @@
     </w:p>
     <w:p w14:paraId="1F16CEEC" w14:textId="77777777" w:rsidR="00AF29BD" w:rsidRPr="00980B0D" w:rsidRDefault="00AF29BD" w:rsidP="00980B0D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6380"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00980B0D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Universidad Michoacana de San Nicolás de Hidalgo </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="490CE663" w14:textId="77777777" w:rsidR="00AF29BD" w:rsidRPr="00980B0D" w:rsidRDefault="00000000" w:rsidP="00980B0D">
+    <w:p w14:paraId="490CE663" w14:textId="77777777" w:rsidR="00AF29BD" w:rsidRPr="00980B0D" w:rsidRDefault="00AF29BD" w:rsidP="00980B0D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6380"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="00AF29BD" w:rsidRPr="00EF3AD2">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00EF3AD2">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:bCs/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>leticia.sesento@</w:t>
         </w:r>
-        <w:r w:rsidR="00AF29BD" w:rsidRPr="00EF3AD2">
+        <w:r w:rsidRPr="00EF3AD2">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:bCs/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>umich.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0EEF35B7" w14:textId="77777777" w:rsidR="00AF29BD" w:rsidRPr="00980B0D" w:rsidRDefault="00000000" w:rsidP="00980B0D">
+    <w:p w14:paraId="0EEF35B7" w14:textId="77777777" w:rsidR="00AF29BD" w:rsidRPr="00980B0D" w:rsidRDefault="00AF29BD" w:rsidP="00980B0D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6380"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="00AF29BD" w:rsidRPr="00980B0D">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00980B0D">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:bCs/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0002-6456-058X</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00AF29BD" w:rsidRPr="00980B0D">
+      <w:r w:rsidRPr="00980B0D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17597E1B" w14:textId="77777777" w:rsidR="00857310" w:rsidRPr="00504998" w:rsidRDefault="00857310" w:rsidP="00B3527D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6380"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
@@ -696,1679 +724,1596 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C5D18B5" w14:textId="1A968174" w:rsidR="0013311B" w:rsidRPr="00EF3AD2" w:rsidRDefault="00985CD5" w:rsidP="00EF3AD2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6380"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Abstrac</w:t>
       </w:r>
       <w:r w:rsidR="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="33EF10FB" w14:textId="11FFC060" w:rsidR="0013311B" w:rsidRPr="00EF3AD2" w:rsidRDefault="0013311B" w:rsidP="00EF3AD2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6380"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-        <w:t>The</w:t>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>objective</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>objective</w:t>
+        <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>work</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>was</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>analyze</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>study</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>habits</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>techniques</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>young</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>people</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>upper</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>secondary</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>level</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Primitivo y Nacional School </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> San Nicolás de Hidalgo. For </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>this</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>work</w:t>
+        <w:t>purpose</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CHTE </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>instrument</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Álvarez and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fernández's</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Habits</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Study </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Techniques</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Questionnaire</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>was</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>applied</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>which</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>consists</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 56 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>items</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>its</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>purpose</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>analyze</w:t>
+        <w:t>evaluate</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>habits</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>study</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>habits</w:t>
+        <w:t>techniques</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>influence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>learning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tasks</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>information</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>obtained</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>design</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>techniques</w:t>
+        <w:t>execute</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>intervention</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>programs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>adapted</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>students</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> central </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>point</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>young</w:t>
+        <w:t>this</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> diagnosis, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>since</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>people</w:t>
-[...17 lines deleted...]
-        <w:t>the</w:t>
+        <w:t>it</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>upper</w:t>
+        <w:t>will</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> serve </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>secondary</w:t>
+        <w:t>design</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>level</w:t>
+        <w:t>group</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>of</w:t>
+        <w:t>tutoring</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>the</w:t>
-[...17 lines deleted...]
-        <w:t>School</w:t>
+        <w:t>activities</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>of</w:t>
-[...17 lines deleted...]
-        <w:t>For</w:t>
+        <w:t>instrument</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>this</w:t>
+        <w:t>was</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>purpose</w:t>
-[...53 lines deleted...]
-        <w:t>Fernández's</w:t>
+        <w:t>applied</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Habits</w:t>
-[...17 lines deleted...]
-        <w:t>Study</w:t>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 113 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>students</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>It</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Techniques</w:t>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a descriptive </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>research</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Questionnaire</w:t>
-[...17 lines deleted...]
-        <w:t>was</w:t>
+        <w:t>through</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> non-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>probabilistic</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>applied</w:t>
-[...952 lines deleted...]
-        </w:rPr>
         <w:t>sampling</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> data </w:t>
+        <w:t xml:space="preserve">. The data </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>obtained</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4686,56 +4631,74 @@
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2023                                   </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Fecha Aceptación:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Diciembre 2023</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Diciembre</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2023</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF40A3">
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="009A5383">
         <w:pict w14:anchorId="035AF897">
           <v:rect id="_x0000_i1025" style="width:446.5pt;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="094AE663" w14:textId="71A8FC3E" w:rsidR="00D1368B" w:rsidRPr="00EF3AD2" w:rsidRDefault="003C7DDE" w:rsidP="00EF3AD2">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Introducción</w:t>
       </w:r>
@@ -5014,51 +4977,60 @@
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> se obtienen con tenacidad y constancia</w:t>
       </w:r>
       <w:r w:rsidR="008A046C" w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> a través de la organización</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> física y mental para conseguir un  objetivo de forma eficiente y eficaz. Por otra parte, cuando un estudiante admite de manera voluntaria que requiere estudiar, perfecciona la atención y concentración</w:t>
+        <w:t xml:space="preserve"> física y mental para conseguir un  objetivo de forma eficiente y eficaz. Por otra parte, cuando un estudiante admite de manera voluntaria que requiere estudiar, perfecciona la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>atención y concentración</w:t>
       </w:r>
       <w:r w:rsidR="0065790B" w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> por lo </w:t>
       </w:r>
       <w:r w:rsidR="00ED45F7" w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tanto,</w:t>
       </w:r>
@@ -5121,51 +5093,50 @@
     </w:p>
     <w:p w14:paraId="6A8056A3" w14:textId="70873213" w:rsidR="00435D40" w:rsidRPr="00EF3AD2" w:rsidRDefault="005025EC" w:rsidP="00EF3AD2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="280" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Es </w:t>
       </w:r>
       <w:r w:rsidR="00F9292D" w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>importante,</w:t>
       </w:r>
       <w:r w:rsidR="003C7DDE" w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> tener hábitos de estudio </w:t>
       </w:r>
       <w:r w:rsidR="00F9292D" w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>positivos, ya</w:t>
@@ -5901,96 +5872,96 @@
           <w:lang w:val="es-MX" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> es primordial que el adolescente en su etapa escolar forme modelos de conducta adecuados que lo  inciten a la mejora de hábitos de estudio a partir del inicio de su  actividad como estudiante  en </w:t>
       </w:r>
       <w:r w:rsidR="00116378" w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Aptos" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>donde</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Aptos" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>, la motivación y otras capacidades tenderán a mejorar de cara al contexto que le rodee (2011) citado en  Rodríguez Benites, A. F., &amp; Sánchez Palacios, C. M. (2024).</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008A4103" w:rsidRPr="00EF3AD2">
+        <w:t xml:space="preserve">, la motivación y otras capacidades tenderán a mejorar de cara al contexto que le rodee (2011) citado en  Rodríguez Benites, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Aptos" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>A. F., &amp; Sánchez Palacios, C. M. (2024).</w:t>
+      </w:r>
+      <w:r w:rsidR="008A4103" w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Aptos" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BE43A5" w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Aptos" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="008A4103" w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Aptos" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">os hábitos de estudio no  es habitual que se formen fácilmente,  gran parte de los adolescentes requieren un  mentor para generar un crecimiento académico. Los hábitos de estudio brindan un  factor sustancial en el progreso </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">y trabajo académico. El desarrollo de hábitos de estudio en los </w:t>
+        <w:t xml:space="preserve">os hábitos de estudio no  es habitual que se formen fácilmente,  gran parte de los adolescentes requieren un  mentor para generar un crecimiento académico. Los hábitos de estudio brindan un  factor sustancial en el progreso y trabajo académico. El desarrollo de hábitos de estudio en los </w:t>
       </w:r>
       <w:r w:rsidR="00C242A3" w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Aptos" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>alumnos</w:t>
       </w:r>
       <w:r w:rsidR="008A4103" w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Aptos" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> corresponderá referir una guía para el desarrollo, tiempo y  material</w:t>
       </w:r>
       <w:r w:rsidR="008A73D7" w:rsidRPr="00EF3AD2">
         <w:rPr>
@@ -6149,60 +6120,60 @@
       </w:r>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">por ejemplo, </w:t>
       </w:r>
       <w:r w:rsidR="00DF2E38" w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>los autores</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Hlk162809753"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk162809753"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Torres, Mancilla y Aceves (2015)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> en su trabajo titulado hábitos de estudio, manifiestan algunos parámetros que dificultan o perjudican  la formación del hábito de estudio, son: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6291760A" w14:textId="77777777" w:rsidR="0091239E" w:rsidRPr="00EF3AD2" w:rsidRDefault="003C7DDE" w:rsidP="00EF3AD2">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -6919,78 +6890,78 @@
         </w:rPr>
         <w:t xml:space="preserve"> desarrollo de sus </w:t>
       </w:r>
       <w:r w:rsidR="009D2155" w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>metas académicas</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ANUIES, 2000).</w:t>
       </w:r>
       <w:r w:rsidR="00FF2A8B" w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Para poder conocer los hábitos de estudio de los jóvenes, existen múltiples instrumentos, sin embargo, para el presente se implementa el instrumento CHTE diseñado por </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> Para poder conocer los hábitos de estudio de los jóvenes, existen múltiples instrumentos, sin embargo, para el presente se implementa el </w:t>
+      </w:r>
       <w:r w:rsidR="00FF2A8B" w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">instrumento CHTE diseñado por </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FF2A8B" w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Alvarez</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00FF2A8B" w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; Fernández en el 2015, el cual consta de 56 reactivos y su finalidad es evaluar los hábitos y técnicas de estudio que influyen en las tareas del aprendizaje, y con la información obtenida diseñar y ejecutar programas de </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">intervención adaptados a los alumnos, punto central del presente diagnóstico, ya que servirá de diagnóstico para el diseño de actividades de la Tutoría grupal en el Colegio. </w:t>
+        <w:t xml:space="preserve"> &amp; Fernández en el 2015, el cual consta de 56 reactivos y su finalidad es evaluar los hábitos y técnicas de estudio que influyen en las tareas del aprendizaje, y con la información obtenida diseñar y ejecutar programas de intervención adaptados a los alumnos, punto central del presente diagnóstico, ya que servirá de diagnóstico para el diseño de actividades de la Tutoría grupal en el Colegio. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AD77A52" w14:textId="77777777" w:rsidR="00B63C21" w:rsidRPr="00EF3AD2" w:rsidRDefault="00B63C21" w:rsidP="00EF3AD2">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43C388D4" w14:textId="77777777" w:rsidR="001B2B73" w:rsidRPr="00EF3AD2" w:rsidRDefault="003C7DDE" w:rsidP="00EF3AD2">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
@@ -7355,69 +7326,51 @@
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Asimismo,</w:t>
       </w:r>
       <w:r w:rsidR="008C3AE8" w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> (2000) considera que los hábitos de estudio </w:t>
+        <w:t xml:space="preserve"> State (2000) considera que los hábitos de estudio </w:t>
       </w:r>
       <w:r w:rsidR="00B938CE" w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>convenientes</w:t>
       </w:r>
       <w:r w:rsidR="008C3AE8" w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> son de bastante significado para el </w:t>
       </w:r>
       <w:r w:rsidR="00AB3A35" w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>correcto</w:t>
       </w:r>
@@ -7667,96 +7620,104 @@
         </w:rPr>
         <w:t xml:space="preserve">con buena iluminación y ventilación, entre otros. </w:t>
       </w:r>
       <w:r w:rsidR="008E073D" w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Asimismo, para </w:t>
       </w:r>
       <w:r w:rsidR="00482F79" w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008E073D" w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Álvarez &amp; Fernández 2015, escoger educadamente  la documentación y las fuentes de información mostrar debidamente los resultados en sus trabajos, manejar apropiadamente las técnicas de relajación, concentración y  atención, concentración</w:t>
+        <w:t xml:space="preserve">Álvarez &amp; Fernández 2015, escoger educadamente  la documentación y las fuentes </w:t>
+      </w:r>
+      <w:r w:rsidR="008E073D" w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>de información mostrar debidamente los resultados en sus trabajos, manejar apropiadamente las técnicas de relajación, concentración y  atención, concentración</w:t>
       </w:r>
       <w:r w:rsidR="00A96011" w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A117066" w14:textId="77777777" w:rsidR="004D2A3E" w:rsidRPr="00EF3AD2" w:rsidRDefault="004D2A3E" w:rsidP="00EF3AD2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6FFE0C61" w14:textId="589AAB83" w:rsidR="001636C3" w:rsidRPr="00EF3AD2" w:rsidRDefault="001636C3" w:rsidP="00EF3AD2">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">No debemos dejar de lado la importancia de dormir suficiente consigue inducir el estar alertas y hacer tomas de apuntes </w:t>
       </w:r>
       <w:r w:rsidR="00B7415F" w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>beneficiosas</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, en caso contrario</w:t>
       </w:r>
       <w:r w:rsidR="009051DF" w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
@@ -8024,51 +7985,51 @@
     <w:p w14:paraId="5FE4A515" w14:textId="77777777" w:rsidR="001B2B73" w:rsidRPr="00EF3AD2" w:rsidRDefault="003C7DDE" w:rsidP="00EF3AD2">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2E4B4000" wp14:editId="17E30B61">
             <wp:extent cx="4572000" cy="2743200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="3" name="Gráfico 3"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId10"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId11"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F1D9524" w14:textId="09112DF3" w:rsidR="00A4783A" w:rsidRPr="00EF3AD2" w:rsidRDefault="00A4783A" w:rsidP="00EF3AD2">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Fuente de elaboración propia</w:t>
       </w:r>
     </w:p>
@@ -8077,60 +8038,51 @@
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03025591" w14:textId="4F1E5F78" w:rsidR="001B2B73" w:rsidRPr="00EF3AD2" w:rsidRDefault="003C7DDE" w:rsidP="00EF3AD2">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">La grafica anterior, nos permite observar los reactivos que integran la categoría de actitud hacia el estudio, en la cual se observa que no siempre se muestran con la actitud de </w:t>
-[...8 lines deleted...]
-        <w:t>estudiar</w:t>
+        <w:t>La grafica anterior, nos permite observar los reactivos que integran la categoría de actitud hacia el estudio, en la cual se observa que no siempre se muestran con la actitud de estudiar</w:t>
       </w:r>
       <w:r w:rsidR="00B96202" w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> sino que suelen tener en su lugar de estudio distractores para postergar el inicio (Reactivo 15 con puntaje más elevado).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B99487D" w14:textId="77777777" w:rsidR="001B2B73" w:rsidRPr="00EF3AD2" w:rsidRDefault="001B2B73" w:rsidP="00EF3AD2">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -8141,51 +8093,51 @@
     <w:p w14:paraId="127E885B" w14:textId="77777777" w:rsidR="001B2B73" w:rsidRPr="00EF3AD2" w:rsidRDefault="003C7DDE" w:rsidP="00EF3AD2">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7C3857BC" wp14:editId="188ABCCA">
             <wp:extent cx="4572000" cy="2743200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="5" name="Gráfico 5"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId11"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId12"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AFF2320" w14:textId="77777777" w:rsidR="00900957" w:rsidRPr="00EF3AD2" w:rsidRDefault="00900957" w:rsidP="00EF3AD2">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Fuente de elaboración propia</w:t>
       </w:r>
     </w:p>
@@ -8228,51 +8180,51 @@
     <w:p w14:paraId="6A430EDC" w14:textId="77777777" w:rsidR="001B2B73" w:rsidRPr="00EF3AD2" w:rsidRDefault="003C7DDE" w:rsidP="00EF3AD2">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D793DAB" wp14:editId="4F3F8A02">
             <wp:extent cx="4572000" cy="2743200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="4" name="Gráfico 4"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId12"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId13"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="32218565" w14:textId="77777777" w:rsidR="0024048F" w:rsidRPr="00EF3AD2" w:rsidRDefault="0024048F" w:rsidP="00EF3AD2">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Fuente de elaboración propia</w:t>
       </w:r>
     </w:p>
@@ -8334,60 +8286,59 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34432CCA" w14:textId="77777777" w:rsidR="001B2B73" w:rsidRPr="00EF3AD2" w:rsidRDefault="003C7DDE" w:rsidP="00EF3AD2">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="539E541B" wp14:editId="7C0D606E">
             <wp:extent cx="4572000" cy="2743200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="7" name="Gráfico 7"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId13"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId14"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="0869FD7A" w14:textId="77777777" w:rsidR="00B55496" w:rsidRPr="00EF3AD2" w:rsidRDefault="00B55496" w:rsidP="00EF3AD2">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Fuente de elaboración propia</w:t>
       </w:r>
     </w:p>
@@ -8468,51 +8419,51 @@
     <w:p w14:paraId="72335B0F" w14:textId="77777777" w:rsidR="001B2B73" w:rsidRPr="00EF3AD2" w:rsidRDefault="003C7DDE" w:rsidP="00EF3AD2">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="283946E3" wp14:editId="38612DBC">
             <wp:extent cx="4572000" cy="2743200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="6" name="Gráfico 6"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId14"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId15"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="229B742F" w14:textId="77777777" w:rsidR="00404338" w:rsidRPr="00EF3AD2" w:rsidRDefault="00404338" w:rsidP="00EF3AD2">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Fuente de elaboración propia</w:t>
       </w:r>
     </w:p>
@@ -8560,51 +8511,51 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="032452C7" wp14:editId="238848BA">
             <wp:extent cx="4572000" cy="2743200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2" name="Gráfico 2"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId15"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId16"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="202204A9" w14:textId="77777777" w:rsidR="00782A87" w:rsidRPr="00EF3AD2" w:rsidRDefault="00782A87" w:rsidP="00EF3AD2">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Fuente de elaboración propia</w:t>
       </w:r>
     </w:p>
@@ -8641,51 +8592,51 @@
     <w:p w14:paraId="181093B1" w14:textId="77777777" w:rsidR="001B2B73" w:rsidRPr="00EF3AD2" w:rsidRDefault="003C7DDE" w:rsidP="00EF3AD2">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3E5AD666" wp14:editId="3DDFD4D5">
             <wp:extent cx="4572000" cy="2743200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Gráfico 1"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId16"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId17"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="73DCDDA5" w14:textId="77777777" w:rsidR="00782A87" w:rsidRPr="00EF3AD2" w:rsidRDefault="00782A87" w:rsidP="00EF3AD2">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Fuente de elaboración propia</w:t>
       </w:r>
     </w:p>
@@ -10528,99 +10479,81 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Enríquez, M., Fajardo, M., Garzón, F. (2015). Una revisión general a los hábitos y técnicas de estudio en el ámbito universitario. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Psicogente</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 18(33), 166-187. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17">
+      <w:hyperlink r:id="rId18">
         <w:r w:rsidRPr="00EF3AD2">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0563C1"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>http://doi.org/10.17081/psico.18.33.64</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1B1F16BC" w14:textId="77777777" w:rsidR="004728AE" w:rsidRPr="00EF3AD2" w:rsidRDefault="004728AE" w:rsidP="00EF3AD2">
       <w:pPr>
         <w:spacing w:before="240" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Garay </w:t>
-[...17 lines deleted...]
-        <w:t>, R. (2024). Procrastinación académica y hábitos de estudio de los estudiantes de enfermería de la Universidad José Faustino Sánchez Carrión, Huacho 2023.</w:t>
+        <w:t>Garay Juipa, R. (2024). Procrastinación académica y hábitos de estudio de los estudiantes de enfermería de la Universidad José Faustino Sánchez Carrión, Huacho 2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16DEE141" w14:textId="5207A057" w:rsidR="001B2B73" w:rsidRPr="00EF3AD2" w:rsidRDefault="004912D3" w:rsidP="00EF3AD2">
       <w:pPr>
         <w:spacing w:before="240" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>García, Z. G. (2019). Hábitos de estudio y rendimiento académico. </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -10928,67 +10861,57 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sánchez, C. S. (2002). Diccionario de las Ciencias de la Educación. 18va ed. México. ed. Aula Santillana</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C5072EE" w14:textId="77777777" w:rsidR="008A4103" w:rsidRPr="00EF3AD2" w:rsidRDefault="008A4103" w:rsidP="00EF3AD2">
       <w:pPr>
         <w:spacing w:before="240" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00EF3AD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sumba </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cullquicondo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, C. E. (2024). </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
@@ -11038,51 +10961,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B807F79" w14:textId="66C2C4D2" w:rsidR="001B2B73" w:rsidRPr="00EF3AD2" w:rsidRDefault="003C7DDE" w:rsidP="00EF3AD2">
       <w:pPr>
         <w:spacing w:before="240" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Torres Roa, V. M., Mancilla de Alba, A. M., &amp; Aceves García, M. A. (2015). Por qué son importantes los hábitos de estudio en los niños. Recuperado de: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="006879F9" w:rsidRPr="00EF3AD2">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://revistayei.com/habitos-de-estudio/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5ECE8A3E" w14:textId="77777777" w:rsidR="006879F9" w:rsidRPr="00EF3AD2" w:rsidRDefault="006879F9" w:rsidP="00EF3AD2">
       <w:pPr>
         <w:spacing w:before="240" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -11127,127 +11050,127 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rodríguez Benites, A. F., &amp; Sánchez Palacios, C. M. (2024). Inteligencia emocional y hábitos de estudios en estudiantes de secundaria de un colegio público de Piura.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BA6F941" w14:textId="2729A0F4" w:rsidR="001B2B73" w:rsidRPr="002359B4" w:rsidRDefault="003C7DDE" w:rsidP="00EF3AD2">
       <w:pPr>
         <w:spacing w:before="240" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vilca, A. H.M., &amp; Mamani, A. W. W. (2017). Los siete hábitos de estudio de los niños con alto rendimiento académico en Puno: Análisis desde el contexto y tipo de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19">
+      <w:hyperlink r:id="rId20">
         <w:r w:rsidRPr="00EF3AD2">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>gestión.Comuni@cción</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: Revista de Investigación en Comunicación y Desarrollo, 8 (1), 48-60</w:t>
       </w:r>
       <w:r w:rsidR="00246F0D" w:rsidRPr="00EF3AD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="542F1BD3" w14:textId="77777777" w:rsidR="001B2B73" w:rsidRPr="002359B4" w:rsidRDefault="001B2B73" w:rsidP="002359B4">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="001B2B73" w:rsidRPr="002359B4" w:rsidSect="00EF3AD2">
-      <w:headerReference w:type="default" r:id="rId20"/>
-      <w:footerReference w:type="default" r:id="rId21"/>
+      <w:headerReference w:type="default" r:id="rId21"/>
+      <w:footerReference w:type="default" r:id="rId22"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="426" w:left="1701" w:header="142" w:footer="124" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="226BABCD" w14:textId="77777777" w:rsidR="004245FE" w:rsidRDefault="004245FE" w:rsidP="00EF3AD2">
+    <w:p w14:paraId="7F05F4C4" w14:textId="77777777" w:rsidR="009A5383" w:rsidRDefault="009A5383" w:rsidP="00EF3AD2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="099AC4A9" w14:textId="77777777" w:rsidR="004245FE" w:rsidRDefault="004245FE" w:rsidP="00EF3AD2">
+    <w:p w14:paraId="6EEBBFC1" w14:textId="77777777" w:rsidR="009A5383" w:rsidRDefault="009A5383" w:rsidP="00EF3AD2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -11256,110 +11179,126 @@
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4F1B573B" w14:textId="17704460" w:rsidR="00EF3AD2" w:rsidRDefault="00EF3AD2" w:rsidP="00EF3AD2">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="0059794E">
       <w:rPr>
         <w:b/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Vol. 11, Núm. 21                   </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="0059794E">
       <w:rPr>
         <w:b/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Enero</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="0059794E">
       <w:rPr>
         <w:b/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve"> – Junio 2024                       CEMYS</w:t>
+      <w:t xml:space="preserve"> – </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="0059794E">
+      <w:rPr>
+        <w:b/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Junio</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="0059794E">
+      <w:rPr>
+        <w:b/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2024                       CEMYS</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6CFB2D17" w14:textId="77777777" w:rsidR="004245FE" w:rsidRDefault="004245FE" w:rsidP="00EF3AD2">
+    <w:p w14:paraId="1E8ED246" w14:textId="77777777" w:rsidR="009A5383" w:rsidRDefault="009A5383" w:rsidP="00EF3AD2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7149AECD" w14:textId="77777777" w:rsidR="004245FE" w:rsidRDefault="004245FE" w:rsidP="00EF3AD2">
+    <w:p w14:paraId="010E4647" w14:textId="77777777" w:rsidR="009A5383" w:rsidRDefault="009A5383" w:rsidP="00EF3AD2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6010F65D" w14:textId="75E8B7C9" w:rsidR="00EF3AD2" w:rsidRDefault="00EF3AD2" w:rsidP="00EF3AD2">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00666AC6">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7BDF9978" wp14:editId="4C0F8FBF">
           <wp:extent cx="5200650" cy="704850"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="2105880213" name="Imagen 2105880213" descr="Imagen que contiene Texto&#10;&#10;Descripción generada automáticamente"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="18" name="Imagen 18" descr="Imagen que contiene Texto&#10;&#10;Descripción generada automáticamente"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
@@ -11379,51 +11318,51 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5200650" cy="704850"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3507081E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E04442FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -11835,52 +11774,52 @@
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="569580649">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1841121894">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1647930569">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="166022394">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="641352489">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="70"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001B2B73"/>
@@ -12062,50 +12001,51 @@
     <w:rsid w:val="0050383A"/>
     <w:rsid w:val="00504998"/>
     <w:rsid w:val="00504D04"/>
     <w:rsid w:val="00517C1D"/>
     <w:rsid w:val="00517FBA"/>
     <w:rsid w:val="00525C24"/>
     <w:rsid w:val="005464A6"/>
     <w:rsid w:val="00555895"/>
     <w:rsid w:val="00562976"/>
     <w:rsid w:val="00577AA4"/>
     <w:rsid w:val="00581165"/>
     <w:rsid w:val="005903D0"/>
     <w:rsid w:val="005A2159"/>
     <w:rsid w:val="005A4C18"/>
     <w:rsid w:val="005A732B"/>
     <w:rsid w:val="005B4D0E"/>
     <w:rsid w:val="005B4FE3"/>
     <w:rsid w:val="005B6F39"/>
     <w:rsid w:val="005C2807"/>
     <w:rsid w:val="005C4224"/>
     <w:rsid w:val="005C4D42"/>
     <w:rsid w:val="005D15E7"/>
     <w:rsid w:val="005D370A"/>
     <w:rsid w:val="005E054D"/>
     <w:rsid w:val="005E2067"/>
+    <w:rsid w:val="005E41F0"/>
     <w:rsid w:val="005F381A"/>
     <w:rsid w:val="005F5782"/>
     <w:rsid w:val="005F639A"/>
     <w:rsid w:val="005F6BF8"/>
     <w:rsid w:val="0060670B"/>
     <w:rsid w:val="00607FD9"/>
     <w:rsid w:val="0062085D"/>
     <w:rsid w:val="006239DA"/>
     <w:rsid w:val="0063087F"/>
     <w:rsid w:val="006339BB"/>
     <w:rsid w:val="006340E5"/>
     <w:rsid w:val="00642322"/>
     <w:rsid w:val="006449F0"/>
     <w:rsid w:val="00651623"/>
     <w:rsid w:val="006518A5"/>
     <w:rsid w:val="00656360"/>
     <w:rsid w:val="00656797"/>
     <w:rsid w:val="0065790B"/>
     <w:rsid w:val="00666E4B"/>
     <w:rsid w:val="00667269"/>
     <w:rsid w:val="00673298"/>
     <w:rsid w:val="00673E56"/>
     <w:rsid w:val="006770EA"/>
     <w:rsid w:val="006802C2"/>
     <w:rsid w:val="006879F9"/>
@@ -12184,50 +12124,51 @@
     <w:rsid w:val="008D15AD"/>
     <w:rsid w:val="008D7286"/>
     <w:rsid w:val="008D7877"/>
     <w:rsid w:val="008E073D"/>
     <w:rsid w:val="008E0C90"/>
     <w:rsid w:val="008E4C7E"/>
     <w:rsid w:val="008E4CF6"/>
     <w:rsid w:val="008E65C4"/>
     <w:rsid w:val="00900957"/>
     <w:rsid w:val="009051DF"/>
     <w:rsid w:val="0091239E"/>
     <w:rsid w:val="009152A6"/>
     <w:rsid w:val="00917699"/>
     <w:rsid w:val="00924437"/>
     <w:rsid w:val="009312F7"/>
     <w:rsid w:val="0094373A"/>
     <w:rsid w:val="0094551E"/>
     <w:rsid w:val="00946113"/>
     <w:rsid w:val="00950EC8"/>
     <w:rsid w:val="0095493D"/>
     <w:rsid w:val="00974DCA"/>
     <w:rsid w:val="00980B0D"/>
     <w:rsid w:val="009823D1"/>
     <w:rsid w:val="00985CD5"/>
     <w:rsid w:val="00993715"/>
+    <w:rsid w:val="009A5383"/>
     <w:rsid w:val="009C67A5"/>
     <w:rsid w:val="009D2155"/>
     <w:rsid w:val="009E3688"/>
     <w:rsid w:val="009E5A25"/>
     <w:rsid w:val="009E66CF"/>
     <w:rsid w:val="009E683A"/>
     <w:rsid w:val="009F100F"/>
     <w:rsid w:val="009F3694"/>
     <w:rsid w:val="009F4507"/>
     <w:rsid w:val="009F7DF2"/>
     <w:rsid w:val="00A07C43"/>
     <w:rsid w:val="00A15F25"/>
     <w:rsid w:val="00A249AD"/>
     <w:rsid w:val="00A322B5"/>
     <w:rsid w:val="00A349AF"/>
     <w:rsid w:val="00A42131"/>
     <w:rsid w:val="00A42490"/>
     <w:rsid w:val="00A4783A"/>
     <w:rsid w:val="00A47C66"/>
     <w:rsid w:val="00A61FF4"/>
     <w:rsid w:val="00A71022"/>
     <w:rsid w:val="00A71272"/>
     <w:rsid w:val="00A753F1"/>
     <w:rsid w:val="00A836C8"/>
     <w:rsid w:val="00A842E8"/>
@@ -12247,50 +12188,51 @@
     <w:rsid w:val="00AF29BD"/>
     <w:rsid w:val="00B208A4"/>
     <w:rsid w:val="00B3313C"/>
     <w:rsid w:val="00B3527D"/>
     <w:rsid w:val="00B50C56"/>
     <w:rsid w:val="00B52966"/>
     <w:rsid w:val="00B55496"/>
     <w:rsid w:val="00B628CA"/>
     <w:rsid w:val="00B63C21"/>
     <w:rsid w:val="00B64AE5"/>
     <w:rsid w:val="00B64C97"/>
     <w:rsid w:val="00B64D4E"/>
     <w:rsid w:val="00B66709"/>
     <w:rsid w:val="00B7415F"/>
     <w:rsid w:val="00B74CE1"/>
     <w:rsid w:val="00B8226D"/>
     <w:rsid w:val="00B938CE"/>
     <w:rsid w:val="00B94F8F"/>
     <w:rsid w:val="00B96202"/>
     <w:rsid w:val="00B9689E"/>
     <w:rsid w:val="00BA4968"/>
     <w:rsid w:val="00BA6F45"/>
     <w:rsid w:val="00BB1EFB"/>
     <w:rsid w:val="00BB286F"/>
     <w:rsid w:val="00BC206F"/>
+    <w:rsid w:val="00BC3535"/>
     <w:rsid w:val="00BD3239"/>
     <w:rsid w:val="00BD5522"/>
     <w:rsid w:val="00BD55B7"/>
     <w:rsid w:val="00BD70AE"/>
     <w:rsid w:val="00BD7376"/>
     <w:rsid w:val="00BE43A5"/>
     <w:rsid w:val="00BF27A5"/>
     <w:rsid w:val="00C1513B"/>
     <w:rsid w:val="00C152DF"/>
     <w:rsid w:val="00C159F5"/>
     <w:rsid w:val="00C1731D"/>
     <w:rsid w:val="00C242A3"/>
     <w:rsid w:val="00C26A1B"/>
     <w:rsid w:val="00C31CCE"/>
     <w:rsid w:val="00C37124"/>
     <w:rsid w:val="00C43487"/>
     <w:rsid w:val="00C44713"/>
     <w:rsid w:val="00C53094"/>
     <w:rsid w:val="00C54B3D"/>
     <w:rsid w:val="00C60593"/>
     <w:rsid w:val="00C7293C"/>
     <w:rsid w:val="00C7632C"/>
     <w:rsid w:val="00C80806"/>
     <w:rsid w:val="00C841D5"/>
     <w:rsid w:val="00C947B0"/>
@@ -12393,51 +12335,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="195B0029"/>
   <w15:docId w15:val="{9F531FA0-C1B2-4CCF-A535-7A86A23FED28}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="es-MX" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12911,51 +12853,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo6Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
@@ -13077,51 +13018,51 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF3AD2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EF3AD2"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="438650097">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1843736683">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -13292,89 +13233,89 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="677346440">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:leticia.sesento@umich.mx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart4.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://revistayei.com/habitos-de-estudio/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.17081/psico.18.33.64" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart7.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart6.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6456-058X" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart5.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/cemys.v11i21.351" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.17081/psico.18.33.64" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart6.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart5.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6456-058X" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://revistayei.com/habitos-de-estudio/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:leticia.sesento@umich.mx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart4.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///C:\Users\Lety\Desktop\H&#193;BITOS%20DE%20ESTUDIO%20(respuestas).xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///C:\Users\Lety\Desktop\H&#193;BITOS%20DE%20ESTUDIO%20(respuestas).xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///C:\Users\Lety\Desktop\H&#193;BITOS%20DE%20ESTUDIO%20(respuestas).xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors3.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style3.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///C:\Users\Lety\Desktop\H&#193;BITOS%20DE%20ESTUDIO%20(respuestas).xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors4.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style4.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///C:\Users\Lety\Desktop\H&#193;BITOS%20DE%20ESTUDIO%20(respuestas).xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors5.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style5.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///C:\Users\Lety\Desktop\H&#193;BITOS%20DE%20ESTUDIO%20(respuestas).xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors6.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style6.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///C:\Users\Lety\Desktop\H&#193;BITOS%20DE%20ESTUDIO%20(respuestas).xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors7.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style7.xml"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-ES"/>
+  <c:lang val="es-MX"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="50" normalizeH="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
@@ -13397,51 +13338,51 @@
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="1600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="50" normalizeH="0" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
               <a:ea typeface="+mj-ea"/>
               <a:cs typeface="+mj-cs"/>
             </a:defRPr>
           </a:pPr>
-          <a:endParaRPr lang="es-MX"/>
+          <a:endParaRPr lang="es-ES"/>
         </a:p>
       </c:txPr>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout/>
       <c:barChart>
         <c:barDir val="col"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>'Respuestas de formulario 1'!$J$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>1</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
@@ -14478,51 +14419,51 @@
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-ES"/>
+  <c:lang val="es-MX"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
@@ -14545,51 +14486,51 @@
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
-          <a:endParaRPr lang="es-MX"/>
+          <a:endParaRPr lang="es-ES"/>
         </a:p>
       </c:txPr>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout/>
       <c:barChart>
         <c:barDir val="col"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>'Respuestas de formulario 1'!$K$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>2</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
@@ -15541,51 +15482,51 @@
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart3.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-ES"/>
+  <c:lang val="es-MX"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
@@ -15608,51 +15549,51 @@
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
-          <a:endParaRPr lang="es-MX"/>
+          <a:endParaRPr lang="es-ES"/>
         </a:p>
       </c:txPr>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout/>
       <c:barChart>
         <c:barDir val="col"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>'Respuestas de formulario 1'!$L$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>3</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
@@ -16284,51 +16225,51 @@
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart4.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-ES"/>
+  <c:lang val="es-MX"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
@@ -16351,51 +16292,51 @@
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
-          <a:endParaRPr lang="es-MX"/>
+          <a:endParaRPr lang="es-ES"/>
         </a:p>
       </c:txPr>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout/>
       <c:barChart>
         <c:barDir val="col"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>'Respuestas de formulario 1'!$M$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>4</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
@@ -17347,51 +17288,51 @@
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart5.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-ES"/>
+  <c:lang val="es-MX"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
@@ -17414,51 +17355,51 @@
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
-          <a:endParaRPr lang="es-MX"/>
+          <a:endParaRPr lang="es-ES"/>
         </a:p>
       </c:txPr>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout/>
       <c:barChart>
         <c:barDir val="col"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>'Respuestas de formulario 1'!$N$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>5</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
@@ -18330,51 +18271,51 @@
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart6.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-ES"/>
+  <c:lang val="es-MX"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
@@ -18397,51 +18338,51 @@
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
-          <a:endParaRPr lang="es-MX"/>
+          <a:endParaRPr lang="es-ES"/>
         </a:p>
       </c:txPr>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout/>
       <c:barChart>
         <c:barDir val="col"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>'Respuestas de formulario 1'!$P$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>7</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
@@ -18992,51 +18933,51 @@
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart7.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-ES"/>
+  <c:lang val="es-MX"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
@@ -23858,65 +23799,65 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{825CEDD8-3226-45D3-AEC2-128A4937E5F7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>4299</Words>
-  <Characters>23647</Characters>
+  <Words>4315</Words>
+  <Characters>23735</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>197</Lines>
   <Paragraphs>55</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27891</CharactersWithSpaces>
+  <CharactersWithSpaces>27995</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>LETICIA SESENTO GARCIA</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>