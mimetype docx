--- v0 (2025-10-07)
+++ v1 (2026-08-31)
@@ -33,65 +33,106 @@
   <Override PartName="/word/charts/style7.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors7.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/charts/chart8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style8.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors8.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/charts/chart9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style9.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors9.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/charts/chart10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style10.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors10.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4620DE60" w14:textId="591EA884" w:rsidR="004502ED" w:rsidRPr="004502ED" w:rsidRDefault="004502ED" w:rsidP="004502ED">
+    <w:p w14:paraId="37842109" w14:textId="0D200B0C" w:rsidR="00A14ADB" w:rsidRPr="00A14ADB" w:rsidRDefault="00A14ADB" w:rsidP="00A14ADB">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14ADB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14ADB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00A14ADB">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="es-MX"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/cemys.v11i21.352</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4620DE60" w14:textId="6E791E16" w:rsidR="004502ED" w:rsidRPr="004502ED" w:rsidRDefault="004502ED" w:rsidP="004502ED">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk162628558"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Artículos científicos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="003CC0F1" w14:textId="260C6F91" w:rsidR="00C203DD" w:rsidRPr="004502ED" w:rsidRDefault="00C8208B" w:rsidP="004502ED">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -123,79 +164,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="002E4237" w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">A Descriptive </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">A Descriptive Study </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002E4237" w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="002E4237" w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -594,64 +607,52 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A4BBAAC" w14:textId="77777777" w:rsidR="00CB1E39" w:rsidRPr="003B4C04" w:rsidRDefault="00CB1E39" w:rsidP="003B4C04">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B4C04">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">María Luisa Torres </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>María Luisa Torres Isiordia</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="364522E4" w14:textId="77777777" w:rsidR="00CB1E39" w:rsidRPr="003B4C04" w:rsidRDefault="00CB1E39" w:rsidP="003B4C04">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B4C04">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tecnológico Nacional de México, Instituto Tecnológico José Mario Molina Pasquel y Henríquez, México</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15584678" w14:textId="77777777" w:rsidR="00CB1E39" w:rsidRPr="004502ED" w:rsidRDefault="00CB1E39" w:rsidP="003B4C04">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
@@ -974,76 +975,76 @@
         </w:rPr>
         <w:t xml:space="preserve">de los estudiantes que trabajan </w:t>
       </w:r>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">el </w:t>
       </w:r>
       <w:r w:rsidR="00E771D5" w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>41</w:t>
       </w:r>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">% menciona tener necesidad de trabajar para cubrir sus gastos escolares; 49% dependen económicamente de sus padres, mientras 26% son económicamente independientes, y 19% trabajan para solventar sus estudios y contribuir al gasto familiar; los principales motivos para trabajar son mantener los estudios y adquirir experiencia en el campo de trabajo; </w:t>
+        <w:t xml:space="preserve">% menciona tener necesidad de trabajar para cubrir sus gastos escolares; 49% dependen económicamente de sus padres, mientras 26% son económicamente independientes, y 19% trabajan para solventar sus estudios y contribuir al gasto familiar; los principales motivos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004502ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">para trabajar son mantener los estudios y adquirir experiencia en el campo de trabajo; </w:t>
       </w:r>
       <w:r w:rsidR="0005219D" w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>además,</w:t>
       </w:r>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> el 48% menciona tener de forma regular dificultades para combinar sus horarios de escuela y </w:t>
-[...8 lines deleted...]
-        <w:t>trabajo</w:t>
+        <w:t xml:space="preserve"> el 48% menciona tener de forma regular dificultades para combinar sus horarios de escuela y trabajo</w:t>
       </w:r>
       <w:r w:rsidR="009D0163" w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C91EFF" w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009D0163" w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
@@ -1562,3357 +1563,3292 @@
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>academic</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> performance. </w:t>
+        <w:t xml:space="preserve"> performance. The </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>The</w:t>
+        <w:t>study</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>study</w:t>
+        <w:t>is</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004502ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>quantitative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004502ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, descriptive, non-experimental, and inductive </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004502ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004502ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. A digital </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004502ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>survey</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004502ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>is</w:t>
+        <w:t>was</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004502ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>applied</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004502ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004502ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004502ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>quantitative</w:t>
+        <w:t>sample</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">, descriptive, non-experimental, and inductive </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>research</w:t>
+        <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">. A digital </w:t>
+        <w:t xml:space="preserve"> 47 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>survey</w:t>
+        <w:t>students</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>was</w:t>
+        <w:t>out</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>applied</w:t>
+        <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004502ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>population</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004502ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>to</w:t>
+        <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004502ED">
+        <w:t xml:space="preserve"> 230.</w:t>
+      </w:r>
+      <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>sample</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...130 lines deleted...]
-      </w:r>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>The</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>results</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>results</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>indicate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>indicate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>that</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> 53% </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 53% </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>of</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>the</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>students</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>students</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>work</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>work</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>study</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>study</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>while</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>while</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> 47% </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 47% </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>only</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>only</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>study</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>study</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Of</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>the</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>students</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>students</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>who</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>who</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>work</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>work</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">, 41% </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">, 41% </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>mention</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>mention</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>having</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>having</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>to</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>work</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>work</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>to</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>cover</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>cover</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>their</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>their</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>school</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>school</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> expenses; 49% are </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> expenses; 49% are </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>financially</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>financially</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>dependent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>dependent</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>on</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>their</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>their</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>parents</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>parents</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>while</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>while</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> 26% are </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 26% are </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>financially</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>financially</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>independent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>independent</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">, and 19% </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">, and 19% </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>work</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>work</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>to</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>support</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>support</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>their</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>their</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>studies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>studies</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>contribute</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>contribute</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>to</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>family</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>family</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> expenses. The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> expenses. </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>main</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>The</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>reasons</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>main</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>reasons</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>working</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>for</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> are </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>working</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> are </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>maintain</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>to</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>their</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>maintain</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>studies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>their</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>gain</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>studies</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>experience</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>gain</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>experience</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>field</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>the</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>field</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>work</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>of</w:t>
-[...4 lines deleted...]
-          <w:rStyle w:val="Textoennegrita"/>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
+        <w:rPr>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> In </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
-[...1 lines deleted...]
-          <w:rStyle w:val="Textoennegrita"/>
+      <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
+        <w:rPr>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>work</w:t>
+        <w:t>addition</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="004127C6" w:rsidRPr="004502ED">
-[...1 lines deleted...]
-          <w:rStyle w:val="Textoennegrita"/>
+      <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
+        <w:rPr>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">, 48% </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> In </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>addition</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">, 48% </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>of</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>students</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>the</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>mention</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>students</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>having</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>mention</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> regular </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>difficulties</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>having</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> regular </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>balancing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>difficulties</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>their</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>balancing</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>school</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>their</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>work</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>school</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>schedules</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>work</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Regarding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>schedules</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Regarding</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>impact</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>the</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>impact</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>academic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>on</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> performance, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>better</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>academic</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> grade </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> performance, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>point</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>better</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> grade </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>averages</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>point</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>lower</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>averages</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>failure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>lower</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>rates</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>failure</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>fewer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>rates</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">, and </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>failed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>fewer</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>subjects</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>failed</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>were</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>subjects</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>found</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>were</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>students</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>found</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>who</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>students</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> are </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>dedicated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>who</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> are </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>exclusively</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>dedicated</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>exclusively</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>school</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>to</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>This</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>school</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>concludes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>This</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>concludes</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>there</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>that</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>there</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>is</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>impact</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>an</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>impact</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>on</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>academic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>the</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> performance </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>academic</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> performance </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>university</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>of</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>students</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>university</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>who</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>students</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t>who</w:t>
+        <w:t>work</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00905E78" w:rsidRPr="004502ED">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
-[...27 lines deleted...]
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61F9B324" w14:textId="63E500F8" w:rsidR="005A6ACA" w:rsidRDefault="00096D54" w:rsidP="003B4C04">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4942,67 +4878,57 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ords</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="002B6732" w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="004A5FBA" w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004A5FBA" w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Student</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Student </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004A5FBA" w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>employment</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004A5FBA" w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004A5FBA" w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5090,56 +5016,74 @@
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2023                                   </w:t>
       </w:r>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Fecha Aceptación:</w:t>
       </w:r>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Diciembre 2023</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004502ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Diciembre</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004502ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2023</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF40A3">
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00601843">
         <w:pict w14:anchorId="603336AA">
           <v:rect id="_x0000_i1025" style="width:446.5pt;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="623BF0C1" w14:textId="200103C0" w:rsidR="00643BC2" w:rsidRPr="004502ED" w:rsidRDefault="00643BC2" w:rsidP="003B4C04">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5296,81 +5240,72 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Objetivo general:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11EC69DA" w14:textId="77777777" w:rsidR="00131344" w:rsidRPr="004502ED" w:rsidRDefault="00131344" w:rsidP="003B4C04">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Analizar el impacto del empleo en el desempeño de estudiantes universitarios de la carrera de Gastronomía del </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>ITJMMPyH</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">, que permita valorar sus implicaciones para proponer </w:t>
-[...9 lines deleted...]
-        <w:t>recomendaciones que contribuyan a la permanencia en la escuela de estudiantes con situación de riesgo académico y a la mejora de los procesos formativos.</w:t>
+        <w:t>, que permita valorar sus implicaciones para proponer recomendaciones que contribuyan a la permanencia en la escuela de estudiantes con situación de riesgo académico y a la mejora de los procesos formativos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35A58B9E" w14:textId="77777777" w:rsidR="00131344" w:rsidRPr="004502ED" w:rsidRDefault="00131344" w:rsidP="003B4C04">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Objetivos específicos:</w:t>
       </w:r>
       <w:r w:rsidRPr="004502ED">
@@ -5785,70 +5720,70 @@
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>diversos estudios, la incidencia de diferentes factores, como claves para comprender la complejidad de lo que implica el aprendizaje, la evaluación y finalmente el desempeño académico. El desempeño académico se ve afectado por cuestiones personales, sociales, académicas y familiares, que se reflejan en el resultado de evaluación del conocimiento (Urquijo, como se citó en Burgos-Díaz, 2018).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07EB74A7" w14:textId="77777777" w:rsidR="00131344" w:rsidRPr="004502ED" w:rsidRDefault="00131344" w:rsidP="003B4C04">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> Factor familiar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EE6E496" w14:textId="77777777" w:rsidR="00131344" w:rsidRPr="004502ED" w:rsidRDefault="00131344" w:rsidP="003B4C04">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>La familia influye en la vocación y rendimiento académico del estudiante, los padres apoyan al hijo en la búsqueda de sus metas, además a los estudiantes les motiva las expectativas de toda la familia sobre su desarrollo y realización (Burgos-Díaz, 2018).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2ADC37FE" w14:textId="77777777" w:rsidR="00131344" w:rsidRPr="004502ED" w:rsidRDefault="00131344" w:rsidP="003B4C04">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Factor institucional </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D5CDB85" w14:textId="5788C3B6" w:rsidR="00131344" w:rsidRPr="004502ED" w:rsidRDefault="00131344" w:rsidP="003B4C04">
       <w:pPr>
         <w:spacing w:before="240"/>
@@ -5969,69 +5904,51 @@
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Factor psicosocial</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="530E5724" w14:textId="77777777" w:rsidR="00131344" w:rsidRPr="004502ED" w:rsidRDefault="00131344" w:rsidP="003B4C04">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Este factor involucra todo lo relacionado a la personalidad del estudiante y al aspecto social que puede llegar a afectar su rendimiento académico, como bien lo refiere Guzmán y Pacheco (como se citó en Burgos-Díaz, 2018), los cuales mencionan: “que existe una serie de factores asociados al fracaso o éxito escolar, que van desde lo personal hasta lo sociocultural” (p. 140). Pérez y Urquijo (como se citó en Burgos-Díaz, 2018), describen la autoestima del estudiante como una característica que influye en el rendimiento escolar. Por otra parte, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> y Blatt (como se citó en Burgos-Díaz, 2018), consideran “que los sujetos con alto grado de autocrítica muestran mayor depresión, situación que se asocia con dificultades en el rendimiento académico y el funcionamiento interpersonal” (p. 140).</w:t>
+        <w:t>Este factor involucra todo lo relacionado a la personalidad del estudiante y al aspecto social que puede llegar a afectar su rendimiento académico, como bien lo refiere Guzmán y Pacheco (como se citó en Burgos-Díaz, 2018), los cuales mencionan: “que existe una serie de factores asociados al fracaso o éxito escolar, que van desde lo personal hasta lo sociocultural” (p. 140). Pérez y Urquijo (como se citó en Burgos-Díaz, 2018), describen la autoestima del estudiante como una característica que influye en el rendimiento escolar. Por otra parte, Luthar y Blatt (como se citó en Burgos-Díaz, 2018), consideran “que los sujetos con alto grado de autocrítica muestran mayor depresión, situación que se asocia con dificultades en el rendimiento académico y el funcionamiento interpersonal” (p. 140).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="688E01A3" w14:textId="780F55AC" w:rsidR="00F12EEE" w:rsidRPr="004502ED" w:rsidRDefault="00131344" w:rsidP="004502ED">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Reinherz</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -6121,60 +6038,60 @@
         </w:rPr>
         <w:t xml:space="preserve"> que este tema sea relevante desde el ámbito de la investigación educativa, </w:t>
       </w:r>
       <w:r w:rsidR="00A85EFD" w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>para analizar como el trabajo influye en el desempeño académico y que repercusiones tiene</w:t>
       </w:r>
       <w:r w:rsidR="00B05FE3" w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Es importante que tanto las universidades como las empresas otorguen soporte a alumnos que trabajan y estudian brindando lugares de atención donde, se busque disminuir los efectos de realizar estas dos actividades al mismo tiempo, entre los cuales están consecuencias en salud física y psicológica, </w:t>
+        <w:t xml:space="preserve">Es importante que tanto las universidades como las empresas otorguen soporte a alumnos que trabajan y estudian brindando lugares de atención donde, se busque disminuir los efectos de realizar estas dos </w:t>
       </w:r>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">el aspecto académico, familiar, social, laboral debido a que se puede convertir en un riesgo </w:t>
+        <w:t xml:space="preserve">actividades al mismo tiempo, entre los cuales están consecuencias en salud física y psicológica, el aspecto académico, familiar, social, laboral debido a que se puede convertir en un riesgo </w:t>
       </w:r>
       <w:r w:rsidR="000D7927" w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">psicosocial (Barreto, Celis y Pinzón, </w:t>
       </w:r>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2019).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="219C2EFC" w14:textId="77777777" w:rsidR="00131344" w:rsidRPr="004502ED" w:rsidRDefault="00131344" w:rsidP="003B4C04">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -6193,165 +6110,75 @@
     <w:p w14:paraId="7FC349F2" w14:textId="342DF614" w:rsidR="00131344" w:rsidRPr="004502ED" w:rsidRDefault="00131344" w:rsidP="003B4C04">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="200" w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Las razones por las que trabajan los estudiantes universitarios</w:t>
       </w:r>
       <w:r w:rsidR="000D7927" w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de acuerdo con </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> de acuerdo con DiSimone (como se citó</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004502ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en Carrillo y Ríos, 2013) y Ra</w:t>
+      </w:r>
       <w:r w:rsidR="000D7927" w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>DiSimone</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="000D7927" w:rsidRPr="004502ED">
+        <w:t>lph y Todd Stinebrickner (como se citó</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (como se citó</w:t>
-[...95 lines deleted...]
-        <w:t xml:space="preserve"> del estado de Kentucky” (p. 12). </w:t>
+        <w:t xml:space="preserve"> en Carrillo y Ríos, 2013) es “solventar los gastos de la matrícula escolar de acuerdo con información de 120 universidades de 40 estados (Harvard College Alcohol Study) y los registros procedentes de estudiantes de la institución privada Berea College del estado de Kentucky” (p. 12). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01F8B5F0" w14:textId="7F275A51" w:rsidR="00131344" w:rsidRPr="004502ED" w:rsidRDefault="00131344" w:rsidP="003B4C04">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="200" w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>En las universidades públicas mexicanas, las causas principales para trabajar son de acuerdo con Carrillo y Ríos (2013)</w:t>
       </w:r>
       <w:r w:rsidR="008307EB" w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -6842,51 +6669,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67251671" w14:textId="6A5AF9BB" w:rsidR="00DD2245" w:rsidRPr="004502ED" w:rsidRDefault="00C8208B" w:rsidP="003B4C04">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Procesamiento de datos y análisis de resultados </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FE4AA7D" w14:textId="3D880D63" w:rsidR="0007622F" w:rsidRPr="004502ED" w:rsidRDefault="00D64D98" w:rsidP="003B4C04">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00504F27" w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -7247,51 +7073,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419" w:eastAsia="es-419"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="12A73355" wp14:editId="12660096">
             <wp:extent cx="4572000" cy="2543175"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="902405455" name="Gráfico 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2558C695-AA88-A2D5-C792-663522A0BE9C}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId8"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="405B707F" w14:textId="7BDCF5D9" w:rsidR="00690830" w:rsidRPr="004502ED" w:rsidRDefault="00690830" w:rsidP="003B4C04">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fuente: Elaboración propia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FA64DBE" w14:textId="1DC4EEB5" w:rsidR="00FA54C8" w:rsidRPr="004502ED" w:rsidRDefault="00FA54C8" w:rsidP="003B4C04">
@@ -7519,98 +7345,97 @@
     <w:p w14:paraId="423252CA" w14:textId="77777777" w:rsidR="00A16058" w:rsidRPr="004502ED" w:rsidRDefault="00A16058" w:rsidP="003B4C04">
       <w:pPr>
         <w:pStyle w:val="Descripcin"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Figura 2.</w:t>
       </w:r>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Semestre que cursan los encuestados</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A016C9B" w14:textId="358BCC8B" w:rsidR="00FA54C8" w:rsidRPr="004502ED" w:rsidRDefault="00A40E21" w:rsidP="003B4C04">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419" w:eastAsia="es-419"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F32D1AD" wp14:editId="6BA2CA3D">
             <wp:extent cx="4572000" cy="2743200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="234332340" name="Gráfico 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F13160EC-9247-6D98-D18F-BDD903BA0084}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId8"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId9"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D832703" w14:textId="77777777" w:rsidR="00DD2861" w:rsidRPr="004502ED" w:rsidRDefault="00DD2861" w:rsidP="003B4C04">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fuente: Elaboración propia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EF1089E" w14:textId="77777777" w:rsidR="00FA54C8" w:rsidRPr="004502ED" w:rsidRDefault="00FA54C8" w:rsidP="003B4C04">
@@ -7874,51 +7699,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419" w:eastAsia="es-419"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="434FFF00" wp14:editId="03B42AB5">
             <wp:extent cx="4295775" cy="2562225"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="1579938262" name="Gráfico 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C33225B-9DBD-224C-7CC5-600E1F94DA5B}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId9"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId10"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="66DC39AD" w14:textId="77777777" w:rsidR="00DD2861" w:rsidRPr="004502ED" w:rsidRDefault="00DD2861" w:rsidP="003B4C04">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fuente: Elaboración propia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FC6A7DA" w14:textId="77777777" w:rsidR="00D20C74" w:rsidRPr="004502ED" w:rsidRDefault="00D20C74" w:rsidP="003B4C04">
@@ -8120,100 +7945,99 @@
     <w:p w14:paraId="5A93C58A" w14:textId="6D728F52" w:rsidR="00A855E1" w:rsidRPr="004502ED" w:rsidRDefault="00A855E1" w:rsidP="003B4C04">
       <w:pPr>
         <w:pStyle w:val="Descripcin"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Figura 4.</w:t>
       </w:r>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Reprobación</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A473810" w14:textId="14E0FC1D" w:rsidR="00FA54C8" w:rsidRPr="004502ED" w:rsidRDefault="005B2531" w:rsidP="003B4C04">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="28A07060" wp14:editId="73440E2E">
             <wp:extent cx="4578350" cy="2755900"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:docPr id="754159143" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10">
+                    <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4578350" cy="2755900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -8572,51 +8396,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419" w:eastAsia="es-419"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="60DD7109" wp14:editId="69182C95">
             <wp:extent cx="4622800" cy="2524125"/>
             <wp:effectExtent l="0" t="0" r="6350" b="9525"/>
             <wp:docPr id="231423863" name="Gráfico 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A757C9F-289A-A631-C924-F937BE509F74}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId11"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId12"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CAF609B" w14:textId="77777777" w:rsidR="00DD2861" w:rsidRPr="004502ED" w:rsidRDefault="00DD2861" w:rsidP="003B4C04">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fuente: Elaboración propia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FDDF2B0" w14:textId="77777777" w:rsidR="00ED7CF6" w:rsidRPr="004502ED" w:rsidRDefault="00ED7CF6" w:rsidP="003B4C04">
@@ -8728,51 +8552,50 @@
     <w:p w14:paraId="3D7A812D" w14:textId="6FC3E1E1" w:rsidR="00AF24F2" w:rsidRPr="004502ED" w:rsidRDefault="00AF24F2" w:rsidP="003B4C04">
       <w:pPr>
         <w:pStyle w:val="Descripcin"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Figura 6.</w:t>
       </w:r>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Estado civil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48BD723E" w14:textId="77777777" w:rsidR="00C82CFC" w:rsidRPr="004502ED" w:rsidRDefault="00C82CFC" w:rsidP="003B4C04">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B4A53B8" w14:textId="77777777" w:rsidR="00AF24F2" w:rsidRPr="004502ED" w:rsidRDefault="00AF24F2" w:rsidP="003B4C04">
@@ -8793,51 +8616,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="778A5E82" wp14:editId="1258A9AD">
             <wp:extent cx="4572000" cy="2743200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="637043264" name="Gráfico 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD29F27E-D0F4-9B0C-FFA6-88B113DAD9A2}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId12"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId13"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FA12731" w14:textId="77777777" w:rsidR="00DD2861" w:rsidRPr="004502ED" w:rsidRDefault="00DD2861" w:rsidP="003B4C04">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fuente: Elaboración propia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1485E4A4" w14:textId="77777777" w:rsidR="00DD2861" w:rsidRPr="004502ED" w:rsidRDefault="00DD2861" w:rsidP="003B4C04">
@@ -9237,101 +9060,100 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419" w:eastAsia="es-419"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D9F5C32" wp14:editId="56A91C08">
             <wp:extent cx="4972050" cy="2743200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="72412329" name="Gráfico 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{939B2836-55F1-9711-694D-A40F18DF07A5}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId13"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId14"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="423DFAB8" w14:textId="77777777" w:rsidR="00DD2861" w:rsidRPr="004502ED" w:rsidRDefault="00DD2861" w:rsidP="003B4C04">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fuente: Elaboración propia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79E156E3" w14:textId="77777777" w:rsidR="00FA54C8" w:rsidRPr="004502ED" w:rsidRDefault="00FA54C8" w:rsidP="003B4C04">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54CF406B" w14:textId="1D0A3EE9" w:rsidR="00FA54C8" w:rsidRPr="004502ED" w:rsidRDefault="001D54BE" w:rsidP="003B4C04">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Una de las preguntas clave del estudio fue para saber la situación actual con respecto al trabajo: </w:t>
       </w:r>
       <w:r w:rsidR="00FA54C8" w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">donde 25 alumnos </w:t>
       </w:r>
       <w:r w:rsidR="00B3354C" w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mencionaron estudiar y trabajar</w:t>
       </w:r>
       <w:r w:rsidR="00FA54C8" w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> representando un 53%</w:t>
@@ -9464,51 +9286,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419" w:eastAsia="es-419"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="501B5EA0" wp14:editId="057D8209">
             <wp:extent cx="5133975" cy="2809875"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="2010651072" name="Gráfico 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DAD6AD8D-6538-6E00-B0BA-9282D5E67335}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId14"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId15"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B0276DE" w14:textId="77777777" w:rsidR="00DD2861" w:rsidRPr="004502ED" w:rsidRDefault="00DD2861" w:rsidP="003B4C04">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fuente: Elaboración propia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C9524BF" w14:textId="77777777" w:rsidR="00FA54C8" w:rsidRPr="004502ED" w:rsidRDefault="00FA54C8" w:rsidP="003B4C04">
@@ -9713,101 +9535,100 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419" w:eastAsia="es-419"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="539CD79C" wp14:editId="71F033C6">
             <wp:extent cx="5191125" cy="2752725"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="1365089718" name="Gráfico 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3C346E7-4F4D-6D42-5588-B36EA795CA82}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId15"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId16"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="02253BFE" w14:textId="77777777" w:rsidR="001F429B" w:rsidRPr="004502ED" w:rsidRDefault="001F429B" w:rsidP="003B4C04">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fuente: Elaboración propia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40B9438C" w14:textId="77777777" w:rsidR="00DA54B5" w:rsidRPr="004502ED" w:rsidRDefault="00DA54B5" w:rsidP="003B4C04">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="275EA9B8" w14:textId="347AF053" w:rsidR="00D20C74" w:rsidRPr="004502ED" w:rsidRDefault="00F064B5" w:rsidP="003B4C04">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>A los estudiantes que se encuentran trabajando se les preguntó</w:t>
       </w:r>
       <w:r w:rsidR="001653F5" w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00FA54C8" w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ¿Cuál es el motivo por el que trabajas?</w:t>
       </w:r>
       <w:r w:rsidR="001653F5" w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -10241,51 +10062,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419" w:eastAsia="es-419"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4C0BF00C" wp14:editId="05AA2C7D">
             <wp:extent cx="4912360" cy="2762250"/>
             <wp:effectExtent l="0" t="0" r="2540" b="0"/>
             <wp:docPr id="685495701" name="Gráfico 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0BD0EA5-EA19-A8C4-A828-9CFB870392E8}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId16"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId17"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="57F4768C" w14:textId="77777777" w:rsidR="001F429B" w:rsidRPr="004502ED" w:rsidRDefault="001F429B" w:rsidP="003B4C04">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fuente: Elaboración propia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20551B0F" w14:textId="4F072BD4" w:rsidR="00FA54C8" w:rsidRPr="004502ED" w:rsidRDefault="00FA54C8" w:rsidP="003B4C04">
@@ -10951,51 +10772,50 @@
     <w:p w14:paraId="3EE60D4A" w14:textId="2B436F85" w:rsidR="00533059" w:rsidRPr="004502ED" w:rsidRDefault="00533059" w:rsidP="003B4C04">
       <w:pPr>
         <w:pStyle w:val="Descripcin"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Figura 11.</w:t>
       </w:r>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Antigüedad en el empleo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="551A1C6E" w14:textId="77777777" w:rsidR="00391A16" w:rsidRPr="004502ED" w:rsidRDefault="00391A16" w:rsidP="003B4C04">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08B7FFD2" w14:textId="43BEFDD2" w:rsidR="00FA54C8" w:rsidRPr="004502ED" w:rsidRDefault="00650BAC" w:rsidP="003B4C04">
@@ -11012,51 +10832,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419" w:eastAsia="es-419"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5DF3E4F6" wp14:editId="63199AAE">
             <wp:extent cx="4878060" cy="2936308"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1953134816" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17">
+                    <a:blip r:embed="rId18">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4932369" cy="2968999"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -11393,51 +11213,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419" w:eastAsia="es-419"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7A68DC61" wp14:editId="23DB68B4">
             <wp:extent cx="4572000" cy="2743200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1754540857" name="Gráfico 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B8FCD0E5-5D7F-785C-4909-8F8D4DA2EB4E}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId18"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId19"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C43E42B" w14:textId="77777777" w:rsidR="00FB24B9" w:rsidRPr="004502ED" w:rsidRDefault="00FB24B9" w:rsidP="003B4C04">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fuente: Elaboración propia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1655C672" w14:textId="77777777" w:rsidR="00FA54C8" w:rsidRPr="004502ED" w:rsidRDefault="00FA54C8" w:rsidP="003B4C04">
@@ -11739,51 +11559,51 @@
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4ABC7352" wp14:editId="43784ABC">
             <wp:extent cx="4578350" cy="2755900"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:docPr id="342480298" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19">
+                    <a:blip r:embed="rId20">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4578350" cy="2755900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -15759,51 +15579,50 @@
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B6E9C50" w14:textId="3CAC6515" w:rsidR="00516AEF" w:rsidRPr="004502ED" w:rsidRDefault="00630823" w:rsidP="003B4C04">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">En la tabla 3 se presenta el cruce de las variables situación laboral y número de asignaturas reprobadas, en la que se aprecia un menor porcentaje y estadísticamente significativo en </w:t>
       </w:r>
       <w:r w:rsidR="007C3E3F" w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">el número de </w:t>
       </w:r>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">estudiantes que </w:t>
       </w:r>
       <w:r w:rsidR="006F5A26" w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>reportan no tener ninguna asignatura reprobada</w:t>
@@ -18413,60 +18232,52 @@
     <w:p w14:paraId="0938C660" w14:textId="77777777" w:rsidR="002F0945" w:rsidRPr="004502ED" w:rsidRDefault="002F0945" w:rsidP="003B4C04">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53713659" w14:textId="77777777" w:rsidR="002F0945" w:rsidRPr="004502ED" w:rsidRDefault="002F0945" w:rsidP="003B4C04">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">En términos económicos, el 98% de los estudiantes son solteros y no tienen hijos, pero hay una diversidad en la forma en que cubren sus gastos educativos. Prácticamente la mitad de los encuestados (49%) dependen económicamente de sus padres, mientras que un 26% trabaja para financiar sus estudios. Aunque la mayoría de los estudiantes que trabajan, que representan el </w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>53%, no reportan la necesidad de hacerlo para cubrir sus gastos escolares, sus motivaciones para trabajar varían, desde mantener sus estudios hasta contribuir a los ingresos familiares.</w:t>
+        <w:t>En términos económicos, el 98% de los estudiantes son solteros y no tienen hijos, pero hay una diversidad en la forma en que cubren sus gastos educativos. Prácticamente la mitad de los encuestados (49%) dependen económicamente de sus padres, mientras que un 26% trabaja para financiar sus estudios. Aunque la mayoría de los estudiantes que trabajan, que representan el 53%, no reportan la necesidad de hacerlo para cubrir sus gastos escolares, sus motivaciones para trabajar varían, desde mantener sus estudios hasta contribuir a los ingresos familiares.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="393ED870" w14:textId="77777777" w:rsidR="002F0945" w:rsidRPr="004502ED" w:rsidRDefault="002F0945" w:rsidP="003B4C04">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47948E3D" w14:textId="6AAAC8C2" w:rsidR="002F0945" w:rsidRPr="004502ED" w:rsidRDefault="002F0945" w:rsidP="003B4C04">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -18759,51 +18570,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(2), 177-187.</w:t>
       </w:r>
       <w:r w:rsidR="00D20C74" w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:tgtFrame="_new" w:history="1">
+      <w:hyperlink r:id="rId21" w:tgtFrame="_new" w:history="1">
         <w:r w:rsidRPr="004502ED">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://dx.doi.org/10.17979/sportis.2016.2.2.1428</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3E9B19ED" w14:textId="77777777" w:rsidR="00D20C74" w:rsidRPr="004502ED" w:rsidRDefault="00D20C74" w:rsidP="003B4C04">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0795147D" w14:textId="40BF690D" w:rsidR="000D3D97" w:rsidRPr="004502ED" w:rsidRDefault="000D3D97" w:rsidP="003B4C04">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
@@ -18855,51 +18666,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Revista Virtual Universidad Católica del Norte</w:t>
       </w:r>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, (58), 96-115. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="004502ED">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://dialnet.unirioja.es/servlet/articulo?codigo=7795849</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0A2DF649" w14:textId="77777777" w:rsidR="00D20C74" w:rsidRPr="004502ED" w:rsidRDefault="00D20C74" w:rsidP="003B4C04">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D3FC278" w14:textId="4603577D" w:rsidR="000D3D97" w:rsidRPr="004502ED" w:rsidRDefault="000D3D97" w:rsidP="003B4C04">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
@@ -18933,51 +18744,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(1), 137-148.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId23" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="004502ED">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://dx.doi.org/10.15332/s1794-9998.2018.0001.10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="09401EC2" w14:textId="77777777" w:rsidR="00D20C74" w:rsidRPr="004502ED" w:rsidRDefault="00D20C74" w:rsidP="003B4C04">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1214653D" w14:textId="28EC6156" w:rsidR="000D3D97" w:rsidRPr="004502ED" w:rsidRDefault="000D3D97" w:rsidP="003B4C04">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
@@ -19039,167 +18850,167 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="337CA183" w14:textId="023A1102" w:rsidR="000D3D97" w:rsidRPr="004502ED" w:rsidRDefault="000D3D97" w:rsidP="003B4C04">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Chica Gómez, S. M., Galvis Gutiérrez, D. M., &amp; Ramírez Hassan, A. (2010). Determinantes del rendimiento académico en Colombia. Pruebas ICFES-Saber 11o, 2009. </w:t>
       </w:r>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Revista Universidad EAFIT</w:t>
       </w:r>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>46</w:t>
       </w:r>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(160), 48-72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="004502ED">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://hdl.handle.net/10784/16801</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="08AB2663" w14:textId="77777777" w:rsidR="00D20C74" w:rsidRPr="004502ED" w:rsidRDefault="00D20C74" w:rsidP="003B4C04">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F4CFBF3" w14:textId="3D073D28" w:rsidR="000D3D97" w:rsidRPr="004502ED" w:rsidRDefault="000D3D97" w:rsidP="003B4C04">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Caballero D., Carmen Cecilia, Abello LL., Raymundo, &amp; Palacio S., Jorge. (2007). Relación del burnout y el rendimiento académico con la satisfacción frente a los estudios en estudiantes universitarios. </w:t>
       </w:r>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Avances en Psicología Latinoamericana</w:t>
       </w:r>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 98-111. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="004502ED">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://www.scielo.org.co/scielo.php?script=sci_arttext&amp;pid=S1794-47242007000200007&amp;lng=en&amp;tlng=es</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59C1FDFF" w14:textId="77777777" w:rsidR="00D20C74" w:rsidRPr="004502ED" w:rsidRDefault="00D20C74" w:rsidP="003B4C04">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -19223,96 +19034,96 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Duran, S. E., Prieto Pulido, R. A., &amp; García, J. (2017). Influencia de la Calidad de Vida en el rendimiento del estudiante universitario. </w:t>
       </w:r>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Calidad de vida, inclusión social y bienestar humano</w:t>
       </w:r>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, 89-110. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="004502ED">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://repositorio.cecar.edu.co/bitstream/handle/cecar/6958/86-Manuscrito%20de%20cap%C3%ADtulo-2113-1-10-20200727.pdf?sequence=1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="040B3545" w14:textId="77777777" w:rsidR="00D20C74" w:rsidRPr="004502ED" w:rsidRDefault="00D20C74" w:rsidP="003B4C04">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A70BF48" w14:textId="0AD6552E" w:rsidR="000D3D97" w:rsidRPr="004502ED" w:rsidRDefault="000D3D97" w:rsidP="003B4C04">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Herrera Martínez, L., &amp; Espinoza Freire, E. E. (2020). La relación familia-escuela y el rendimiento escolar. Revista Científica, Cultura, Comunicación y Desarrollo, 5(3), 16-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="004502ED">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://rccd.ucf.edu.cu/index.php/aes/article/view/252/280</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="16D9888F" w14:textId="77777777" w:rsidR="00D20C74" w:rsidRPr="004502ED" w:rsidRDefault="00D20C74" w:rsidP="003B4C04">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2266ECD9" w14:textId="77777777" w:rsidR="000D3D97" w:rsidRPr="004502ED" w:rsidRDefault="000D3D97" w:rsidP="003B4C04">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
@@ -19345,207 +19156,225 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="004502ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 255-270. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="004502ED">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.redalyc.org/pdf/292/29211204.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="59A11C1F" w14:textId="77777777" w:rsidR="00131344" w:rsidRPr="003B4C04" w:rsidRDefault="00131344" w:rsidP="003B4C04">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00131344" w:rsidRPr="003B4C04" w:rsidSect="004502ED">
-      <w:headerReference w:type="default" r:id="rId28"/>
-      <w:footerReference w:type="default" r:id="rId29"/>
+      <w:headerReference w:type="default" r:id="rId29"/>
+      <w:footerReference w:type="default" r:id="rId30"/>
       <w:pgSz w:w="11909" w:h="16834"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="567" w:left="1440" w:header="142" w:footer="268" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D8AF7AD" w14:textId="77777777" w:rsidR="004D4130" w:rsidRDefault="004D4130">
+    <w:p w14:paraId="2BC25227" w14:textId="77777777" w:rsidR="00601843" w:rsidRDefault="00601843">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B54C2EA" w14:textId="77777777" w:rsidR="004D4130" w:rsidRDefault="004D4130">
+    <w:p w14:paraId="324FC4BA" w14:textId="77777777" w:rsidR="00601843" w:rsidRDefault="00601843">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="61DA5B64" w14:textId="611D416C" w:rsidR="004502ED" w:rsidRDefault="004502ED" w:rsidP="004502ED">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="0059794E">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Vol. 11, Núm. 21                   </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="0059794E">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Enero</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="0059794E">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve"> – Junio 2024                       CEMYS</w:t>
+      <w:t xml:space="preserve"> – </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="0059794E">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Junio</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="0059794E">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2024                       CEMYS</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="17FB7F69" w14:textId="77777777" w:rsidR="004D4130" w:rsidRDefault="004D4130">
+    <w:p w14:paraId="79A7C227" w14:textId="77777777" w:rsidR="00601843" w:rsidRDefault="00601843">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F8E6B09" w14:textId="77777777" w:rsidR="004D4130" w:rsidRDefault="004D4130">
+    <w:p w14:paraId="565A21D9" w14:textId="77777777" w:rsidR="00601843" w:rsidRDefault="00601843">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="003CC146" w14:textId="3244DB67" w:rsidR="00C203DD" w:rsidRDefault="004502ED" w:rsidP="004502ED">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00666AC6">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="16A1D50A" wp14:editId="59769335">
           <wp:extent cx="5200650" cy="704850"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="409836021" name="Imagen 409836021" descr="Imagen que contiene Texto&#10;&#10;Descripción generada automáticamente"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="18" name="Imagen 18" descr="Imagen que contiene Texto&#10;&#10;Descripción generada automáticamente"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
@@ -19564,52 +19393,52 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5200650" cy="704850"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="40"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C203DD"/>
@@ -19731,50 +19560,51 @@
     <w:rsid w:val="0050360F"/>
     <w:rsid w:val="00504F27"/>
     <w:rsid w:val="00516AEF"/>
     <w:rsid w:val="00527010"/>
     <w:rsid w:val="00533059"/>
     <w:rsid w:val="00536884"/>
     <w:rsid w:val="0054310A"/>
     <w:rsid w:val="005525CE"/>
     <w:rsid w:val="00552B27"/>
     <w:rsid w:val="00566352"/>
     <w:rsid w:val="0057203F"/>
     <w:rsid w:val="0057351F"/>
     <w:rsid w:val="00577273"/>
     <w:rsid w:val="00580D38"/>
     <w:rsid w:val="00592E1C"/>
     <w:rsid w:val="00597343"/>
     <w:rsid w:val="00597D2B"/>
     <w:rsid w:val="005A04D5"/>
     <w:rsid w:val="005A6ACA"/>
     <w:rsid w:val="005B2531"/>
     <w:rsid w:val="005B49B2"/>
     <w:rsid w:val="005B4AD9"/>
     <w:rsid w:val="005D4FAE"/>
     <w:rsid w:val="005E53F4"/>
     <w:rsid w:val="005F4C0B"/>
+    <w:rsid w:val="00601843"/>
     <w:rsid w:val="00607B6E"/>
     <w:rsid w:val="00607BE0"/>
     <w:rsid w:val="00615B42"/>
     <w:rsid w:val="00623D43"/>
     <w:rsid w:val="00623EE6"/>
     <w:rsid w:val="00630823"/>
     <w:rsid w:val="00643BC2"/>
     <w:rsid w:val="00650BAC"/>
     <w:rsid w:val="006558F6"/>
     <w:rsid w:val="0066751B"/>
     <w:rsid w:val="006710E8"/>
     <w:rsid w:val="006906B1"/>
     <w:rsid w:val="00690830"/>
     <w:rsid w:val="0069487C"/>
     <w:rsid w:val="006A0E0B"/>
     <w:rsid w:val="006A3AD1"/>
     <w:rsid w:val="006A3B46"/>
     <w:rsid w:val="006B32FC"/>
     <w:rsid w:val="006C7410"/>
     <w:rsid w:val="006D0EB6"/>
     <w:rsid w:val="006E4774"/>
     <w:rsid w:val="006E5E87"/>
     <w:rsid w:val="006F10BD"/>
     <w:rsid w:val="006F11CD"/>
     <w:rsid w:val="006F4261"/>
@@ -19818,83 +19648,85 @@
     <w:rsid w:val="0089001B"/>
     <w:rsid w:val="008A070E"/>
     <w:rsid w:val="008A2C40"/>
     <w:rsid w:val="008F22ED"/>
     <w:rsid w:val="00905E78"/>
     <w:rsid w:val="009114EA"/>
     <w:rsid w:val="0092351D"/>
     <w:rsid w:val="00940A37"/>
     <w:rsid w:val="009466B8"/>
     <w:rsid w:val="00960386"/>
     <w:rsid w:val="00966CB0"/>
     <w:rsid w:val="00987E15"/>
     <w:rsid w:val="00995FA5"/>
     <w:rsid w:val="009A5392"/>
     <w:rsid w:val="009A5EBE"/>
     <w:rsid w:val="009B2C84"/>
     <w:rsid w:val="009B5A1A"/>
     <w:rsid w:val="009B716C"/>
     <w:rsid w:val="009D0163"/>
     <w:rsid w:val="009D393F"/>
     <w:rsid w:val="009D5BAF"/>
     <w:rsid w:val="009D60E5"/>
     <w:rsid w:val="00A0794E"/>
     <w:rsid w:val="00A1193A"/>
     <w:rsid w:val="00A11A1B"/>
+    <w:rsid w:val="00A14ADB"/>
     <w:rsid w:val="00A16058"/>
     <w:rsid w:val="00A171E2"/>
     <w:rsid w:val="00A24EC8"/>
     <w:rsid w:val="00A37D40"/>
     <w:rsid w:val="00A40E21"/>
     <w:rsid w:val="00A4501A"/>
     <w:rsid w:val="00A56F60"/>
     <w:rsid w:val="00A579B9"/>
     <w:rsid w:val="00A632DF"/>
     <w:rsid w:val="00A745F3"/>
     <w:rsid w:val="00A82D72"/>
     <w:rsid w:val="00A855E1"/>
     <w:rsid w:val="00A85EFD"/>
     <w:rsid w:val="00A96A0A"/>
     <w:rsid w:val="00A96B47"/>
     <w:rsid w:val="00AC66F9"/>
     <w:rsid w:val="00AF24F2"/>
     <w:rsid w:val="00B05FE3"/>
     <w:rsid w:val="00B10353"/>
     <w:rsid w:val="00B3354C"/>
     <w:rsid w:val="00B362E6"/>
     <w:rsid w:val="00B42CBE"/>
     <w:rsid w:val="00B5222D"/>
     <w:rsid w:val="00B72027"/>
     <w:rsid w:val="00B735A5"/>
     <w:rsid w:val="00B751D1"/>
     <w:rsid w:val="00B77D4F"/>
     <w:rsid w:val="00B77D75"/>
     <w:rsid w:val="00B803C5"/>
     <w:rsid w:val="00BB281B"/>
     <w:rsid w:val="00BB38C6"/>
     <w:rsid w:val="00BB6343"/>
     <w:rsid w:val="00BC0D16"/>
+    <w:rsid w:val="00BC3535"/>
     <w:rsid w:val="00BF092A"/>
     <w:rsid w:val="00BF3345"/>
     <w:rsid w:val="00C203DD"/>
     <w:rsid w:val="00C23810"/>
     <w:rsid w:val="00C42551"/>
     <w:rsid w:val="00C5522D"/>
     <w:rsid w:val="00C61876"/>
     <w:rsid w:val="00C63738"/>
     <w:rsid w:val="00C67DFA"/>
     <w:rsid w:val="00C750C4"/>
     <w:rsid w:val="00C7658E"/>
     <w:rsid w:val="00C8208B"/>
     <w:rsid w:val="00C826FF"/>
     <w:rsid w:val="00C82CFC"/>
     <w:rsid w:val="00C90E56"/>
     <w:rsid w:val="00C91EFF"/>
     <w:rsid w:val="00C958BC"/>
     <w:rsid w:val="00CA32DC"/>
     <w:rsid w:val="00CA5E29"/>
     <w:rsid w:val="00CA6C86"/>
     <w:rsid w:val="00CA7DBC"/>
     <w:rsid w:val="00CB1E39"/>
     <w:rsid w:val="00CE4620"/>
     <w:rsid w:val="00CF40E9"/>
     <w:rsid w:val="00CF4B11"/>
@@ -19972,51 +19804,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="003CC0F1"/>
   <w15:docId w15:val="{21ED72DA-6833-4586-BBCF-983F1E1B1E8A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es" w:eastAsia="es-MX" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -20486,51 +20318,50 @@
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="80"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
@@ -20617,51 +20448,51 @@
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000D3D97"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FC3625"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-MX"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="004127C6"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004502ED"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
@@ -20672,55 +20503,67 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004502ED"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004502ED"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004502ED"/>
   </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A14ADB"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="135293786">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="360"/>
       <w:marRight w:val="360"/>
       <w:marTop w:val="360"/>
       <w:marBottom w:val="360"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="153112281">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="360"/>
       <w:marRight w:val="360"/>
       <w:marTop w:val="360"/>
       <w:marBottom w:val="360"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -20735,101 +20578,101 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1500652608">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="360"/>
       <w:marRight w:val="360"/>
       <w:marTop w:val="360"/>
       <w:marBottom w:val="360"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart6.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart10.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rccd.ucf.edu.cu/index.php/aes/article/view/252/280" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/servlet/articulo?codigo=7795849" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart5.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.cecar.edu.co/bitstream/handle/cecar/6958/86-Manuscrito%20de%20cap%C3%ADtulo-2113-1-10-20200727.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart9.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.17979/sportis.2016.2.2.1428" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart4.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scielo.org.co/scielo.php?script=sci_arttext&amp;pid=S1794-47242007000200007&amp;lng=en&amp;tlng=es" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart8.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/10784/16801" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart7.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.15332/s1794-9998.2018.0001.10" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.redalyc.org/pdf/292/29211204.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart5.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.cecar.edu.co/bitstream/handle/cecar/6958/86-Manuscrito%20de%20cap%C3%ADtulo-2113-1-10-20200727.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.17979/sportis.2016.2.2.1428" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/cemys.v11i21.352" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart4.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart9.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scielo.org.co/scielo.php?script=sci_arttext&amp;pid=S1794-47242007000200007&amp;lng=en&amp;tlng=es" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart8.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/10784/16801" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart7.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.15332/s1794-9998.2018.0001.10" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.redalyc.org/pdf/292/29211204.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart3.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart10.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart6.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialnet.unirioja.es/servlet/articulo?codigo=7795849" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rccd.ucf.edu.cu/index.php/aes/article/view/252/280" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="https://d.docs.live.net/8efb4d12cd42e69b/RESPALDO%20DRIVE/Investigaci&#243;n/2024/Congreso%202024A/Bases%20de%20datos%20para%20generar%20gr&#225;ficas%20grastronom&#237;a2.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="https://d.docs.live.net/8efb4d12cd42e69b/RESPALDO%20DRIVE/Investigaci&#243;n/2024/Congreso%202024A/Bases%20de%20datos%20para%20generar%20gr&#225;ficas%20grastronom&#237;a2.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors10.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style10.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="https://d.docs.live.net/8efb4d12cd42e69b/RESPALDO%20DRIVE/Investigaci&#243;n/2024/Congreso%202024A/Bases%20de%20datos%20para%20generar%20gr&#225;ficas%20grastronom&#237;a2.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="https://d.docs.live.net/8efb4d12cd42e69b/RESPALDO%20DRIVE/2023B/Servicio%202023B/Bases%20de%20datos%20para%20generar%20gr&#225;ficas%20grastronom&#237;a2.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors3.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style3.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="https://d.docs.live.net/8efb4d12cd42e69b/RESPALDO%20DRIVE/2023B/Servicio%202023B/Bases%20de%20datos%20para%20generar%20gr&#225;ficas%20grastronom&#237;a2.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors4.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style4.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="https://d.docs.live.net/8efb4d12cd42e69b/RESPALDO%20DRIVE/Investigaci&#243;n/2022/Proyecto%20empleo%20Alumnos/Bases%20de%20datos%20para%20generar%20gr&#225;ficas%20grastronom&#237;a.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors5.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style5.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="https://d.docs.live.net/8efb4d12cd42e69b/RESPALDO%20DRIVE/Investigaci&#243;n/2024/Congreso%202024A/Bases%20de%20datos%20para%20generar%20gr&#225;ficas%20grastronom&#237;a2.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors6.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style6.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="https://d.docs.live.net/8efb4d12cd42e69b/RESPALDO%20DRIVE/2023B/Servicio%202023B/Bases%20de%20datos%20para%20generar%20gr&#225;ficas%20grastronom&#237;a2.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors7.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style7.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="https://d.docs.live.net/8efb4d12cd42e69b/RESPALDO%20DRIVE/Investigaci&#243;n/2024/Congreso%202024A/Bases%20de%20datos%20para%20generar%20gr&#225;ficas%20grastronom&#237;a2.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors8.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style8.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="https://d.docs.live.net/8efb4d12cd42e69b/RESPALDO%20DRIVE/Investigaci&#243;n/2024/Congreso%202024A/Bases%20de%20datos%20para%20generar%20gr&#225;ficas%20grastronom&#237;a2.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors9.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style9.xml"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-ES"/>
+  <c:lang val="es-MX"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout/>
       <c:pieChart>
         <c:varyColors val="1"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>'[Bases de datos para generar gráficas grastronomía2.xlsx]Hoja3'!$B$14</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Cuenta de Turno en el que has tenido tu mayor carga de horas clase en los dos últimos semestres</c:v>
@@ -21079,51 +20922,51 @@
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart10.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-ES"/>
+  <c:lang val="es-MX"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
@@ -21419,51 +21262,51 @@
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-ES"/>
+  <c:lang val="es-MX"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
@@ -21778,51 +21621,51 @@
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart3.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-ES"/>
+  <c:lang val="es-MX"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:pivotSource>
     <c:name>[Bases de datos para generar gráficas grastronomía2.xlsx]Hoja4!TablaDinámica41</c:name>
     <c:fmtId val="-1"/>
   </c:pivotSource>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:pivotFmts>
       <c:pivotFmt>
         <c:idx val="0"/>
         <c:spPr>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
@@ -22519,51 +22362,51 @@
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
   <c:extLst>
     <c:ext xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" uri="{781A3756-C4B2-4CAC-9D66-4F8BD8637D16}">
       <c14:pivotOptions>
         <c14:dropZoneCategories val="1"/>
       </c14:pivotOptions>
     </c:ext>
     <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{E28EC0CA-F0BB-4C9C-879D-F8772B89E7AC}">
       <c16:pivotOptions16>
         <c16:showExpandCollapseFieldButtons val="1"/>
       </c16:pivotOptions16>
     </c:ext>
   </c:extLst>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart4.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-ES"/>
+  <c:lang val="es-MX"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:pivotSource>
     <c:name>[Bases de datos para generar gráficas grastronomía2.xlsx]Hoja6!TablaDinámica51</c:name>
     <c:fmtId val="-1"/>
   </c:pivotSource>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:pivotFmts>
       <c:pivotFmt>
         <c:idx val="0"/>
         <c:spPr>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
@@ -23423,51 +23266,51 @@
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
   <c:extLst>
     <c:ext xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" uri="{781A3756-C4B2-4CAC-9D66-4F8BD8637D16}">
       <c14:pivotOptions>
         <c14:dropZonesVisible val="1"/>
       </c14:pivotOptions>
     </c:ext>
   </c:extLst>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart5.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-ES"/>
+  <c:lang val="es-MX"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout/>
       <c:pieChart>
         <c:varyColors val="1"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:dPt>
             <c:idx val="0"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
@@ -23706,51 +23549,51 @@
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart6.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-ES"/>
+  <c:lang val="es-MX"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:pivotSource>
     <c:name>[Bases de datos para generar gráficas grastronomía2.xlsx]Hoja8!TablaDinámica74</c:name>
     <c:fmtId val="-1"/>
   </c:pivotSource>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:pivotFmts>
       <c:pivotFmt>
         <c:idx val="0"/>
         <c:spPr>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
@@ -24148,51 +23991,51 @@
       <a:endParaRPr lang="es-MX"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
   <c:extLst>
     <c:ext xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" uri="{781A3756-C4B2-4CAC-9D66-4F8BD8637D16}">
       <c14:pivotOptions>
         <c14:dropZoneFilter val="1"/>
         <c14:dropZonesVisible val="1"/>
       </c14:pivotOptions>
     </c:ext>
     <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{E28EC0CA-F0BB-4C9C-879D-F8772B89E7AC}">
       <c16:pivotOptions16>
         <c16:showExpandCollapseFieldButtons val="1"/>
       </c16:pivotOptions16>
     </c:ext>
   </c:extLst>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart7.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-ES"/>
+  <c:lang val="es-MX"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:pivotSource>
     <c:name>[Bases de datos para generar gráficas grastronomía2.xlsx]Hoja9!TablaDinámica79</c:name>
     <c:fmtId val="-1"/>
   </c:pivotSource>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:pivotFmts>
       <c:pivotFmt>
         <c:idx val="0"/>
         <c:spPr>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
@@ -24806,51 +24649,51 @@
       <a:endParaRPr lang="es-MX"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
   <c:extLst>
     <c:ext xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" uri="{781A3756-C4B2-4CAC-9D66-4F8BD8637D16}">
       <c14:pivotOptions>
         <c14:dropZoneFilter val="1"/>
         <c14:dropZonesVisible val="1"/>
       </c14:pivotOptions>
     </c:ext>
     <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{E28EC0CA-F0BB-4C9C-879D-F8772B89E7AC}">
       <c16:pivotOptions16>
         <c16:showExpandCollapseFieldButtons val="1"/>
       </c16:pivotOptions16>
     </c:ext>
   </c:extLst>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart8.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-ES"/>
+  <c:lang val="es-MX"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout/>
       <c:pieChart>
         <c:varyColors val="1"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>'[Bases de datos para generar gráficas grastronomía2.xlsx]Hoja11'!$B$22</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Cuenta de ¿Actualmente tienes necesidad de trabajar para poder cubrir tus gastos escolares?</c:v>
@@ -25100,51 +24943,51 @@
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart9.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-ES"/>
+  <c:lang val="es-MX"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout/>
       <c:barChart>
         <c:barDir val="col"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:ln>
@@ -31762,65 +31605,65 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58073B2C-61D7-4F22-AC5A-F72F7DEF3CAF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>17</Pages>
-  <Words>4488</Words>
-  <Characters>24686</Characters>
+  <Words>4504</Words>
+  <Characters>24774</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>205</Lines>
+  <Lines>206</Lines>
   <Paragraphs>58</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>29116</CharactersWithSpaces>
+  <CharactersWithSpaces>29220</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>jorge rodriguez palomera</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>