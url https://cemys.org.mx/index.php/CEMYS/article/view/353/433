--- v0 (2025-10-07)
+++ v1 (2026-08-31)
@@ -9,67 +9,108 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/theme/themeOverride1.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3AF604B8" w14:textId="4E859151" w:rsidR="00895E26" w:rsidRPr="00895E26" w:rsidRDefault="00895E26" w:rsidP="00895E26">
+    <w:p w14:paraId="1746FD9C" w14:textId="3E726867" w:rsidR="00204852" w:rsidRPr="00204852" w:rsidRDefault="00204852" w:rsidP="00204852">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00204852">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00204852">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00204852">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="es-MX"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/cemys.v11i21.353</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3AF604B8" w14:textId="35624D94" w:rsidR="00895E26" w:rsidRPr="00895E26" w:rsidRDefault="00895E26" w:rsidP="00895E26">
       <w:pPr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk162628558"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Artículos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -190,196 +231,275 @@
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>deficits</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00177A14" w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">: the case of the Federal Institute – campus </w:t>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00177A14" w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Registro</w:t>
+        <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="right"/>
+      <w:r w:rsidR="00177A14" w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve"> case </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00177A14" w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:br/>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00177A14" w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Formação</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> the Federal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00177A14" w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Institute</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00177A14" w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>mão</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00177A14" w:rsidRPr="00895E26">
+        <w:t xml:space="preserve"> – campus Registro</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60219D85" w14:textId="7247A95C" w:rsidR="006C31C8" w:rsidRPr="00895E26" w:rsidRDefault="00895E26" w:rsidP="00895E26">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de obra </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00177A14" w:rsidRPr="00895E26">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>e</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00177A14" w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:t>Formação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00177A14" w:rsidRPr="00895E26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00177A14" w:rsidRPr="00895E26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>mão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00177A14" w:rsidRPr="00895E26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de obra </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00177A14" w:rsidRPr="00895E26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00177A14" w:rsidRPr="00895E26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> déficits locais: o caso do Instituto Federal de São Paulo – campus Registro</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34229BFB" w14:textId="5B2DA4BE" w:rsidR="00C4067C" w:rsidRPr="006C31C8" w:rsidRDefault="00C4067C" w:rsidP="006C31C8">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C31C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:br/>
       </w:r>
@@ -410,51 +530,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00D31957" w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>guilhermeramaral@hotmail.com</w:t>
       </w:r>
       <w:r w:rsidRPr="006C31C8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="006C31C8">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t>https://orcid.org/0009-0004-4823-6909</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="55950A52" w14:textId="77777777" w:rsidR="00332F93" w:rsidRPr="006C31C8" w:rsidRDefault="00332F93" w:rsidP="006C31C8">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
@@ -486,51 +606,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>lntrevisan@pucsp.br</w:t>
       </w:r>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="006C31C8">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0002-0914-3679</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="657A7FE4" w14:textId="423925A2" w:rsidR="00C4067C" w:rsidRPr="00895E26" w:rsidRDefault="00895E26" w:rsidP="00895E26">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
@@ -631,96 +751,60 @@
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:cr/>
-        <w:t xml:space="preserve">This research aims to analyze, through a case study, how workforce training is related to supporting local professional qualification deficits, taking as a reference the socioeconomic context of Vale of Ribeira, specifically the city of </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> campus. For this study, some data was collected through a socioeconomic questionnaire with 35 students from college courses </w:t>
+        <w:t xml:space="preserve">This research aims to analyze, through a case study, how workforce training is related to supporting local professional qualification deficits, taking as a reference the socioeconomic context of Vale of Ribeira, specifically the city of Registro and the courses higher education </w:t>
       </w:r>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>enrolled from the first to the last semester. The results showed that public policymakers at Federal Institutes should focus on the themes of professional qualification and training for the market when installing new courses on campus, as well as the obstacles related to retaining recent graduates in the region due to the scarcity of job opportunities in the training area.</w:t>
+        <w:t>at the Federal Institute of São Paulo (IFSP), Registro campus. For this study, some data was collected through a socioeconomic questionnaire with 35 students from college courses enrolled from the first to the last semester. The results showed that public policymakers at Federal Institutes should focus on the themes of professional qualification and training for the market when installing new courses on campus, as well as the obstacles related to retaining recent graduates in the region due to the scarcity of job opportunities in the training area.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D93ED73" w14:textId="0640450B" w:rsidR="00B34C1C" w:rsidRPr="00895E26" w:rsidRDefault="00B34C1C" w:rsidP="00895E26">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Keywords</w:t>
       </w:r>
@@ -1004,51 +1088,51 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Diciembre</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2023</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF40A3">
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="006E7CD3">
         <w:pict w14:anchorId="24C73E8F">
           <v:rect id="_x0000_i1025" style="width:446.5pt;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="1039C5F2" w14:textId="7E270CB5" w:rsidR="00D31957" w:rsidRPr="00895E26" w:rsidRDefault="00D31957" w:rsidP="00895E26">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1160,61 +1244,52 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>El PNE 2014-2024, referencia para los análisis de esta investigación, oficializada mediante la ley 13.005/2014, presenta diez directrices, cuatro de las cuales están directamente relacionadas con esta investigación: mejorar la calidad de la educación, la formación para el trabajo y la ciudadanía, promover la Principio de gestión democrática de la educación pública y promoción humanística, científica, cultural y tecnológica del país.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FAD3720" w14:textId="77777777" w:rsidR="00D31957" w:rsidRPr="00895E26" w:rsidRDefault="00D31957" w:rsidP="00895E26">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve">El impulso de una verdadera red federal de educación estrechamente vinculada a la LDB y al PNE llega con la promulgación de la ley 11.892/2008, con la creación de la red federal de educación, en dos grandes divisiones: las Universidades Federales (incluidas las </w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Universidades Rurales) y la Red Federal. de Educación Profesional, Científica y Tecnológica, este último con el objetivo de internalizar y diversificar la educación profesional y tecnológica en el país (CAVALCANTI, 2021)</w:t>
+        <w:t>El impulso de una verdadera red federal de educación estrechamente vinculada a la LDB y al PNE llega con la promulgación de la ley 11.892/2008, con la creación de la red federal de educación, en dos grandes divisiones: las Universidades Federales (incluidas las Universidades Rurales) y la Red Federal. de Educación Profesional, Científica y Tecnológica, este último con el objetivo de internalizar y diversificar la educación profesional y tecnológica en el país (CAVALCANTI, 2021)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="532899DF" w14:textId="77777777" w:rsidR="00D31957" w:rsidRPr="00895E26" w:rsidRDefault="00D31957" w:rsidP="00895E26">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Según Meyer (2004), el Estado de São Paulo lideró las transformaciones que movieron a la sociedad brasileña desde la Proclamación de la República. Sin embargo, estas transformaciones, que efectivamente dinamizaron e impulsaron su crecimiento, no resultaron en cambios y avances homogéneos en todas las regiones administrativas de São Paulo. Este es el caso del municipio de Registro, ubicado en Vale do Ribeira, donde funciona el campus del IFSP (Instituto Federal de Educación, Ciencia y Tecnología de São Paulo), sede de esta investigación. El campus IFSP - Registro obtuvo su autorización de funcionamiento mediante ordenanza </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00895E26">
@@ -1360,309 +1435,260 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>El Instituto Federal</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FD90740" w14:textId="5471642C" w:rsidR="00E6546B" w:rsidRPr="00895E26" w:rsidRDefault="00E6546B" w:rsidP="00895E26">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve">En 2008, el entonces ministro de Educación Fernando Haddad, bajo la gestión del presidente Luís </w:t>
+        <w:t>En 2008, el entonces ministro de Educación Fernando Haddad, bajo la gestión del presidente Luís Inácio Lula da Silva, creó los Institutos Federales de Educación Básica, Técnica y Tecnológica y la carrera de profesores de EBTT, cambiando su formar la historia definitiva de la educación en el país.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F7CF36" w14:textId="53146143" w:rsidR="00E6546B" w:rsidRPr="00895E26" w:rsidRDefault="00E6546B" w:rsidP="00895E26">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00895E26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Así, actualmente la red educativa federal cuenta con dos grandes divisiones, a saber: Universidades Federales (incluidas las Universidades Rurales) y la Red Federal de Educación Profesional, Científica y </w:t>
+      </w:r>
+      <w:r w:rsidR="007D4340" w:rsidRPr="00895E26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Tecnológica,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00895E26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esta última con el objetivo de interiorizar y diversificar la educación profesional y tecnológica en el país.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24D4FD7F" w14:textId="291F8A75" w:rsidR="00E6546B" w:rsidRPr="00895E26" w:rsidRDefault="00E6546B" w:rsidP="00895E26">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00895E26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los Institutos Federales son instituciones </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>Inácio</w:t>
+        <w:t>multicurriculares</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Lula da Silva, creó los Institutos Federales de Educación Básica, Técnica y Tecnológica y la carrera de profesores de EBTT, cambiando su formar la historia definitiva de la educación en el país.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="13F7CF36" w14:textId="53146143" w:rsidR="00E6546B" w:rsidRPr="00895E26" w:rsidRDefault="00E6546B" w:rsidP="00895E26">
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00895E26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>multicampus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00895E26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (rectorado, campus, campus avanzado, polos de innovación y polos de educación a distancia) especializados en ofrecer educación profesional y tecnológica en todos los niveles y formas de articulación con otros niveles y modalidades de educación nacional. educación, ofreciendo diferentes tipos de cursos </w:t>
+      </w:r>
+      <w:r w:rsidR="005B098D" w:rsidRPr="00895E26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Educación Profesional, Científica y Tecnológica</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00895E26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>, además de grados, licenciaturas y posgrados estricto sensu. Están legalmente obligados a garantizar un mínimo del 50% de sus vacantes para la impartición de cursos técnicos de nivel secundario, principalmente de forma integrada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A0DB16E" w14:textId="77777777" w:rsidR="00E6546B" w:rsidRPr="00895E26" w:rsidRDefault="00E6546B" w:rsidP="00895E26">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve">Así, actualmente la red educativa federal cuenta con dos grandes divisiones, a saber: Universidades Federales (incluidas las Universidades Rurales) y la Red Federal de Educación Profesional, Científica y </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="24D4FD7F" w14:textId="291F8A75" w:rsidR="00E6546B" w:rsidRPr="00895E26" w:rsidRDefault="00E6546B" w:rsidP="00895E26">
+        <w:lastRenderedPageBreak/>
+        <w:t>También deberán garantizar un mínimo del 20% de sus vacantes para cubrir la oferta de carreras de pregrado, así como programas especiales de formación pedagógica, con miras a formar docentes para la Educación Básica, especialmente en las áreas de ciencias y matemáticas, y para la Profesional. Educación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A5C7698" w14:textId="77777777" w:rsidR="00E6546B" w:rsidRPr="00895E26" w:rsidRDefault="00E6546B" w:rsidP="00895E26">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve">Los Institutos Federales son instituciones </w:t>
-[...60 lines deleted...]
-    <w:p w14:paraId="1A0DB16E" w14:textId="77777777" w:rsidR="00E6546B" w:rsidRPr="00895E26" w:rsidRDefault="00E6546B" w:rsidP="00895E26">
+        <w:t>Se destaca también su papel en el desarrollo de soluciones técnicas y tecnológicas a través de investigación aplicada y acciones de extensión al interior de la comunidad con miras al avance económico y social local y regional.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="683E7072" w14:textId="77777777" w:rsidR="00E6546B" w:rsidRPr="00895E26" w:rsidRDefault="00E6546B" w:rsidP="00895E26">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve">También deberán garantizar un mínimo del 20% de sus vacantes para cubrir la oferta de carreras de pregrado, así como programas especiales de formación pedagógica, con miras </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="1A5C7698" w14:textId="77777777" w:rsidR="00E6546B" w:rsidRPr="00895E26" w:rsidRDefault="00E6546B" w:rsidP="00895E26">
+        <w:t>La política expansionista de los Institutos Federales se ve gravemente impactada por el cambio de presidencia de Brasil y su respectiva preocupación por la educación pública de calidad y el amplio acceso de la población.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E6CAD57" w14:textId="1C812F72" w:rsidR="00E6546B" w:rsidRDefault="00E6546B" w:rsidP="00895E26">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>Se destaca también su papel en el desarrollo de soluciones técnicas y tecnológicas a través de investigación aplicada y acciones de extensión al interior de la comunidad con miras al avance económico y social local y regional.</w:t>
-[...63 lines deleted...]
-        <w:t xml:space="preserve"> (2021), durante los gobiernos del PT</w:t>
+        <w:t>Según Cavalcanti (2021), durante los gobiernos del PT</w:t>
       </w:r>
       <w:r w:rsidR="007D4340" w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> (partido de los trabajadores)</w:t>
       </w:r>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> se crearon más de 360 ​​campus en todo el país. Durante el gobierno de</w:t>
       </w:r>
       <w:r w:rsidR="007D4340" w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
@@ -2090,61 +2116,52 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27014A48" w14:textId="35DE523D" w:rsidR="00E6546B" w:rsidRPr="00895E26" w:rsidRDefault="00E6546B" w:rsidP="00895E26">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve">El Registro recibió su nombre debido a su responsabilidad de registrar todo el oro explorado en la región. Había un agente procedente de Portugal encargado de cobrar el </w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">diezmo destinado a la corona portuguesa antes de que el oro fuera llevado a </w:t>
+        <w:t xml:space="preserve">El Registro recibió su nombre debido a su responsabilidad de registrar todo el oro explorado en la región. Había un agente procedente de Portugal encargado de cobrar el diezmo destinado a la corona portuguesa antes de que el oro fuera llevado a </w:t>
       </w:r>
       <w:r w:rsidR="005B098D" w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">la ciudad de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Iguape</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -2213,91 +2230,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Kogyo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> - empresa de desarrollo industrial y rural de apoyo a los inmigrantes japoneses) y, con el advenimiento de la Segunda Guerra Mundial, parte de las propiedades de Registro fueron vendidas y el Valle de Ribeira do </w:t>
+        <w:t xml:space="preserve"> Kabushiki Kaisha - empresa de desarrollo industrial y rural de apoyo a los inmigrantes japoneses) y, con el advenimiento de la Segunda Guerra Mundial, parte de las propiedades de Registro fueron vendidas y el Valle de Ribeira do </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Iguape</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> volvió a una situación de inercia económica.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B40D702" w14:textId="77777777" w:rsidR="00CC5812" w:rsidRDefault="00CC5812" w:rsidP="00895E26">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
@@ -2397,90 +2374,70 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Entre las regiones, está RA de Registro, ubicada en Vale do Ribeira, litoral sur del estado de São Paulo, conocida como la más pobre del estado. La RA de Registro está compuesta por catorce municipios y tiene una superficie territorial de 12.180 km², con una población de aproximadamente 269 mil habitantes (IBGE, 2010). Diez de los municipios tienen población pequeña (menos de 20 mil habitantes), tres tienen entre 20 y 50 mil habitantes (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Miracatu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">, Cajati e </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>Cajati</w:t>
+        <w:t>Iguape</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve"> e </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t>), y sólo Registro tiene una población mayor a 50 mil habitantes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FB795F0" w14:textId="77777777" w:rsidR="00CC5812" w:rsidRPr="00895E26" w:rsidRDefault="00CC5812" w:rsidP="00895E26">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>El Producto Interno Bruto (PIB) de RA de Registro en 2010 fue de R$ 3.403,90 millones, lo que corresponde al 0,3% del PIB del Estado, siendo la mayor contribución del sector servicios (73%), seguido de la administración pública (12%)</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
@@ -2523,61 +2480,61 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Barone (2014) confirma los estudios de Hogan et al (1998) al analizar los datos de desarrollo de la región. Según ella, en el Estado de São Paulo, el RA de Registro tiene el Índice de Desarrollo Humano (IDH) más bajo, 0,70, por debajo del promedio nacional de 0,73 en 2010 (PNUD, 2013). El IDH es una medida resumida del progreso a largo plazo en tres dimensiones básicas del desarrollo humano: ingresos, educación y salud (PNUD, 2013).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CD50C27" w14:textId="292243C4" w:rsidR="00CC5812" w:rsidRDefault="00CC5812" w:rsidP="00895E26">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve">El municipio de Registro cuenta con 13.900 empleos formales. La ocupación predominante de estos trabajadores es vendedor minorista (690), seguida de auxiliar de oficina (669) y cajero (631). La remuneración media de los trabajadores formales del municipio es de R$ 2.400, inferior a la media estatal de R$ 3.700. Del total de trabajadores, las tres actividades que más emplean son: administración pública en general (1.850), atención </w:t>
+        <w:t xml:space="preserve">El municipio de Registro cuenta con 13.900 empleos formales. La ocupación predominante de estos trabajadores es vendedor minorista (690), seguida de auxiliar de oficina (669) y cajero (631). La remuneración media de los trabajadores formales del </w:t>
       </w:r>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>hospitalaria (953) y concesionarias de carreteras, puentes y túneles (559) (RAIS, 2021; CAGED, 2022).</w:t>
+        <w:t>municipio es de R$ 2.400, inferior a la media estatal de R$ 3.700. Del total de trabajadores, las tres actividades que más emplean son: administración pública en general (1.850), atención hospitalaria (953) y concesionarias de carreteras, puentes y túneles (559) (RAIS, 2021; CAGED, 2022).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EF0865E" w14:textId="77777777" w:rsidR="00895E26" w:rsidRPr="00895E26" w:rsidRDefault="00895E26" w:rsidP="00895E26">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DD30D84" w14:textId="46C41A5F" w:rsidR="00F7722C" w:rsidRPr="00895E26" w:rsidRDefault="00F7722C" w:rsidP="00895E26">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2867,97 +2824,97 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="550D340F" w14:textId="6FC868D3" w:rsidR="001B7980" w:rsidRPr="00895E26" w:rsidRDefault="001B7980" w:rsidP="00895E26">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="54860875" wp14:editId="660FCAA2">
             <wp:extent cx="4572635" cy="2743835"/>
             <wp:effectExtent l="0" t="0" r="18415" b="18415"/>
             <wp:docPr id="82" name="Gráfico 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId10"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId11"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:br/>
         <w:t>Fuente: elaboración propia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DC26940" w14:textId="08EEFB7B" w:rsidR="001B7980" w:rsidRDefault="001B7980" w:rsidP="00895E26">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Sobre las percepciones de los estudiantes sobre la elección de una carrera y su ingreso al mercado laboral:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5676A4ED" w14:textId="77777777" w:rsidR="00895E26" w:rsidRPr="00895E26" w:rsidRDefault="00895E26" w:rsidP="00895E26">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6FE659EF" w14:textId="3336C41F" w:rsidR="00A607E8" w:rsidRPr="00895E26" w:rsidRDefault="00A607E8" w:rsidP="00895E26">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2991,89 +2948,87 @@
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4490"/>
         <w:gridCol w:w="4490"/>
       </w:tblGrid>
       <w:tr w:rsidR="001B7980" w:rsidRPr="00895E26" w14:paraId="46E8809B" w14:textId="77777777" w:rsidTr="00D33746">
         <w:trPr>
           <w:trHeight w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4490" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3FF14AC3" w14:textId="54C0F3FF" w:rsidR="001B7980" w:rsidRPr="00895E26" w:rsidRDefault="001B7980" w:rsidP="00895E26">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895E26">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t>Cuestión</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4490" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="26CDF97A" w14:textId="1DD0DDFB" w:rsidR="001B7980" w:rsidRPr="00895E26" w:rsidRDefault="001B7980" w:rsidP="00895E26">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00895E26">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Percepción</w:t>
             </w:r>
@@ -3113,409 +3068,399 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>estudiantes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B7980" w:rsidRPr="00895E26" w14:paraId="10E0EA5F" w14:textId="77777777" w:rsidTr="00D33746">
         <w:trPr>
           <w:trHeight w:val="854"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4490" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="609A987E" w14:textId="5F7C6C61" w:rsidR="001B7980" w:rsidRPr="00895E26" w:rsidRDefault="001B7980" w:rsidP="00895E26">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895E26">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t>¿Qué te hizo elegir el curso?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4490" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="25D8FFFA" w14:textId="6E890B12" w:rsidR="001B7980" w:rsidRPr="00895E26" w:rsidRDefault="001B7980" w:rsidP="00895E26">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895E26">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t>Para el 65% de los encuestados, el principal motivador fue el interés por el área de actividad.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B7980" w:rsidRPr="00895E26" w14:paraId="10422CC3" w14:textId="77777777" w:rsidTr="00D33746">
         <w:trPr>
           <w:trHeight w:val="854"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4490" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F8BFC1B" w14:textId="31B4A167" w:rsidR="001B7980" w:rsidRPr="00895E26" w:rsidRDefault="001B7980" w:rsidP="00895E26">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895E26">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t>¿Cree que podrá obtener una pasantía remunerada en su campo de estudio al final de su carrera?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4490" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5853571F" w14:textId="1F107999" w:rsidR="001B7980" w:rsidRPr="00895E26" w:rsidRDefault="001B7980" w:rsidP="00895E26">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895E26">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t>El 56% de los encuestados está parcialmente de acuerdo con la pregunta.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B7980" w:rsidRPr="00895E26" w14:paraId="3C841099" w14:textId="77777777" w:rsidTr="00D33746">
         <w:trPr>
           <w:trHeight w:val="854"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4490" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="55BBE8EA" w14:textId="2318715D" w:rsidR="001B7980" w:rsidRPr="00895E26" w:rsidRDefault="001B7980" w:rsidP="00895E26">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895E26">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t>¿Crees que después de finalizar el curso podrás trabajar en el campo?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4490" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="24E33C11" w14:textId="49183737" w:rsidR="001B7980" w:rsidRPr="00895E26" w:rsidRDefault="001B7980" w:rsidP="00895E26">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895E26">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t>El 74% de los encuestados está parcialmente de acuerdo con la pregunta.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B7980" w:rsidRPr="00895E26" w14:paraId="762D9B3E" w14:textId="77777777" w:rsidTr="00D33746">
         <w:trPr>
           <w:trHeight w:val="854"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4490" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="317D8ECE" w14:textId="3E15A5D8" w:rsidR="001B7980" w:rsidRPr="00895E26" w:rsidRDefault="001B7980" w:rsidP="00895E26">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895E26">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t>¿Cree usted que existen vacantes laborales en la ciudad de Registro y la región de su área de estudio?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4490" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="38DC4AC8" w14:textId="28FEB0A1" w:rsidR="001B7980" w:rsidRPr="00895E26" w:rsidRDefault="001B7980" w:rsidP="00895E26">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895E26">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t>El 50% de los encuestados está parcialmente de acuerdo con la pregunta.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B7980" w:rsidRPr="00895E26" w14:paraId="3B4F459F" w14:textId="77777777" w:rsidTr="00D33746">
         <w:trPr>
           <w:trHeight w:val="1423"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4490" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4EA98964" w14:textId="026F3CF8" w:rsidR="001B7980" w:rsidRPr="00895E26" w:rsidRDefault="001B7980" w:rsidP="00895E26">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895E26">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t>¿Cree que, al finalizar sus estudios en el IFSP - campus Registro, tendrá un salario mayor que quienes no tienen Educación Superior o que estudiaron en otras facultades de la región?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4490" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5908A282" w14:textId="36F31030" w:rsidR="001B7980" w:rsidRPr="00895E26" w:rsidRDefault="001B7980" w:rsidP="00895E26">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895E26">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t>En la percepción del 70% de los encuestados, tener educación superior proporciona un salario mayor que quienes estudian hasta el bachillerato o que completan su educación superior en otras universidades de la región.</w:t>
             </w:r>
@@ -3817,137 +3762,134 @@
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B34C0D7" w14:textId="7A60FB57" w:rsidR="00A607E8" w:rsidRPr="00895E26" w:rsidRDefault="00A607E8" w:rsidP="00895E26">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Tabla 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00A42424" w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Percepciones sobre las subvenciones para finalizar los estudios y la influencia del trabajo en la calidad del aprendizaje</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblInd w:w="75" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4394"/>
         <w:gridCol w:w="4673"/>
       </w:tblGrid>
       <w:tr w:rsidR="00905909" w:rsidRPr="00895E26" w14:paraId="1A2D80A7" w14:textId="77777777" w:rsidTr="00D33746">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="11B5623C" w14:textId="4029A571" w:rsidR="00905909" w:rsidRPr="00895E26" w:rsidRDefault="00905909" w:rsidP="00895E26">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895E26">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t>Cuestión</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="76865310" w14:textId="18F82B3D" w:rsidR="00905909" w:rsidRPr="00895E26" w:rsidRDefault="00905909" w:rsidP="00895E26">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00895E26">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Percepción</w:t>
             </w:r>
@@ -3986,446 +3928,435 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>estudiantes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00905909" w:rsidRPr="00895E26" w14:paraId="15E53F02" w14:textId="77777777" w:rsidTr="00D33746">
         <w:trPr>
           <w:trHeight w:val="573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5EAD599D" w14:textId="313B672B" w:rsidR="00905909" w:rsidRPr="00895E26" w:rsidRDefault="00905909" w:rsidP="00895E26">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895E26">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t>En tu opinión, ¿es posible completar tu curso sin trabajar?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3B53B8CC" w14:textId="35F3E4D7" w:rsidR="00905909" w:rsidRPr="00895E26" w:rsidRDefault="00905909" w:rsidP="00895E26">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895E26">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t>Para el 47% de los encuestados, es posible completar el curso sin trabajar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00905909" w:rsidRPr="00895E26" w14:paraId="6C59B9F6" w14:textId="77777777" w:rsidTr="00D33746">
         <w:trPr>
           <w:trHeight w:val="859"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="16AEDB7D" w14:textId="784F6021" w:rsidR="00905909" w:rsidRPr="00895E26" w:rsidRDefault="00905909" w:rsidP="00895E26">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895E26">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t>¿Crees que trabajar y estudiar al mismo tiempo reduce la calidad de tu aprendizaje?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4D2700E2" w14:textId="7E321F59" w:rsidR="00905909" w:rsidRPr="00895E26" w:rsidRDefault="00905909" w:rsidP="00895E26">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895E26">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t>La percepción del 88% de los encuestados es que trabajar y estudiar al mismo tiempo reduce la calidad del aprendizaje.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00905909" w:rsidRPr="00895E26" w14:paraId="4C5470A7" w14:textId="77777777" w:rsidTr="00D33746">
         <w:trPr>
           <w:trHeight w:val="859"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="494006BB" w14:textId="12F9E132" w:rsidR="00905909" w:rsidRPr="00895E26" w:rsidRDefault="00905909" w:rsidP="00895E26">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895E26">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t>¿Conoce los programas de asistencia estudiantil que ofrece IFSP Registro?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="384F1138" w14:textId="6BDB34A3" w:rsidR="00905909" w:rsidRPr="00895E26" w:rsidRDefault="00905909" w:rsidP="00895E26">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895E26">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t>El 56% conoce programas de asistencia al estudiante (PAE - Programa de Asistencia al Estudiante y PAP - Programa de Asistencia a la Permanencia).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00905909" w:rsidRPr="00895E26" w14:paraId="440FEA52" w14:textId="77777777" w:rsidTr="00D33746">
         <w:trPr>
           <w:trHeight w:val="1146"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E72924E" w14:textId="0AE5F7B3" w:rsidR="00905909" w:rsidRPr="00895E26" w:rsidRDefault="00905909" w:rsidP="00895E26">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895E26">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t>¿Cree que la oferta actual de becas y programas de asistencia estudiantil en el campus es suficiente para atender a los estudiantes de pregrado?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6C6399CB" w14:textId="3EB278DE" w:rsidR="00905909" w:rsidRPr="00895E26" w:rsidRDefault="00905909" w:rsidP="00895E26">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895E26">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t>En la percepción del 35% de los encuestados, el número de becas y programas de asistencia que se ofrecen actualmente no es suficiente.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00905909" w:rsidRPr="00895E26" w14:paraId="61C3E500" w14:textId="77777777" w:rsidTr="00D33746">
         <w:trPr>
           <w:trHeight w:val="1433"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="319D2315" w14:textId="4FCAAB1F" w:rsidR="00905909" w:rsidRPr="00895E26" w:rsidRDefault="00905909" w:rsidP="00895E26">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895E26">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t>Si hubiera una beca garantizada (equivalente a 1 salario mínimo) desde el primer semestre para subsidiar tus costos universitarios (alimentación, transporte, libros, internet, etc.), ¿necesitarías trabajar?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7457A78E" w14:textId="686D000B" w:rsidR="00905909" w:rsidRPr="00895E26" w:rsidRDefault="00905909" w:rsidP="00895E26">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895E26">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t>Para el 67% de los encuestados, si existiera esta beca no sería necesario que trabajaran y estudiaran al mismo tiempo.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00905909" w:rsidRPr="00895E26" w14:paraId="78998E20" w14:textId="77777777" w:rsidTr="00D33746">
         <w:trPr>
           <w:trHeight w:val="1146"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="333518ED" w14:textId="0F0CB076" w:rsidR="00905909" w:rsidRPr="00895E26" w:rsidRDefault="00905909" w:rsidP="00895E26">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895E26">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t xml:space="preserve">¿Crees </w:t>
             </w:r>
@@ -4440,51 +4371,50 @@
               </w:rPr>
               <w:t>que</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00895E26">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t xml:space="preserve"> dedicándote de lleno a tus estudios durante la graduación, la calidad de tu aprendizaje y las posibilidades de empleo serían mayores?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="170A1378" w14:textId="4E1272DC" w:rsidR="00905909" w:rsidRPr="00895E26" w:rsidRDefault="00905909" w:rsidP="00895E26">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00895E26">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t>Según la percepción del 88% de los encuestados, dedicarse exclusivamente a los estudios aumenta la calidad de tu aprendizaje y aumenta tus posibilidades de conseguir un empleo</w:t>
             </w:r>
@@ -4511,50 +4441,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Fuente: elaboración propia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26BDAFE8" w14:textId="716FC372" w:rsidR="000D6FC4" w:rsidRPr="00895E26" w:rsidRDefault="000D6FC4" w:rsidP="00895E26">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Los resultados alcanzados en este estudio brindan a los formuladores de políticas públicas de los Institutos Federales, involucrados con los temas de calificación profesional y formación para el mercado laboral, la oportunidad de ampliar su visión sobre la percepción que tienen los estudiantes sobre las posibilidades profesionales y el desempeño al finalizar su carrera (bachillerato o licenciatura) en el IFSP – campus Registro, además de pensar en aumentar los subsidios para el acceso y permanencia en la Educación Superior.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="716712F2" w14:textId="7B6BCC37" w:rsidR="001B7980" w:rsidRDefault="000D6FC4" w:rsidP="00895E26">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Las discusiones de los estudios de caso también permitieron sacar a la luz algunos obstáculos relacionados con la retención de los recién graduados en la región administrativa de Registro, especialmente aquellos estudiantes que completan las carreras de Ingeniería de Producción y Licenciatura en Física, ya que terminan siendo atraídos por </w:t>
       </w:r>
       <w:r w:rsidR="008B4DAB" w:rsidRPr="00895E26">
@@ -4642,51 +4573,50 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C62E55A" w14:textId="392EAF1A" w:rsidR="001B7980" w:rsidRPr="00895E26" w:rsidRDefault="008B4DAB" w:rsidP="00895E26">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Futuras líneas de investigación</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48978F79" w14:textId="6E6C062C" w:rsidR="008B4DAB" w:rsidRPr="00895E26" w:rsidRDefault="005F21A6" w:rsidP="00895E26">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">A lo largo del tiempo, con la concepción de los institutos federales, hay espacio para estudios y análisis profundas sobre la efectividad de los campus y su potencial en generar profesionales calificados para suplir necesidades profesionales locales, garantizando el desarrollo local (ciudad o región). Además de la necesidad de un estudio sobre el mercado de empleo, tipo de demanda de mano de obra y políticas </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -4884,105 +4814,96 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>BRASIL. Emenda Constitucional nº 95, de 15 de dezembro de 2016: altera o Ato das Disposições Constitucionais Transitórias, para instituir o Novo Regime Fiscal, e dá outras providências. Brasília, 2016. Disponível em: https://www.planalto.gov.br/ccivil_03/constituicao/emendas/emc/emc95.htm.  Acesso em: 04 dez. 2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="248318AD" w14:textId="77777777" w:rsidR="00A42424" w:rsidRPr="00895E26" w:rsidRDefault="00A42424" w:rsidP="00895E26">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>BRASIL. Instituto Nacional de Estudos e Pesquisas Educacionais. Plano Nacional de Educação 2014-2024: Linha de Base. Brasília, 2015. Disponível em: https://www.gov.br/inep/pt-br/centrais-de-conteudo/acervo-linha-editorial/publicacoes-institucionais/plano-nacional-de-educacao/plano-nacional-de-educacao-pne-2014-2024-linha-de-base. Acesso em: 30 set. 2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="151339F1" w14:textId="77777777" w:rsidR="00A42424" w:rsidRPr="00895E26" w:rsidRDefault="00A42424" w:rsidP="00895E26">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>BRASIL. Lei de Diretrizes e Bases da Educação Nacional, LDB. 9394/1996. Brasília, 1996. Disponível em: http://www.planalto.gov.br/ccivil_03/leis/l9394.htm. Acesso em: 01 out. 2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E899162" w14:textId="77777777" w:rsidR="00A42424" w:rsidRPr="00895E26" w:rsidRDefault="00A42424" w:rsidP="00895E26">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">BRASIL. Lei nº 11.892/2008, de 29 de dezembro de 2008. Institui a Rede Federal de Educação Profissional, Científica e Tecnológica, cria os Institutos Federais de Educação, Ciência e Tecnologia. Brasília, 2008. Disponível em:  </w:t>
-[...9 lines deleted...]
-        <w:t>http://www.planalto.gov.br/ccivil_03/_Ato2007-2010/2008/Lei/L11892.htm. Acesso em: 30 set. 2022.</w:t>
+        <w:t>BRASIL. Lei nº 11.892/2008, de 29 de dezembro de 2008. Institui a Rede Federal de Educação Profissional, Científica e Tecnológica, cria os Institutos Federais de Educação, Ciência e Tecnologia. Brasília, 2008. Disponível em:  http://www.planalto.gov.br/ccivil_03/_Ato2007-2010/2008/Lei/L11892.htm. Acesso em: 30 set. 2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E9B67BD" w14:textId="77777777" w:rsidR="00A42424" w:rsidRPr="00895E26" w:rsidRDefault="00A42424" w:rsidP="00895E26">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2AE7C9B4" w14:textId="77777777" w:rsidR="00A42424" w:rsidRPr="00895E26" w:rsidRDefault="00A42424" w:rsidP="00895E26">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
@@ -5144,50 +5065,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">CODIVAR. Consórcio de Desenvolvimento Intermunicipal do Vale do Ribeira. Vinte anos de luta pelo desenvolvimento regional. Revista CODIVAR, 2010. Disponível em: http://www.codivar.org.br/wpcontent/uploads/2013/06/Codivar_Revista_N%EF%BF%BD_1.pdf. Acesso em: 15 jan. 2023. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="097B0BD5" w14:textId="77777777" w:rsidR="00A42424" w:rsidRPr="00895E26" w:rsidRDefault="00A42424" w:rsidP="00895E26">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">CONCLI, Raphael. Após 20 anos, LDB não trouxe avanço pleno para educação no Brasil. </w:t>
       </w:r>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">Jornal da USP [online], São Paulo, 31 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>jan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -5418,51 +5340,50 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="533BEDE7" w14:textId="3F2B30AD" w:rsidR="00A42424" w:rsidRPr="00895E26" w:rsidRDefault="00A42424" w:rsidP="00895E26">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>DOWBOR, Ladislau. Pão nosso de cada dia: Opções econômicas para sair da crise. São Paulo: Autonomia Literária, 2021.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="731AE882" w14:textId="76F72D18" w:rsidR="00A42424" w:rsidRPr="00895E26" w:rsidRDefault="00A42424" w:rsidP="00895E26">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>FAUSTO, Boris. Historiografia da imigração para São Paulo. São Paulo: Fapesp, 1991.</w:t>
       </w:r>
     </w:p>
@@ -5604,50 +5525,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>HOGAN, D. J.; CARMO, R. L.; ALVES, H. P. F.; RODRIGUES, I. A. Desenvolvimento sustentável no Vale do Ribeira (SP): conservação ambiental e melhoria das condições de vida da população. 1998. Disponível em: https://www.nepo.unicamp.br/projeto/desenvolvimento-sustentavel-no-vale-do-ribeirasp-conservacao-ambiental-e-melhoria-das-condicoes-de-vida-da-populacao/ Acesso em: 15 jan. 2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58E60306" w14:textId="59A3BE30" w:rsidR="00A42424" w:rsidRPr="00895E26" w:rsidRDefault="00A42424" w:rsidP="00895E26">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>IBGE – Instituto Brasileiro de Geografia e Estatística. Índice de desenvolvimento humano. 2010. Disponível em: https://cidades.ibge.gov.br/brasil/sp/registro/pesquisa/37/0?tipo=ranking. Acesso em: 22 set. 2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B0ED4A0" w14:textId="77777777" w:rsidR="00A42424" w:rsidRPr="00895E26" w:rsidRDefault="00A42424" w:rsidP="00895E26">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">IEA - Instituto de Economia Agrícola. A Bananicultura no Estado de São Paulo: 2014 a 2018. 25 nov. 2019. Disponível em: http://www.iea.agricultura.sp.gov.br/out/LerTexto.php?codTexto=14716. Acesso em: 15 jan. 2023. </w:t>
       </w:r>
     </w:p>
@@ -5683,51 +5605,50 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">IFSP. Instituto Federal de Educação, Ciência e Tecnologia de São Paulo – Campus Registro. Disponível em: https://rgt.ifsp.edu.br/portal/o-instituto. Acesso em: 30 set. 2022. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D9E53A0" w14:textId="74D9FFCD" w:rsidR="00A42424" w:rsidRPr="00895E26" w:rsidRDefault="00A42424" w:rsidP="00895E26">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">INSTITUIÇÕES da rede federal. Portal do MEC. Disponível em: http://portal.mec.gov.br/rede-federal-inicial/instituicoes. Acesso em: 30 set. 2022. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="440CBE47" w14:textId="6A376377" w:rsidR="00A42424" w:rsidRPr="00895E26" w:rsidRDefault="00A42424" w:rsidP="00895E26">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">LAZZARINI, Sérgio </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -5858,92 +5779,73 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>MELCHIOR, José Carlos Araújo. O financiamento da educação no Brasil. São Paulo: EPU, 1997.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A2175BE" w14:textId="73276C1F" w:rsidR="00A42424" w:rsidRPr="00895E26" w:rsidRDefault="00A42424" w:rsidP="00895E26">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">MEYER, Regina Maria </w:t>
-[...19 lines deleted...]
-        <w:t>; DORA GROSTEIN, Marta; BIDERMAN, Ciro. São Paulo Metrópole. São Paulo: Edusp, Imprensa Oficial do Estado de São Paulo, 2004.</w:t>
+        <w:t>MEYER, Regina Maria Prosperi; DORA GROSTEIN, Marta; BIDERMAN, Ciro. São Paulo Metrópole. São Paulo: Edusp, Imprensa Oficial do Estado de São Paulo, 2004.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CCF04CB" w14:textId="4A6BC764" w:rsidR="00A42424" w:rsidRPr="00895E26" w:rsidRDefault="00A42424" w:rsidP="00895E26">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">OLIVEIRA, Romualdo Portela de. O direito à educação. In: OLIVEIRA, Romualdo Portela </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>de, ADRIÃO</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
@@ -6066,51 +5968,50 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>PME. Plano Municipal de Ensino de Registro. Lei municipal n. 1.514 de 23 de junho de 2015. Registro, 2015. Disponível em: https://leismunicipais.com.br/a1/sp/r/registro/lei-ordinaria/2015/152/1514/lei-ordinaria-n-1514-2015-aprova-o-plano-municipal-de-educacao-do-municipio-de-registro?r=p. Acesso em: 13 nov. 2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DC9E752" w14:textId="0D115C3B" w:rsidR="00A42424" w:rsidRPr="00895E26" w:rsidRDefault="00A42424" w:rsidP="00895E26">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>PNUD. Programa das Nações Unidas para o Desenvolvimento no Brasil. 2013. Disponível em: https://www.undp.org/pt/brazil/desenvolvimento-humano/publications/indice-de-desenvolvimento-humano-municipal-brasileiro-2013. Acesso em: 13 nov. 2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FDF6AE1" w14:textId="6E0BFE40" w:rsidR="00A42424" w:rsidRPr="00895E26" w:rsidRDefault="00A42424" w:rsidP="00895E26">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">RAIS. Relação Anual de Informações Sociais – 2021. Disponível em http://pdet.mte.gov.br/anuario-rais. Acesso em: 15 jan. 2023. </w:t>
       </w:r>
     </w:p>
@@ -6425,189 +6326,189 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00895E26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>YIN, Robert K. Estudo de caso: Planejamento e métodos. 2.ed. São Paulo: Bookman, 2001.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79E74FD0" w14:textId="77777777" w:rsidR="00A607E8" w:rsidRPr="006C31C8" w:rsidRDefault="00A607E8" w:rsidP="006C31C8">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A607E8" w:rsidRPr="006C31C8" w:rsidSect="00895E26">
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="426" w:left="1701" w:header="142" w:footer="117" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="33EB8770" w14:textId="77777777" w:rsidR="00403A96" w:rsidRDefault="00403A96" w:rsidP="00895E26">
+    <w:p w14:paraId="38DA50BA" w14:textId="77777777" w:rsidR="006E7CD3" w:rsidRDefault="006E7CD3" w:rsidP="00895E26">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A3E2914" w14:textId="77777777" w:rsidR="00403A96" w:rsidRDefault="00403A96" w:rsidP="00895E26">
+    <w:p w14:paraId="058BAAAC" w14:textId="77777777" w:rsidR="006E7CD3" w:rsidRDefault="006E7CD3" w:rsidP="00895E26">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="73767758" w14:textId="3178EFA2" w:rsidR="00895E26" w:rsidRDefault="00895E26" w:rsidP="00895E26">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="0059794E">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Vol. 11, </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="0059794E">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Núm</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="0059794E">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>. 21                   Enero – Junio 2024                       CEMYS</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B89A36D" w14:textId="77777777" w:rsidR="00403A96" w:rsidRDefault="00403A96" w:rsidP="00895E26">
+    <w:p w14:paraId="027A90E1" w14:textId="77777777" w:rsidR="006E7CD3" w:rsidRDefault="006E7CD3" w:rsidP="00895E26">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54A376A4" w14:textId="77777777" w:rsidR="00403A96" w:rsidRDefault="00403A96" w:rsidP="00895E26">
+    <w:p w14:paraId="3D3100B9" w14:textId="77777777" w:rsidR="006E7CD3" w:rsidRDefault="006E7CD3" w:rsidP="00895E26">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="54DDDBC3" w14:textId="4F12268C" w:rsidR="00895E26" w:rsidRDefault="00895E26" w:rsidP="00895E26">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00666AC6">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="065D9B96" wp14:editId="50266AFC">
           <wp:extent cx="5200650" cy="704850"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1906461202" name="Imagen 1906461202" descr="Imagen que contiene Texto&#10;&#10;Descripción generada automáticamente"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="18" name="Imagen 18" descr="Imagen que contiene Texto&#10;&#10;Descripción generada automáticamente"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
@@ -6627,51 +6528,51 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5200650" cy="704850"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54E81F4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="29DC6908"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -6721,142 +6622,145 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="856309712">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00177A14"/>
     <w:rsid w:val="000D6FC4"/>
     <w:rsid w:val="00177A14"/>
     <w:rsid w:val="001B7980"/>
+    <w:rsid w:val="00204852"/>
     <w:rsid w:val="00306978"/>
     <w:rsid w:val="00332F93"/>
     <w:rsid w:val="00383B87"/>
     <w:rsid w:val="00403A96"/>
     <w:rsid w:val="0047001C"/>
     <w:rsid w:val="005B098D"/>
     <w:rsid w:val="005B241E"/>
     <w:rsid w:val="005F21A6"/>
     <w:rsid w:val="006C31C8"/>
+    <w:rsid w:val="006E7CD3"/>
     <w:rsid w:val="007D4340"/>
     <w:rsid w:val="007E0D6D"/>
     <w:rsid w:val="00895E26"/>
     <w:rsid w:val="008B4DAB"/>
     <w:rsid w:val="00905909"/>
     <w:rsid w:val="00975DA6"/>
     <w:rsid w:val="009C0B89"/>
     <w:rsid w:val="00A42424"/>
     <w:rsid w:val="00A607E8"/>
     <w:rsid w:val="00B34C1C"/>
     <w:rsid w:val="00B44663"/>
+    <w:rsid w:val="00BC3535"/>
     <w:rsid w:val="00C4067C"/>
     <w:rsid w:val="00CA1ED8"/>
     <w:rsid w:val="00CA71D4"/>
     <w:rsid w:val="00CC5812"/>
     <w:rsid w:val="00D31957"/>
     <w:rsid w:val="00E6546B"/>
     <w:rsid w:val="00E81F87"/>
     <w:rsid w:val="00F7722C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="33C90391"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E26AD921-CCAF-44BD-94A0-058234A88576}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7215,51 +7119,50 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
@@ -7321,72 +7224,72 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00895E26"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00895E26"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-4823-6909" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0914-3679" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/cemys.v11i21.353" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0914-3679" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-4823-6909" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride1.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="https://d.docs.live.net/031781285a445938/Mestrado/Disserta&#231;&#227;o/Tabula&#231;&#227;o%20-%20Question&#225;rio%20Sociodemogr&#225;fico%20-%20v2.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-ES"/>
+  <c:lang val="es-MX"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:clrMapOvr bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
@@ -7408,51 +7311,51 @@
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
-          <a:endParaRPr lang="es-MX"/>
+          <a:endParaRPr lang="pt-BR"/>
         </a:p>
       </c:txPr>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.32756167979002626"/>
           <c:y val="0.23856299212598425"/>
           <c:w val="0.34487685914260718"/>
           <c:h val="0.57479476523767858"/>
         </c:manualLayout>
       </c:layout>
       <c:pieChart>
         <c:varyColors val="1"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:dPt>
             <c:idx val="0"/>
             <c:bubble3D val="0"/>
             <c:spPr>
@@ -7701,58 +7604,58 @@
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="es-MX"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:schemeClr val="bg1"/>
     </a:solidFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="tx1">
           <a:lumMod val="15000"/>
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
@@ -8901,76 +8804,76 @@
     </a:bgFillStyleLst>
   </a:fmtScheme>
 </a:themeOverride>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DEA042E0-D55D-4E48-BACA-0CEB33233C3E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>13</Pages>
-[...1 lines deleted...]
-  <Characters>26910</Characters>
+  <Pages>14</Pages>
+  <Words>4908</Words>
+  <Characters>26998</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>224</Lines>
   <Paragraphs>63</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>31739</CharactersWithSpaces>
+  <CharactersWithSpaces>31843</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amaral, Guilherme</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>3a919c0d-7a9e-4530-90b5-8bf97b73180e</vt:lpwstr>
   </property>