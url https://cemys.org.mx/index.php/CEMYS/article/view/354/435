--- v0 (2025-10-07)
+++ v1 (2026-08-31)
@@ -3,65 +3,106 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3475E74E" w14:textId="62322EFA" w:rsidR="00331137" w:rsidRPr="00331137" w:rsidRDefault="00331137" w:rsidP="00331137">
+    <w:p w14:paraId="7E391DD5" w14:textId="4542F01C" w:rsidR="004C7FF7" w:rsidRPr="004C7FF7" w:rsidRDefault="004C7FF7" w:rsidP="004C7FF7">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C7FF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7FF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="004C7FF7">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="es-MX"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/cemys.v11i21.354</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3475E74E" w14:textId="4B3653C9" w:rsidR="00331137" w:rsidRPr="00331137" w:rsidRDefault="00331137" w:rsidP="00331137">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk162628558"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Artículos científicos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000001" w14:textId="4C7B6246" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00A17478" w:rsidP="00331137">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -258,161 +299,230 @@
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E605F8" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Theory</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Theory </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E605F8" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E605F8" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>with</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E605F8" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>systemic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E605F8" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>systemic</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E605F8" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>approach</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E605F8" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>approach</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E605F8" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to higher education in music within the sustainable development paradigm in Colombia</w:t>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E605F8" w:rsidRPr="00331137">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E605F8" w:rsidRPr="00331137">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>higher</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E605F8" w:rsidRPr="00331137">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E605F8" w:rsidRPr="00331137">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>education</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E605F8" w:rsidRPr="00331137">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in music within the sustainable development paradigm in Colombia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FC681B4" w14:textId="77777777" w:rsidR="00E605F8" w:rsidRPr="006B23B9" w:rsidRDefault="00E605F8" w:rsidP="009E52D7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5BB03A4E" w14:textId="4D622D02" w:rsidR="008C2C7D" w:rsidRPr="006B23B9" w:rsidRDefault="008C2C7D" w:rsidP="008C2C7D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CO"/>
@@ -1233,51 +1343,50 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E8CF654" w14:textId="1976B19E" w:rsidR="004B0E50" w:rsidRPr="00331137" w:rsidRDefault="004B0E50" w:rsidP="00931FE2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Abstract </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="210B3C47" w14:textId="5EEF1944" w:rsidR="00021F57" w:rsidRPr="00331137" w:rsidRDefault="00021F57" w:rsidP="00BB295E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">This article delves into the problems surrounding higher education in music in the light of the claims on sustainable development of Colombia by the UN, based on a critical analysis of this type of art in society. This leads to the main objective of the research, which is: to propose a theory from the development of systemic thinking competence as an innovative educational approach to higher education in music, with which the professional musician can contribute to the sustainable development goals of the 2030 Agenda, from an inter- and transdisciplinary perspective. Methodologically speaking, the method of grounded theory is selected, which, through inductive, comparative, analytical and systemic methods, integrates the categories: Competency-based learning for the professional musician; the UN and systemic thinking; Objectives of the 2030 agenda and interdisciplinary music. At the level of results, the research presents as an emerging theory to Systemic Musical Thought: a constructivist epistemological area of musical integration inter- and transdisciplinary, of relationship between colonial and decolonial postures, which emphasizes artistic research in music with social objectives and for sustainable development.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7392FFB2" w14:textId="15A93353" w:rsidR="00BB295E" w:rsidRPr="00331137" w:rsidRDefault="008C2C7D" w:rsidP="00BB295E">
@@ -1349,60 +1458,78 @@
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2023                                   </w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Fecha Aceptación:</w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Diciembre 2023</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00331137">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Diciembre</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00331137">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2023</w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00331137">
+      <w:r w:rsidR="00B94F70">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict w14:anchorId="6FD61597">
           <v:rect id="_x0000_i1025" style="width:446.5pt;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C798E1F" w14:textId="760F34C4" w:rsidR="00BB295E" w:rsidRPr="00331137" w:rsidRDefault="00BB295E" w:rsidP="00B220B5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1858,105 +1985,51 @@
         </w:rPr>
         <w:t xml:space="preserve">. Son </w:t>
       </w:r>
       <w:r w:rsidR="00CE6929" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>los</w:t>
       </w:r>
       <w:r w:rsidR="001F3D16" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CD67C9" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">músicos empíricos como Shakira, </w:t>
-[...53 lines deleted...]
-        <w:t>, Miles Davis</w:t>
+        <w:t>músicos empíricos como Shakira, Bad Bunny, Hans Zimmer, Miles Davis</w:t>
       </w:r>
       <w:r w:rsidR="009D2309" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, quienes se dan esa vida de artista</w:t>
       </w:r>
       <w:r w:rsidR="00FE65F5" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, y que inspiran a otros músicos a querer ser </w:t>
       </w:r>
       <w:r w:rsidR="00B84246" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">como </w:t>
       </w:r>
@@ -2154,51 +2227,60 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rockstar</w:t>
       </w:r>
       <w:r w:rsidR="00921E65" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, fomentando esa excusa para continuar con </w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00331137">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">fomentando esa excusa para continuar con </w:t>
       </w:r>
       <w:r w:rsidR="00EC58CC" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>el beneficio</w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> económic</w:t>
       </w:r>
       <w:r w:rsidR="00EC58CC" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
@@ -2242,60 +2324,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> no se cumpl</w:t>
       </w:r>
       <w:r w:rsidR="00EC58CC" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="009D2309" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> en la mayoría de los casos</w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Detrás de eso también </w:t>
-[...8 lines deleted...]
-        <w:t>se esconde, como ya han alertado posturas decoloniales de la educación superior en música y demás áreas del conocimiento, una premura por dar continuidad al domino hegemónico de los ideales de la cultura de occidente</w:t>
+        <w:t>. Detrás de eso también se esconde, como ya han alertado posturas decoloniales de la educación superior en música y demás áreas del conocimiento, una premura por dar continuidad al domino hegemónico de los ideales de la cultura de occidente</w:t>
       </w:r>
       <w:r w:rsidR="00EC58CC" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EC58CC" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>relegando</w:t>
       </w:r>
@@ -3241,122 +3314,122 @@
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00E62A52" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00CE16BF" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> que,</w:t>
       </w:r>
       <w:r w:rsidR="00E62A52" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> gracias a métodos inductivos, comparativos, analíticos y sistémicos, genera</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E62A52" w:rsidRPr="00331137">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>gracias a métodos inductivos, comparativos, analíticos y sistémicos, genera</w:t>
       </w:r>
       <w:r w:rsidR="00CE16BF" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00E62A52" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un</w:t>
       </w:r>
       <w:r w:rsidR="00F22CA6" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> núcleo de </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">teoría emergente, el cual da génesis a la propuesta epistemológica: Pensamiento musical sistémico. </w:t>
+        <w:t xml:space="preserve"> núcleo de teoría emergente, el cual da génesis a la propuesta epistemológica: Pensamiento musical sistémico. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78605F65" w14:textId="77777777" w:rsidR="00E62A52" w:rsidRPr="00331137" w:rsidRDefault="00E62A52" w:rsidP="00E62A52">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6EFCC79D" w14:textId="758C2772" w:rsidR="00222655" w:rsidRPr="00331137" w:rsidRDefault="00FE4669" w:rsidP="005C7CB9">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Problematización</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5024BDCB" w14:textId="54F48C23" w:rsidR="009E52D7" w:rsidRPr="00331137" w:rsidRDefault="00000000" w:rsidP="00931FE2">
+    <w:p w14:paraId="5024BDCB" w14:textId="54F48C23" w:rsidR="009E52D7" w:rsidRPr="00331137" w:rsidRDefault="00B94F70" w:rsidP="00931FE2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">¿Realmente </w:t>
       </w:r>
       <w:r w:rsidR="00CD67C9" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sabemos</w:t>
@@ -3538,51 +3611,51 @@
       <w:r w:rsidR="00D146EF" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">las cuales </w:t>
       </w:r>
       <w:r w:rsidR="004B0E50" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>se fundamentan en el pensamiento complejo y transdisciplinario</w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17ED9AD7" w14:textId="1827F97C" w:rsidR="00F66E76" w:rsidRPr="00331137" w:rsidRDefault="00000000" w:rsidP="00931FE2">
+    <w:p w14:paraId="17ED9AD7" w14:textId="1827F97C" w:rsidR="00F66E76" w:rsidRPr="00331137" w:rsidRDefault="00B94F70" w:rsidP="00931FE2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La percepción de la música como algo inconmensurable, heredado de la estética griega, es un pilar en las construcciones mentales que realiza la gente con respecto a la música</w:t>
       </w:r>
       <w:r w:rsidR="004B0E50" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> y el músico</w:t>
@@ -4631,51 +4704,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">definen las políticas educativas, y el quehacer del educador. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02B4404A" w14:textId="51B41D88" w:rsidR="00C91373" w:rsidRPr="00331137" w:rsidRDefault="00C91373" w:rsidP="00C91373">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:firstLine="11"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Las ideas que esta comunicación suscribe, consigna especial atención al desarrollo de una pedagogía y una didáctica de la educación musical contextualizada, con enfoque sociocultural que valorice la aportación que cada profesor puede hacer al analizar su realidad sociocultural y educativa. Es desde este referente que se puede acentuar en la educación musical en un país que se enorgullece de la diversidad musical que connota su naturaleza multicultural y multiétnica (p. 44).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="264BB42B" w14:textId="136023E9" w:rsidR="009E52D7" w:rsidRPr="00331137" w:rsidRDefault="00000000" w:rsidP="00931FE2">
+    <w:p w14:paraId="264BB42B" w14:textId="136023E9" w:rsidR="009E52D7" w:rsidRPr="00331137" w:rsidRDefault="00B94F70" w:rsidP="00931FE2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Partamos del hecho que una persona estudia </w:t>
       </w:r>
       <w:r w:rsidR="00562B78" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">su carrera de </w:t>
@@ -5119,51 +5192,51 @@
       <w:r w:rsidR="009E52D7" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>quienes pueden decodificar la significación de una música que no está a la mano de oídos no entrenados</w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> -y pagarla por supuesto-</w:t>
       </w:r>
       <w:r w:rsidR="009E52D7" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000000A" w14:textId="5F0B06EB" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00000000" w:rsidP="00931FE2">
+    <w:p w14:paraId="0000000A" w14:textId="5F0B06EB" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00B94F70" w:rsidP="00931FE2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Es claro que la música consum</w:t>
       </w:r>
       <w:r w:rsidR="00656914" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5353,78 +5426,58 @@
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, ni tampoco supone una verdadera función para la sociedad. Tal vez lo más desafortunado detrás de esa violencia psicológica, es que los agresores pueden tener</w:t>
       </w:r>
       <w:r w:rsidR="00656914" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> la</w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> razón, o acaso ¿se necesita estudiar música para ser </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00562B78" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Bad</w:t>
-[...19 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Bad Bunny</w:t>
+      </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>? la respuesta</w:t>
       </w:r>
       <w:r w:rsidR="00562B78" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> simple,</w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> es no.</w:t>
       </w:r>
     </w:p>
@@ -5632,51 +5685,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Avicii</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> o David Guetta</w:t>
       </w:r>
       <w:r w:rsidR="004B7C38" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, que, de nuevo, no estudiaron formalmente-.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000000E" w14:textId="5993A35B" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00000000" w:rsidP="00931FE2">
+    <w:p w14:paraId="0000000E" w14:textId="5993A35B" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00B94F70" w:rsidP="00931FE2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Parece ser una máxima</w:t>
       </w:r>
       <w:r w:rsidR="002613B9" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -5684,51 +5737,51 @@
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>para el docente de música formal enseñar la notación musical, pero muy pocos se preguntan qué se esconde detrás de esta concepción simbólica de las frecuencias sonoras y su profundidad semiótica</w:t>
       </w:r>
       <w:r w:rsidR="002613B9" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, o porque la conexión en tiempo real con el contexto de los empíricos no la requiere obligatoriamente para hacer sonar su instrumento. Vale aclarar, que e</w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>jemplos como estos se encuentran en todas las áreas del conocimiento, lo que apunta a una situación fuera de la particularidad de una disciplina en específico.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000010" w14:textId="040C38E6" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00000000" w:rsidP="00931FE2">
+    <w:p w14:paraId="00000010" w14:textId="040C38E6" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00B94F70" w:rsidP="00931FE2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Para los pensadores y pedagogos actuales</w:t>
       </w:r>
       <w:r w:rsidR="002613B9" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> que despiertan ante esta situación</w:t>
@@ -6337,51 +6390,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000015" w14:textId="765B5F49" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00FE4669" w:rsidP="005C7CB9">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Justificación</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000017" w14:textId="003EE246" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00000000" w:rsidP="00FE4669">
+    <w:p w14:paraId="00000017" w14:textId="003EE246" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00B94F70" w:rsidP="00FE4669">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>¿Será posible responder las preguntas planteadas anteriormente con una visión meramente musical?</w:t>
       </w:r>
       <w:r w:rsidR="0043046D" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -6866,51 +6919,51 @@
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> estudia a la música en tantas vertientes como le es posible, y un musicólogo, suele ser un melómano con varias décadas de experiencia investigando </w:t>
       </w:r>
       <w:r w:rsidR="00057FA2" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">este arte </w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">desde posturas coloniales y decoloniales. Lo que no es muy conocido para muchos es que existen tres vertientes principales de musicología: histórico- teórica, etnomusicología y sistemática. La primera, claramente constituye los cimientos de la educación musical de la cual hemos estado hablando; la segunda, enfocada en la reinterpretación de etnias y su música desde una visión occidental; y la tercera, de la cual pocos se atreven a hablar, cobija a las ciencias interdisciplinarias de la música, tales como: la acustemología; la psicología musical; el paisaje sonoro; la filosofía musical; la socio-música; entre muchas otras. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000019" w14:textId="03200BFD" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00000000" w:rsidP="00931FE2">
+    <w:p w14:paraId="00000019" w14:textId="03200BFD" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00B94F70" w:rsidP="00931FE2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>En este punto, ya resulta claro que la razón que la musicología sistemática, cuyo enfoque es meramente interdisciplinario, no se</w:t>
       </w:r>
       <w:r w:rsidR="00057FA2" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ha</w:t>
@@ -7186,51 +7239,51 @@
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> el porqué de las decisiones aparentemente arbitrarias que se escapan del análisis estricto de los teóricos. En otras palabras, la musicología histórico-teórica, requiere de un acercamiento de la etnomusicología y la sistemática para acercarse a una interpretación más </w:t>
       </w:r>
       <w:r w:rsidR="00057FA2" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>completa de</w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> la realidad.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000001D" w14:textId="613E19EF" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00000000" w:rsidP="00931FE2">
+    <w:p w14:paraId="0000001D" w14:textId="613E19EF" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00B94F70" w:rsidP="00931FE2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Por otro lado, la educación musical suele también poner en un pedestal a los métodos musicales, que llevan el nombre de grandes pensadores de la música, como </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -7352,51 +7405,51 @@
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> podría ser el método</w:t>
       </w:r>
       <w:r w:rsidR="00DA7B91" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> o efecto</w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mozart para hacer a los niños supuestamente más inteligentes, perspectiva de las obras que el mismo Mozart nunca pensó.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000021" w14:textId="7CF6556B" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00000000" w:rsidP="00931FE2">
+    <w:p w14:paraId="00000021" w14:textId="7CF6556B" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00B94F70" w:rsidP="00931FE2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Se van cerrando los argumentos de esta </w:t>
       </w:r>
       <w:r w:rsidR="00057FA2" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>contextualización de este artículo</w:t>
@@ -7645,51 +7698,51 @@
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> atención, se debe abordar la complejidad y proponer también desde y con ella</w:t>
       </w:r>
       <w:r w:rsidR="00916E9B" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, lo que supone equipo de trabajo con participantes de diferentes aristas del área de estudio</w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000022" w14:textId="5670B383" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00000000" w:rsidP="00931FE2">
+    <w:p w14:paraId="00000022" w14:textId="5670B383" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00B94F70" w:rsidP="00931FE2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>En ese orden de ideas ¿cómo brindar al estudiante una visión más amplia de la música? ¿</w:t>
       </w:r>
       <w:r w:rsidR="00DA7B91" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>d</w:t>
@@ -8118,51 +8171,51 @@
       <w:r w:rsidR="00DC0BDE" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F9638C9" w14:textId="3D6BFAF9" w:rsidR="00DC0BDE" w:rsidRPr="00331137" w:rsidRDefault="00DC0BDE" w:rsidP="00331137">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk162609652"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk162609652"/>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aprendizaje basado en competencias para el músico profesional.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53C188CF" w14:textId="3B61B6CB" w:rsidR="00DC0BDE" w:rsidRPr="00331137" w:rsidRDefault="00E139EB" w:rsidP="00331137">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -8209,51 +8262,51 @@
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Objetivos de la agenda 2030 y la música interdisciplinaria</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="659F7358" w14:textId="1FE32A80" w:rsidR="00DC0BDE" w:rsidRPr="00331137" w:rsidRDefault="00E139EB" w:rsidP="00331137">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Acto seguido, estos datos se transforman, mediante un método inductivo de la información, pa</w:t>
       </w:r>
       <w:r w:rsidR="00B76B87" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -8340,154 +8393,170 @@
         </w:rPr>
         <w:t>Resultados</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000026" w14:textId="1F93C942" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="003F5C85" w:rsidP="00326893">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Datos en torno al aprendizaje basado en competencias para el músico profesional</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000028" w14:textId="68A5361C" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00000000" w:rsidP="00931FE2">
+    <w:p w14:paraId="00000028" w14:textId="68A5361C" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00B94F70" w:rsidP="00931FE2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Llamó la atención de los educadores el éxito del modelo de competencias adoptado por el entorno corporativo. A mediados del siglo pasado, los reclutadores de talento para las empresas se dieron cuenta que los empleados más eficientes y eficaces no eran aquellos</w:t>
       </w:r>
       <w:r w:rsidR="007412CA" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">especializados en una tarea, en realidad era lo que poseían habilidades extrapolables a diferentes situaciones, lo que les permitía innovar y ser productivos a la vez. Estas habilidades metadisciplinarias se constituían a nivel cognitivo para poder asumir retos y desafíos, que pretendían relacionar conocimientos de otras tareas para el desarrollo de una en específico. Dado el éxito en el clima laboral y productividad de las empresas, los sistemas educativos quisieron cambiar su horizonte institucional hacia uno donde se prioricen las competencias por encima de la acumulación de ideas, para llegar a una autonomía superior del educando. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0000002A" w14:textId="01A40E16" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00000000" w:rsidP="00931FE2">
+        <w:t>especializados en una tarea, en realidad era lo que poseían habilidades extrapolables a diferentes situaciones, lo que les permitía innovar y ser productivos a la vez. Estas habilidades metadisciplinarias se constituían a nivel cognitivo para poder asumir retos y desafíos, que pretendían relacionar conocimientos de otras tareas para el desarrollo de una en específico. Dado el éxito en el clima laboral y productividad de las empresas, los sistemas educativos quisieron cambiar su horizonte institucional hacia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00331137">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uno donde se prioricen las competencias por encima de la acumulación de ideas, para llegar a una autonomía superior del educando. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000002A" w14:textId="01A40E16" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00B94F70" w:rsidP="00931FE2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Allí nace la preocupación por que el estudiante sea competente para interactuar con su entorno como profesional, no evaluando los elementos extraños como arbitrarios, sino que se relacionan en niveles más complejos. Un modelo educativo enfocado en competencias se preocupa por el estudiante que se está formando, más allá de cumplir con objetivos específicos, porque con el auge de la tecnología el conocimiento está a un </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>click</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de distancia, lo que significa que las Universidades deben ser un lugar que se transforme con el tiempo y deba buscar generar un aprendizaje realmente significativo. Por consiguiente, las perspectivas positivistas han decaído frente a enfoques constructivistas, los cuales ponen al estudiante en el centro del proceso educativo, quien debe aprender a: saber conocer, hacer y ser; es decir, comprender la cognición, la praxis y su inteligencia emocional (respectivamente). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000002C" w14:textId="278C09B0" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00000000" w:rsidP="00931FE2">
+    <w:p w14:paraId="0000002C" w14:textId="278C09B0" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00B94F70" w:rsidP="00931FE2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Para asumir de lleno la profundidad del aprendizaje basado en competencias se puede seguir el ejemplo de la Universidad de Deusto, en su libro: “Rúbrica de aprendizaje basado en </w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">competencias” (Villa &amp; Poblete, 2007), la cual asumió el reto de la enseñanza en el siglo XX bajo los ideales de pensadores constructivistas y avances tecnológicos; fue y sigue siendo un referente principal para Europa y países latinoamericanos. En su modelo educativo se desglosan tres tipos de competencias: Instrumentales, interpersonales y sistémicas. En cuanto a las primeras, las de carácter instrumental encierran el saber conocer y hacer; las interpersonales el saber ser; y en un nivel superior, luego de adquirir competencias del primer y segundo tipo se accede a las competencias sistémicas, las cuales suman habilidades simples y complejas para llegar no solo a entender un sistema, sino a crear uno. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0000002E" w14:textId="56852810" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00000000" w:rsidP="00931FE2">
+        <w:t>competencias” (Villa &amp; Poblete, 2007), la cual asumió el reto de la enseñanza en el siglo XX bajo los ideales de pensadores constructivistas y avances tecnológicos; fue y sigue siendo un referente principal para Europa y países latinoamericanos. En su modelo educativo se desglosan tres tipos de competencias: Instrumentales, interpersonales y sistémicas. En cuanto a las primeras, las de carácter instrumental encierran el saber conocer y hacer; las interpersonales el saber ser; y en un nivel superior, luego d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00331137">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e adquirir competencias del primer y segundo tipo se accede a las competencias sistémicas, las cuales suman habilidades simples y complejas para llegar no solo a entender un sistema, sino a crear uno. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000002E" w14:textId="56852810" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00B94F70" w:rsidP="00931FE2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ahora bien, Colombia, hizo también una apuesta importante hacia esa filosofía educativa, adoptando posturas constructivistas ya requeridas por parte del profesorado d</w:t>
       </w:r>
       <w:r w:rsidR="0013595E" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">e escuelas públicas. </w:t>
@@ -8629,91 +8698,91 @@
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>interdisciplinari</w:t>
       </w:r>
       <w:r w:rsidR="007412CA" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">s. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000030" w14:textId="4D5EC4A7" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00000000" w:rsidP="00931FE2">
+    <w:p w14:paraId="00000030" w14:textId="4D5EC4A7" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00B94F70" w:rsidP="00931FE2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Entonces, estamos viendo el ocaso de la educación positivista en el país, cada vez más se aúnan esfuerzos hacia el marco de las competencias, es momento de formar estudiantes dentro de este paradigma. Los futuros profesionales verán este cambio radical en su formación, hacia una más participativa y que busque la autonomía del educando. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000032" w14:textId="2B547C92" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00C6656B" w:rsidP="00931FE2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ya se puede ir definiendo la necesidad de un despertar en la formación del músico profesional, que parte de cómo se afronta su educación y qué competencias se espera que adquiera, para así luego, este tome la iniciativa de ejercer la educación de una forma diferente y no dando continuidad al círculo vicioso de la colonización del conocimiento. En ese sentido, se requieren cultivar competencias que le permitan al músico responder la pregunta: ¿qué es la música?, para que despierte y empiece a usar este tipo de arte en tantos contextos como sea posible, llegando por fin a estandarizar varias formas de función de la música más allá del entretenimiento. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000034" w14:textId="068FC10C" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00000000" w:rsidP="00931FE2">
+    <w:p w14:paraId="00000034" w14:textId="068FC10C" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00B94F70" w:rsidP="00931FE2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vale comentar que los diversos usos de la música ya se hacen presentes en la sociedad colombiana y obviamente en el resto del mundo. Pero muchas veces, estas áreas del conocimiento interdisciplinarias como la musicoterapia son usadas sin la rigurosidad científica e implicaciones éticas necesarias, como en las entidades de salud que contratan músicos sin siquiera ser profesionales para intervenir terapéuticamente con la música. También áreas como el paisaje sonoro suele</w:t>
       </w:r>
       <w:r w:rsidR="007412CA" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n</w:t>
@@ -8721,51 +8790,51 @@
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> atraer a biólogos, ingenieros ambientales y acústicos, pero no tanto a músicos; y así con</w:t>
       </w:r>
       <w:r w:rsidR="007412CA" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> las demás áreas interdisciplinarias</w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000036" w14:textId="5EDE9984" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00000000" w:rsidP="00931FE2">
+    <w:p w14:paraId="00000036" w14:textId="5EDE9984" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00B94F70" w:rsidP="00931FE2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Para responder qué es la música paradójicamente se debe ignorar momentáneamente al músico y comentarios como “es el sonido del alma” o similares, y partir más bien de las ideas reiterativas que filósofos, neurocientíficos, sociólogos, antropólogos, psicólogos, y en general aquellos pensadores que se han visto en la tarea de dilucidar qué es la música</w:t>
       </w:r>
       <w:r w:rsidR="007412CA" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -8854,51 +8923,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pero entonces, ¿lo que piensan los músicos es realmente diferente a las perspectivas interdisciplinarias?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000003A" w14:textId="2BF89EC7" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="001671F5" w:rsidP="00931FE2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Retomando la pelea entre contrarios: tradición vs innovación; música colonial vs decolonial; música vs demás artes; música vs otras áreas del conocimiento; racionalismo vs empirismo; etc.  Es una consecuencia del problema de la lógica aristotélica, donde dos opuestos no pueden existir al mismo tiempo y solo uno es verdadero, pero esta ha sido rechazada en diferentes áreas del conocimiento como la mecánica cuántica, y recientemente con el premio Nobel. Nuestro cerebro busca el mínimo esfuerzo, quiere guardar la energía para otras actividades e intenta no pensar despacio sino prioriza el pensamiento rápido e inconsciente (como diría Kahneman), en ese tipo de proceso cognitivo, asumir un objeto o planteamiento como real e inmutable favorece a la conservación de la energía. No obstante, en una lucha contra la entropía universal, el cerebro puede ignorar esas verdades absolutas, porque solo sé que nada sé, y esa perspectiva puede llevar a los supuestos opuestos a no ser contrarios y rechazarse entre sí, sino a contemplarles como elementos que se relacionan y que no pueden existir el uno sin el otro; es la máxima del pensamiento complejo o sistémico: la lógica del tercero incluido.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000003C" w14:textId="1AD7C7FD" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00000000" w:rsidP="00931FE2">
+    <w:p w14:paraId="0000003C" w14:textId="1AD7C7FD" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00B94F70" w:rsidP="00931FE2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Para que el músico pueda despertar, ver la complejidad real de la música en comunión con los opuestos, necesita adoptar una visión sistémica del mundo. Para ello, puede abordar las dimensiones de su aprendizaje con la realidad que le aflige como ser humano, partiendo de que las disciplinas y sus límites son ilusiones</w:t>
       </w:r>
       <w:r w:rsidR="001671F5" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>; el</w:t>
@@ -9027,51 +9096,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">presente en todos los </w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">sistemas, interrelacionado e indivisible; como cualquier otro, pero con la particularidad de ser un medio de comunicación emocional. La adquisición de esa </w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">percepción responde, dentro de la categorización del aprendizaje basado en competencias, a la competencia de pensamiento sistémico. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000003E" w14:textId="6B5541A6" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00000000" w:rsidP="00931FE2">
+    <w:p w14:paraId="0000003E" w14:textId="6B5541A6" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00B94F70" w:rsidP="00931FE2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>En cuanto al desarrollo del pensamiento, existen diferentes niveles que suelen organizarse como: lógico, creativo, crítico y sistémico. En el entorno educativo universitario el estudiante puede adquirir en materias teóricas un avance en el su pensamiento lógico; en clases de composición, improvisación y ensamble explorar su creatividad; durante las clases de historia y otras derivadas del enfoque particular de cada Universidad, adoptar una postura crítica frente a su quehacer artístico; no obstante</w:t>
       </w:r>
       <w:r w:rsidR="001671F5" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
@@ -9095,68 +9164,76 @@
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> el campo </w:t>
       </w:r>
       <w:r w:rsidR="001671F5" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sistémico</w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000040" w14:textId="40C472F1" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00000000" w:rsidP="00931FE2">
+    <w:p w14:paraId="00000040" w14:textId="40C472F1" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00B94F70" w:rsidP="00931FE2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Para empezar, se debe dar cierre al círculo vicioso de la colonización del conocimiento, reconocer la naturaleza del conocimiento que estoy recibiendo como estudiante de pregrado, mientras voy volviendo más competente mi perfil profesional. Ergo, es crucial realizar esta intervención en una clase de pedagogía musical orientada a la investigación, ya que esta misma genera metacognición en el estudiante del objeto de estudio como tal, mientras permite reflexionar y construir su perfil como futuro docente. No solo se rompe la hegemonía de la musicología histórica, sino se empieza a generar una acción participativa donde futuros profesionales poseen competencias que posicionarán a la música como disciplina más allá del entretenimiento y redefinirán los valores que la cobijan en sus propios contextos. </w:t>
+        <w:t xml:space="preserve">Para empezar, se debe dar cierre al círculo vicioso de la colonización del conocimiento, reconocer la naturaleza del conocimiento que estoy recibiendo como estudiante de pregrado, mientras voy volviendo más competente mi perfil profesional. Ergo, es crucial realizar esta intervención en una clase de pedagogía musical orientada a la investigación, ya que esta misma genera metacognición en el estudiante del objeto de estudio como tal, mientras permite reflexionar y construir su perfil como futuro docente. No </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00331137">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">solo se rompe la hegemonía de la musicología histórica, sino se empieza a generar una acción participativa donde futuros profesionales poseen competencias que posicionarán a la música como disciplina más allá del entretenimiento y redefinirán los valores que la cobijan en sus propios contextos. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000042" w14:textId="633BC6BA" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="001671F5" w:rsidP="00931FE2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Se hablaría entonces</w:t>
       </w:r>
       <w:r w:rsidR="00D73DE2" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -9371,89 +9448,97 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Datos sobre la ONU y el</w:t>
       </w:r>
       <w:r w:rsidR="00E139EB" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> pensamiento</w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> sistémico</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000049" w14:textId="5DA47AD1" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00000000" w:rsidP="00931FE2">
+    <w:p w14:paraId="00000049" w14:textId="5DA47AD1" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00B94F70" w:rsidP="00931FE2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Partamos del nuevo paradigma educativo que fomenta la UNESCO en el texto “Transdisciplinariedad y educación del futuro” de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dravet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> et al. (2020), en el cual se estipula finalmente, el cambio de visión hacia la educación con base en el pensamiento complejo. Y con ello, en efecto, se requieren de competencias de tipo sistémico, aquellas que nutran habilidades en el educando para entender el sistema en el que los objetos tienen un valor determinado y por ende función, tal cual como con la música. Estas sugerencias se especifican como un medio de reacción a las necesidades próximas de formar personas que afronten los avances tecnológicos, la identidad planetaria y con ello, la necesidad de un desarrollo de la humanidad en equidad con el medio ambiente. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0000004B" w14:textId="70EBAF2E" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00000000" w:rsidP="00931FE2">
+        <w:t xml:space="preserve"> et al. (2020), en el cual se estipula finalmente, el cambio de visión hacia la educación con base en el pensamiento complejo. Y con ello, en efecto, se requieren de competencias de tipo sistémico, aquellas que nutran habilidades en el educando para entender el sistema en el que los objetos tienen un valor determinado y por ende función, tal cual como con la música. Estas sugerencias se especifican como un medio de reacción a las necesidades próximas de formar personas que afronten los avances tecnológicos,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00331137">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la identidad planetaria y con ello, la necesidad de un desarrollo de la humanidad en equidad con el medio ambiente. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000004B" w14:textId="70EBAF2E" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00B94F70" w:rsidP="00931FE2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pues estas apuestas al desarrollo sostenible han sido estipuladas a detalle por la ONU (2015), en su agenda para el 2030, la cual es: “un plan de acción a favor de las personas, el planeta y la prosperidad, que también tiene la intención de fortalecer la paz universal y el acceso a la justicia” (p.1). Dentro de esta agenda se enuncian 17 objetivos indivisibles, que recubren las necesidades de cara al futuro. También</w:t>
       </w:r>
       <w:r w:rsidR="00D73DE2" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, s</w:t>
@@ -9627,51 +9712,51 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la agenda 2030 </w:t>
       </w:r>
       <w:r w:rsidR="0086649E" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">y la música </w:t>
       </w:r>
       <w:r w:rsidR="007E0895" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>interdisciplinaria</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000004E" w14:textId="1AB0E3A5" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00000000" w:rsidP="00931FE2">
+    <w:p w14:paraId="0000004E" w14:textId="1AB0E3A5" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00B94F70" w:rsidP="00931FE2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A continuación</w:t>
       </w:r>
       <w:r w:rsidR="009E52D7" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
@@ -9714,110 +9799,92 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> posibles temas para proyectos basados en evidencias científicas: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000004F" w14:textId="77777777" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="007D7ABF" w:rsidP="00931FE2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C2C89FF" w14:textId="61AAB3C8" w:rsidR="0013593E" w:rsidRPr="00331137" w:rsidRDefault="00000000" w:rsidP="00931FE2">
+    <w:p w14:paraId="3C2C89FF" w14:textId="61AAB3C8" w:rsidR="0013593E" w:rsidRPr="00331137" w:rsidRDefault="00B94F70" w:rsidP="00931FE2">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Poner fin a la pobreza: Aprender a tocar un instrumento </w:t>
       </w:r>
       <w:r w:rsidR="007E0895" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">para </w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>personas en situación de pobreza es fundamental para combatir el estrés y la ansiedad, aumenta la concentración y la confianza en esta población (Phillip, 2019); así como da cabida al desarrollo creativo que desde un contexto interdisciplinario puede incluso fomentar la construcción de proyectos con fines lucrativos. Por otro lado, el fenómeno hip hop está presente fuertemente en esta población (en Colombia en gran medida) y es una forma de identificarse y centro de motivación (</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="041454B9" w14:textId="48AE0CFD" w:rsidR="0013593E" w:rsidRPr="00331137" w:rsidRDefault="00000000" w:rsidP="00931FE2">
+        <w:t xml:space="preserve">personas en situación de pobreza es fundamental para combatir el estrés y la ansiedad, aumenta la concentración y la confianza en esta población (Phillip, 2019); así como da cabida al desarrollo creativo que desde un contexto interdisciplinario puede incluso fomentar la construcción de proyectos con fines lucrativos. Por otro lado, el fenómeno hip hop está presente fuertemente en esta población (en Colombia en gran medida) y es una forma de identificarse y centro de motivación (Tickner, 2020). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="041454B9" w14:textId="48AE0CFD" w:rsidR="0013593E" w:rsidRPr="00331137" w:rsidRDefault="00B94F70" w:rsidP="00931FE2">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Poner fin al hambre: Dentro de las metas de este objetivo, se espera aumentar la producción agrícola, tal vez resulte interesante abordar cómo la música es utilizada para aumentar la producción, ya que las plantas parecen reaccionar </w:t>
       </w:r>
       <w:r w:rsidR="00006995" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -9829,240 +9896,230 @@
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>aumentando la</w:t>
       </w:r>
       <w:r w:rsidR="00006995" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> producción de</w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> cosechas (Roy &amp; Gupta, 2015). Por otro lado, organizaciones han visto la necesidad de crear programas de apoyo a artistas que no poseen recursos para adquirir alimentos diarios, de allí que se propongan nuevos modelos empresariales (Gillies, 2015). También existen evidencias sobre el uso de la música para incitar al hambre en niños, el cual puede ser un proyecto interesante de psicología musical.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="232E386F" w14:textId="1FA525D6" w:rsidR="0013593E" w:rsidRPr="00331137" w:rsidRDefault="00000000" w:rsidP="00931FE2">
+    <w:p w14:paraId="232E386F" w14:textId="1FA525D6" w:rsidR="0013593E" w:rsidRPr="00331137" w:rsidRDefault="00B94F70" w:rsidP="00931FE2">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Salud y bienestar: Tanto la musicoterapia como la psicología musical son áreas interdisciplinarias que permiten acercarse al área de la salud como músicos, es importante comprender cómo ambos son potentes apoyos terapéuticos en patologías mentales y físicas. Para su uso, se aconseja la exploración de ejercicios de investigación psicológica con intervención mediada por colaboración entre profesionales tanto de áreas artísticas como de la salud. Actualmente en Colombia, la musicoterapia ha empezado a estar en auge, ampliando el número de opciones de formación posgradual para músicos profesionales. No se debe olvidar que la música también es nociva para la salud en </w:t>
+        <w:t>Salud y bienestar: Tanto la musicoterapia como la psicología musical son áreas interdisciplinarias que permiten acercarse al área de la salud como músicos, es importante comprender cómo ambos son potentes apoyos terapéuticos en patologías mentales y físicas. Para su uso, se aconseja la exploración de ejercicios de investigación psicológica con intervención mediada por colaboración entre profesionales tanto de áreas artísticas como de la salud. Actualmente en Colombia, la musicoterapia ha empezado a estar en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00331137">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> auge, ampliando el número de opciones de formación posgradual para músicos profesionales. No se debe olvidar que la música también es nociva para la salud en </w:t>
       </w:r>
       <w:r w:rsidR="00006995" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>eterminados</w:t>
       </w:r>
       <w:r w:rsidR="00006995" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> casos</w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, lugar aún poco explorado científicamente. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C498F5B" w14:textId="77777777" w:rsidR="0013593E" w:rsidRPr="00331137" w:rsidRDefault="00000000" w:rsidP="00931FE2">
+    <w:p w14:paraId="7C498F5B" w14:textId="77777777" w:rsidR="0013593E" w:rsidRPr="00331137" w:rsidRDefault="00B94F70" w:rsidP="00931FE2">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Educación de calidad: Parte de las necesidades de un paradigma constructivista se centran también en la integración de la música en diferentes áreas del conocimiento, para favorecer la integración de nueva información, tal como en la teoría de las inteligencias múltiples. Vale mencionar que diferentes investigaciones alrededor del mundo sugieren que las clases extracurriculares de música mejoran el desempeño de las pruebas estandarizadas nacionales (como las pruebas Saber) (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guhn</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> et al., 2020).  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28DFB12B" w14:textId="77777777" w:rsidR="0013593E" w:rsidRPr="00331137" w:rsidRDefault="00000000" w:rsidP="00931FE2">
+    <w:p w14:paraId="28DFB12B" w14:textId="77777777" w:rsidR="0013593E" w:rsidRPr="00331137" w:rsidRDefault="00B94F70" w:rsidP="00931FE2">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Igualdad de género: Uno de los modos de concientización que ha permitido hablar con convicción sobre temas de género es la música. De allí que musicólogas como Susan </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> hayan empezado a develar semióticamente como la música en la historia ha sido un modo de perpetuar estereotipos machistas. En Colombia, Alejandra Quintana, ha explorado esas perspectivas en la música de nuestro país</w:t>
+        <w:t>Igualdad de género: Uno de los modos de concientización que ha permitido hablar con convicción sobre temas de género es la música. De allí que musicólogas como Susan Mcclary hayan empezado a develar semióticamente como la música en la historia ha sido un modo de perpetuar estereotipos machistas. En Colombia, Alejandra Quintana, ha explorado esas perspectivas en la música de nuestro país</w:t>
       </w:r>
       <w:r w:rsidR="0013593E" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5190B600" w14:textId="66E24FE4" w:rsidR="0013593E" w:rsidRPr="00331137" w:rsidRDefault="00000000" w:rsidP="00931FE2">
+    <w:p w14:paraId="5190B600" w14:textId="66E24FE4" w:rsidR="0013593E" w:rsidRPr="00331137" w:rsidRDefault="00B94F70" w:rsidP="00931FE2">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Agua limpia y saneamiento: De cara a los desafíos del presente siglo para ampliar creativamente el área de influencia de campañas de concientización sobre el medio ambiente, </w:t>
       </w:r>
       <w:r w:rsidR="00006995" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>la música con temáticas sobre el cuidado del agua propone creativamente</w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Un ejemplo de esto es el proyecto realizado por el semillero de investigación Huella musical con su mindfulness musical “la voz del agua” como un proceso psicológico de apropiación del agua por medio de la meditación y el agua. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17D53563" w14:textId="0BE30A51" w:rsidR="0013593E" w:rsidRPr="00331137" w:rsidRDefault="00000000" w:rsidP="00931FE2">
+    <w:p w14:paraId="17D53563" w14:textId="0BE30A51" w:rsidR="0013593E" w:rsidRPr="00331137" w:rsidRDefault="00B94F70" w:rsidP="00931FE2">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Acceso a energía asequible, segura, sostenible y moderna: Así como los demás objetivos aquí expuestos, </w:t>
       </w:r>
       <w:r w:rsidR="00006995" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -10071,114 +10128,94 @@
         </w:rPr>
         <w:t>habría</w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> implicaciones de todos los temas dentro el paradigma musical como tal, o en subyacentes. Por un lado, el consumo de energía en conciertos, estudios de música y en sí en los instrumentos eléctricos suponen un uso de energía considerable, por ello, se requieren medidas para ad</w:t>
       </w:r>
       <w:r w:rsidR="00006995" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>aptar</w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> los instrumentos musicales a las necesidades actuales. Por otro lado, un ejemplo del uso externo de la música puede ser la interesante apuesta por incluir bocinas de música en los paneles solares, que han demostrado mejorar su potencia debido a las vibraciones causadas (</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="34217E07" w14:textId="77777777" w:rsidR="0013593E" w:rsidRPr="00331137" w:rsidRDefault="00000000" w:rsidP="00931FE2">
+        <w:t xml:space="preserve"> los instrumentos musicales a las necesidades actuales. Por otro lado, un ejemplo del uso externo de la música puede ser la interesante apuesta por incluir bocinas de música en los paneles solares, que han demostrado mejorar su potencia debido a las vibraciones causadas (Levey, 2013). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34217E07" w14:textId="77777777" w:rsidR="0013593E" w:rsidRPr="00331137" w:rsidRDefault="00B94F70" w:rsidP="00931FE2">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Trabajo decente y crecimiento económico: Un tema de debate tiene que ver con la empleabilidad del músico profesional, así como las garantías a su bienestar laboral. Si bien es cierto que la música tiene una amplia gama de tipos de trabajo, su distanciamiento con los demás tipos de arte y las humanidades en general no permite que el músico profesional incursione nuevos campos de trabajo fuera de la educación. En el panorama laboral hay varios estudios que sugieren el incremento en la productividad cuando los empleados escuchan música mientras trabajan (</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="6C7CC068" w14:textId="77777777" w:rsidR="0013593E" w:rsidRPr="00331137" w:rsidRDefault="00000000" w:rsidP="00931FE2">
+        <w:t>Trabajo decente y crecimiento económico: Un tema de debate tiene que ver con la empleabilidad del músico profesional, así como las garantías a su bienestar laboral. Si bien es cierto que la música tiene una amplia gama de tipos de trabajo, su distanciamiento con los demás tipos de arte y las humanidades en general no permite que el músico profesional incursione nuevos campos de trabajo fuera de la educación. En el panorama laboral hay varios estudios que sugieren el incremento en la productividad cuando los</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00331137">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> empleados escuchan música mientras trabajan (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00331137">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lesiuk, 2016).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C7CC068" w14:textId="77777777" w:rsidR="0013593E" w:rsidRPr="00331137" w:rsidRDefault="00B94F70" w:rsidP="00931FE2">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Industria, innovación e infraestructuras: Acercamientos estadísticos correlacionales aseguran que el nivel de organización de industrias musicales es directamente proporcional a las políticas de desarrollo industrial en general del país, por lo que en países tercermundistas se pueden observar falencias en este aspecto (Wallis, 2001). También, las dimensiones acústicas de la música pueden ser un motor creativo para la arquitectura como por ejemplo el </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
@@ -10212,194 +10249,166 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tree</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E87FB89" w14:textId="77777777" w:rsidR="0013593E" w:rsidRPr="00331137" w:rsidRDefault="00000000" w:rsidP="00931FE2">
+    <w:p w14:paraId="2E87FB89" w14:textId="77777777" w:rsidR="0013593E" w:rsidRPr="00331137" w:rsidRDefault="00B94F70" w:rsidP="00931FE2">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Reducción de las desigualdades: El acceso a conciertos de música “culta” suele priorizar a las clases altas, de igual forma, existe una relación determinante entre los gustos musicales y las clases sociales. Parte de la división entre clases depende de una reflexión psicológica que puede desencadenarse con un análisis de la música de cada contexto, así como aquellos estilos que suelen estar en el </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="254FE126" w14:textId="638CEA02" w:rsidR="0013593E" w:rsidRPr="00331137" w:rsidRDefault="00000000" w:rsidP="00931FE2">
+        <w:t xml:space="preserve">Reducción de las desigualdades: El acceso a conciertos de música “culta” suele priorizar a las clases altas, de igual forma, existe una relación determinante entre los gustos musicales y las clases sociales. Parte de la división entre clases depende de una reflexión psicológica que puede desencadenarse con un análisis de la música de cada contexto, así como aquellos estilos que suelen estar en el playlist de todas las clases. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="254FE126" w14:textId="638CEA02" w:rsidR="0013593E" w:rsidRPr="00331137" w:rsidRDefault="00B94F70" w:rsidP="00931FE2">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ciudades y comunidades sostenibles: Ya hemos hablado de la relación entre desarrollo en las ciudades y el manejo de la industria musical, de hecho, ciudades como Austin y </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> han sacado provecho de ello y se consideran ciudades musicales (IDB, 2016). </w:t>
+        <w:t xml:space="preserve">Ciudades y comunidades sostenibles: Ya hemos hablado de la relación entre desarrollo en las ciudades y el manejo de la industria musical, de hecho, ciudades como Austin y Adelaide han sacado provecho de ello y se consideran ciudades musicales (IDB, 2016). </w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>En Colombia, la educación musical ha propiciado, entre muchas cosas, abrir puertas a la convivencia desde la estructuración de escuelas de música; la música abre paso también a la interculturalidad y a la recreación (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004B0A63" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>incultura</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 2023).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78D2FB7B" w14:textId="77777777" w:rsidR="0013593E" w:rsidRPr="00331137" w:rsidRDefault="00000000" w:rsidP="00931FE2">
+    <w:p w14:paraId="78D2FB7B" w14:textId="77777777" w:rsidR="0013593E" w:rsidRPr="00331137" w:rsidRDefault="00B94F70" w:rsidP="00931FE2">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Producción y consumo responsable: Poco se habla del origen de la música, de cómo nuestra conexión con el medio ambiente permitió a las neuronas espejo ávidas por imitar a comunicar con sonidos cada vez más sofisticados, ubicaciones y deseos (como lo investiga la acustemología). La manera en la que sentimos la música tiene que ver con nuestra inteligencia naturalista, con nuestra empatía con el medio ambiente, de ahí que el paisaje sonoro sea una ciencia que emergió para acercarse al medio ambiente a partir de la audición, en una contemplación de los sonidos de la naturaleza como una orquesta. Estas dos interdisciplinas permiten analizar la huella de carbono del ser humano, a partir de un componente acústico, relacionado de cerca con nuestra cognición musical. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="43800A7E" w14:textId="77777777" w:rsidR="0013593E" w:rsidRPr="00331137" w:rsidRDefault="00000000" w:rsidP="00931FE2">
+        <w:t xml:space="preserve">Producción y consumo responsable: Poco se habla del origen de la música, de cómo nuestra conexión con el medio ambiente permitió a las neuronas espejo ávidas por imitar a comunicar con sonidos cada vez más sofisticados, ubicaciones y deseos (como lo investiga la acustemología). La manera en la que sentimos la música tiene que ver con nuestra inteligencia naturalista, con nuestra empatía con el medio ambiente, de ahí que el paisaje sonoro sea una ciencia que emergió para acercarse al medio ambiente a partir </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00331137">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de la audición, en una contemplación de los sonidos de la naturaleza como una orquesta. Estas dos interdisciplinas permiten analizar la huella de carbono del ser humano, a partir de un componente acústico, relacionado de cerca con nuestra cognición musical. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43800A7E" w14:textId="77777777" w:rsidR="0013593E" w:rsidRPr="00331137" w:rsidRDefault="00B94F70" w:rsidP="00931FE2">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Acción por el clima: La música tiene un don para unir a las personas, puede apaciguar guerras e iniciarlas con la misma facilidad. Ocurre igual en el caso de los activismos por el cambio climático, son muchos los artistas que se han sumado a empoderar esos movimientos ideológicos, como por ejemplo “</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
@@ -10412,114 +10421,102 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>song</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">” de Michael Jackson o “radioactive” de Imagine </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>” de Michael Jackson o “radioactive” de Imagine Dragons</w:t>
+      </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>; la música influencia las creencias en torno al cambio climático (Prior, 2022). En Colombia, artistas de bandas representativas también se han unido a proyectos en torno a esta problemática, como por ejemplo con la canción “grita tierra” organizada por la ONU.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="328D8B36" w14:textId="77777777" w:rsidR="0013593E" w:rsidRPr="00331137" w:rsidRDefault="00000000" w:rsidP="00931FE2">
+    <w:p w14:paraId="328D8B36" w14:textId="77777777" w:rsidR="0013593E" w:rsidRPr="00331137" w:rsidRDefault="00B94F70" w:rsidP="00931FE2">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vida submarina: El gran arrecife de coral es la forma de vida más grande sobre la tierra, y según Universidad de Harvard está siendo salvada por la música, ya que una rama interdisciplinaria conocida como </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="68985B86" w14:textId="77777777" w:rsidR="0013593E" w:rsidRPr="00331137" w:rsidRDefault="00000000" w:rsidP="00931FE2">
+        <w:t>Vida submarina: El gran arrecife de coral es la forma de vida más grande sobre la tierra, y según Universidad de Harvard está siendo salvada por la música, ya que una rama interdisciplinaria conocida como bioacústica</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00331137">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, ve al arrecife como una orquesta, porque todos organismos que viven en ella producen sonidos distintos y aparentemente con patrones; también, las zonas más afectadas producen menos sonidos y viceversa con las más saludables. Básicamente, toman los sonidos emitidos por las zonas saludables y las reproducen en las otras, ocasionando que los peces y algas alrededor se vean estimuladas por vibraciones del coral sano y empiecen a habitarlo nuevamente; efecto conocido como enriquecimiento acústico (Proctor, 202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00331137">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68985B86" w14:textId="77777777" w:rsidR="0013593E" w:rsidRPr="00331137" w:rsidRDefault="00B94F70" w:rsidP="00931FE2">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vida de ecosistemas terrestres: Nuevamente, áreas como el paisaje sonoro y la acustemología pueden sumar al análisis de la biosfera desde una postura acústica. Influenciados por esas perspectivas, investigadores del lémur en peligro de extinción “</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
@@ -10586,191 +10583,145 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Queen (</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, 2011), encontrando links entre el ser humano y la naturaleza que pueden contribuir a generar </w:t>
+        <w:t xml:space="preserve"> Queen (Yarlagadda, 2011), encontrando links entre el ser humano y la naturaleza que pueden contribuir a generar </w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>empatía con el medio ambiente. Aunque este campo de investigación parece prometedor, aún es pertinente evaluar nuevamente la nocividad de la música en las diferentes especies, así como testear composiciones específicas para también, influencias particulares en animales (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kriengwatana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> et al., 2022). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02882807" w14:textId="77777777" w:rsidR="0013593E" w:rsidRPr="00331137" w:rsidRDefault="00000000" w:rsidP="00931FE2">
+    <w:p w14:paraId="02882807" w14:textId="77777777" w:rsidR="0013593E" w:rsidRPr="00331137" w:rsidRDefault="00B94F70" w:rsidP="00931FE2">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Paz, justicia e instituciones sólidas: La socio-música, es una rama interdisciplinaria que influenciada por corrientes antropológicas, sociológicas y filosóficas evalúa el impacto de la música en el proceder de los movimientos socio-culturales. La música de protesta de </w:t>
+        <w:t xml:space="preserve">Paz, justicia e instituciones sólidas: La socio-música, es una rama interdisciplinaria que influenciada por corrientes antropológicas, sociológicas y filosóficas evalúa el impacto de la música en el proceder de los movimientos socio-culturales. La música de protesta de Mercedez Sosa, por ejemplo, trascendió la misma percepción de las personas hacia ella como músico, llevándola a un terreno transdisciplinario, donde su legado motivó y fue un grito de libertad para </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Mercedez</w:t>
+        <w:t>latinoamérica</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Sosa, por ejemplo, trascendió la misma percepción de las personas hacia ella como músico, llevándola a un terreno transdisciplinario, donde su legado motivó y fue un grito de libertad para </w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> y el mundo; incluso fue censurada en diferentes ocasiones. Para muchos, el combustible de la composición musical es también el inconformismo hacia los modelos de control social, que semiólogos también han empezado a estudiar, identificando signos que traducen la realidad y los deseos de cambio. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000060" w14:textId="3C28D9DD" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00000000" w:rsidP="00931FE2">
+    <w:p w14:paraId="00000060" w14:textId="3C28D9DD" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00B94F70" w:rsidP="00931FE2">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Alianzas para lograr los objetivos: Wynton </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Alianzas para lograr los objetivos: Wynton Marsalis</w:t>
+      </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> suele mencionar en entrevistas de qué manera el jazz es una extrapolación de la democracia. El consenso y la diferencia de ideas son fenómenos que se ven reflejados durante las improvisaciones, también, durante la aparente libertad de los intérpretes, que pese a sus posturas siguen respetando líneas imaginarias de trato con sus colegas. La música es un lenguaje universal, que trasciende todo tipo de barreras, está circunscrita en nuestra ADN, una información que nos conecta con todo el universo y </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>que</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> desde una postura sistémica, acepta visiones contrarias desde una postura de relacionamiento y no de distanciamiento. Colombia tiene mucho por entender sobre la música, pero gracias a músicos profesionales con competencias de pensamiento sistémico podremos resarcir su valor en la sociedad. </w:t>
@@ -11769,51 +11720,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000068" w14:textId="31922C94" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00CB3362" w:rsidP="00331137">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Referencias</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000006B" w14:textId="033B7B54" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00000000" w:rsidP="00CB3362">
+    <w:p w14:paraId="0000006B" w14:textId="033B7B54" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00B94F70" w:rsidP="00CB3362">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Barriga, M. (2004). La educación musical en Bogotá de 1880 a 1920. </w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -11865,51 +11816,51 @@
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 7-17</w:t>
       </w:r>
       <w:r w:rsidR="001D1BA2" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000006D" w14:textId="2C578241" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00000000" w:rsidP="00CB3362">
+    <w:p w14:paraId="0000006D" w14:textId="2C578241" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00B94F70" w:rsidP="00CB3362">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dravet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -11983,51 +11934,51 @@
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve">, &amp; Restrepo, C. (2020). Teoría fundamentada. Revista Colombiana de Psiquiatría, 49(2), 127-133. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>Epub</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve"> June 18, 2020.https://doi.org/10.1016/j.rcp.2018.08.002 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000006E" w14:textId="6C7297EE" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00000000" w:rsidP="00CB3362">
+    <w:p w14:paraId="0000006E" w14:textId="6C7297EE" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00B94F70" w:rsidP="00CB3362">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Gillies, T. (2015). </w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
@@ -12052,97 +12003,95 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>CNBC.</w:t>
       </w:r>
       <w:r w:rsidR="001D1BA2" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> Recuperado en enero de 2023, de:</w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7">
-        <w:r w:rsidRPr="00331137">
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidR="007D7ABF" w:rsidRPr="00331137">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:highlight w:val="white"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.cnbc.com/2015/03/27/starving-artists-no-more-meet-the-kickstarter-for-music-arts.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000070" w14:textId="53230DD7" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00000000" w:rsidP="00CB3362">
+    <w:p w14:paraId="00000070" w14:textId="53230DD7" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00B94F70" w:rsidP="00CB3362">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Guhn</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, M., Emerson, S</w:t>
       </w:r>
       <w:r w:rsidR="001D1BA2" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -12196,51 +12145,51 @@
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>112</w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(2), 308–328.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000072" w14:textId="331C26F7" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00000000" w:rsidP="00CB3362">
+    <w:p w14:paraId="00000072" w14:textId="331C26F7" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00B94F70" w:rsidP="00CB3362">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">IDB. (2016). </w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
@@ -12249,73 +12198,73 @@
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Music Cities: Why music is a tool for urban development</w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">Recuperado de: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8">
-        <w:r w:rsidRPr="00331137">
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidR="007D7ABF" w:rsidRPr="00331137">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:highlight w:val="white"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://blogs.iadb.org/ciudades-sostenibles/en/music-cities-2/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000074" w14:textId="5A0F9F34" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00000000" w:rsidP="00CB3362">
+    <w:p w14:paraId="00000074" w14:textId="5A0F9F34" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00B94F70" w:rsidP="00CB3362">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Kriengwatana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00331137">
@@ -12383,75 +12332,75 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>251</w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, 105641</w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9">
-        <w:r w:rsidRPr="00331137">
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidR="007D7ABF" w:rsidRPr="00331137">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:highlight w:val="white"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.applanim.2022.105641</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000076" w14:textId="245B870D" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00000000" w:rsidP="00CB3362">
+    <w:p w14:paraId="00000076" w14:textId="245B870D" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00B94F70" w:rsidP="00CB3362">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Lesiuk, T. (2005b). The effect of music listening on work performance. </w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -12473,51 +12422,51 @@
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>33</w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(2), 173–191. https://doi.org/10.1177/0305735605050650</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000078" w14:textId="3A9615E4" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00000000" w:rsidP="00CB3362">
+    <w:p w14:paraId="00000078" w14:textId="3A9615E4" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00B94F70" w:rsidP="00CB3362">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Levey, S. (2013). </w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
@@ -12537,65 +12486,65 @@
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve">Imperial News. </w:t>
       </w:r>
       <w:r w:rsidR="001D1BA2" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve">Recuperado de: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10">
-        <w:r w:rsidRPr="00331137">
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidR="007D7ABF" w:rsidRPr="00331137">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:highlight w:val="white"/>
             <w:u w:val="single"/>
             <w:lang w:val="es-CO"/>
           </w:rPr>
           <w:t>https://www.imperial.ac.uk/news/134646/solar-panels-perform-better-when-listening/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0000007A" w14:textId="34A90BC3" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00000000" w:rsidP="00CB3362">
+    <w:p w14:paraId="0000007A" w14:textId="34A90BC3" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00B94F70" w:rsidP="00CB3362">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Mincultura</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -12621,93 +12570,93 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">. Recuperado </w:t>
       </w:r>
       <w:r w:rsidR="001D1BA2" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">en enero de 2023, </w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">de: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11">
-        <w:r w:rsidRPr="00331137">
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidR="007D7ABF" w:rsidRPr="00331137">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:highlight w:val="white"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.mincultura.gov.co/areas/artes/musica/Paginas/default.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B04446B" w14:textId="77777777" w:rsidR="00782A4C" w:rsidRPr="00331137" w:rsidRDefault="00782A4C" w:rsidP="00CB3362">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Morín, E. (1999). Los siete saberes necesarios para la educación del futuro (Trad. Mercedes Vallejos Gómez). París, Francia: Santillana/UNESCO.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000007D" w14:textId="1CEEAA34" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00000000" w:rsidP="00CB3362">
+    <w:p w14:paraId="0000007D" w14:textId="1CEEAA34" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00B94F70" w:rsidP="00CB3362">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>ONU</w:t>
       </w:r>
       <w:r w:rsidR="0013593E" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -12739,132 +12688,132 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>. Recuperado</w:t>
       </w:r>
       <w:r w:rsidR="001D1BA2" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> en enero de 2023 </w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">de:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="0013593E" w:rsidRPr="00331137">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:highlight w:val="white"/>
           </w:rPr>
           <w:t>https://www.un.org/sustainabledevelopment/es/objetivos-de-desarrollo-sostenible/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0013593E" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000007F" w14:textId="455670B4" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00000000" w:rsidP="00CB3362">
+    <w:p w14:paraId="0000007F" w14:textId="455670B4" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00B94F70" w:rsidP="00CB3362">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Philipp, J. (2019). </w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Music and Poverty Around the World</w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. The Borgen Project. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13">
-        <w:r w:rsidRPr="00331137">
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidR="007D7ABF" w:rsidRPr="00331137">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:highlight w:val="white"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://borgenproject.org/music-and-poverty-2/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="00000081" w14:textId="31971208" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00000000" w:rsidP="00CB3362">
+    <w:p w14:paraId="00000081" w14:textId="31971208" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00B94F70" w:rsidP="00CB3362">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Prior, H. (2022). How Can Music Help Us to Address the Climate Crisis? </w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -12885,133 +12834,133 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14">
-        <w:r w:rsidRPr="00331137">
+      <w:hyperlink r:id="rId15">
+        <w:r w:rsidR="007D7ABF" w:rsidRPr="00331137">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:highlight w:val="white"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1177/20592043221075725</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="00000083" w14:textId="0B9B7F5F" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00000000" w:rsidP="00CB3362">
+    <w:p w14:paraId="00000083" w14:textId="0B9B7F5F" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00B94F70" w:rsidP="00CB3362">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Proctor, P. (2020). </w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>A Symphony in the Sea: How Music is Helping Save The Great Barrier Reef</w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. Harvard International Review. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15">
-        <w:r w:rsidRPr="00331137">
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidR="007D7ABF" w:rsidRPr="00331137">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:highlight w:val="white"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://hir.harvard.edu/a-symphony-in-the-sea/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000085" w14:textId="1EF8DDF4" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00000000" w:rsidP="00CB3362">
+    <w:p w14:paraId="00000085" w14:textId="1EF8DDF4" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00B94F70" w:rsidP="00CB3362">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Roy, A. &amp; Gupta, A. (2015). Effect of Music on Plants – An Overview</w:t>
       </w:r>
       <w:r w:rsidR="001D1BA2" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -13047,51 +12996,51 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (IJIIT), </w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 30 – 34. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000087" w14:textId="7FB329C9" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00000000" w:rsidP="00CB3362">
+    <w:p w14:paraId="00000087" w14:textId="7FB329C9" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00B94F70" w:rsidP="00CB3362">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Tickner, A. B. (2020). </w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
@@ -13130,149 +13079,137 @@
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Mexico</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="001D1BA2" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Recuperado de: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16">
-        <w:r w:rsidRPr="00331137">
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidR="007D7ABF" w:rsidRPr="00331137">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:highlight w:val="white"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://repository.urosario.edu.co/handle/10336/27236</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7C927219" w14:textId="1CE431CF" w:rsidR="007E5186" w:rsidRPr="00331137" w:rsidRDefault="007E5186" w:rsidP="00CB3362">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">Trinidad, A., Carrero, V. &amp; Soriano, R. (2006). Teoría fundamentada: La construcción de la teoría a través de la interpretación interpersonal. Cuadernos metodológicos: Madrid. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000089" w14:textId="44BC082D" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00000000" w:rsidP="00CB3362">
+    <w:p w14:paraId="00000089" w14:textId="44BC082D" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00B94F70" w:rsidP="00CB3362">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">Villa, A. &amp; Poblete, M. (2007). </w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Aprendizaje basado en competencias</w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Universidad de </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Universidad de Deusto</w:t>
+      </w:r>
       <w:r w:rsidR="002155CB" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002155CB" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ediciones</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="002155CB" w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -13315,64 +13252,64 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Wallis, R. (2001). Best Practice Cases in the Music Industry and their Relevance for Government Policies in Developing Countries. </w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">Recuperado en enero de 2023, de: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17">
+      <w:hyperlink r:id="rId18">
         <w:r w:rsidRPr="00331137">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:highlight w:val="white"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.wipo.int/export/sites/www/about-ip/en/studies/pdf/study_r_wallis.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0000008A" w14:textId="6ACA166F" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00000000" w:rsidP="00CB3362">
+    <w:p w14:paraId="0000008A" w14:textId="6ACA166F" w:rsidR="007D7ABF" w:rsidRPr="00331137" w:rsidRDefault="00B94F70" w:rsidP="00CB3362">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Yarlagadda, T. (2021, October 25). </w:t>
       </w:r>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
@@ -13502,88 +13439,88 @@
         </w:rPr>
         <w:t xml:space="preserve">(89), 37-45. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Epub</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00331137">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> 30 de diciembre de 2022. Recuperado en 25 de marzo de 2024, de http://scielo.sld.cu/scielo.php?script=sci_arttext&amp;pid=S1990-86442022000600037&amp;lng=es&amp;tlng=es.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C91373" w:rsidRPr="00CB3362" w:rsidSect="00331137">
-      <w:headerReference w:type="default" r:id="rId18"/>
-      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:headerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
       <w:pgSz w:w="11909" w:h="16834"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="426" w:left="1440" w:header="142" w:footer="127" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3FA60F7E" w14:textId="77777777" w:rsidR="00816B88" w:rsidRDefault="00816B88" w:rsidP="00331137">
+    <w:p w14:paraId="55545E53" w14:textId="77777777" w:rsidR="00B94F70" w:rsidRDefault="00B94F70" w:rsidP="00331137">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6BABF3B1" w14:textId="77777777" w:rsidR="00816B88" w:rsidRDefault="00816B88" w:rsidP="00331137">
+    <w:p w14:paraId="2209BBD0" w14:textId="77777777" w:rsidR="00B94F70" w:rsidRDefault="00B94F70" w:rsidP="00331137">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -13593,113 +13530,131 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7454F5ED" w14:textId="224B00FC" w:rsidR="00331137" w:rsidRDefault="00331137" w:rsidP="00331137">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="0059794E">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Vol. 11, Núm. 21                   </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="0059794E">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Enero</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="0059794E">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve"> – Junio 2024                       CEMYS</w:t>
+      <w:t xml:space="preserve"> – </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="0059794E">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Junio</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="0059794E">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2024                       CEMYS</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B53FA57" w14:textId="77777777" w:rsidR="00816B88" w:rsidRDefault="00816B88" w:rsidP="00331137">
+    <w:p w14:paraId="53C1A5D6" w14:textId="77777777" w:rsidR="00B94F70" w:rsidRDefault="00B94F70" w:rsidP="00331137">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="438B012D" w14:textId="77777777" w:rsidR="00816B88" w:rsidRDefault="00816B88" w:rsidP="00331137">
+    <w:p w14:paraId="7D820BA5" w14:textId="77777777" w:rsidR="00B94F70" w:rsidRDefault="00B94F70" w:rsidP="00331137">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="67A0B32D" w14:textId="09ECB5C3" w:rsidR="00331137" w:rsidRDefault="00331137" w:rsidP="00331137">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00666AC6">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5905ABE4" wp14:editId="49A0308E">
           <wp:extent cx="5200650" cy="704850"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1788784175" name="Imagen 1788784175" descr="Imagen que contiene Texto&#10;&#10;Descripción generada automáticamente"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="18" name="Imagen 18" descr="Imagen que contiene Texto&#10;&#10;Descripción generada automáticamente"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
@@ -13719,51 +13674,51 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5200650" cy="704850"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="141E7F74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C05E6250"/>
     <w:lvl w:ilvl="0" w:tplc="240A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1500" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -14189,51 +14144,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1440031452">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1632858582">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1493982342">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="223226048">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -14258,50 +14213,51 @@
     <w:rsid w:val="00222655"/>
     <w:rsid w:val="00236437"/>
     <w:rsid w:val="002613B9"/>
     <w:rsid w:val="0028013F"/>
     <w:rsid w:val="002A2556"/>
     <w:rsid w:val="002B3F47"/>
     <w:rsid w:val="002F0E1B"/>
     <w:rsid w:val="00304F5D"/>
     <w:rsid w:val="00326314"/>
     <w:rsid w:val="00326893"/>
     <w:rsid w:val="00331137"/>
     <w:rsid w:val="00360DF8"/>
     <w:rsid w:val="00362F59"/>
     <w:rsid w:val="003844B2"/>
     <w:rsid w:val="00386644"/>
     <w:rsid w:val="003A72FF"/>
     <w:rsid w:val="003F5C85"/>
     <w:rsid w:val="00413326"/>
     <w:rsid w:val="0043046D"/>
     <w:rsid w:val="0047001C"/>
     <w:rsid w:val="004A2A51"/>
     <w:rsid w:val="004A4273"/>
     <w:rsid w:val="004B0A63"/>
     <w:rsid w:val="004B0E50"/>
     <w:rsid w:val="004B7C38"/>
+    <w:rsid w:val="004C7FF7"/>
     <w:rsid w:val="004D1B20"/>
     <w:rsid w:val="00543D73"/>
     <w:rsid w:val="0056178F"/>
     <w:rsid w:val="00562B78"/>
     <w:rsid w:val="00586424"/>
     <w:rsid w:val="005B4144"/>
     <w:rsid w:val="005C7CB9"/>
     <w:rsid w:val="005E28D6"/>
     <w:rsid w:val="00625036"/>
     <w:rsid w:val="00636E74"/>
     <w:rsid w:val="00654DA5"/>
     <w:rsid w:val="00656914"/>
     <w:rsid w:val="0066105B"/>
     <w:rsid w:val="00661996"/>
     <w:rsid w:val="00690A0A"/>
     <w:rsid w:val="006A5C23"/>
     <w:rsid w:val="006A62A4"/>
     <w:rsid w:val="006B0775"/>
     <w:rsid w:val="006B23B9"/>
     <w:rsid w:val="006F10A7"/>
     <w:rsid w:val="007412CA"/>
     <w:rsid w:val="00761D6B"/>
     <w:rsid w:val="00765896"/>
     <w:rsid w:val="007728B8"/>
     <w:rsid w:val="00782A4C"/>
@@ -14317,51 +14273,53 @@
     <w:rsid w:val="0085116E"/>
     <w:rsid w:val="0086649E"/>
     <w:rsid w:val="008C2C7D"/>
     <w:rsid w:val="00916E9B"/>
     <w:rsid w:val="00921E65"/>
     <w:rsid w:val="00931FE2"/>
     <w:rsid w:val="009355E8"/>
     <w:rsid w:val="009466BB"/>
     <w:rsid w:val="00971026"/>
     <w:rsid w:val="009C3773"/>
     <w:rsid w:val="009D2309"/>
     <w:rsid w:val="009D3431"/>
     <w:rsid w:val="009E52D7"/>
     <w:rsid w:val="009F2F0B"/>
     <w:rsid w:val="00A17478"/>
     <w:rsid w:val="00A361D3"/>
     <w:rsid w:val="00A417EF"/>
     <w:rsid w:val="00A450D7"/>
     <w:rsid w:val="00AC2286"/>
     <w:rsid w:val="00AC63F7"/>
     <w:rsid w:val="00AD4ED9"/>
     <w:rsid w:val="00B220B5"/>
     <w:rsid w:val="00B44BBB"/>
     <w:rsid w:val="00B76B87"/>
     <w:rsid w:val="00B84246"/>
+    <w:rsid w:val="00B94F70"/>
     <w:rsid w:val="00BB295E"/>
+    <w:rsid w:val="00BC3535"/>
     <w:rsid w:val="00C1440A"/>
     <w:rsid w:val="00C348F5"/>
     <w:rsid w:val="00C63DB9"/>
     <w:rsid w:val="00C6656B"/>
     <w:rsid w:val="00C75E38"/>
     <w:rsid w:val="00C824FE"/>
     <w:rsid w:val="00C874A6"/>
     <w:rsid w:val="00C91373"/>
     <w:rsid w:val="00CB3362"/>
     <w:rsid w:val="00CD67C9"/>
     <w:rsid w:val="00CE16BF"/>
     <w:rsid w:val="00CE6929"/>
     <w:rsid w:val="00D146EF"/>
     <w:rsid w:val="00D14DA5"/>
     <w:rsid w:val="00D60815"/>
     <w:rsid w:val="00D73DE2"/>
     <w:rsid w:val="00DA7B91"/>
     <w:rsid w:val="00DB076A"/>
     <w:rsid w:val="00DC0BDE"/>
     <w:rsid w:val="00E03201"/>
     <w:rsid w:val="00E139EB"/>
     <w:rsid w:val="00E3663F"/>
     <w:rsid w:val="00E42BF1"/>
     <w:rsid w:val="00E605F8"/>
     <w:rsid w:val="00E62A52"/>
@@ -14385,51 +14343,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="44056ACF"/>
   <w15:docId w15:val="{2319AE96-A6A1-4585-A3D0-0E973E7774CD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-419" w:eastAsia="es-CO" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -14900,51 +14858,50 @@
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="80"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
@@ -15050,51 +15007,51 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00331137"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00331137"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="540946294">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="830099450">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -15109,51 +15066,51 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2126004171">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.iadb.org/ciudades-sostenibles/en/music-cities-2/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://borgenproject.org/music-and-poverty-2/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnbc.com/2015/03/27/starving-artists-no-more-meet-the-kickstarter-for-music-arts.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un.org/sustainabledevelopment/es/objetivos-de-desarrollo-sostenible/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wipo.int/export/sites/www/about-ip/en/studies/pdf/study_r_wallis.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repository.urosario.edu.co/handle/10336/27236" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mincultura.gov.co/areas/artes/musica/Paginas/default.aspx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hir.harvard.edu/a-symphony-in-the-sea/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imperial.ac.uk/news/134646/solar-panels-perform-better-when-listening/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.applanim.2022.105641" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/20592043221075725" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnbc.com/2015/03/27/starving-artists-no-more-meet-the-kickstarter-for-music-arts.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un.org/sustainabledevelopment/es/objetivos-de-desarrollo-sostenible/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wipo.int/export/sites/www/about-ip/en/studies/pdf/study_r_wallis.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/cemys.v11i21.354" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mincultura.gov.co/areas/artes/musica/Paginas/default.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repository.urosario.edu.co/handle/10336/27236" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hir.harvard.edu/a-symphony-in-the-sea/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imperial.ac.uk/news/134646/solar-panels-perform-better-when-listening/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/20592043221075725" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.applanim.2022.105641" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.iadb.org/ciudades-sostenibles/en/music-cities-2/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://borgenproject.org/music-and-poverty-2/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -15441,65 +15398,65 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>22</Pages>
-  <Words>9615</Words>
-  <Characters>52883</Characters>
+  <Words>9631</Words>
+  <Characters>52971</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>440</Lines>
+  <Lines>441</Lines>
   <Paragraphs>124</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>62374</CharactersWithSpaces>
+  <CharactersWithSpaces>62478</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Lenovo</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>