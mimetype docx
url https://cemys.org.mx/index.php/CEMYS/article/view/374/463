--- v0 (2025-10-07)
+++ v1 (2026-08-31)
@@ -10,98 +10,139 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4E39A953" w14:textId="51939FC2" w:rsidR="00F260D0" w:rsidRPr="006730A0" w:rsidRDefault="008F61C1" w:rsidP="00123E24">
+    <w:p w14:paraId="73BF2059" w14:textId="58790584" w:rsidR="004F3AC9" w:rsidRPr="004F3AC9" w:rsidRDefault="004F3AC9" w:rsidP="004F3AC9">
+      <w:pPr>
+        <w:pStyle w:val="TextCarCar"/>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="202" w:firstLine="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F3AC9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F3AC9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="004F3AC9">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/cemys.v11i22.374</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4E39A953" w14:textId="0648E561" w:rsidR="00F260D0" w:rsidRPr="006730A0" w:rsidRDefault="008F61C1" w:rsidP="00123E24">
       <w:pPr>
         <w:pStyle w:val="TextCarCar"/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="708" w:hanging="708"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2764C98B" wp14:editId="4DD21AEB">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-705485</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7772400" cy="1249045"/>
             <wp:effectExtent l="0" t="0" r="0" b="8255"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1792942247" name="Imagen 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8">
+                    <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7772400" cy="1249045"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -256,75 +297,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Jorge Arturo</w:t>
       </w:r>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pinedo </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Pinedo Gaucin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="599DF8AF" w14:textId="77777777" w:rsidR="00DB5BEF" w:rsidRPr="003C27B2" w:rsidRDefault="00DB5BEF" w:rsidP="00DB5BEF">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                         Tecnológico Nacional de México/I. T. De Ciudad Juárez </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C5A2A5E" w14:textId="77777777" w:rsidR="00DB5BEF" w:rsidRPr="003C27B2" w:rsidRDefault="00DB5BEF" w:rsidP="00DB5BEF">
       <w:pPr>
@@ -1012,51 +1029,60 @@
         </w:rPr>
         <w:t xml:space="preserve"> una orden al cliente </w:t>
       </w:r>
       <w:r w:rsidR="0080760B" w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>final, por</w:t>
       </w:r>
       <w:r w:rsidR="007C3E1E" w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0080760B" w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>otra parte,</w:t>
+        <w:t xml:space="preserve">otra </w:t>
+      </w:r>
+      <w:r w:rsidR="0080760B" w:rsidRPr="003C27B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>parte,</w:t>
       </w:r>
       <w:r w:rsidR="007C3E1E" w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> se puede tener un </w:t>
       </w:r>
       <w:r w:rsidR="00AB4D05" w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>excedente</w:t>
       </w:r>
       <w:r w:rsidR="007C3E1E" w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de inventario que no se </w:t>
       </w:r>
@@ -1132,51 +1158,50 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="004170E1" w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000B315B" w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Para </w:t>
       </w:r>
       <w:r w:rsidR="00A61051" w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">los integrantes de </w:t>
       </w:r>
       <w:r w:rsidR="000B315B" w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">la carrera de Ingeniería en Logística del Tecnológico Nacional de México (TECNM) campus Ciudad Juárez, fue muy importante </w:t>
       </w:r>
       <w:r w:rsidR="00D04A47" w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>observar</w:t>
       </w:r>
       <w:r w:rsidR="000B315B" w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> lo anterior a través del análisis de un </w:t>
@@ -1664,84 +1689,62 @@
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C957284" w14:textId="57C5165D" w:rsidR="009C3E2D" w:rsidRPr="003C27B2" w:rsidRDefault="009C3E2D" w:rsidP="003C27B2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Managing and controlling a warehouse is always one of the biggest logistics challenges in the supply chain. The mismanagement of a warehouse can result in the lack of material required to produce or to fulfill an order to the end customer, on the other hand, you may have surplus inventory that has not been used in years, taking up space and generating unnecessary costs and with a high potential to become obsolete. For the members of the Logistics Engineering program at the </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Managing and controlling a warehouse is always one of the biggest logistics challenges in the supply chain. The mismanagement of a warehouse can result in the lack of material required to produce or to fulfill an order to the end customer, on the other hand, you may have surplus inventory that has not been used in years, taking up space and generating unnecessary costs and with a high potential to become obsolete. For the members of the Logistics Engineering program at the Tecnológico Nacional de México (TECNM) campus Ciudad Juárez, it was very important to observe the above through the analysis of a real case, where they could put into practice the development of the learning competencies established in the curriculum. The objective of this research was to analyze the impact of the application of methodologies such as the 5s, demand analysis and continuous improvement in the management and control of a warehouse in a company dedicated to the sale of hardware items. The type of research conducted was longitudinal, qualitative, quantitative and applied. The results obtained were the identification in the area under initial analysis of obsolete material with a value of more than 140,000 pesos, equivalent to 10% of the total inventory located in this section. Another of the benefits, being the most visually striking, was the classification, cleaning and separation of the material, segregating in a specific area the unused material for its proper disposal. In this last activity, innovative </w:t>
+      </w:r>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Tecnológico</w:t>
-[...19 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>below cost, and finally selling material to recycling companies. In addition, in order to avoid the problems observed, a periodic analysis of sales behavior was implemented and, based on this, the necessary actions were taken. These activities demonstrated that good inventory management and control practices can be applied to any company, regardless of its line of business or size.</w:t>
+        <w:t>practices were applied for the hardware company, such as negotiating with suppliers to acquire the material back, or making auction offers to customers with products without movement at or below cost, and finally selling material to recycling companies. In addition, in order to avoid the problems observed, a periodic analysis of sales behavior was implemented and, based on this, the necessary actions were taken. These activities demonstrated that good inventory management and control practices can be applied to any company, regardless of its line of business or size.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="706D8A8D" w14:textId="29271BCB" w:rsidR="00241980" w:rsidRPr="003C27B2" w:rsidRDefault="00241980" w:rsidP="003C27B2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Keywords</w:t>
       </w:r>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
@@ -1805,51 +1808,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">   mayo 2024                                                        </w:t>
       </w:r>
       <w:r w:rsidRPr="002C1E40">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fecha Aceptación:</w:t>
       </w:r>
       <w:r w:rsidRPr="002C1E40">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  octubre 2024</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40C6B5AB" w14:textId="77777777" w:rsidR="006344EA" w:rsidRPr="002C1E40" w:rsidRDefault="008F61C1" w:rsidP="006344EA">
+    <w:p w14:paraId="40C6B5AB" w14:textId="77777777" w:rsidR="006344EA" w:rsidRPr="002C1E40" w:rsidRDefault="00A07017" w:rsidP="006344EA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict w14:anchorId="29591B2E">
           <v:rect id="_x0000_i1025" alt="" style="width:441.9pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="22342EE6" w14:textId="77777777" w:rsidR="006344EA" w:rsidRPr="002C1E40" w:rsidRDefault="006344EA" w:rsidP="006344EA">
@@ -2453,140 +2456,155 @@
       <w:r w:rsidR="00A007E2" w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. El propósito como se mencionó anteriormente fue que tanto los maestros validaran las competencias de enseñanza y aprendizaje declaradas en el plan curricular de la carrera de Ingeniería en Logística y los alumnos aplicaran los conceptos aprendidos en clase. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A5000CD" w14:textId="77777777" w:rsidR="00FB629F" w:rsidRPr="003C27B2" w:rsidRDefault="00FB629F" w:rsidP="003C27B2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07E6820C" w14:textId="3A21AD75" w:rsidR="00017DD9" w:rsidRDefault="00017DD9" w:rsidP="003C27B2">
+    <w:p w14:paraId="5AA71023" w14:textId="77777777" w:rsidR="004F3AC9" w:rsidRDefault="004F3AC9" w:rsidP="003C27B2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C27B2">
+    </w:p>
+    <w:p w14:paraId="07E6820C" w14:textId="35D58048" w:rsidR="00017DD9" w:rsidRDefault="00017DD9" w:rsidP="003C27B2">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>Marco Teórico</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>Marco Teórico</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25AA4505" w14:textId="77777777" w:rsidR="006344EA" w:rsidRPr="003C27B2" w:rsidRDefault="006344EA" w:rsidP="003C27B2">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C27B2">
+    </w:p>
+    <w:p w14:paraId="3F73DC3B" w14:textId="15945B3A" w:rsidR="00017DD9" w:rsidRPr="003C27B2" w:rsidRDefault="00E3353F" w:rsidP="003C27B2">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C27B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
         <w:t>Gestión de inventarios</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FD8C2D1" w14:textId="126CE724" w:rsidR="00E3353F" w:rsidRPr="003C27B2" w:rsidRDefault="00AE386D" w:rsidP="003C27B2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Es necesario tomar decisiones sobre cada artículo que forma parte de nuestro almacén, definiendo la empresa una adecuada política de los volúmenes de inventario y los puntos de reabastecimiento para llevar a cabo una buena gestión del mismo. El propósito de ambas decisiones es determinar cuándo iniciar una orden de reaprovisionamiento y cuál debe ser el tamaño del lote para brindar un servicio </w:t>
       </w:r>
       <w:r w:rsidR="00EF092F" w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>adecuado</w:t>
       </w:r>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> al cliente y mantener los costos de inventario </w:t>
       </w:r>
       <w:r w:rsidR="00EF092F" w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -3232,50 +3250,51 @@
     <w:p w14:paraId="48197B7C" w14:textId="77777777" w:rsidR="000523FC" w:rsidRPr="003C27B2" w:rsidRDefault="000523FC" w:rsidP="003C27B2">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Embalaje del producto que se va a sacar </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18A619FB" w14:textId="77777777" w:rsidR="000523FC" w:rsidRPr="003C27B2" w:rsidRDefault="000523FC" w:rsidP="003C27B2">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -3312,80 +3331,69 @@
         </w:rPr>
         <w:t xml:space="preserve">Transporte de los bienes </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33E44EF9" w14:textId="697B94FD" w:rsidR="00E3353F" w:rsidRPr="003C27B2" w:rsidRDefault="000523FC" w:rsidP="003C27B2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>10. Gestionar el inventario y el almacén.</w:t>
       </w:r>
       <w:r w:rsidR="00AC635A" w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00AC635A" w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Gourdin</w:t>
-[...8 lines deleted...]
-        <w:t>, K.,2006)</w:t>
+        <w:t>Gourdin, K.,2006)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ACC87A5" w14:textId="77777777" w:rsidR="00E3353F" w:rsidRPr="003C27B2" w:rsidRDefault="00E3353F" w:rsidP="003C27B2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2048A05E" w14:textId="21052843" w:rsidR="00E3353F" w:rsidRPr="003C27B2" w:rsidRDefault="00F20227" w:rsidP="003C27B2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3610,69 +3618,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00336F6D" w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>La metodología de las 5 S es una práctica de calidad desarrollada en Japón que se enfoca en el "mantenimiento integral" de la empresa, no solo de la infraestructura, equipos y maquinaria, sino también del mantenimiento del ambiente de trabajo por parte de todos. Se trata de una herramienta o metodología de la filosofía Lean que tiene como objetivo crear un lugar de trabajo ordenado, limpio, agradable y seguro que te permita realizar tu trabajo de la manera más efectiva.</w:t>
       </w:r>
       <w:r w:rsidR="005E2787" w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Bautista, J., 2017, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 13).</w:t>
+        <w:t xml:space="preserve"> (Bautista, J., 2017, December 13).</w:t>
       </w:r>
       <w:r w:rsidR="00336F6D" w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2720D73C" w14:textId="77777777" w:rsidR="00EA69C3" w:rsidRPr="003C27B2" w:rsidRDefault="00EA69C3" w:rsidP="003C27B2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
@@ -3891,73 +3881,51 @@
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> - estandarizar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="746472D4" w14:textId="3EC4D10D" w:rsidR="00336F6D" w:rsidRPr="003C27B2" w:rsidRDefault="00336F6D" w:rsidP="003C27B2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">5.- </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> - disciplina</w:t>
+        <w:t>5.- Shitsuke - disciplina</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37621751" w14:textId="77777777" w:rsidR="00336F6D" w:rsidRPr="003C27B2" w:rsidRDefault="00336F6D" w:rsidP="003C27B2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3570EDF4" w14:textId="01B70D04" w:rsidR="001D2B36" w:rsidRPr="003C27B2" w:rsidRDefault="001D2B36" w:rsidP="003C27B2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -3989,125 +3957,156 @@
       </w:r>
       <w:r w:rsidR="00AC1B38" w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Riofrío, J., &amp; Antonio., M., 2017)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FEFDA9A" w14:textId="77777777" w:rsidR="00E3353F" w:rsidRPr="003C27B2" w:rsidRDefault="00E3353F" w:rsidP="003C27B2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A074234" w14:textId="1C234178" w:rsidR="004D0139" w:rsidRPr="003C27B2" w:rsidRDefault="004D0139" w:rsidP="003C27B2">
+    <w:p w14:paraId="18007611" w14:textId="77777777" w:rsidR="004F3AC9" w:rsidRDefault="004F3AC9" w:rsidP="003C27B2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C27B2">
+    </w:p>
+    <w:p w14:paraId="6D255A18" w14:textId="77777777" w:rsidR="004F3AC9" w:rsidRDefault="004F3AC9" w:rsidP="003C27B2">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>Metodología</w:t>
-[...4 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A074234" w14:textId="64BE21D8" w:rsidR="004D0139" w:rsidRPr="003C27B2" w:rsidRDefault="004D0139" w:rsidP="003C27B2">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>1.- Analizar el inventario</w:t>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="003C27B2">
+        <w:lastRenderedPageBreak/>
+        <w:t>Metodología</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71169166" w14:textId="0E427803" w:rsidR="001D2B36" w:rsidRPr="003C27B2" w:rsidRDefault="001D2B36" w:rsidP="003C27B2">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C27B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>1.- Analizar el inventario</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="236AC026" w14:textId="5E4AD7B5" w:rsidR="008309DE" w:rsidRPr="003C27B2" w:rsidRDefault="001D2B36" w:rsidP="003C27B2">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C27B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009B7EC0" w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Al contarse con una diversidad de </w:t>
       </w:r>
       <w:r w:rsidR="00D64E8F" w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">productos </w:t>
       </w:r>
       <w:r w:rsidR="009B7EC0" w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -4124,62 +4123,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">ferretería, desde productos de plomería, madera, herrería, y artículos para baños se decidió en la fase inicial centrar el ejercicio objeto de esta investigación en </w:t>
       </w:r>
       <w:r w:rsidR="0080112B" w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>el área de productos para baño marca Helvex</w:t>
       </w:r>
       <w:r w:rsidR="00D64E8F" w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">, para en </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">fases posteriores aplicar la metodología </w:t>
+        <w:t xml:space="preserve">, para en fases posteriores aplicar la metodología </w:t>
       </w:r>
       <w:r w:rsidR="008309DE" w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>a las demás. Lo anterior fue decidido debido a la gran cantidad de productos que se requerían analizar y el trabajo a elaborar resulta</w:t>
       </w:r>
       <w:r w:rsidR="00AA5B72" w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>ba</w:t>
       </w:r>
       <w:r w:rsidR="008309DE" w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
@@ -4586,51 +4574,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D9A8AC3" wp14:editId="2AEFF23D">
             <wp:extent cx="4605111" cy="3836777"/>
             <wp:effectExtent l="19050" t="19050" r="24130" b="11430"/>
             <wp:docPr id="883344720" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9">
+                    <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4614737" cy="3844797"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
@@ -4700,50 +4688,51 @@
     </w:p>
     <w:p w14:paraId="23BFA7EA" w14:textId="42ACCFFA" w:rsidR="00E40BC7" w:rsidRPr="003C27B2" w:rsidRDefault="00D34F12" w:rsidP="003C27B2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">3.- Aplicación de la metodología 5S </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D7BC105" w14:textId="77777777" w:rsidR="00E40BC7" w:rsidRPr="003C27B2" w:rsidRDefault="00E40BC7" w:rsidP="003C27B2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13691FC1" w14:textId="57678E9B" w:rsidR="00E40BC7" w:rsidRPr="003C27B2" w:rsidRDefault="00FE06E8" w:rsidP="003C27B2">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -4769,62 +4758,51 @@
         </w:rPr>
         <w:t xml:space="preserve">SEIRI (CLASIFICACIÓN) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="244FAA96" w14:textId="6F728554" w:rsidR="00FE06E8" w:rsidRPr="003C27B2" w:rsidRDefault="00FE06E8" w:rsidP="003C27B2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Consiste en la eliminación del desorden, la separación de lo esencial de lo innecesario y la eliminación de todo lo que no sea necesario del área de trabajo. Esto facilita la identificación de </w:t>
-[...10 lines deleted...]
-        <w:t>problemas, la reducción del tiempo de búsqueda de herramientas y materiales y la liberación de espacio.</w:t>
+        <w:t>Consiste en la eliminación del desorden, la separación de lo esencial de lo innecesario y la eliminación de todo lo que no sea necesario del área de trabajo. Esto facilita la identificación de problemas, la reducción del tiempo de búsqueda de herramientas y materiales y la liberación de espacio.</w:t>
       </w:r>
       <w:r w:rsidR="004E71AC" w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">En este este proyecto de investigación implicó la correcta identificación y segregación del material, como se mencionó anteriormente el proceso </w:t>
       </w:r>
       <w:r w:rsidR="004E71AC" w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
@@ -5040,51 +5018,51 @@
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="07577822" wp14:editId="57A5535C">
             <wp:extent cx="4838700" cy="3936777"/>
             <wp:effectExtent l="19050" t="19050" r="19050" b="26035"/>
             <wp:docPr id="1556139179" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1556139179" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10"/>
+                    <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4886376" cy="3975566"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
@@ -5345,51 +5323,51 @@
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2C4C0189" wp14:editId="2059232B">
             <wp:extent cx="3804805" cy="3458472"/>
             <wp:effectExtent l="19050" t="19050" r="24765" b="27940"/>
             <wp:docPr id="1126063449" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1126063449" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11"/>
+                    <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3827467" cy="3479071"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
@@ -5794,51 +5772,51 @@
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3438317A" wp14:editId="46BF999F">
             <wp:extent cx="3912541" cy="3090009"/>
             <wp:effectExtent l="19050" t="19050" r="12065" b="15240"/>
             <wp:docPr id="317412213" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="317412213" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12"/>
+                    <a:blip r:embed="rId13"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3919044" cy="3095144"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
@@ -6048,67 +6026,68 @@
     <w:p w14:paraId="44D64580" w14:textId="2FC929E3" w:rsidR="00C07EA5" w:rsidRPr="003C27B2" w:rsidRDefault="00C07EA5" w:rsidP="003C27B2">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5358BF1B" wp14:editId="0DC4C293">
             <wp:extent cx="4600575" cy="1769745"/>
             <wp:effectExtent l="19050" t="19050" r="28575" b="20955"/>
             <wp:docPr id="335990435" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="335990435" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13"/>
+                    <a:blip r:embed="rId14"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4670473" cy="1796633"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
@@ -6358,67 +6337,68 @@
         <w:t xml:space="preserve">Inventario actual del almacén Helvex clasificado como obsoleto y su valor en libros </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2191CE0F" w14:textId="1DCD70F8" w:rsidR="005A2640" w:rsidRPr="003C27B2" w:rsidRDefault="007D60E5" w:rsidP="003C27B2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6D7399A1" wp14:editId="4954172F">
             <wp:extent cx="4729480" cy="4324350"/>
             <wp:effectExtent l="19050" t="19050" r="13970" b="19050"/>
             <wp:docPr id="1847436809" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1847436809" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14"/>
+                    <a:blip r:embed="rId15"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4787092" cy="4377027"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
@@ -6568,69 +6548,70 @@
     <w:p w14:paraId="3A34760D" w14:textId="1A9525FC" w:rsidR="005A2640" w:rsidRPr="003C27B2" w:rsidRDefault="007D60E5" w:rsidP="003C27B2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="382EDAF6" wp14:editId="548323C1">
             <wp:extent cx="4914900" cy="2769870"/>
             <wp:effectExtent l="19050" t="19050" r="19050" b="11430"/>
             <wp:docPr id="12184753" name="Imagen 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 5"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15">
+                    <a:blip r:embed="rId16">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4921581" cy="2773635"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
@@ -6832,51 +6813,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4C459BB5" wp14:editId="30DDFDB9">
             <wp:extent cx="5562600" cy="3383280"/>
             <wp:effectExtent l="19050" t="19050" r="19050" b="26670"/>
             <wp:docPr id="1581400295" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9">
+                    <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5577343" cy="3392247"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
@@ -6886,51 +6867,50 @@
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E3A328A" w14:textId="77777777" w:rsidR="00B367EB" w:rsidRPr="003C27B2" w:rsidRDefault="00B367EB" w:rsidP="003C27B2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Fuente: Elaboración propia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12C70686" w14:textId="37553A47" w:rsidR="00AA01BD" w:rsidRPr="003C27B2" w:rsidRDefault="00AA01BD" w:rsidP="003C27B2">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -6943,50 +6923,51 @@
         </w:rPr>
         <w:t>SHITSUKE (DISCIPLINA)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="488128BD" w14:textId="33D1B7A2" w:rsidR="00AE1249" w:rsidRPr="003C27B2" w:rsidRDefault="00AA01BD" w:rsidP="003C27B2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Se refiere al desarrollo de comportamientos y hábitos que fomenten el cumplimiento constante de las prácticas y normas establecidas para mantener los estándares de 5S a lo largo del tiempo. </w:t>
       </w:r>
       <w:r w:rsidR="006D2A7F" w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>En la</w:t>
       </w:r>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006D2A7F" w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -7204,51 +7185,51 @@
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="723C947E" wp14:editId="5B2095CD">
             <wp:extent cx="4286250" cy="2052320"/>
             <wp:effectExtent l="19050" t="19050" r="19050" b="24130"/>
             <wp:docPr id="354445563" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="354445563" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16"/>
+                    <a:blip r:embed="rId17"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4328484" cy="2072542"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
@@ -7340,51 +7321,51 @@
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="03E34F7F" wp14:editId="7B65AAC4">
             <wp:extent cx="4162425" cy="2506980"/>
             <wp:effectExtent l="19050" t="19050" r="28575" b="26670"/>
             <wp:docPr id="1223984727" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1223984727" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17"/>
+                    <a:blip r:embed="rId18"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4181529" cy="2518486"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
@@ -7455,50 +7436,51 @@
     </w:p>
     <w:p w14:paraId="13A8FD62" w14:textId="34D0D08C" w:rsidR="00A84183" w:rsidRPr="003C27B2" w:rsidRDefault="004E26CB" w:rsidP="003C27B2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Plan estratégico para disponer del material catalogado como obsoleto</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EC05157" w14:textId="43ABE8FE" w:rsidR="004E26CB" w:rsidRPr="003C27B2" w:rsidRDefault="004E26CB" w:rsidP="003C27B2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
@@ -8054,51 +8036,51 @@
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2AFF37D2" wp14:editId="62F526FA">
             <wp:extent cx="5500937" cy="3190942"/>
             <wp:effectExtent l="19050" t="19050" r="24130" b="9525"/>
             <wp:docPr id="278388720" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="278388720" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18"/>
+                    <a:blip r:embed="rId19"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5529273" cy="3207379"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
@@ -8244,50 +8226,51 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="245D311C" w14:textId="3592BB12" w:rsidR="00892D24" w:rsidRPr="003C27B2" w:rsidRDefault="00892D24" w:rsidP="003C27B2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>La última opción para disponer de los productos que no se hayan podido vender ya sea a clientes o retornar a proveedores y recuperar algo de lo invertido fue venderlo como cobre, aluminio o plástico a compañías recicladoras.</w:t>
       </w:r>
       <w:r w:rsidR="00F32A6E" w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> En este caso no hubo ganancias, por el contrario, su disposición fue cargada a los gastos de operación de la compañía ya que el importe de su venta como material de reciclado era de un valor </w:t>
       </w:r>
       <w:r w:rsidR="005E2787" w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>mínimo,</w:t>
       </w:r>
       <w:r w:rsidR="00F32A6E" w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -8548,51 +8531,51 @@
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="32C8395B" wp14:editId="646AA18F">
             <wp:extent cx="4733925" cy="2444115"/>
             <wp:effectExtent l="19050" t="19050" r="28575" b="13335"/>
             <wp:docPr id="56647203" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="56647203" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19"/>
+                    <a:blip r:embed="rId20"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4757439" cy="2456255"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
@@ -8973,50 +8956,51 @@
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79E6A20C" w14:textId="13BEF279" w:rsidR="00D37F29" w:rsidRPr="003C27B2" w:rsidRDefault="00F31550" w:rsidP="003C27B2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00475526" w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Se cumplieron con los objetivos establecidos por la empresa</w:t>
       </w:r>
       <w:r w:rsidR="00367DC5" w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00475526" w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -9698,228 +9682,193 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A2B87FF" w14:textId="262B4F56" w:rsidR="003402CA" w:rsidRPr="003C27B2" w:rsidRDefault="003402CA" w:rsidP="003C27B2">
       <w:pPr>
         <w:pStyle w:val="TextCarCar"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_heading=h.30j0zll" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Referencias</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AE4EDE0" w14:textId="77777777" w:rsidR="00BD3A46" w:rsidRPr="003C27B2" w:rsidRDefault="00BD3A46" w:rsidP="003C27B2">
       <w:pPr>
         <w:pStyle w:val="TextCarCar"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EF8D1DF" w14:textId="77777777" w:rsidR="00B9377B" w:rsidRPr="003C27B2" w:rsidRDefault="00B9377B" w:rsidP="003C27B2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bautista, J. (2017, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 13). Las 5 S, Herramientas Básicas de Mejora de la Calidad en una </w:t>
+        <w:t xml:space="preserve">Bautista, J. (2017, December 13). Las 5 S, Herramientas Básicas de Mejora de la Calidad en una </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="557B5CF8" w14:textId="756FFB51" w:rsidR="00B9377B" w:rsidRPr="003C27B2" w:rsidRDefault="00B9377B" w:rsidP="003C27B2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Empresa. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Emprendices</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="00EA61D3" w:rsidRPr="003C27B2">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.emprendices.co/5s-herramientas-calidad-empresa/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0C8D6076" w14:textId="77777777" w:rsidR="00EA61D3" w:rsidRPr="003C27B2" w:rsidRDefault="00EA61D3" w:rsidP="003C27B2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cisneros, J. (2019, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 10). 6 CLAVES PARA REDUCIR LA OBSOLESCENCIA EN LA </w:t>
+        <w:t xml:space="preserve">Cisneros, J. (2019, October 10). 6 CLAVES PARA REDUCIR LA OBSOLESCENCIA EN LA </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="058508CB" w14:textId="26BBA447" w:rsidR="00EA61D3" w:rsidRPr="003C27B2" w:rsidRDefault="00EA61D3" w:rsidP="003C27B2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>GESTIÓN DE ALMACENES. </w:t>
       </w:r>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Datadec.es</w:t>
       </w:r>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="00E01A5E" w:rsidRPr="003C27B2">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.datadec.es/blog/6-claves-reducir-obsolescencia-en-almacenes</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5E8D539A" w14:textId="52D484C9" w:rsidR="00E01A5E" w:rsidRPr="003C27B2" w:rsidRDefault="00E01A5E" w:rsidP="003C27B2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
@@ -10128,51 +10077,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7). </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ConceptoABC</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="00804729" w:rsidRPr="003C27B2">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://conceptoabc.com/demanda/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="66DC1591" w14:textId="77777777" w:rsidR="00804729" w:rsidRPr="003C27B2" w:rsidRDefault="00804729" w:rsidP="003C27B2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
@@ -10312,188 +10261,166 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Seiketsu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> y </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> y Shitsuke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C27B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F0CA9E7" w14:textId="5BF13A51" w:rsidR="00B9377B" w:rsidRPr="003C27B2" w:rsidRDefault="00B9377B" w:rsidP="003C27B2">
+      <w:pPr>
+        <w:pStyle w:val="TextCarCar"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C27B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Blogger. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidR="00B248B2" w:rsidRPr="003C27B2">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="it-IT"/>
+          </w:rPr>
+          <w:t>https://www.ingenieriadecalidad.com/2018/10/metodologia-de-las-5s.html</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="20645DCD" w14:textId="77777777" w:rsidR="005B5006" w:rsidRPr="003C27B2" w:rsidRDefault="005B5006" w:rsidP="003C27B2">
+      <w:pPr>
+        <w:pStyle w:val="TextCarCar"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:i/>
-[...4 lines deleted...]
-        <w:t>Shitsuke</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gasbarrino</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6F0CA9E7" w14:textId="5BF13A51" w:rsidR="00B9377B" w:rsidRPr="003C27B2" w:rsidRDefault="00B9377B" w:rsidP="003C27B2">
+        <w:t xml:space="preserve">, S. (2023, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C27B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>July</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C27B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18). Guía de control de inventarios: qué es, cómo hacerlo y ejemplos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F661C3" w14:textId="4A423D5F" w:rsidR="005B5006" w:rsidRPr="003C27B2" w:rsidRDefault="005B5006" w:rsidP="003C27B2">
       <w:pPr>
         <w:pStyle w:val="TextCarCar"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
-          <w:rStyle w:val="Hipervnculo"/>
-[...91 lines deleted...]
-        <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Hubspot.es. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidR="00B64222" w:rsidRPr="003C27B2">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://blog.hubspot.es/sales/que-es-control-de-inventarios</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="071F406D" w14:textId="77777777" w:rsidR="00B64222" w:rsidRPr="003C27B2" w:rsidRDefault="00B64222" w:rsidP="003C27B2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -10638,140 +10565,130 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Palgrave</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Macmillan. Gran Bretaña.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="215DB6EE" w14:textId="77777777" w:rsidR="004B6860" w:rsidRPr="003C27B2" w:rsidRDefault="004B6860" w:rsidP="003C27B2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, M. (2023, April 26). Organización de almacén: Cómo organizar un almacén sin problemas. </w:t>
+      <w:r w:rsidRPr="003C27B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kuuse, M. (2023, April 26). Organización de almacén: Cómo organizar un almacén sin problemas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37B23411" w14:textId="5BD4A045" w:rsidR="004B6860" w:rsidRPr="003C27B2" w:rsidRDefault="004B6860" w:rsidP="003C27B2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Blog para fabricantes y distribuidores. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidR="002140CC" w:rsidRPr="003C27B2">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.mrpeasy.com/blog/es/organizacion-de-almacen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="79463BE0" w14:textId="77777777" w:rsidR="00B248B2" w:rsidRPr="003C27B2" w:rsidRDefault="00B248B2" w:rsidP="003C27B2">
       <w:pPr>
         <w:pStyle w:val="TextCarCar"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Letty Elizalde-Marín (2018): “Gestión de almacenes para el fortalecimiento de la administración </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16740BF8" w14:textId="6262A31D" w:rsidR="00B248B2" w:rsidRPr="003C27B2" w:rsidRDefault="00B248B2" w:rsidP="003C27B2">
       <w:pPr>
         <w:pStyle w:val="TextCarCar"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="708" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">de inventarios”, Revista Observatorio de la Economía Latinoamericana, (noviembre 2018). En línea: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidR="00F16DAB" w:rsidRPr="003C27B2">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.eumed.net/rev/oel/2018/11/almacenes-inventarios.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="41706307" w14:textId="77777777" w:rsidR="00F16DAB" w:rsidRPr="003C27B2" w:rsidRDefault="00F16DAB" w:rsidP="003C27B2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -10797,51 +10714,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 24). ¿Qué es la Gestión de Almacenes? </w:t>
       </w:r>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">Ingenieria Industrial Online. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09AE634F" w14:textId="40B18C25" w:rsidR="00F16DAB" w:rsidRPr="003C27B2" w:rsidRDefault="00F16DAB" w:rsidP="003C27B2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="003C27B2">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="it-IT"/>
           </w:rPr>
           <w:t>https://www.ingenieriaindustrialonline.com/gestion-de-almacenes/que-es-la-gestion-de-</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>almacenes/</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A694399" w14:textId="77777777" w:rsidR="004B6860" w:rsidRPr="003C27B2" w:rsidRDefault="004B6860" w:rsidP="003C27B2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -10926,138 +10843,111 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>https://www.mecalux.com.mx/blog/gestion-almacen/organizacion-almacen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05E3F7C5" w14:textId="77777777" w:rsidR="00B9377B" w:rsidRPr="003C27B2" w:rsidRDefault="00B9377B" w:rsidP="003C27B2">
       <w:pPr>
         <w:pStyle w:val="TextCarCar"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Mora-</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, R. A., &amp; Carrera-Macias, M. O. (2024). Gestión de inventarios: área de resultados </w:t>
+        <w:t xml:space="preserve">Mora-Faubla, R. A., &amp; Carrera-Macias, M. O. (2024). Gestión de inventarios: área de resultados </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15A4E8E1" w14:textId="1AE90DC1" w:rsidR="00B9377B" w:rsidRPr="003C27B2" w:rsidRDefault="00B9377B" w:rsidP="003C27B2">
       <w:pPr>
         <w:pStyle w:val="TextCarCar"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="708" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>clave en el proceso comercial del sector ferretero de Manabí -</w:t>
-[...8 lines deleted...]
-        <w:t>Ecuador. </w:t>
+        <w:t>clave en el proceso comercial del sector ferretero de Manabí -Ecuador. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MQRInvestigar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(2),3382–3407. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidR="00804729" w:rsidRPr="003C27B2">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.56048/mqr20225.8.2.2024.3382-3407</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6A8A13CE" w14:textId="77777777" w:rsidR="00804729" w:rsidRPr="003C27B2" w:rsidRDefault="00804729" w:rsidP="003C27B2">
       <w:pPr>
         <w:pStyle w:val="TextCarCar"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -11197,51 +11087,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, S., Universidad Libre, &amp; Fuentes Rojas, E. Á. (2023). DESARROLLO DE UN </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="240EECB3" w14:textId="4D9E1367" w:rsidR="00B248B2" w:rsidRPr="003C27B2" w:rsidRDefault="00B248B2" w:rsidP="003C27B2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">SISTEMA DE GESTIÓN DE INVENTARIOS PARA EL CONTROL DE MATERIALES, EQUIPOS Y HERRAMIENTAS DENTRO DE LA EMPRESA DE CONSTRUCCIÓN REALIDAD COLOMBIA S.A.S. Revista de Ingeniería Matemáticas y Ciencias de La Información, 10(19), 61–72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidR="00EA61D3" w:rsidRPr="003C27B2">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.21017/rimci.2023.v10.n19.a129</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0DE46C3D" w14:textId="77777777" w:rsidR="00EA61D3" w:rsidRPr="003C27B2" w:rsidRDefault="00EA61D3" w:rsidP="003C27B2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
@@ -11267,51 +11157,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">obsolescencia de activos digitales en el sector eléctrico. Revista UIS ingenierías, 20(1), </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45C027B2" w14:textId="6739A086" w:rsidR="00EA61D3" w:rsidRPr="003C27B2" w:rsidRDefault="00EA61D3" w:rsidP="003C27B2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">47–58. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidR="00AC1B38" w:rsidRPr="003C27B2">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.18273/revuin.v20n1-2021004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="41338DB0" w14:textId="77777777" w:rsidR="00AC1B38" w:rsidRPr="003C27B2" w:rsidRDefault="00AC1B38" w:rsidP="003C27B2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C27B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
@@ -11566,75 +11456,75 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F16DAB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Administración de inventarios.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ISBN </w:t>
       </w:r>
       <w:r w:rsidRPr="00F16DAB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>978-607-32-4113-7</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F16DAB" w:rsidRPr="00F16DAB" w:rsidSect="003C27B2">
-      <w:headerReference w:type="even" r:id="rId30"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId35"/>
+      <w:headerReference w:type="even" r:id="rId32"/>
+      <w:headerReference w:type="default" r:id="rId33"/>
+      <w:footerReference w:type="even" r:id="rId34"/>
+      <w:footerReference w:type="default" r:id="rId35"/>
+      <w:headerReference w:type="first" r:id="rId36"/>
+      <w:footerReference w:type="first" r:id="rId37"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1135" w:right="1418" w:bottom="1134" w:left="1418" w:header="284" w:footer="261" w:gutter="0"/>
       <w:cols w:space="288"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="18059B42" w14:textId="77777777" w:rsidR="009B2087" w:rsidRDefault="009B2087" w:rsidP="00F260D0">
+    <w:p w14:paraId="59AF3A77" w14:textId="77777777" w:rsidR="00A07017" w:rsidRDefault="00A07017" w:rsidP="00F260D0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70CC6ABC" w14:textId="77777777" w:rsidR="009B2087" w:rsidRDefault="009B2087" w:rsidP="00F260D0">
+    <w:p w14:paraId="11144709" w14:textId="77777777" w:rsidR="00A07017" w:rsidRDefault="00A07017" w:rsidP="00F260D0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -11647,159 +11537,159 @@
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0FE7B71F" w14:textId="77777777" w:rsidR="008F61C1" w:rsidRDefault="008F61C1">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="72C6D991" w14:textId="77777777" w:rsidR="008F61C1" w:rsidRDefault="008F61C1" w:rsidP="008F61C1">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="0092302E">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t xml:space="preserve">Vol. 11 Núm. 22 (2024): Julio - </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="0092302E">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>Diciembre</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="0092302E">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t xml:space="preserve"> 2024</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6A8F8456" w14:textId="77777777" w:rsidR="008F61C1" w:rsidRDefault="008F61C1">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2A40388B" w14:textId="77777777" w:rsidR="008F61C1" w:rsidRDefault="008F61C1">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="221F34B1" w14:textId="77777777" w:rsidR="009B2087" w:rsidRDefault="009B2087" w:rsidP="00F260D0">
+    <w:p w14:paraId="79691BC7" w14:textId="77777777" w:rsidR="00A07017" w:rsidRDefault="00A07017" w:rsidP="00F260D0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D92CCA2" w14:textId="77777777" w:rsidR="009B2087" w:rsidRDefault="009B2087" w:rsidP="00F260D0">
+    <w:p w14:paraId="6780092C" w14:textId="77777777" w:rsidR="00A07017" w:rsidRDefault="00A07017" w:rsidP="00F260D0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7EB8BC0F" w14:textId="77777777" w:rsidR="008F61C1" w:rsidRDefault="008F61C1">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="592EF3FF" w14:textId="77777777" w:rsidR="008F61C1" w:rsidRDefault="008F61C1">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1C927FB2" w14:textId="77777777" w:rsidR="008F61C1" w:rsidRDefault="008F61C1">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D572FEC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0D1668E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -14394,57 +14284,57 @@
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="483818486">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1201630830">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="2029020601">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="579020979">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1572884845">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="56712569">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="50"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F260D0"/>
     <w:rsid w:val="00005620"/>
     <w:rsid w:val="00005E0E"/>
     <w:rsid w:val="00011483"/>
     <w:rsid w:val="00011D6B"/>
     <w:rsid w:val="000142FD"/>
     <w:rsid w:val="000165C0"/>
@@ -14637,50 +14527,51 @@
     <w:rsid w:val="004441AC"/>
     <w:rsid w:val="00446C04"/>
     <w:rsid w:val="00454666"/>
     <w:rsid w:val="00455CBB"/>
     <w:rsid w:val="00467915"/>
     <w:rsid w:val="004710B9"/>
     <w:rsid w:val="004719BF"/>
     <w:rsid w:val="00475526"/>
     <w:rsid w:val="00491D48"/>
     <w:rsid w:val="00493DE1"/>
     <w:rsid w:val="00495C79"/>
     <w:rsid w:val="004A2FD4"/>
     <w:rsid w:val="004B494D"/>
     <w:rsid w:val="004B4AE2"/>
     <w:rsid w:val="004B6860"/>
     <w:rsid w:val="004B68B1"/>
     <w:rsid w:val="004C60DC"/>
     <w:rsid w:val="004D0139"/>
     <w:rsid w:val="004D37EF"/>
     <w:rsid w:val="004D4EC8"/>
     <w:rsid w:val="004D7055"/>
     <w:rsid w:val="004E2675"/>
     <w:rsid w:val="004E26CB"/>
     <w:rsid w:val="004E3AA1"/>
     <w:rsid w:val="004E71AC"/>
+    <w:rsid w:val="004F3AC9"/>
     <w:rsid w:val="004F6B30"/>
     <w:rsid w:val="0050733B"/>
     <w:rsid w:val="00516469"/>
     <w:rsid w:val="005170FE"/>
     <w:rsid w:val="0051774D"/>
     <w:rsid w:val="0052716C"/>
     <w:rsid w:val="0053083E"/>
     <w:rsid w:val="0053471F"/>
     <w:rsid w:val="00535A83"/>
     <w:rsid w:val="00537176"/>
     <w:rsid w:val="005373E9"/>
     <w:rsid w:val="005508D5"/>
     <w:rsid w:val="00554938"/>
     <w:rsid w:val="00556B8E"/>
     <w:rsid w:val="00560975"/>
     <w:rsid w:val="005612A1"/>
     <w:rsid w:val="00566AB1"/>
     <w:rsid w:val="00566F42"/>
     <w:rsid w:val="0057242A"/>
     <w:rsid w:val="00572A0F"/>
     <w:rsid w:val="00580FF8"/>
     <w:rsid w:val="00583195"/>
     <w:rsid w:val="00590326"/>
     <w:rsid w:val="00590C17"/>
     <w:rsid w:val="00593866"/>
@@ -14862,50 +14753,51 @@
     <w:rsid w:val="00990B97"/>
     <w:rsid w:val="009A0444"/>
     <w:rsid w:val="009A533B"/>
     <w:rsid w:val="009A6B94"/>
     <w:rsid w:val="009B2087"/>
     <w:rsid w:val="009B3276"/>
     <w:rsid w:val="009B35CF"/>
     <w:rsid w:val="009B7194"/>
     <w:rsid w:val="009B7EC0"/>
     <w:rsid w:val="009C18A2"/>
     <w:rsid w:val="009C3E2D"/>
     <w:rsid w:val="009C4E9A"/>
     <w:rsid w:val="009C5AB5"/>
     <w:rsid w:val="009C639A"/>
     <w:rsid w:val="009D0F1C"/>
     <w:rsid w:val="009D160A"/>
     <w:rsid w:val="009D1A86"/>
     <w:rsid w:val="009E4A45"/>
     <w:rsid w:val="009E7B6C"/>
     <w:rsid w:val="009F0E39"/>
     <w:rsid w:val="009F3882"/>
     <w:rsid w:val="00A002A8"/>
     <w:rsid w:val="00A007E2"/>
     <w:rsid w:val="00A050DE"/>
     <w:rsid w:val="00A06E38"/>
+    <w:rsid w:val="00A07017"/>
     <w:rsid w:val="00A07E0A"/>
     <w:rsid w:val="00A2539B"/>
     <w:rsid w:val="00A30AAC"/>
     <w:rsid w:val="00A40253"/>
     <w:rsid w:val="00A4056A"/>
     <w:rsid w:val="00A50A2A"/>
     <w:rsid w:val="00A61051"/>
     <w:rsid w:val="00A66AD1"/>
     <w:rsid w:val="00A735C3"/>
     <w:rsid w:val="00A74AEF"/>
     <w:rsid w:val="00A84183"/>
     <w:rsid w:val="00A85008"/>
     <w:rsid w:val="00A850E9"/>
     <w:rsid w:val="00A853D1"/>
     <w:rsid w:val="00A87BE4"/>
     <w:rsid w:val="00A9251D"/>
     <w:rsid w:val="00A94B02"/>
     <w:rsid w:val="00A95DAE"/>
     <w:rsid w:val="00AA01BD"/>
     <w:rsid w:val="00AA0CB6"/>
     <w:rsid w:val="00AA25DC"/>
     <w:rsid w:val="00AA2D11"/>
     <w:rsid w:val="00AA4C36"/>
     <w:rsid w:val="00AA5B72"/>
     <w:rsid w:val="00AB03B8"/>
@@ -14962,50 +14854,51 @@
     <w:rsid w:val="00B9377B"/>
     <w:rsid w:val="00B94E28"/>
     <w:rsid w:val="00BA03B0"/>
     <w:rsid w:val="00BA1AC4"/>
     <w:rsid w:val="00BA6009"/>
     <w:rsid w:val="00BA63F3"/>
     <w:rsid w:val="00BB2455"/>
     <w:rsid w:val="00BB287C"/>
     <w:rsid w:val="00BB5B49"/>
     <w:rsid w:val="00BB6D13"/>
     <w:rsid w:val="00BC0491"/>
     <w:rsid w:val="00BD3A46"/>
     <w:rsid w:val="00BE55A7"/>
     <w:rsid w:val="00BE581F"/>
     <w:rsid w:val="00BF42B4"/>
     <w:rsid w:val="00BF5806"/>
     <w:rsid w:val="00BF782B"/>
     <w:rsid w:val="00C00FBE"/>
     <w:rsid w:val="00C031A9"/>
     <w:rsid w:val="00C03FD5"/>
     <w:rsid w:val="00C07EA5"/>
     <w:rsid w:val="00C10DCD"/>
     <w:rsid w:val="00C12FE6"/>
     <w:rsid w:val="00C14F25"/>
     <w:rsid w:val="00C15395"/>
+    <w:rsid w:val="00C2073F"/>
     <w:rsid w:val="00C21809"/>
     <w:rsid w:val="00C255F4"/>
     <w:rsid w:val="00C34C9E"/>
     <w:rsid w:val="00C361F3"/>
     <w:rsid w:val="00C36403"/>
     <w:rsid w:val="00C413FE"/>
     <w:rsid w:val="00C423F9"/>
     <w:rsid w:val="00C438D0"/>
     <w:rsid w:val="00C475A5"/>
     <w:rsid w:val="00C4798E"/>
     <w:rsid w:val="00C57AFB"/>
     <w:rsid w:val="00C6150D"/>
     <w:rsid w:val="00C6158D"/>
     <w:rsid w:val="00C714E6"/>
     <w:rsid w:val="00C73462"/>
     <w:rsid w:val="00C770E1"/>
     <w:rsid w:val="00C82456"/>
     <w:rsid w:val="00C848D2"/>
     <w:rsid w:val="00C92FFC"/>
     <w:rsid w:val="00C95A99"/>
     <w:rsid w:val="00CA2AFC"/>
     <w:rsid w:val="00CA3261"/>
     <w:rsid w:val="00CA3EB6"/>
     <w:rsid w:val="00CA72FF"/>
     <w:rsid w:val="00CB1E3B"/>
@@ -15130,51 +15023,51 @@
     <w:rsid w:val="00FD27D2"/>
     <w:rsid w:val="00FD3E8A"/>
     <w:rsid w:val="00FD418D"/>
     <w:rsid w:val="00FD5009"/>
     <w:rsid w:val="00FE06E8"/>
     <w:rsid w:val="00FE69AA"/>
     <w:rsid w:val="00FF276B"/>
     <w:rsid w:val="00FF76F2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7D74FD41"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E3322757-67B6-4D62-8310-F523554764B4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="es-CL" w:eastAsia="es-CL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -15738,51 +15631,50 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo9Car"/>
     <w:qFormat/>
     <w:rsid w:val="00F260D0"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
@@ -17052,51 +16944,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2146467352">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ingenieriaindustrialonline.com/gestion-de-almacenes/que-es-la-gestion-de-" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.datadec.es/blog/6-claves-reducir-obsolescencia-en-almacenes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eumed.net/rev/oel/2018/11/almacenes-inventarios.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emprendices.co/5s-herramientas-calidad-empresa/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18273/revuin.v20n1-2021004" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mrpeasy.com/blog/es/organizacion-de-almacen/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.hubspot.es/sales/que-es-control-de-inventarios" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21017/rimci.2023.v10.n19.a129" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conceptoabc.com/demanda/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.56048/mqr20225.8.2.2024.3382-3407" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mrpeasy.com/blog/es/organizacion-de-almacen/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emprendices.co/5s-herramientas-calidad-empresa/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.hubspot.es/sales/que-es-control-de-inventarios" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.emf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.56048/mqr20225.8.2.2024.3382-3407" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ingenieriadecalidad.com/2018/10/metodologia-de-las-5s.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conceptoabc.com/demanda/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ingenieriaindustrialonline.com/gestion-de-almacenes/que-es-la-gestion-de-" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18273/revuin.v20n1-2021004" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.datadec.es/blog/6-claves-reducir-obsolescencia-en-almacenes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eumed.net/rev/oel/2018/11/almacenes-inventarios.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21017/rimci.2023.v10.n19.a129" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/cemys.v11i22.374" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -17368,85 +17260,85 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B7F3E4E-2BF8-4B41-859B-370784B50B52}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>17</Pages>
-[...1 lines deleted...]
-  <Characters>24446</Characters>
+  <Pages>18</Pages>
+  <Words>4461</Words>
+  <Characters>24536</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>203</Lines>
+  <Lines>204</Lines>
   <Paragraphs>57</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr></vt:lpstr>
       <vt:lpstr></vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>PAPELES Y CORRUGADOS ANDINA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>28833</CharactersWithSpaces>
+  <CharactersWithSpaces>28940</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>1114118</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.un.org/sustainabledevelopment/es/objetivos-de-desarrollo-sostenible/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1114118</vt:i4>
       </vt:variant>
       <vt:variant>