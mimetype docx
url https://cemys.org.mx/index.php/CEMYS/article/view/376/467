--- v0 (2025-10-07)
+++ v1 (2026-08-31)
@@ -6,53 +6,113 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="00000001" w14:textId="4B000F02" w:rsidR="00EA0F4A" w:rsidRDefault="00F030BB" w:rsidP="009B4056">
+    <w:p w14:paraId="2DA08857" w14:textId="04BF46C3" w:rsidR="00A0148A" w:rsidRPr="00A0148A" w:rsidRDefault="00A0148A" w:rsidP="00A0148A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="786"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0148A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0148A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00A0148A">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="es-MX"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/cemys.v11i22.376</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="00000001" w14:textId="1C561641" w:rsidR="00EA0F4A" w:rsidRDefault="00F030BB" w:rsidP="009B4056">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="708" w:hanging="708"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
@@ -61,51 +121,51 @@
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C4CAB9F" wp14:editId="728BBBA6">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>16510</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-762000</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7772400" cy="1249045"/>
             <wp:effectExtent l="0" t="0" r="0" b="8255"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1792942247" name="Imagen 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9">
+                    <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7772400" cy="1249045"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -374,60 +434,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Liliana Carrasco Armendáriz</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000007" w14:textId="77777777" w:rsidR="00EA0F4A" w:rsidRPr="009B4056" w:rsidRDefault="00F030BB" w:rsidP="009B4056">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">TecNM-Instituto </w:t>
-[...8 lines deleted...]
-        <w:t>Tecnológico de Ciudad Juárez, México</w:t>
+        <w:t>TecNM-Instituto Tecnológico de Ciudad Juárez, México</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000008" w14:textId="77777777" w:rsidR="00EA0F4A" w:rsidRPr="00BA1F3E" w:rsidRDefault="00F030BB" w:rsidP="009B4056">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA1F3E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> liliana.ca@cdjuarez.tecnm.mx  </w:t>
       </w:r>
     </w:p>
@@ -942,61 +993,52 @@
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">La creación de un sistema de fácil acceso tanto para el personal administrativo como operativo en el control de sus inventarios utilizando una pequeña inversión con una amigable </w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>aplicación logrando identificar pérdidas y teniendo mayor control tanto en las entradas como salidas del material, contando con un registro digital para posteriormente hacer un análisis de acuerdo a lo cotizado en cada proyecto. Finalmente propone un diseño sencillo de llevar a cabo el control de inventarios y asegurar los costos al final del proyecto.</w:t>
+        <w:t>La creación de un sistema de fácil acceso tanto para el personal administrativo como operativo en el control de sus inventarios utilizando una pequeña inversión con una amigable aplicación logrando identificar pérdidas y teniendo mayor control tanto en las entradas como salidas del material, contando con un registro digital para posteriormente hacer un análisis de acuerdo a lo cotizado en cada proyecto. Finalmente propone un diseño sencillo de llevar a cabo el control de inventarios y asegurar los costos al final del proyecto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000001F" w14:textId="77777777" w:rsidR="00EA0F4A" w:rsidRPr="009B4056" w:rsidRDefault="00F030BB" w:rsidP="009B4056">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Palabras Claves:</w:t>
       </w:r>
@@ -1043,69 +1085,51 @@
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B69C65D" w14:textId="03AF9922" w:rsidR="00DB7D8A" w:rsidRPr="009B4056" w:rsidRDefault="00DB7D8A" w:rsidP="009B4056">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The implementation of the digital inventory system was part of a research project of the logistics career at the Instituto </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> de Ciudad Juárez, arising from the need of a local construction company due to the lack and consolidation of inventory systems that are efficient in all projects of the company, as well as management, inventory levels and warehouse management.</w:t>
+        <w:t>The implementation of the digital inventory system was part of a research project of the logistics career at the Instituto Tecnológico de Ciudad Juárez, arising from the need of a local construction company due to the lack and consolidation of inventory systems that are efficient in all projects of the company, as well as management, inventory levels and warehouse management.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000023" w14:textId="77777777" w:rsidR="00EA0F4A" w:rsidRPr="009B4056" w:rsidRDefault="00F030BB" w:rsidP="009B4056">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F8F9FA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The creation of an easy access system for both administrative and operational personnel to control their inventories using a small investment with a friendly application, enabling us to identify losses and to have a greater control over both the inputs and outputs of the material, having a digital record, to later carry out an analysis according to what is quoted in each project. Finally, it proposes a simple design to carry out inventory control and ensure costs at the end of the project.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000025" w14:textId="77777777" w:rsidR="00EA0F4A" w:rsidRPr="009B4056" w:rsidRDefault="00F030BB" w:rsidP="009B4056">
@@ -1350,51 +1374,62 @@
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0000002B" w14:textId="77777777" w:rsidR="00EA0F4A" w:rsidRPr="009B4056" w:rsidRDefault="00F030BB" w:rsidP="009B4056">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Minimizar los tiempos de información de movimientos de entradas y salidas de material en forma diaria, llevando a cabo un entrenamiento y capacitación al personal operativo, para conocer los niveles de inventario en tiempo real y lograr un ahorro en el presupuesto de los materiales evitando algunas desviaciones o compras adicionales de material, como la evaluación final por proyecto de la compra de materiales </w:t>
+        <w:t xml:space="preserve">Minimizar los tiempos de información de movimientos de entradas y salidas de material en forma diaria, llevando a cabo un entrenamiento y capacitación al personal operativo, para conocer los niveles de inventario en tiempo real y lograr un ahorro en el presupuesto de los </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4056">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">materiales evitando algunas desviaciones o compras adicionales de material, como la evaluación final por proyecto de la compra de materiales </w:t>
       </w:r>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">con </w:t>
       </w:r>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>lo cotizado en cada trabajo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A04F37D" w14:textId="77777777" w:rsidR="00DB7D8A" w:rsidRPr="009B4056" w:rsidRDefault="00DB7D8A" w:rsidP="009B4056">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
@@ -1405,69 +1440,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0318530C" w14:textId="484CBFDF" w:rsidR="00DB7D8A" w:rsidRPr="009B4056" w:rsidRDefault="00F030BB" w:rsidP="004B32E3">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>El costo de materiales representa en una empresa de construcción de un 60 a un 70 por ciento del presupuesto de un proyecto de construcción residencial, el cual debe respaldarse al 100% con un registro detallado y sincronizado a una base de datos central. Actualmente estos movimientos se registran en formatos en papel llenados a mano y se entregan semanalmente para que otros departamentos las verifiquen, este tipo de registro dificulta el monitoreo y el proceso de auditoría en comparación con un sistema dig</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> materiales, compras y gestión de </w:t>
+        <w:t xml:space="preserve">El costo de materiales representa en una empresa de construcción de un 60 a un 70 por ciento del presupuesto de un proyecto de construcción residencial, el cual debe respaldarse al 100% con un registro detallado y sincronizado a una base de datos central. Actualmente estos movimientos se registran en formatos en papel llenados a mano y se entregan semanalmente para que otros departamentos las verifiquen, este tipo de registro dificulta el monitoreo y el proceso de auditoría en comparación con un sistema digital, el cual dentro de los beneficios que podemos obtener es el registro estandarizado, entradas y salidas rápidas de información, sincronización y registro así como flexibilidad y manejo de información para los registros de movimientos, control y monitoreo confiable. Este proyecto se basa principalmente en dos actividades claves de la logística según Ronald H. Ballou como es la administración del inventario y el procesamiento de órdenes, mediante actividades de soporte tales como almacenamiento, manejo de materiales, compras y gestión de </w:t>
       </w:r>
       <w:r w:rsidR="00DB7D8A" w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>la información</w:t>
       </w:r>
       <w:r w:rsidR="0030101C" w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Ballou, R. H., 2004).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67EA430F" w14:textId="77777777" w:rsidR="00DB7D8A" w:rsidRPr="009B4056" w:rsidRDefault="00DB7D8A" w:rsidP="009B4056">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -1475,60 +1492,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0000002E" w14:textId="77777777" w:rsidR="00EA0F4A" w:rsidRPr="009B4056" w:rsidRDefault="00F030BB" w:rsidP="009B4056">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Un sistema digital proporciona información para la toma de decisiones, bien sea para el control estratégico, o para la puesta en </w:t>
-[...8 lines deleted...]
-        <w:t>práctica de las decisiones adoptadas (</w:t>
+        <w:t>Un sistema digital proporciona información para la toma de decisiones, bien sea para el control estratégico, o para la puesta en práctica de las decisiones adoptadas (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Menguzzato</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; Renau, 1991). De ahí que el desempeño de un directivo dependa de su habilidad para explotar las capacidades de los sistemas para obtener resultados positivos empresariales.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000002F" w14:textId="77777777" w:rsidR="00EA0F4A" w:rsidRPr="009B4056" w:rsidRDefault="00EA0F4A" w:rsidP="009B4056">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
@@ -1825,76 +1833,76 @@
         <w:t>Asegurarse de que el área de almacén reciba los materiales de acuerdo con lo especificado en las órdenes de compra.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000039" w14:textId="77777777" w:rsidR="00EA0F4A" w:rsidRPr="009B4056" w:rsidRDefault="00F030BB" w:rsidP="009B4056">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Asegurarse que los embarques de mercancía de los proveedores cumplan con los requisitos de precio, tiempo, flete, garantías, que fueron definidos en los acuerdos comerciales.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000003A" w14:textId="77777777" w:rsidR="00EA0F4A" w:rsidRPr="009B4056" w:rsidRDefault="00F030BB" w:rsidP="009B4056">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Controlar la cantidad de materiales entregados en obra (faltantes y excedentes|).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000003B" w14:textId="77777777" w:rsidR="00EA0F4A" w:rsidRPr="009B4056" w:rsidRDefault="00F030BB" w:rsidP="009B4056">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
@@ -2034,51 +2042,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="52B465B2" wp14:editId="601D65FD">
             <wp:extent cx="5439093" cy="1009650"/>
             <wp:effectExtent l="19050" t="19050" r="28575" b="19050"/>
             <wp:docPr id="1553580289" name="image1.png"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image1.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10"/>
+                    <a:blip r:embed="rId11"/>
                     <a:srcRect l="8488" b="53990"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5439093" cy="1009650"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -2145,60 +2153,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Registro y captura estandarizada de la Información.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000046" w14:textId="0D5DF1CB" w:rsidR="00EA0F4A" w:rsidRPr="009B4056" w:rsidRDefault="00F030BB" w:rsidP="009B4056">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Se capturó de forma estandarizada toda la información relevante que alimenta la </w:t>
-[...8 lines deleted...]
-        <w:t>estructura de la aplicación, usuarios, almacenes, tipo de material, productos, proveedores y clientes.</w:t>
+        <w:t>Se capturó de forma estandarizada toda la información relevante que alimenta la estructura de la aplicación, usuarios, almacenes, tipo de material, productos, proveedores y clientes.</w:t>
       </w:r>
       <w:r w:rsidR="00AF7135" w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>La principal actividad fue enlistar, clasificar y estandarizar el registro de los materiales que se manejan en la bodega principal la cual se manejan los materiales que se utilizan en la obra de construcción (yesos, losetas, clavos, tornillos, aceros, pisos, marcos, cemento, ladrillos).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000047" w14:textId="77777777" w:rsidR="00EA0F4A" w:rsidRPr="009B4056" w:rsidRDefault="00F030BB" w:rsidP="009B4056">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -2480,124 +2479,100 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="525741B8" wp14:editId="5771D587">
             <wp:extent cx="5380355" cy="1847850"/>
             <wp:effectExtent l="19050" t="19050" r="10795" b="19050"/>
             <wp:docPr id="1553580291" name="image6.png"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image6.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11"/>
+                    <a:blip r:embed="rId12"/>
                     <a:srcRect l="993"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5380355" cy="1847850"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000004A" w14:textId="4D7E2C09" w:rsidR="00EA0F4A" w:rsidRPr="009B4056" w:rsidRDefault="00550CD1" w:rsidP="009B4056">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fuente: Stock </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> (2022)</w:t>
+        <w:t>Fuente: Stock Controller (2022)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F496078" w14:textId="77777777" w:rsidR="00550CD1" w:rsidRPr="009B4056" w:rsidRDefault="00550CD1" w:rsidP="009B4056">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0000004B" w14:textId="3B8A62B7" w:rsidR="00EA0F4A" w:rsidRPr="009B4056" w:rsidRDefault="00F030BB" w:rsidP="009B4056">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:keepNext w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
@@ -2737,124 +2712,100 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="0C992B01" wp14:editId="229007D5">
             <wp:extent cx="3912870" cy="1549497"/>
             <wp:effectExtent l="19050" t="19050" r="11430" b="12700"/>
             <wp:docPr id="1553580290" name="image10.png"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image10.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12"/>
+                    <a:blip r:embed="rId13"/>
                     <a:srcRect b="2810"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3926904" cy="1555054"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000004E" w14:textId="3B317765" w:rsidR="00EA0F4A" w:rsidRPr="009B4056" w:rsidRDefault="00550CD1" w:rsidP="009B4056">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fuente: Stock </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> (2022).</w:t>
+        <w:t>Fuente: Stock Controller (2022).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000004F" w14:textId="77777777" w:rsidR="00EA0F4A" w:rsidRPr="009B4056" w:rsidRDefault="00EA0F4A" w:rsidP="009B4056">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C57D58A" w14:textId="77777777" w:rsidR="00550CD1" w:rsidRPr="009B4056" w:rsidRDefault="00F030BB" w:rsidP="009B4056">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4056">
@@ -2920,194 +2871,159 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Figura 3. Registro de almacenes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000051" w14:textId="2ED5E04E" w:rsidR="00EA0F4A" w:rsidRPr="009B4056" w:rsidRDefault="00F030BB" w:rsidP="009B4056">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="65601E27" wp14:editId="2885D292">
             <wp:extent cx="5727603" cy="1535430"/>
             <wp:effectExtent l="19050" t="19050" r="26035" b="26670"/>
             <wp:docPr id="1553580293" name="image11.png"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image11.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13"/>
+                    <a:blip r:embed="rId14"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5737637" cy="1538120"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000052" w14:textId="18855379" w:rsidR="00EA0F4A" w:rsidRPr="009B4056" w:rsidRDefault="00550CD1" w:rsidP="009B4056">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fuente: Stock </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> (2022).</w:t>
+        <w:t>Fuente: Stock Controller (2022).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000053" w14:textId="412A9652" w:rsidR="00EA0F4A" w:rsidRPr="009B4056" w:rsidRDefault="00F030BB" w:rsidP="009B4056">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:keepNext w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_heading=h.5tmkkxcg02vt" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Agregar la clasificación para tipo de </w:t>
-[...10 lines deleted...]
-        <w:t>productos</w:t>
+        <w:t>Agregar la clasificación para tipo de productos</w:t>
       </w:r>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Esta clasificación es necesaria para llevar un mejor control de las familias de productos gestionados, como se muestra en la </w:t>
       </w:r>
       <w:r w:rsidR="00550CD1" w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
@@ -3164,110 +3080,86 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="2D8A1538" wp14:editId="4298BAC5">
             <wp:extent cx="5972175" cy="1604409"/>
             <wp:effectExtent l="19050" t="19050" r="9525" b="15240"/>
             <wp:docPr id="1553580292" name="image2.png"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image2.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14"/>
+                    <a:blip r:embed="rId15"/>
                     <a:srcRect b="33614"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5972175" cy="1604409"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00AF7135" w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Fuente: Stock </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> (2022).</w:t>
+        <w:t xml:space="preserve"> Fuente: Stock Controller (2022).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000055" w14:textId="2E12ACFA" w:rsidR="00EA0F4A" w:rsidRPr="009B4056" w:rsidRDefault="00EA0F4A" w:rsidP="009B4056">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000056" w14:textId="133654C1" w:rsidR="00EA0F4A" w:rsidRDefault="00F030BB" w:rsidP="009B4056">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:keepNext w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -3409,138 +3301,115 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Figura 5. Plantilla para agregar nuevos tipos de materiales.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62AD5F60" w14:textId="77777777" w:rsidR="00AF7135" w:rsidRPr="009B4056" w:rsidRDefault="00F030BB" w:rsidP="009B4056">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="760AA9D5" wp14:editId="1A146F99">
             <wp:extent cx="4807591" cy="1602530"/>
             <wp:effectExtent l="19050" t="19050" r="12065" b="17145"/>
             <wp:docPr id="1553580295" name="image13.png"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image13.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15"/>
+                    <a:blip r:embed="rId16"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4807591" cy="1602530"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="748C57C5" w14:textId="77777777" w:rsidR="00AF7135" w:rsidRPr="009B4056" w:rsidRDefault="00AF7135" w:rsidP="009B4056">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fuente: Stock </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> (2022).</w:t>
+        <w:t>Fuente: Stock Controller (2022).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47100D83" w14:textId="77777777" w:rsidR="00AF7135" w:rsidRDefault="00AF7135" w:rsidP="009B4056">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="208D897C" w14:textId="77777777" w:rsidR="004B32E3" w:rsidRDefault="004B32E3" w:rsidP="009B4056">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
@@ -3607,86 +3476,85 @@
     </w:p>
     <w:p w14:paraId="746EE9C7" w14:textId="7FD03CAB" w:rsidR="00AF7135" w:rsidRPr="009B4056" w:rsidRDefault="00AF7135" w:rsidP="009B4056">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_heading=h.qq0anmom30pw" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Tabla 2. Base de datos para agregar nuevos productos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000005A" w14:textId="77777777" w:rsidR="00EA0F4A" w:rsidRPr="009B4056" w:rsidRDefault="00F030BB" w:rsidP="009B4056">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="45D6DFC7" wp14:editId="6C2C9452">
             <wp:extent cx="5971540" cy="774700"/>
             <wp:effectExtent l="19050" t="19050" r="10160" b="25400"/>
             <wp:docPr id="1553580294" name="image4.png"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image4.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16"/>
+                    <a:blip r:embed="rId17"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5971540" cy="774700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -3936,162 +3804,139 @@
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Tabla 3. Plantilla para dar de alta el registro de nuevos productos.</w:t>
       </w:r>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="284D1EB5" wp14:editId="30FA65F1">
             <wp:extent cx="5972175" cy="1053966"/>
             <wp:effectExtent l="19050" t="19050" r="9525" b="13335"/>
             <wp:docPr id="1553580297" name="image5.png"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image5.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17"/>
+                    <a:blip r:embed="rId18"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5972175" cy="1053966"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="60E3B6AC" w14:textId="77777777" w:rsidR="00AF7135" w:rsidRDefault="00AF7135" w:rsidP="009B4056">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fuente: Stock </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> (2022).</w:t>
+        <w:t>Fuente: Stock Controller (2022).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20F4E2A8" w14:textId="77777777" w:rsidR="004B32E3" w:rsidRPr="009B4056" w:rsidRDefault="004B32E3" w:rsidP="009B4056">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6283E4E7" w14:textId="78F15B0A" w:rsidR="004B32E3" w:rsidRPr="004B32E3" w:rsidRDefault="00061310" w:rsidP="004B32E3">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_heading=h.nbiuh2wdnjqc" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="004B32E3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Agregar proveedores. Para agregar un proveedor solo hay que dirigirse a la ventana de proveedores y “Añadir nuevo” y estos le serán cargadas las respectivas remisiones</w:t>
       </w:r>
       <w:r w:rsidR="00F15648" w:rsidRPr="004B32E3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Figura 6)</w:t>
       </w:r>
       <w:r w:rsidR="0030101C" w:rsidRPr="004B32E3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="004B32E3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -4167,124 +4012,100 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="59C824A1" wp14:editId="5187BB83">
             <wp:extent cx="4665492" cy="2041867"/>
             <wp:effectExtent l="19050" t="19050" r="20955" b="15875"/>
             <wp:docPr id="1553580296" name="image12.png"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image12.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18"/>
+                    <a:blip r:embed="rId19"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4678580" cy="2047595"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="084FC6F2" w14:textId="77777777" w:rsidR="00F15648" w:rsidRPr="009B4056" w:rsidRDefault="00F15648" w:rsidP="009B4056">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fuente: Stock </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> (2022).</w:t>
+        <w:t>Fuente: Stock Controller (2022).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41588DD5" w14:textId="77777777" w:rsidR="00F15648" w:rsidRPr="009B4056" w:rsidRDefault="00F15648" w:rsidP="009B4056">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000069" w14:textId="29358873" w:rsidR="00EA0F4A" w:rsidRPr="009B4056" w:rsidRDefault="00F030BB" w:rsidP="009B4056">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:keepNext w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:hanging="219"/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -4412,124 +4233,100 @@
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>. Registro de clientes.</w:t>
       </w:r>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="105CA9B3" wp14:editId="6E0D6BBD">
             <wp:extent cx="4243460" cy="1978562"/>
             <wp:effectExtent l="19050" t="19050" r="24130" b="22225"/>
             <wp:docPr id="1553580300" name="image3.png"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image3.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19"/>
+                    <a:blip r:embed="rId20"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4257636" cy="1985172"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="48D92F1C" w14:textId="77777777" w:rsidR="00061310" w:rsidRPr="009B4056" w:rsidRDefault="00061310" w:rsidP="009B4056">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fuente: Stock </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> (2022).</w:t>
+        <w:t>Fuente: Stock Controller (2022).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12262118" w14:textId="77777777" w:rsidR="00061310" w:rsidRPr="009B4056" w:rsidRDefault="00061310" w:rsidP="009B4056">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0000006D" w14:textId="77777777" w:rsidR="00EA0F4A" w:rsidRDefault="00F030BB" w:rsidP="009B4056">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4596,50 +4393,51 @@
         <w:t>Añadir inventario en la aplicación.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000006F" w14:textId="5D02EE76" w:rsidR="00EA0F4A" w:rsidRPr="009B4056" w:rsidRDefault="00F030BB" w:rsidP="009B4056">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">El primer paso es seleccionar la opción </w:t>
       </w:r>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>añadir inventario</w:t>
       </w:r>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">, como se muestra en la parte izquierda de la </w:t>
       </w:r>
       <w:r w:rsidR="00CC0036" w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
@@ -4701,260 +4499,217 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000071" w14:textId="77777777" w:rsidR="00EA0F4A" w:rsidRDefault="00F030BB" w:rsidP="009B4056">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Y capturamos el número de remisión y la </w:t>
-[...8 lines deleted...]
-        <w:t>orden de compra.</w:t>
+        <w:t>Y capturamos el número de remisión y la orden de compra.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77644969" w14:textId="77777777" w:rsidR="004B32E3" w:rsidRPr="009B4056" w:rsidRDefault="004B32E3" w:rsidP="004B32E3">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000072" w14:textId="447A28FF" w:rsidR="00EA0F4A" w:rsidRPr="009B4056" w:rsidRDefault="00CC0036" w:rsidP="009B4056">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Figura </w:t>
       </w:r>
       <w:r w:rsidR="00F15648" w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>. Proceso para añadir inventario en sistema.</w:t>
       </w:r>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="32102111" wp14:editId="5349FBA9">
             <wp:extent cx="3286857" cy="1999664"/>
             <wp:effectExtent l="19050" t="19050" r="27940" b="19685"/>
             <wp:docPr id="1553580298" name="image9.png"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image9.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20"/>
+                    <a:blip r:embed="rId21"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3305322" cy="2010897"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="47E2F920" w14:textId="77777777" w:rsidR="00CC0036" w:rsidRPr="009B4056" w:rsidRDefault="00CC0036" w:rsidP="009B4056">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fuente: Stock </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> (2022).</w:t>
+        <w:t>Fuente: Stock Controller (2022).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18B370E4" w14:textId="77777777" w:rsidR="00F15648" w:rsidRPr="009B4056" w:rsidRDefault="00F15648" w:rsidP="009B4056">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000074" w14:textId="20A49E33" w:rsidR="00EA0F4A" w:rsidRPr="009B4056" w:rsidRDefault="00F030BB" w:rsidP="009B4056">
       <w:pPr>
         <w:pStyle w:val="References"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">El siguiente paso es capturar los materiales por número de parte o descripción, en las cantidades indicadas en la remisión y guardar, (como se </w:t>
-[...8 lines deleted...]
-        <w:t>muestra en la</w:t>
+        <w:t>El siguiente paso es capturar los materiales por número de parte o descripción, en las cantidades indicadas en la remisión y guardar, (como se muestra en la</w:t>
       </w:r>
       <w:r w:rsidR="00CC0036" w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> Figura</w:t>
       </w:r>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F15648" w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
@@ -5052,167 +4807,144 @@
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>. Captura de cantidades en los productos seleccionados.</w:t>
       </w:r>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="0D0FF64E" wp14:editId="69E25392">
             <wp:extent cx="2067844" cy="2483144"/>
             <wp:effectExtent l="19050" t="19050" r="27940" b="12700"/>
             <wp:docPr id="1553580299" name="image7.png"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image7.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21"/>
+                    <a:blip r:embed="rId22"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2067844" cy="2483144"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="23C44C0D" w14:textId="77777777" w:rsidR="00CC0036" w:rsidRPr="009B4056" w:rsidRDefault="00CC0036" w:rsidP="009B4056">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fuente: Stock </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> (2022).</w:t>
+        <w:t>Fuente: Stock Controller (2022).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17E985AD" w14:textId="77777777" w:rsidR="00F15648" w:rsidRPr="009B4056" w:rsidRDefault="00F15648" w:rsidP="009B4056">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000077" w14:textId="313F94E3" w:rsidR="00EA0F4A" w:rsidRPr="009B4056" w:rsidRDefault="00F030BB" w:rsidP="009B4056">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Salida de Material. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000078" w14:textId="7DE9F229" w:rsidR="00EA0F4A" w:rsidRPr="009B4056" w:rsidRDefault="00F030BB" w:rsidP="009B4056">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
@@ -5265,100 +4997,90 @@
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000079" w14:textId="77777777" w:rsidR="00EA0F4A" w:rsidRPr="009B4056" w:rsidRDefault="00F030BB" w:rsidP="009B4056">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Después seleccionar el almacén a donde será enviado el material, una vez elegido el </w:t>
-[...8 lines deleted...]
-        <w:t>almacén, seleccionamos el proveedor y se captura el número de ticket.</w:t>
+        <w:t>Después seleccionar el almacén a donde será enviado el material, una vez elegido el almacén, seleccionamos el proveedor y se captura el número de ticket.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73F48FF6" w14:textId="77777777" w:rsidR="00AD1097" w:rsidRPr="009B4056" w:rsidRDefault="00AD1097" w:rsidP="009B4056">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69F4F12C" w14:textId="1B406891" w:rsidR="00CC0036" w:rsidRPr="009B4056" w:rsidRDefault="00CC0036" w:rsidP="009B4056">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Figura </w:t>
       </w:r>
       <w:r w:rsidR="00F15648" w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>. Captura en sistema para remover inventario.</w:t>
@@ -5373,124 +5095,100 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="246A6B0C" wp14:editId="3A2FD6F8">
             <wp:extent cx="2119240" cy="2604575"/>
             <wp:effectExtent l="19050" t="19050" r="14605" b="24765"/>
             <wp:docPr id="1553580301" name="image8.png"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image8.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22"/>
+                    <a:blip r:embed="rId23"/>
                     <a:srcRect r="52590"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2121077" cy="2606832"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="5896EE6E" w14:textId="77777777" w:rsidR="00CC0036" w:rsidRPr="009B4056" w:rsidRDefault="00CC0036" w:rsidP="009B4056">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fuente: Stock </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> (2022).</w:t>
+        <w:t>Fuente: Stock Controller (2022).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000007B" w14:textId="77777777" w:rsidR="00EA0F4A" w:rsidRPr="009B4056" w:rsidRDefault="00EA0F4A" w:rsidP="009B4056">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5271C5AE" w14:textId="77777777" w:rsidR="00F15648" w:rsidRPr="009B4056" w:rsidRDefault="00F15648" w:rsidP="009B4056">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15F8E652" w14:textId="08A8A040" w:rsidR="00CC0036" w:rsidRPr="009B4056" w:rsidRDefault="00F030BB" w:rsidP="009B4056">
@@ -5518,114 +5216,102 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Resultados</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000080" w14:textId="1002F875" w:rsidR="00EA0F4A" w:rsidRDefault="00F030BB" w:rsidP="009B4056">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-142" w:firstLine="502"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Como resultado principal de acuerdo al objetivo general del proyecto, se </w:t>
-[...26 lines deleted...]
-        <w:t>s y salidas de material desde la orden de compra hasta la entrega de material en la obra, con esto se pueden identificar, remisiones pendientes y estudiar el uso de materiales por cotización de proyecto.</w:t>
+        <w:t>Como resultado principal de acuerdo al objetivo general del proyecto, se logró un registro digital de inventario en todas las transacciones en lo que respecta a la bodega principal de la constructora. Se logró crear una base de datos tanto con la descripción técnica y número de parte estandarizada de más del 95% de los materiales y proveedores que son utilizados. En el almacén principal, ya no se realizan transacciones en reportes escritos a mano, ahora la información es analizada mediante los reportes que la aplicación proporciona, en caso de alguna discrepancia se revisa la nota de remisión, o el vale donde el material haya sido solicitado, para comprobar que no hubo errores en la captura o en caso contrario hacer el ajuste necesario. Entrenamiento y capacitación al personal fue esencial en el uso de la aplicación, en el almacén se capacito al encargado de la bodega para remover, añadir inventario y buscar los materiales de forma sencilla, a través de catálogos y manuales. El comprador fue capacitado para descargar los reportes y ajustes de inventario. Se logró monitorear pedidos y salidas de material desde la orden de compra hasta la entrega de material en la obra, con esto se pueden identificar, remisiones pendientes y estudiar el uso de materiales por cotización de proyecto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73C1EB5B" w14:textId="77777777" w:rsidR="004B32E3" w:rsidRPr="009B4056" w:rsidRDefault="004B32E3" w:rsidP="009B4056">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-142" w:firstLine="502"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00000081" w14:textId="77777777" w:rsidR="00EA0F4A" w:rsidRPr="009B4056" w:rsidRDefault="00F030BB" w:rsidP="009B4056">
+    <w:p w14:paraId="5FEC67EE" w14:textId="77777777" w:rsidR="00A0148A" w:rsidRDefault="00A0148A" w:rsidP="009B4056">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B4056">
-[...6 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="00000081" w14:textId="390A6C60" w:rsidR="00EA0F4A" w:rsidRPr="009B4056" w:rsidRDefault="00F030BB" w:rsidP="009B4056">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4056">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Conclusión</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000082" w14:textId="2C9EEDD2" w:rsidR="00EA0F4A" w:rsidRPr="009B4056" w:rsidRDefault="00F030BB" w:rsidP="009B4056">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">La </w:t>
       </w:r>
       <w:r w:rsidR="00AD1097" w:rsidRPr="009B4056">
@@ -5644,51 +5330,50 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> un sistema de registro digital ofrece muchas ventajas muy por encima de lo que un proceso manual y en papel puede ofrecer, ya que la disponibilidad y la flexibilidad de analizar la información permite un análisis detallado y exacto en la trazabilidad de los materiales, esto permite poner atención a las áreas de oportunidad, y también permite identificar posibles proyectos de ahorro.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000083" w14:textId="77777777" w:rsidR="00EA0F4A" w:rsidRPr="009B4056" w:rsidRDefault="00F030BB" w:rsidP="009B4056">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Mejorar los procesos de gestión de materiales dentro del almacén, genera un margen de ahorro en tiempo y trabajo invertidos al momento de realizar el inventario físico y se obtiene de manera más exacta en cuanto a la existencia de mercancía. Permite hacer una simplificación del trabajo, tanto al personal administrativo, como también al personal operativo, generando mayor motivación. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000084" w14:textId="1671FB31" w:rsidR="00EA0F4A" w:rsidRPr="009B4056" w:rsidRDefault="00F030BB" w:rsidP="009B4056">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Este mejoramiento del sistema de inventario le garantiza a la empresa una disminución de las fallas o errores, y así llevar una eficiente y exitosa administración de los recursos existentes.</w:t>
       </w:r>
       <w:r w:rsidR="000E31D1" w:rsidRPr="009B4056">
@@ -5978,102 +5663,50 @@
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2AC6A706" w14:textId="77777777" w:rsidR="004B32E3" w:rsidRDefault="004B32E3" w:rsidP="009B4056">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E5DF831" w14:textId="77777777" w:rsidR="004B32E3" w:rsidRDefault="004B32E3" w:rsidP="009B4056">
-      <w:pPr>
-[...50 lines deleted...]
-    <w:p w14:paraId="323B380A" w14:textId="77777777" w:rsidR="004B32E3" w:rsidRDefault="004B32E3" w:rsidP="009B4056">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E2665DF" w14:textId="77777777" w:rsidR="004B32E3" w:rsidRDefault="004B32E3" w:rsidP="009B4056">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -6085,107 +5718,97 @@
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Referencias</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000088" w14:textId="77777777" w:rsidR="00EA0F4A" w:rsidRPr="009B4056" w:rsidRDefault="00F030BB" w:rsidP="009B4056">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Andreu, R., &amp; Ricart, J. (1996). Estrategias y Sistemas de Información. Madrid: McGraw-Hill. 183-187.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000089" w14:textId="77777777" w:rsidR="00EA0F4A" w:rsidRPr="009B4056" w:rsidRDefault="00F030BB" w:rsidP="009B4056">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ballou, R. H. </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">(2004). </w:t>
+        <w:t xml:space="preserve">Ballou, R. H. (2004). </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Logistica</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -6197,486 +5820,435 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la cadena de suministro. Pearson.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000008A" w14:textId="77777777" w:rsidR="00EA0F4A" w:rsidRPr="009B4056" w:rsidRDefault="00F030BB" w:rsidP="009B4056">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="009B4056">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Bowersox, J. D. (2007). Administración y logística en la cadena de suministro. McGraw-Hill Interamericana.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000008B" w14:textId="77777777" w:rsidR="00EA0F4A" w:rsidRPr="009B4056" w:rsidRDefault="00F030BB" w:rsidP="009B4056">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4056">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Coyle, J., Langley, C., Novack, R., &amp; Gibson, B. (2012). </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>Bowersox</w:t>
+        <w:t>Administracion</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>, J. D. (2007). Administración y logística en la cadena de suministro. McGraw-Hill Interamericana.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0000008B" w14:textId="77777777" w:rsidR="00EA0F4A" w:rsidRPr="009B4056" w:rsidRDefault="00F030BB" w:rsidP="009B4056">
+        <w:t xml:space="preserve"> de la Cadena de Suministro: Una Perspectiva </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B4056">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Logistica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B4056">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (9.a ed.). Cengage </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B4056">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Learning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B4056">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Editores S.A. de C.V.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000008C" w14:textId="77777777" w:rsidR="00EA0F4A" w:rsidRPr="009B4056" w:rsidRDefault="00F030BB" w:rsidP="009B4056">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coyle, J., Langley, C., </w:t>
+        <w:t>Dionisio, S. (2015). Inventarios y compras: gestión de inventarios en el almacén de obra. Madrid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000008D" w14:textId="77777777" w:rsidR="00EA0F4A" w:rsidRPr="009B4056" w:rsidRDefault="00F030BB" w:rsidP="009B4056">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4056">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Espinal, A. A. C., Montoya, R. A. G., &amp; Arenas, J. A. C. (2010). Gestión de almacenes y tecnologías de la información y comunicación (TIC). Estudios gerenciales, 26(117), 145-171.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000008E" w14:textId="77777777" w:rsidR="00EA0F4A" w:rsidRPr="009B4056" w:rsidRDefault="00F030BB" w:rsidP="009B4056">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4056">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Haro Martínez, V. M. D. (2012). Estudio e implementación de un sistema de gestión de almacén y logística en una Pyme española.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000008F" w14:textId="77777777" w:rsidR="00EA0F4A" w:rsidRPr="009B4056" w:rsidRDefault="00F030BB" w:rsidP="009B4056">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4056">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Humberto, G. S. (2019). Inventarios Manejo y </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B4056">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Control .</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B4056">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>Novack</w:t>
+        <w:t>Ecoe</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">, R., &amp; Gibson, B. (2012). </w:t>
+        <w:t xml:space="preserve"> Ediciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000090" w14:textId="77777777" w:rsidR="00EA0F4A" w:rsidRPr="009B4056" w:rsidRDefault="00F030BB" w:rsidP="009B4056">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4056">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Israel, P., Concepción, H., &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>Administracion</w:t>
+        <w:t>Jesus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de la Cadena de Suministro: Una Perspectiva </w:t>
+        <w:t xml:space="preserve">, C. J. (2013). Sistemas de Información. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>Logistica</w:t>
+        <w:t>Eae</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (9.a ed.). Cengage </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> Editorial Academia Española.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000091" w14:textId="77777777" w:rsidR="00EA0F4A" w:rsidRPr="009B4056" w:rsidRDefault="00F030BB" w:rsidP="009B4056">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>Learning</w:t>
+        <w:t>Lapiedra</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Editores S.A. de C.V.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0000008C" w14:textId="77777777" w:rsidR="00EA0F4A" w:rsidRPr="009B4056" w:rsidRDefault="00F030BB" w:rsidP="009B4056">
+        <w:t xml:space="preserve">, R., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B4056">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Forés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B4056">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, B., Puig-Denia, A., &amp; Martínez-Cháfer, L. (2021). Introducción a la gestión de sistemas de información en las empresas. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B4056">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Universitat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B4056">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Jaume I.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000092" w14:textId="77777777" w:rsidR="00EA0F4A" w:rsidRPr="009B4056" w:rsidRDefault="00F030BB" w:rsidP="009B4056">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>Dionisio, S. (2015). Inventarios y compras: gestión de inventarios en el almacén de obra. Madrid.</w:t>
-[...287 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Mecalux. (s. f.). Almacén digital: tecnología que optimiza la logística. Com.mx. Recuperado 13 de octubre de 2024, de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23">
+      <w:hyperlink r:id="rId24">
         <w:r w:rsidR="00EA0F4A" w:rsidRPr="009B4056">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:t>https://www.mecalux.com.mx/blog/almacenes-digitales</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="00000093" w14:textId="77777777" w:rsidR="00EA0F4A" w:rsidRPr="009B4056" w:rsidRDefault="00F030BB" w:rsidP="009B4056">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
@@ -6761,127 +6333,107 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Stock </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>controller</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> PRO. (s. f.). Stock </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> PRO. (s. f.). Stock Controller PRO. Recuperado 13 de octubre de 2024, de https://www.stock-controller.com/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000096" w14:textId="77777777" w:rsidR="00EA0F4A" w:rsidRPr="009B4056" w:rsidRDefault="00F030BB" w:rsidP="009B4056">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>Controller</w:t>
+        <w:t>Timly</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> PRO. Recuperado 13 de octubre de 2024, de https://www.stock-controller.com/</w:t>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> Software AG. (2024). Elegir el sistema de gestión de almacenes adecuado para la pequeña empresa. </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Timly</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009B4056">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Software AG. (2024). Elegir el sistema de gestión de almacenes adecuado para la pequeña empresa. </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24">
+      <w:hyperlink r:id="rId25">
         <w:r w:rsidR="00EA0F4A" w:rsidRPr="009B4056">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:t>https://timly.com/es/elegir-el-sistema-de-gestion-de-almacenes-adecuado-para-la-pequena-empresa/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="00000097" w14:textId="77777777" w:rsidR="00EA0F4A" w:rsidRPr="009B4056" w:rsidRDefault="00EA0F4A" w:rsidP="009B4056">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -6905,141 +6457,141 @@
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0000009A" w14:textId="77777777" w:rsidR="00EA0F4A" w:rsidRPr="009B4056" w:rsidRDefault="00EA0F4A" w:rsidP="009B4056">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00EA0F4A" w:rsidRPr="009B4056" w:rsidSect="007F39B9">
-      <w:footerReference w:type="default" r:id="rId25"/>
+      <w:footerReference w:type="default" r:id="rId26"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1276" w:right="1418" w:bottom="993" w:left="1418" w:header="284" w:footer="261" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52C6B81B" w14:textId="77777777" w:rsidR="00C9257D" w:rsidRDefault="00C9257D">
+    <w:p w14:paraId="095F3ED9" w14:textId="77777777" w:rsidR="00F328D2" w:rsidRDefault="00F328D2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6FC90818" w14:textId="77777777" w:rsidR="00C9257D" w:rsidRDefault="00C9257D">
+    <w:p w14:paraId="2226CE8F" w14:textId="77777777" w:rsidR="00F328D2" w:rsidRDefault="00F328D2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans Symbols">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{6778A257-C665-4B94-A19E-14E8BC59EB68}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{CAFCDB26-829F-4672-A602-B99EDF406652}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{CFEBE492-E1D6-462A-9E00-E8B4427C09B9}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId5" w:fontKey="{C358DA00-6C07-4278-B4E8-A3C15C0F2104}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{64482AFD-1954-4082-B845-A505C124ACA9}"/>
+    <w:embedBold r:id="rId3" w:fontKey="{7C6F7CCF-7642-4AD9-83B9-D4C123A436D4}"/>
+    <w:embedItalic r:id="rId4" w:fontKey="{B4CD61A0-0978-4419-B999-DA149162FD71}"/>
+    <w:embedBoldItalic r:id="rId5" w:fontKey="{DE600A96-9692-4355-B59D-7C1C2A915B41}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{393CB48D-AD4B-44E3-BBA0-A2C76C1BB05C}"/>
-    <w:embedItalic r:id="rId7" w:fontKey="{9074645E-F594-41A8-863C-90ADF9A58B2A}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{F751C1E8-2AC7-4299-8923-C97C686319C5}"/>
+    <w:embedItalic r:id="rId7" w:fontKey="{46E53BEE-9CC6-47CE-A8B8-7EE8EA363863}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId8" w:fontKey="{9A248AF5-4A79-42B2-9230-5DFC949E34DC}"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{177FCD05-8902-47B8-999E-3CA822641DC4}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="71575ECB" w14:textId="77777777" w:rsidR="00F030BB" w:rsidRDefault="00F030BB" w:rsidP="00F030BB">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="0092302E">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t xml:space="preserve">Vol. 11 </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="0092302E">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>Núm</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="0092302E">
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -7050,70 +6602,70 @@
     <w:r w:rsidRPr="0092302E">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>Diciembre</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="0092302E">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t xml:space="preserve"> 2024</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="66973C75" w14:textId="77777777" w:rsidR="00F030BB" w:rsidRDefault="00F030BB">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6AE84A90" w14:textId="77777777" w:rsidR="00C9257D" w:rsidRDefault="00C9257D">
+    <w:p w14:paraId="465C7545" w14:textId="77777777" w:rsidR="00F328D2" w:rsidRDefault="00F328D2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C5C26E8" w14:textId="77777777" w:rsidR="00C9257D" w:rsidRDefault="00C9257D">
+    <w:p w14:paraId="2F5BC6F7" w14:textId="77777777" w:rsidR="00F328D2" w:rsidRDefault="00F328D2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20452908"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7BE0E2E4"/>
     <w:styleLink w:val="Listaactual1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7792,101 +7344,104 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="856121495">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1132751971">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1591811307">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1470826437">
     <w:abstractNumId w:val="5"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="6"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1594820187">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="50"/>
   <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EA0F4A"/>
     <w:rsid w:val="00061310"/>
     <w:rsid w:val="000E31D1"/>
     <w:rsid w:val="001D04B9"/>
     <w:rsid w:val="0030101C"/>
     <w:rsid w:val="003012A1"/>
     <w:rsid w:val="0037269D"/>
     <w:rsid w:val="004A73D5"/>
     <w:rsid w:val="004B32E3"/>
     <w:rsid w:val="004D73AA"/>
     <w:rsid w:val="00550CD1"/>
     <w:rsid w:val="00566AB1"/>
     <w:rsid w:val="005C3259"/>
     <w:rsid w:val="007013B7"/>
     <w:rsid w:val="00780A3D"/>
     <w:rsid w:val="007F39B9"/>
     <w:rsid w:val="009B4056"/>
+    <w:rsid w:val="00A0148A"/>
     <w:rsid w:val="00AD1097"/>
     <w:rsid w:val="00AF7135"/>
     <w:rsid w:val="00B85A09"/>
     <w:rsid w:val="00BA1F3E"/>
+    <w:rsid w:val="00C2073F"/>
     <w:rsid w:val="00C9257D"/>
     <w:rsid w:val="00CC0036"/>
     <w:rsid w:val="00D45315"/>
     <w:rsid w:val="00DB7D8A"/>
     <w:rsid w:val="00EA0F4A"/>
     <w:rsid w:val="00F030BB"/>
     <w:rsid w:val="00F15648"/>
+    <w:rsid w:val="00F328D2"/>
     <w:rsid w:val="00F919CC"/>
     <w:rsid w:val="00FF6F99"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -8482,51 +8037,50 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo9Car"/>
     <w:qFormat/>
     <w:rsid w:val="00F260D0"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
@@ -9109,51 +8663,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1803113828">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://timly.com/es/elegir-el-sistema-de-gestion-de-almacenes-adecuado-para-la-pequena-empresa/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mecalux.com.mx/blog/almacenes-digitales" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://timly.com/es/elegir-el-sistema-de-gestion-de-almacenes-adecuado-para-la-pequena-empresa/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mecalux.com.mx/blog/almacenes-digitales" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/cemys.v11i22.376" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -9420,96 +8974,96 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgsg5Czoo5zN5fHRfMGqZU9FSFTQA==">CgMxLjAaJwoBMBIiCiAIBCocCgtBQUFCV0dhT3c4dxAIGgtBQUFCV0dhT3c4dxonCgExEiIKIAgEKhwKC0FBQUJXR2FPdzhzEAgaC0FBQUJXR2FPdzhzIv8DCgtBQUFCV0dhT3c4dxLVAwoLQUFBQldHYU93OHcSC0FBQUJXR2FPdzh3GmAKCXRleHQvaHRtbBJTVW5pZmljYXIgdGlwbyBkZSBsZXRyYSwgZWxpbWluYXIgbGEgbGV0cmEgUywgZGUgbGEgcmVmZXJlbmNpYSwgYWdyZWdhciBwdW50byBmaW5hbC4iYQoKdGV4dC9wbGFpbhJTVW5pZmljYXIgdGlwbyBkZSBsZXRyYSwgZWxpbWluYXIgbGEgbGV0cmEgUywgZGUgbGEgcmVmZXJlbmNpYSwgYWdyZWdhciBwdW50byBmaW5hbC4qOwoCSFAaNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5nMICttvDGLTiArbbwxi1yPQoCSFAaNwo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmd4AIgBAZoBBggAEAAYAKoBVRJTVW5pZmljYXIgdGlwbyBkZSBsZXRyYSwgZWxpbWluYXIgbGEgbGV0cmEgUywgZGUgbGEgcmVmZXJlbmNpYSwgYWdyZWdhciBwdW50byBmaW5hbC6wAQC4AQEYgK228MYtIICttvDGLTAAQghraXguY210MCKmBAoLQUFBQldHYU93OHMS/AMKC0FBQUJXR2FPdzhzEgtBQUFCV0dhT3c4cxptCgl0ZXh0L2h0bWwSYFRyYXRhciBkZSBwb25lciBlbCBvcmdhbmlncmFtYSBlbiB1bmEgaG9qYSBkZSBmb3JtYSBob3Jpem9udGFsIHBhcmEgcXVlIHNlIHB1ZWRhIGFwcmVjaWFyIG1lam9yLiJuCgp0ZXh0L3BsYWluEmBUcmF0YXIgZGUgcG9uZXIgZWwgb3JnYW5pZ3JhbWEgZW4gdW5hIGhvamEgZGUgZm9ybWEgaG9yaXpvbnRhbCBwYXJhIHF1ZSBzZSBwdWVkYSBhcHJlY2lhciBtZWpvci4qOwoCSFAaNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5nMICAxfDGLTiAgMXwxi1yPQoCSFAaNwo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmd4AIgBAZoBBggAEAAYAKoBYhJgVHJhdGFyIGRlIHBvbmVyIGVsIG9yZ2FuaWdyYW1hIGVuIHVuYSBob2phIGRlIGZvcm1hIGhvcml6b250YWwgcGFyYSBxdWUgc2UgcHVlZGEgYXByZWNpYXIgbWVqb3IusAEAuAEBGICAxfDGLSCAgMXwxi0wAEIIa2l4LmNtdDEyDmguanExZjRvNHVlcXJiMg5oLjN5Y3czaXhycW5mejIOaC41dG1ra3hjZzAydnQyDmgubDRvd20ycGlneGk5Mg5oLnFxMGFubW9tMzBwdzIOaC5uYml1aDJ3ZG5qcWMyDmgubGozbzdoYngydTlsMg5oLjc4dWg5bG9jYzN2eDgAciExU0Q0aXRMZmpRNGJ4Z2dkYlFBZWFFamdZdmotTm9JczA=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C5BE6EF-8EC3-4551-9DCE-C51C29DA33A5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>2852</Words>
-  <Characters>15687</Characters>
+  <Words>2867</Words>
+  <Characters>15773</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>130</Lines>
+  <Lines>131</Lines>
   <Paragraphs>37</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18502</CharactersWithSpaces>
+  <CharactersWithSpaces>18603</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>PAPELES Y CORRUGADOS ANDINA</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>