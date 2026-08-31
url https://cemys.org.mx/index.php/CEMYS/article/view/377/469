--- v0 (2025-10-07)
+++ v1 (2026-08-31)
@@ -3,53 +3,93 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5C0CC0A3" w14:textId="0E08DE5C" w:rsidR="00080F89" w:rsidRDefault="00C215EB" w:rsidP="00C215EB">
+    <w:p w14:paraId="65740CBB" w14:textId="43C2CAD7" w:rsidR="007B175E" w:rsidRPr="007B175E" w:rsidRDefault="007B175E" w:rsidP="007B175E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B175E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B175E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="007B175E">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/cemys.v11i22.377</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5C0CC0A3" w14:textId="5018E0C7" w:rsidR="00080F89" w:rsidRDefault="00C215EB" w:rsidP="00C215EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C215EB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Artículos científicos</w:t>
       </w:r>
@@ -87,51 +127,51 @@
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0F0FAE83" wp14:editId="5ACD0465">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>13335</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-876300</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7772400" cy="1249045"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1792942247" name="Imagen 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8">
+                    <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7772400" cy="1249045"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -377,73 +417,73 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00C86E47">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e Ciudad Juárez</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54A38D0B" w14:textId="77777777" w:rsidR="00DA38DA" w:rsidRPr="00C86E47" w:rsidRDefault="006963F1" w:rsidP="00401093">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00C86E47">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>maria.va@cdjuarez.tecnm.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2166AF79" w14:textId="77777777" w:rsidR="00DA38DA" w:rsidRPr="00401093" w:rsidRDefault="00DA38DA" w:rsidP="00401093">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00401093">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0003-4455-3072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7B666B94" w14:textId="77777777" w:rsidR="006963F1" w:rsidRPr="00C86E47" w:rsidRDefault="006963F1" w:rsidP="00401093">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2339F691" w14:textId="746B4A98" w:rsidR="00DA38DA" w:rsidRPr="00C86E47" w:rsidRDefault="00EB7D50" w:rsidP="00401093">
@@ -497,75 +537,75 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C86E47">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Universidad Autónoma de Chihuahua</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12C6264A" w14:textId="77777777" w:rsidR="006963F1" w:rsidRPr="00EF3A22" w:rsidRDefault="006963F1" w:rsidP="00401093">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00EF3A22">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>m_daniela@live.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="56B78FD1" w14:textId="77777777" w:rsidR="006963F1" w:rsidRPr="00401093" w:rsidRDefault="00A47661" w:rsidP="00401093">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00401093">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://orcid.org/0009-0009-0972-5343</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5B1538D7" w14:textId="77777777" w:rsidR="00A47661" w:rsidRPr="00C86E47" w:rsidRDefault="00A47661" w:rsidP="00401093">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -647,111 +687,109 @@
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C86E47">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mmireles@itcj.edu.mx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19180D20" w14:textId="77777777" w:rsidR="00DA38DA" w:rsidRPr="00401093" w:rsidRDefault="00DA38DA" w:rsidP="00401093">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00401093">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0003-2605-7294</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="23E476DF" w14:textId="77777777" w:rsidR="00401093" w:rsidRDefault="00401093" w:rsidP="00401093">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4ABC53E6" w14:textId="02AF8DED" w:rsidR="00DA38DA" w:rsidRPr="00C86E47" w:rsidRDefault="00401093" w:rsidP="00401093">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C86E47">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Verónica </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00DA38DA" w:rsidRPr="00C86E47">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sansabas</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA38DA" w:rsidRPr="00C86E47">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Villalpando</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35EB7F23" w14:textId="77777777" w:rsidR="00DA38DA" w:rsidRPr="00C86E47" w:rsidRDefault="00DA38DA" w:rsidP="00401093">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
@@ -978,76 +1016,76 @@
         </w:rPr>
         <w:t>fraude</w:t>
       </w:r>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> fiscal, contrabando y la expedición de comprobantes fiscales.</w:t>
       </w:r>
       <w:r w:rsidR="00D512BE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007F3A64" w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>El propósito fue examinar la propuesta de modificación al artículo 19 de la CM, presentada el 5 de febrero de 2024, con el fin de comprender las razones que llevaron a la incorporación de nuevos delitos en la prisión preventiva automática y su repercusión en el ámbito legal.</w:t>
+        <w:t xml:space="preserve">El propósito fue examinar la propuesta de modificación al artículo 19 de la CM, presentada el 5 de febrero de 2024, con el fin de comprender las razones que llevaron a la incorporación de nuevos delitos en la prisión preventiva </w:t>
+      </w:r>
+      <w:r w:rsidR="007F3A64" w:rsidRPr="00401093">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>automática y su repercusión en el ámbito legal.</w:t>
       </w:r>
       <w:r w:rsidR="00D512BE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002637C0" w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Este análisis se apoya en una revisión </w:t>
-[...8 lines deleted...]
-        <w:t>detallada de la propuesta legislativa, además de los fallos de la Corte Interamericana de Derechos Humanos y observaciones de la ONU, comparando los impactos que su aprobación tendría en el marco legal mexicano.</w:t>
+        <w:t>Este análisis se apoya en una revisión detallada de la propuesta legislativa, además de los fallos de la Corte Interamericana de Derechos Humanos y observaciones de la ONU, comparando los impactos que su aprobación tendría en el marco legal mexicano.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72128CBA" w14:textId="798DCD15" w:rsidR="00DD7F83" w:rsidRPr="00401093" w:rsidRDefault="007B2E93" w:rsidP="00401093">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">El análisis muestra que la inclusión de delitos fiscales en </w:t>
       </w:r>
       <w:r w:rsidR="005C5EAC" w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1275,61 +1313,61 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>This analysis is supported by a detailed review of the legislative proposal, in addition to the rulings of the Inter-American Court of Human Rights and UN observations, comparing the impacts that its approval would have on the Mexican legal framework.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43FC637B" w14:textId="514BB7AA" w:rsidR="00DD7F83" w:rsidRPr="00401093" w:rsidRDefault="00DD7F83" w:rsidP="00401093">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">The analysis shows that the inclusion of tax crimes in the ex officio preventive deprivation of liberty generates debate, with arguments in favor of strengthening the fight against organized crime, but also concerns about human rights and possible abuses. In addition to its legal implications, this reform has a direct impact on accounting, administration and </w:t>
+        <w:t xml:space="preserve">The analysis shows that the inclusion of tax crimes in the ex officio preventive deprivation of liberty generates debate, with arguments in favor of strengthening the fight against organized crime, but also concerns about human rights and possible abuses. In addition to </w:t>
       </w:r>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">logistics careers at the university level. In accounting, the strengthening of legal provisions on tax offenses requires future professionals to be better prepared in tax auditing, regulatory compliance and fraud prevention. For management students, the reform underscores the importance of risk management and informed decision making in complex legal environments, while in logistics the need for in-depth knowledge of customs compliance and tax regulations is accentuated, as smuggling and importation of goods could be directly affected by this constitutional amendment. This comprehensive preparation will enable professionals to perform with greater competence in a stricter and more dynamic regulatory </w:t>
+        <w:t xml:space="preserve">its legal implications, this reform has a direct impact on accounting, administration and logistics careers at the university level. In accounting, the strengthening of legal provisions on tax offenses requires future professionals to be better prepared in tax auditing, regulatory compliance and fraud prevention. For management students, the reform underscores the importance of risk management and informed decision making in complex legal environments, while in logistics the need for in-depth knowledge of customs compliance and tax regulations is accentuated, as smuggling and importation of goods could be directly affected by this constitutional amendment. This comprehensive preparation will enable professionals to perform with greater competence in a stricter and more dynamic regulatory </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>framework.While</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> the reform seeks to strengthen the prosecution of tax crimes, its feasibility is questionable due to the risks to fundamental rights. The proposal requires careful evaluation to balance security and justice.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44814AE9" w14:textId="77777777" w:rsidR="00DD7F83" w:rsidRPr="00401093" w:rsidRDefault="00DD7F83" w:rsidP="00401093">
@@ -2118,68 +2156,93 @@
       <w:r w:rsidR="00DD7F83" w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, s/f-c)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D260DF5" w14:textId="77777777" w:rsidR="00401093" w:rsidRPr="00401093" w:rsidRDefault="00401093" w:rsidP="00401093">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="753DBEC6" w14:textId="77777777" w:rsidR="004142B1" w:rsidRPr="00401093" w:rsidRDefault="004142B1" w:rsidP="00401093">
+    <w:p w14:paraId="653FB00A" w14:textId="77777777" w:rsidR="007B175E" w:rsidRDefault="007B175E" w:rsidP="00401093">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00401093">
+    </w:p>
+    <w:p w14:paraId="67C0F2FE" w14:textId="77777777" w:rsidR="007B175E" w:rsidRDefault="007B175E" w:rsidP="00401093">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="753DBEC6" w14:textId="57515F46" w:rsidR="004142B1" w:rsidRPr="00401093" w:rsidRDefault="004142B1" w:rsidP="00401093">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401093">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">La </w:t>
       </w:r>
       <w:r w:rsidR="00EB7EAF" w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>privación de la libertad</w:t>
       </w:r>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> preventiva </w:t>
       </w:r>
       <w:r w:rsidR="00EB7EAF" w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
@@ -2192,60 +2255,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>oficio como medida cautelar, en materia penal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CCCAF49" w14:textId="77777777" w:rsidR="004142B1" w:rsidRDefault="00CC1A47" w:rsidP="00401093">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Para facilitar la comprensión, será necesario comenzar por entender qué significa tomar medidas cautelares en el ámbito penal. Es responsabilidad del Ministerio Público </w:t>
-[...8 lines deleted...]
-        <w:t>Federal perseguir todos los delitos de orden federal ante los tribunales, así como, también solicitar las medidas cautelares necesarias contra los acusados, según lo establezca la ley</w:t>
+        <w:t>Para facilitar la comprensión, será necesario comenzar por entender qué significa tomar medidas cautelares en el ámbito penal. Es responsabilidad del Ministerio Público Federal perseguir todos los delitos de orden federal ante los tribunales, así como, también solicitar las medidas cautelares necesarias contra los acusados, según lo establezca la ley</w:t>
       </w:r>
       <w:r w:rsidR="00680C49" w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00680C49" w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E8E8E9"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00680C49" w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2812,60 +2866,52 @@
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EE7BCD7" w14:textId="77777777" w:rsidR="000B1B14" w:rsidRDefault="000B1B14" w:rsidP="00401093">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">En consecuencia, se puede concluir que la prisión preventiva de oficio, de acuerdo con la RAE, consiste en la detención automática de una persona imputada por determinados delitos graves, sin requerir que esta medida sea solicitada. Su propósito es garantizar el </w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>adecuado desarrollo del proceso judicial, evitar la posible reiteración de delitos y prevenir la fuga del acusado.</w:t>
+        <w:t>En consecuencia, se puede concluir que la prisión preventiva de oficio, de acuerdo con la RAE, consiste en la detención automática de una persona imputada por determinados delitos graves, sin requerir que esta medida sea solicitada. Su propósito es garantizar el adecuado desarrollo del proceso judicial, evitar la posible reiteración de delitos y prevenir la fuga del acusado.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CB41AE3" w14:textId="77777777" w:rsidR="00401093" w:rsidRPr="00401093" w:rsidRDefault="00401093" w:rsidP="00401093">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B443F87" w14:textId="77777777" w:rsidR="004142B1" w:rsidRDefault="008E4862" w:rsidP="00401093">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
@@ -3384,61 +3430,61 @@
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">En situaciones de abuso o violencia sexual contra menores, crimen organizado, extorsión, narcomenudeo y delitos vinculados a la </w:t>
       </w:r>
       <w:r w:rsidR="00B31721" w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>elaboración</w:t>
       </w:r>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, distribución y tráfico ilegal de drogas sintéticas, como el fentanilo, el juez está obligado a dictar prisión preventiva de manera automática. Esta medida también abarca delitos como homicidio premeditado, violación, secuestro, trata de personas, robo en viviendas, uso indebido de programas sociales con fines electorales, actos de corrupción (incluyendo enriquecimiento ilícito y abuso de funciones), robo de mercancías en transporte, delitos relacionados con hidrocarburos, desaparición forzada y crímenes cometidos con armas o explosivos. Asimismo, incluye delitos que impliquen el uso de armamento exclusivo del Ejército, junto con otros crímenes graves que comprometan la seguridad </w:t>
+        <w:t xml:space="preserve">, distribución y tráfico ilegal de drogas sintéticas, como el fentanilo, el juez está obligado a dictar prisión preventiva de manera automática. Esta medida también abarca delitos como homicidio premeditado, violación, secuestro, trata de personas, robo en viviendas, uso indebido de programas sociales con fines electorales, actos de corrupción (incluyendo enriquecimiento ilícito y abuso de funciones), robo de mercancías en transporte, </w:t>
       </w:r>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">nacional, la salud o el libre desarrollo de la </w:t>
+        <w:t xml:space="preserve">delitos relacionados con hidrocarburos, desaparición forzada y crímenes cometidos con armas o explosivos. Asimismo, incluye delitos que impliquen el uso de armamento exclusivo del Ejército, junto con otros crímenes graves que comprometan la seguridad nacional, la salud o el libre desarrollo de la </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>personalidad.</w:t>
       </w:r>
       <w:r w:rsidR="00BF536D" w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>personalidad</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00BF536D" w:rsidRPr="00401093">
         <w:rPr>
@@ -3737,84 +3783,93 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1213D938" w14:textId="77777777" w:rsidR="00B31721" w:rsidRDefault="00B31721" w:rsidP="00401093">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">La incorporación de los delitos fiscales en el catálogo tiene como finalidad explicar las razones para prohibir, prevenir y sancionar conductas como el contrabando, la defraudación fiscal y la emisión fraudulenta de comprobantes fiscales. El artículo 31, fracción IV, de la CM reafirma el deber constitucional de contribuir a los gastos públicos de manera proporcional y equitativa a través del pago de impuestos. Asimismo, se destaca que "el incumplimiento en el pago de impuestos pone en peligro la continuidad de las acciones gubernamentales...”. </w:t>
+        <w:t xml:space="preserve">La incorporación de los delitos fiscales en el catálogo tiene como finalidad explicar las razones para prohibir, prevenir y sancionar conductas como el contrabando, la defraudación fiscal y la emisión fraudulenta de comprobantes fiscales. El artículo 31, fracción IV, de la CM reafirma el deber constitucional de contribuir a los gastos públicos de manera proporcional y equitativa a través del pago de impuestos. Asimismo, se destaca </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00401093">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">que "el incumplimiento en el pago de impuestos pone en peligro la continuidad de las acciones gubernamentales...”. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ADF8572" w14:textId="77777777" w:rsidR="00401093" w:rsidRPr="00401093" w:rsidRDefault="00401093" w:rsidP="00401093">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E810566" w14:textId="77777777" w:rsidR="00867D53" w:rsidRDefault="00B31721" w:rsidP="00401093">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Por</w:t>
       </w:r>
       <w:r w:rsidR="004142B1" w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ello, </w:t>
       </w:r>
       <w:r w:rsidR="00BA4847" w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="004142B1" w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -4316,99 +4371,99 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="009C3597" w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> oficio</w:t>
       </w:r>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> es una medida severa que podría no ser proporcional al delito imputado. También se debe considerar </w:t>
+        <w:t xml:space="preserve"> es una medida severa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00401093">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">que podría no ser proporcional al delito imputado. También se debe considerar </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>que</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> al tener estos delitos dentro del listado</w:t>
       </w:r>
       <w:r w:rsidR="00BA4847" w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> puede llegar a tener un impacto económico y social, ya que los contribuyentes podrían sentir un mayor riesgo de ser privados de su libertad de </w:t>
-[...9 lines deleted...]
-        <w:t>manera preventiva. Y esto los podría desincentivar para que inviertan y emprendan en nuevos negocios; al ser encarcelados preventivamente por cometer algún delito fiscal</w:t>
+        <w:t xml:space="preserve"> puede llegar a tener un impacto económico y social, ya que los contribuyentes podrían sentir un mayor riesgo de ser privados de su libertad de manera preventiva. Y esto los podría desincentivar para que inviertan y emprendan en nuevos negocios; al ser encarcelados preventivamente por cometer algún delito fiscal</w:t>
       </w:r>
       <w:r w:rsidR="00BA4847" w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> afectaría la capacidad del contribuyente para pagar las deudas fiscales y a su vez contribuir con la economía. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67C83797" w14:textId="77777777" w:rsidR="00401093" w:rsidRPr="00401093" w:rsidRDefault="00401093" w:rsidP="00401093">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -4963,90 +5018,90 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La necesidad de la medida no se analiza en comparación con otras opciones menos restrictivas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21024657" w14:textId="77777777" w:rsidR="00C3743C" w:rsidRPr="00401093" w:rsidRDefault="00C3743C" w:rsidP="00401093">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r w:rsidR="000C10E6" w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aplicación preceptiva: Se establece la prisión preventiva para determinados delitos graves sin considerar un análisis de la necesidad de la medida en relación con las circunstancias específicas del caso</w:t>
       </w:r>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F512CCD" w14:textId="77777777" w:rsidR="00EF6B82" w:rsidRDefault="00EF6B82" w:rsidP="00401093">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">En el caso de García Rodríguez y otro contra México, la Corte IDH examinó la disposición de prisión preventiva del artículo 19 CPEUM, en sus versiones de 2002 </w:t>
       </w:r>
       <w:r w:rsidR="00237BA4" w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>y 2008</w:t>
       </w:r>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, año en que fue incorporado al texto constitucional. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1830B354" w14:textId="77777777" w:rsidR="007B3FAB" w:rsidRDefault="007B3FAB" w:rsidP="00401093">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -5484,51 +5539,61 @@
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Este caso es un claro ejemplo de lo que está sucediendo actualmente en México, y por los cuales es importante que los legisladores analicen con detenimiento las iniciativas</w:t>
       </w:r>
       <w:r w:rsidR="00237BA4" w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de</w:t>
       </w:r>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> reformas que actualmente están presentando. En particular, la iniciativa relativa al artículo 19 CPEUM, dado que este sigue sin estar en consonancia con la Convención Americana y desestima lo establecido en estas sentencias en relación con la figura de la </w:t>
+        <w:t xml:space="preserve"> reformas que actualmente están presentando. En particular, la iniciativa relativa al artículo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00401093">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">19 CPEUM, dado que este sigue sin estar en consonancia con la Convención Americana y desestima lo establecido en estas sentencias en relación con la figura de la </w:t>
       </w:r>
       <w:r w:rsidR="00075BDA" w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>privación de la libertad</w:t>
       </w:r>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> preventiva. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D9B2D8D" w14:textId="77777777" w:rsidR="00401093" w:rsidRPr="00401093" w:rsidRDefault="00401093" w:rsidP="00401093">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -5826,51 +5891,61 @@
       </w:r>
       <w:r w:rsidR="00B44D1F" w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>INEGI)</w:t>
       </w:r>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, al cierre del año 2023 se tenían 233,377 </w:t>
       </w:r>
       <w:r w:rsidR="00BC0951" w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>individuos que se hallan privados de la libertad</w:t>
+        <w:t xml:space="preserve">individuos que se </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC0951" w:rsidRPr="00401093">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>hallan privados de la libertad</w:t>
       </w:r>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/ internad</w:t>
       </w:r>
       <w:r w:rsidR="00237BA4" w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -6064,51 +6139,51 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251645952" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1031A5E6" wp14:editId="5BB6118A">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>520700</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5920740" cy="2128520"/>
             <wp:effectExtent l="19050" t="0" r="3810" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="561645660" name="Imagen 2" descr="Imagen que contiene Tabla&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="561645660" name="Imagen 2" descr="Imagen que contiene Tabla&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14">
+                    <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect r="1533" b="12521"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5920740" cy="2128520"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
@@ -6125,51 +6200,51 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="72CBCE2F" wp14:editId="0FB1CA94">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>292735</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="6010104" cy="2436363"/>
             <wp:effectExtent l="0" t="0" r="0" b="2540"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1628029051" name="Imagen 2" descr="Imagen que contiene Tabla&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="561645660" name="Imagen 2" descr="Imagen que contiene Tabla&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14">
+                    <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6010104" cy="2436363"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
@@ -6542,106 +6617,97 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19ED9DEA" w14:textId="77777777" w:rsidR="004142B1" w:rsidRDefault="0073091F" w:rsidP="00401093">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="004142B1" w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">i nos basamos en las estadísticas proporcionadas por el INEGI, podremos mencionar que en México no se cuenta con la infraestructura para un aumento del número de </w:t>
       </w:r>
       <w:r w:rsidR="00BC0951" w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>individuos</w:t>
       </w:r>
       <w:r w:rsidR="004142B1" w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> privad</w:t>
       </w:r>
       <w:r w:rsidR="00237BA4" w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="004142B1" w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">s de su libertad, en caso de que esta iniciativa fuera aprobada. Simplemente el ver </w:t>
-[...9 lines deleted...]
-        <w:t>que un 37.3% de la población que está dentro del sistema penitenciario no cuenta con una sentencia y la duración aproximada para obtenerla es de 3 a 24 meses. Y si</w:t>
+        <w:t>s de su libertad, en caso de que esta iniciativa fuera aprobada. Simplemente el ver que un 37.3% de la población que está dentro del sistema penitenciario no cuenta con una sentencia y la duración aproximada para obtenerla es de 3 a 24 meses. Y si</w:t>
       </w:r>
       <w:r w:rsidR="00237BA4" w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="004142B1" w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de ese porcentaje un 44.3% es por prisión preventiva oficiosa al cierre de 2023. La pregunta es</w:t>
       </w:r>
       <w:r w:rsidR="00237BA4" w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -6797,51 +6863,51 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32B539A7" wp14:editId="6D7183BF">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>292100</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5943600" cy="3275330"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="711962264" name="Imagen 3" descr="Interfaz de usuario gráfica&#10;&#10;Descripción generada automáticamente con confianza media"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="829139194" name="Imagen 3" descr="Interfaz de usuario gráfica&#10;&#10;Descripción generada automáticamente con confianza media"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15">
+                    <a:blip r:embed="rId16">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5959357" cy="3284146"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
@@ -7134,51 +7200,51 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="36D82C8D" wp14:editId="1E31E1EF">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>136260</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5943600" cy="2459990"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1711245726" name="Imagen 4" descr="Escala de tiempo&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="488889810" name="Imagen 4" descr="Escala de tiempo&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16">
+                    <a:blip r:embed="rId17">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="2459990"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
@@ -7337,84 +7403,93 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FDA4247" w14:textId="77777777" w:rsidR="009C0030" w:rsidRPr="00401093" w:rsidRDefault="00B84AC2" w:rsidP="00401093">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>No obstante, es fundamental reconocer que, en México, aún no existe una definición clara respecto a la aplicación de la prisión preventiva forzosa. Este vacío normativo deriva de los fallos emitidas por la Corte IDH, que condenaron al Estado mexicano. Además de la Corte, varios organismos internacionales han exhortado a México a reformar su legislación interna, con el objetivo de eliminar la figura del arraigo y modificar las disposiciones relativas a la prisión preventiva oficiosa.</w:t>
+        <w:t xml:space="preserve">No obstante, es fundamental reconocer que, en México, aún no existe una definición clara respecto a la aplicación de la prisión preventiva forzosa. Este vacío normativo deriva de los fallos emitidas por la Corte IDH, que condenaron al Estado mexicano. Además de la Corte, varios organismos internacionales han exhortado a México a reformar su legislación </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00401093">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>interna, con el objetivo de eliminar la figura del arraigo y modificar las disposiciones relativas a la prisión preventiva oficiosa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="332D6C05" w14:textId="77777777" w:rsidR="00B84AC2" w:rsidRPr="00401093" w:rsidRDefault="00B84AC2" w:rsidP="00401093">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7095C791" w14:textId="77777777" w:rsidR="004142B1" w:rsidRPr="00401093" w:rsidRDefault="00DD0351" w:rsidP="00401093">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Resultados</w:t>
       </w:r>
       <w:r w:rsidR="004142B1" w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> del impacto de esta iniciativa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D15F804" w14:textId="77777777" w:rsidR="00EA53F2" w:rsidRDefault="00EA53F2" w:rsidP="00401093">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00401093">
@@ -7859,86 +7934,95 @@
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Se estarían ignorando las recomendaciones internacionales en las cuales se ha instado al país a modificar sus leyes sobre la figura de </w:t>
       </w:r>
       <w:r w:rsidR="00EA53F2" w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>privación de la libertad de oficio</w:t>
+        <w:t xml:space="preserve">privación de la libertad </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA53F2" w:rsidRPr="00401093">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>de oficio</w:t>
       </w:r>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, está en contra de los tratados internacionales sobre los derechos humanos. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B37B26D" w14:textId="77777777" w:rsidR="004142B1" w:rsidRPr="00401093" w:rsidRDefault="004142B1" w:rsidP="00401093">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>La ampliación de este catálogo de delitos aumentaría la presión sobre el sistema penitenciario que enfrenta numerosos desafíos en términos de infraestructura y recursos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22C4FA8F" w14:textId="77777777" w:rsidR="004142B1" w:rsidRPr="00401093" w:rsidRDefault="004142B1" w:rsidP="00401093">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -8338,475 +8422,484 @@
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">oficio. Dado que la Corte </w:t>
       </w:r>
       <w:r w:rsidR="00B84AC2" w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ID</w:t>
       </w:r>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>H ha indicado que las restricciones de la libertad deben ser ajustadas a normas que eviten la arbitrariedad y respeten los derechos humanos, tales como la libertad personal, la presunción de inocencia, y plantea inquietudes sobre la proporcionalidad de dicha medida.</w:t>
+        <w:t xml:space="preserve">H ha indicado que las restricciones de la libertad deben ser ajustadas a normas que eviten la arbitrariedad y respeten los derechos humanos, tales como la libertad </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00401093">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>personal, la presunción de inocencia, y plantea inquietudes sobre la proporcionalidad de dicha medida.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E26098F" w14:textId="77777777" w:rsidR="004142B1" w:rsidRPr="00401093" w:rsidRDefault="00DD0351" w:rsidP="00401093">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="004142B1" w:rsidRPr="00401093">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or otro lado, se debe considerar que la inclusión de los delitos fiscales podría incrementar significativamente la población en los centros penitenciarios, aumentando el problema actual de la sobrepoblación de estos. Este aumento podría desviar valiosos recursos destinados a combatir crímenes más graves y violentos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="444999E7" w14:textId="77777777" w:rsidR="004142B1" w:rsidRPr="00401093" w:rsidRDefault="004142B1" w:rsidP="00401093">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401093">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Además, podría tener repercusiones económicas y sociales significativas. Ya que los contribuyentes podrían percibir un mayor riesgo de ser privados de su libertad de manera preventiva, lo que podría afectar su comportamiento fiscal y la percepción del sistema de justicia. Una posible alternativa </w:t>
+      </w:r>
+      <w:r w:rsidR="00563269" w:rsidRPr="00401093">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sería establecer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00401093">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> criterios más claros y restrictivos para </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA53F2" w:rsidRPr="00401093">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la implementación de la detención preventiva </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00401093">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en casos de delitos fiscales, garantizando que solo se utilice cuando sea estrictamente necesario para la administración de justicia y siempre bajo una revisión judicial adecuada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56A1FC92" w14:textId="77777777" w:rsidR="00563269" w:rsidRPr="00401093" w:rsidRDefault="00563269" w:rsidP="00401093">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401093">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>La viabilidad de la propuesta presentada por el Ejecutivo Federal en su iniciativa se basa en la preservación y ampliación del uso de la prisión preventiva oficiosa, una medida que ya ha sido avalada por la Comisión de Puntos Constitucionales. Actualmente, está pendiente su discusión en el Congreso de la Unión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F635C16" w14:textId="77777777" w:rsidR="004142B1" w:rsidRPr="00401093" w:rsidRDefault="004142B1" w:rsidP="00401093">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401093">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En conclusión, aunque la iniciativa busca fortalecer el combate contra delitos fiscales que afectan la economía del Estado, la </w:t>
+      </w:r>
+      <w:r w:rsidR="009C3597" w:rsidRPr="00401093">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>utilización de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00401093">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la prisión preventiva </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA53F2" w:rsidRPr="00401093">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00401093">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>oficio para estos delitos debe ser analizada cuidadosamente. Es esencial que los legisladores consideren la proporcionalidad de la medida, el efecto que tendría en el sistema penitenciario, el respeto a los derechos humanos, las recomendaciones de los organismos internacionales que buscan asegurar que las reformas no resulten en violación a los derechos fundamentales. Por lo tanto, cualquier decisión sobre esta iniciativa, respecto a la adición de los delitos fiscales y la aprobación de esta, debería ser hecha después de un análisis profundo y equilibrado de sus posibles impactos y alternativas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41D072D0" w14:textId="77777777" w:rsidR="00566B5D" w:rsidRPr="00401093" w:rsidRDefault="00566B5D" w:rsidP="00401093">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74D15F97" w14:textId="77777777" w:rsidR="00566B5D" w:rsidRPr="00401093" w:rsidRDefault="00566B5D" w:rsidP="00401093">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401093">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Futuras líneas de investigación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A53C8E3" w14:textId="77777777" w:rsidR="00566B5D" w:rsidRPr="00401093" w:rsidRDefault="00566B5D" w:rsidP="00401093">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401093">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Debemos considerar los siguientes aspectos que consideramos interesantes para desarrollar en trabajos complementarios en un futuro.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B4EA5B3" w14:textId="77777777" w:rsidR="006D608E" w:rsidRPr="00401093" w:rsidRDefault="006D608E" w:rsidP="00401093">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401093">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Efectos del encarcelamiento preventivo en diversos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401093">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>contextos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00401093">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Es</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401093">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> necesario examinar cómo la implementación automática de la custodia preventiva incide en diversas categorías de delitos y regiones, y evaluar su repercusión en la población y en el sistema judicial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="033799D3" w14:textId="77777777" w:rsidR="00566B5D" w:rsidRPr="00401093" w:rsidRDefault="00566B5D" w:rsidP="00401093">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401093">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reformas </w:t>
+      </w:r>
+      <w:r w:rsidR="0061348A" w:rsidRPr="00401093">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>j</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00401093">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">urídicas </w:t>
+      </w:r>
+      <w:r w:rsidR="0061348A" w:rsidRPr="00401093">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00401093">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">omparadas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00401093">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Se debe estudiar cómo otros países han reformado sus legislaciones sobre prisión preventiva en respuesta a las recomendaciones internacionales, y comparar estos enfoques con el contexto mexicano.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0714E64F" w14:textId="6C94B4B0" w:rsidR="00563269" w:rsidRPr="00401093" w:rsidRDefault="006D608E" w:rsidP="00401093">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401093">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluación de la </w:t>
+      </w:r>
+      <w:r w:rsidR="0061348A" w:rsidRPr="00401093">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00401093">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">roporcionalidad y la </w:t>
+      </w:r>
+      <w:r w:rsidR="00563269" w:rsidRPr="00401093">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>necesidad:</w:t>
+      </w:r>
+      <w:r w:rsidR="00401093">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00563269" w:rsidRPr="00401093">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se debe explorar cómo mejorar la evaluación de la proporcionalidad y necesidad en la aplicación de medidas cautelares en </w:t>
+      </w:r>
+      <w:r w:rsidR="00563269" w:rsidRPr="00401093">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>P</w:t>
-[...401 lines deleted...]
-        <w:t>medidas adoptadas son justas y adecuadas en función de las circunstancias específicas de cada caso.</w:t>
+        <w:t>situaciones particulares, con el objetivo de garantizar el respeto a los derechos humanos. Esto implica identificar criterios más eficientes y precisos que permitan determinar si las medidas adoptadas son justas y adecuadas en función de las circunstancias específicas de cada caso.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47D41016" w14:textId="77777777" w:rsidR="006D608E" w:rsidRPr="00401093" w:rsidRDefault="006D608E" w:rsidP="00401093">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Efecto</w:t>
       </w:r>
       <w:r w:rsidR="0061348A" w:rsidRPr="00401093">
         <w:rPr>
@@ -9152,51 +9245,51 @@
       </w:r>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Corte IDH condena a México por caso de 2 hombres en prisión por 17 años sin sentencia</w:t>
       </w:r>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. Forbes México. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00401093">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:kern w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
           </w:rPr>
           <w:t>https://forbes.com.mx/corteidh-condena-a-mexico-por-caso-de-2-hombres-en-prision-por-17-anos-sin-sentencia/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C09AF0F" w14:textId="77777777" w:rsidR="00B44D1F" w:rsidRPr="00401093" w:rsidRDefault="00B44D1F" w:rsidP="00401093">
@@ -9226,51 +9319,51 @@
       </w:r>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Censo Nacional de Sistema Penitenciario Federal y Estatales 2024</w:t>
       </w:r>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. Org.mx. Recuperado el 13 de octubre de 2024, de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="00461B4D" w:rsidRPr="00401093">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:kern w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
           </w:rPr>
           <w:t>https://www.inegi.org.mx/contenidos/programas/cnsipee/2024/doc/cnsipee_2024_resultados.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00461B4D" w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A8DA791" w14:textId="77777777" w:rsidR="00B44D1F" w:rsidRPr="00401093" w:rsidRDefault="00B44D1F" w:rsidP="00401093">
@@ -9288,51 +9381,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>DOF - Diario Oficial de la Federación</w:t>
       </w:r>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. (s/f-a). Gob.mx. Recuperado el 7 de octubre de 2024, de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidR="00461B4D" w:rsidRPr="00401093">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:kern w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
           </w:rPr>
           <w:t>https://www.dof.gob.mx/nota_detalle.php?codigo=4780392&amp;fecha=03/09/1993</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00461B4D" w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07624CB5" w14:textId="77777777" w:rsidR="00B44D1F" w:rsidRPr="00401093" w:rsidRDefault="00B44D1F" w:rsidP="00401093">
@@ -9350,51 +9443,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>DOF - Diario Oficial de la Federación</w:t>
       </w:r>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. (s/f-b). Gob.mx. Recuperado el 7 de octubre de 2024, de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="00461B4D" w:rsidRPr="00401093">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:kern w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
           </w:rPr>
           <w:t>https://dof.gob.mx/nota_detalle.php?codigo=5194486&amp;fecha=10/06/2011</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00461B4D" w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="612565DD" w14:textId="77777777" w:rsidR="00B44D1F" w:rsidRPr="00401093" w:rsidRDefault="00B44D1F" w:rsidP="00401093">
@@ -9412,88 +9505,88 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>DOF - Diario Oficial de la Federación</w:t>
       </w:r>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. (s/f-c). Gob.mx. Recuperado el 7 de octubre de 2024, de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00401093">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:kern w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
           </w:rPr>
           <w:t>https://www.dof.gob.mx/nota_detalle.php?codigo=5560457&amp;fecha=15/05/2019</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="72C1AC45" w14:textId="77777777" w:rsidR="00B44D1F" w:rsidRPr="00401093" w:rsidRDefault="00B44D1F" w:rsidP="00401093">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="601" w:hanging="601"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
         <w:t>DOF - Diario Oficial de la Federación</w:t>
       </w:r>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. (s/f-d). Gob.mx. Recuperado el 13 de octubre de 2024, de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00401093">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://www.dof.gob.mx/nota_detalle.php?codigo=5738985&amp;fecha=15/09/2024</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AFABCDE" w14:textId="77777777" w:rsidR="00B44D1F" w:rsidRPr="00401093" w:rsidRDefault="00B44D1F" w:rsidP="00401093">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="601" w:hanging="601"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
@@ -9537,51 +9630,51 @@
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Español</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="00461B4D" w:rsidRPr="00401093">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:kern w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
           </w:rPr>
           <w:t>https://cnnespanol.cnn.com/2024/04/19/prision-preventiva-oficiosa-mexico-por-que-buscan-invalidarla-orix/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00461B4D" w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="502C5668" w14:textId="77777777" w:rsidR="00B44D1F" w:rsidRPr="00401093" w:rsidRDefault="00B44D1F" w:rsidP="00401093">
@@ -9734,51 +9827,51 @@
       </w:r>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>El plan de extender la prisión preventiva en México podría dar lugar a detenciones arbitrarias</w:t>
       </w:r>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. Noticias ONU. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidR="00461B4D" w:rsidRPr="00401093">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:kern w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
           </w:rPr>
           <w:t>https://news.un.org/es/story/2018/12/1447871</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00461B4D" w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="476001B3" w14:textId="77777777" w:rsidR="00B44D1F" w:rsidRPr="00401093" w:rsidRDefault="00461B4D" w:rsidP="00401093">
@@ -9795,51 +9888,51 @@
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B44D1F" w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">(S/f-a). Gob.mx. Recuperado el 7 de octubre de 2024, de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="00401093">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:kern w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
           </w:rPr>
           <w:t>https://www.diputados.gob.mx/LeyesBiblio/doc/CNPP.doc</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="492E12DC" w14:textId="77777777" w:rsidR="00B44D1F" w:rsidRPr="00401093" w:rsidRDefault="00461B4D" w:rsidP="00401093">
@@ -9856,51 +9949,51 @@
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B44D1F" w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">(S/f-b). Gob.mx. Recuperado el 7 de octubre de 2024, de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="00401093">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:kern w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
           </w:rPr>
           <w:t>https://www.diputados.gob.mx/LeyesBiblio/ref/dof/CPEUM_ref_180_18jun08.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07964BCE" w14:textId="77777777" w:rsidR="00B44D1F" w:rsidRPr="00401093" w:rsidRDefault="00461B4D" w:rsidP="00401093">
@@ -9917,51 +10010,51 @@
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B44D1F" w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">(S/f-c). Org.mx. Recuperado el 7 de octubre de 2024, de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="00401093">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:kern w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
           </w:rPr>
           <w:t>https://www.cndh.org.mx/sites/all/doc/Programas/TrataPersonas/MarcoNormativoTrata/InsInternacionales/Regionales/Convencion_ADH.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BE6D50F" w14:textId="77777777" w:rsidR="00B44D1F" w:rsidRPr="00401093" w:rsidRDefault="00461B4D" w:rsidP="00401093">
@@ -9978,101 +10071,101 @@
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B44D1F" w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">(S/f-d). Rae.es. Recuperado el 13 de octubre de 2024, de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="00401093">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:kern w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
           </w:rPr>
           <w:t>https://dle.rae.es</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51887544" w14:textId="77777777" w:rsidR="00B44D1F" w:rsidRPr="00401093" w:rsidRDefault="00B44D1F" w:rsidP="00401093">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="601" w:hanging="601"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">(S/f-e). Corteidh.or.cr. Recuperado el 13 de octubre de 2024, de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidR="00461B4D" w:rsidRPr="00401093">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:kern w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
           </w:rPr>
           <w:t>https://www.corteidh.or.cr/docs/casos/articulos/resumen_470_esp.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00461B4D" w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B07A337" w14:textId="77777777" w:rsidR="00B44D1F" w:rsidRPr="00401093" w:rsidRDefault="00461B4D" w:rsidP="00401093">
@@ -10090,51 +10183,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B44D1F" w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">(S/f-f). Corteidh.or.cr. Recuperado el 13 de octubre de 2024, de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="00401093">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:kern w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
           </w:rPr>
           <w:t>https://www.corteidh.or.cr/docs/casos/articulos/resumen_482_esp.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00401093">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F0D7C4C" w14:textId="77777777" w:rsidR="00B44D1F" w:rsidRPr="00401093" w:rsidRDefault="00B44D1F" w:rsidP="00401093">
@@ -10188,218 +10281,216 @@
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00993277" w14:textId="77777777" w:rsidR="004142B1" w:rsidRPr="00401093" w:rsidRDefault="004142B1" w:rsidP="00401093">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004142B1" w:rsidRPr="00401093" w:rsidSect="000720E6">
-      <w:footerReference w:type="default" r:id="rId31"/>
+      <w:footerReference w:type="default" r:id="rId32"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0DC99A61" w14:textId="77777777" w:rsidR="00025719" w:rsidRDefault="00025719" w:rsidP="004142B1">
+    <w:p w14:paraId="53984D0A" w14:textId="77777777" w:rsidR="0034581D" w:rsidRDefault="0034581D" w:rsidP="004142B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="10D6BE4D" w14:textId="77777777" w:rsidR="00025719" w:rsidRDefault="00025719" w:rsidP="004142B1">
+    <w:p w14:paraId="1612C7FA" w14:textId="77777777" w:rsidR="0034581D" w:rsidRDefault="0034581D" w:rsidP="004142B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="714648F5" w14:textId="6FB815BF" w:rsidR="00C11852" w:rsidRDefault="00BA72E8" w:rsidP="00BA72E8">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0092302E">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t xml:space="preserve">Vol. 11 Núm. 22 (2024): Julio - </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="0092302E">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>Diciembre</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="0092302E">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t xml:space="preserve"> 2024</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3069CDE6" w14:textId="77777777" w:rsidR="00C11852" w:rsidRPr="0029139E" w:rsidRDefault="00C11852">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A1F8440" w14:textId="77777777" w:rsidR="00025719" w:rsidRDefault="00025719" w:rsidP="004142B1">
+    <w:p w14:paraId="1C6F4590" w14:textId="77777777" w:rsidR="0034581D" w:rsidRDefault="0034581D" w:rsidP="004142B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="18446B25" w14:textId="77777777" w:rsidR="00025719" w:rsidRDefault="00025719" w:rsidP="004142B1">
+    <w:p w14:paraId="0553E292" w14:textId="77777777" w:rsidR="0034581D" w:rsidRDefault="0034581D" w:rsidP="004142B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00C83093"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BFCC7CB6"/>
     <w:lvl w:ilvl="0" w:tplc="700039B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -10985,162 +11076,169 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1889294518">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1005867067">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1440561188">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1987852990">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1466923613">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="245576208">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="103"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004142B1"/>
     <w:rsid w:val="00025719"/>
     <w:rsid w:val="00041136"/>
     <w:rsid w:val="000720E6"/>
     <w:rsid w:val="00075BDA"/>
     <w:rsid w:val="00080F89"/>
     <w:rsid w:val="000B1B14"/>
     <w:rsid w:val="000C10E6"/>
     <w:rsid w:val="000F223C"/>
     <w:rsid w:val="00143DB0"/>
     <w:rsid w:val="00192967"/>
     <w:rsid w:val="001C08A3"/>
     <w:rsid w:val="001F145F"/>
     <w:rsid w:val="00235126"/>
     <w:rsid w:val="00237BA4"/>
     <w:rsid w:val="0024034A"/>
     <w:rsid w:val="00244F8B"/>
     <w:rsid w:val="00254666"/>
     <w:rsid w:val="00262A78"/>
     <w:rsid w:val="002637C0"/>
     <w:rsid w:val="0029139E"/>
     <w:rsid w:val="002F2364"/>
     <w:rsid w:val="002F51AC"/>
     <w:rsid w:val="00303E67"/>
     <w:rsid w:val="00314CAC"/>
     <w:rsid w:val="00334DB2"/>
+    <w:rsid w:val="0034581D"/>
     <w:rsid w:val="003F53FA"/>
     <w:rsid w:val="00401093"/>
     <w:rsid w:val="004142B1"/>
     <w:rsid w:val="004472CC"/>
     <w:rsid w:val="00461B4D"/>
     <w:rsid w:val="00472536"/>
     <w:rsid w:val="004B76EB"/>
     <w:rsid w:val="00513CA1"/>
     <w:rsid w:val="00563269"/>
     <w:rsid w:val="00566AB1"/>
     <w:rsid w:val="00566B5D"/>
     <w:rsid w:val="005C5EAC"/>
     <w:rsid w:val="005F3A4D"/>
     <w:rsid w:val="005F4771"/>
     <w:rsid w:val="00600F82"/>
     <w:rsid w:val="0061348A"/>
     <w:rsid w:val="00613FF5"/>
     <w:rsid w:val="00680C49"/>
     <w:rsid w:val="00694E5E"/>
     <w:rsid w:val="006963F1"/>
     <w:rsid w:val="006B72F6"/>
     <w:rsid w:val="006C4FE7"/>
     <w:rsid w:val="006D608E"/>
     <w:rsid w:val="007013B7"/>
     <w:rsid w:val="00721CD8"/>
     <w:rsid w:val="0073091F"/>
     <w:rsid w:val="00793519"/>
+    <w:rsid w:val="007B175E"/>
     <w:rsid w:val="007B2E93"/>
     <w:rsid w:val="007B3FAB"/>
     <w:rsid w:val="007D73A5"/>
     <w:rsid w:val="007E69F8"/>
     <w:rsid w:val="007F0E92"/>
     <w:rsid w:val="007F3A64"/>
     <w:rsid w:val="007F4105"/>
     <w:rsid w:val="008159DE"/>
     <w:rsid w:val="0083488B"/>
     <w:rsid w:val="008409F1"/>
     <w:rsid w:val="00867D53"/>
     <w:rsid w:val="00883B4D"/>
     <w:rsid w:val="00896A5F"/>
     <w:rsid w:val="008A35A3"/>
     <w:rsid w:val="008D763B"/>
     <w:rsid w:val="008E4862"/>
     <w:rsid w:val="00977838"/>
     <w:rsid w:val="009C0030"/>
     <w:rsid w:val="009C3597"/>
     <w:rsid w:val="009F2901"/>
     <w:rsid w:val="00A30B5E"/>
     <w:rsid w:val="00A325FD"/>
     <w:rsid w:val="00A363A8"/>
     <w:rsid w:val="00A47661"/>
     <w:rsid w:val="00AB693D"/>
     <w:rsid w:val="00AE5628"/>
     <w:rsid w:val="00AE67B5"/>
     <w:rsid w:val="00B03897"/>
     <w:rsid w:val="00B31721"/>
     <w:rsid w:val="00B33251"/>
     <w:rsid w:val="00B405CF"/>
     <w:rsid w:val="00B44D1F"/>
     <w:rsid w:val="00B84AC2"/>
     <w:rsid w:val="00BA46D5"/>
     <w:rsid w:val="00BA4847"/>
     <w:rsid w:val="00BA6956"/>
     <w:rsid w:val="00BA72E8"/>
     <w:rsid w:val="00BC0951"/>
     <w:rsid w:val="00BF536D"/>
     <w:rsid w:val="00C014D3"/>
     <w:rsid w:val="00C11852"/>
+    <w:rsid w:val="00C2073F"/>
     <w:rsid w:val="00C215EB"/>
     <w:rsid w:val="00C3743C"/>
     <w:rsid w:val="00C86E47"/>
     <w:rsid w:val="00CC1A47"/>
     <w:rsid w:val="00CF0213"/>
     <w:rsid w:val="00D061FC"/>
     <w:rsid w:val="00D11E59"/>
     <w:rsid w:val="00D16DEB"/>
     <w:rsid w:val="00D179BA"/>
     <w:rsid w:val="00D224E2"/>
     <w:rsid w:val="00D512BE"/>
     <w:rsid w:val="00DA38DA"/>
     <w:rsid w:val="00DB1FE8"/>
     <w:rsid w:val="00DC03DB"/>
     <w:rsid w:val="00DD0351"/>
     <w:rsid w:val="00DD7F83"/>
     <w:rsid w:val="00E446BF"/>
     <w:rsid w:val="00E645D1"/>
     <w:rsid w:val="00EA53F2"/>
     <w:rsid w:val="00EB7D50"/>
     <w:rsid w:val="00EB7EAF"/>
     <w:rsid w:val="00EC4B6C"/>
     <w:rsid w:val="00ED73C0"/>
     <w:rsid w:val="00EF3A22"/>
     <w:rsid w:val="00EF6B82"/>
@@ -11758,51 +11856,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo9Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004142B1"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
@@ -12238,50 +12335,62 @@
     <w:link w:val="Textodeglobo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006C4FE7"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B33251"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007B175E"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="36904446">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="43454985">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
@@ -13671,51 +13780,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2095467735">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2605-7294" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inegi.org.mx/contenidos/programas/cnsipee/2024/doc/cnsipee_2024_resultados.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diputados.gob.mx/LeyesBiblio/ref/dof/CPEUM_ref_180_18jun08.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dof.gob.mx/nota_detalle.php?codigo=5560457&amp;fecha=15/05/2019" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-0972-5343" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forbes.com.mx/corteidh-condena-a-mexico-por-caso-de-2-hombres-en-prision-por-17-anos-sin-sentencia/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diputados.gob.mx/LeyesBiblio/doc/CNPP.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dof.gob.mx/nota_detalle.php?codigo=5194486&amp;fecha=10/06/2011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.corteidh.or.cr/docs/casos/articulos/resumen_470_esp.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m_daniela@live.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://news.un.org/es/story/2018/12/1447871" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnnespanol.cnn.com/2024/04/19/prision-preventiva-oficiosa-mexico-por-que-buscan-invalidarla-orix/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dle.rae.es" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4455-3072" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dof.gob.mx/nota_detalle.php?codigo=4780392&amp;fecha=03/09/1993" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rosariovaladez@hotmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dof.gob.mx/nota_detalle.php?codigo=5738985&amp;fecha=15/09/2024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cndh.org.mx/sites/all/doc/Programas/TrataPersonas/MarcoNormativoTrata/InsInternacionales/Regionales/Convencion_ADH.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.corteidh.or.cr/docs/casos/articulos/resumen_482_esp.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-0972-5343" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forbes.com.mx/corteidh-condena-a-mexico-por-caso-de-2-hombres-en-prision-por-17-anos-sin-sentencia/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diputados.gob.mx/LeyesBiblio/doc/CNPP.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dof.gob.mx/nota_detalle.php?codigo=5194486&amp;fecha=10/06/2011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m_daniela@live.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://news.un.org/es/story/2018/12/1447871" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dof.gob.mx/nota_detalle.php?codigo=4780392&amp;fecha=03/09/1993" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dle.rae.es" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4455-3072" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnnespanol.cnn.com/2024/04/19/prision-preventiva-oficiosa-mexico-por-que-buscan-invalidarla-orix/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dof.gob.mx/nota_detalle.php?codigo=5738985&amp;fecha=15/09/2024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cndh.org.mx/sites/all/doc/Programas/TrataPersonas/MarcoNormativoTrata/InsInternacionales/Regionales/Convencion_ADH.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rosariovaladez@hotmail.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inegi.org.mx/contenidos/programas/cnsipee/2024/doc/cnsipee_2024_resultados.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.corteidh.or.cr/docs/casos/articulos/resumen_482_esp.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2605-7294" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dof.gob.mx/nota_detalle.php?codigo=5560457&amp;fecha=15/05/2019" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diputados.gob.mx/LeyesBiblio/ref/dof/CPEUM_ref_180_18jun08.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.corteidh.or.cr/docs/casos/articulos/resumen_470_esp.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/cemys.v11i22.377" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -13987,70 +14096,70 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B45C1E7-35C9-4859-BA69-96F75904C6D4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>20</Pages>
-  <Words>6876</Words>
-  <Characters>37821</Characters>
+  <Words>6892</Words>
+  <Characters>37911</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>315</Lines>
   <Paragraphs>89</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>44608</CharactersWithSpaces>
+  <CharactersWithSpaces>44714</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>ROSARIO VALADEZ</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>