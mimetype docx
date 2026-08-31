--- v0 (2025-10-07)
+++ v1 (2026-08-31)
@@ -54,81 +54,80 @@
   <Override PartName="/word/charts/colors13.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/charts/chart14.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style14.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors14.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/charts/chart15.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style15.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors15.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4E39A953" w14:textId="43E861D9" w:rsidR="00F260D0" w:rsidRDefault="00294C9B" w:rsidP="00BF19E6">
+    <w:p w14:paraId="08166C9E" w14:textId="2FD34BD3" w:rsidR="00F6222F" w:rsidRPr="001E738F" w:rsidRDefault="001E738F" w:rsidP="001E738F">
       <w:pPr>
         <w:pStyle w:val="TextCarCar"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="708" w:hanging="708"/>
+        <w:ind w:left="202" w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:b/>
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001E738F">
         <w:rPr>
           <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44FE8C89" wp14:editId="67E9EFC3">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44FE8C89" wp14:editId="18A0DFB9">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
-              <wp:posOffset>45720</wp:posOffset>
+              <wp:posOffset>15240</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>-686435</wp:posOffset>
+              <wp:posOffset>-564515</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7772400" cy="1249045"/>
             <wp:effectExtent l="0" t="0" r="0" b="8255"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1792942247" name="Imagen 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
@@ -140,51 +139,103 @@
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7772400" cy="1249045"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00123E24" w:rsidRPr="00BF19E6">
+      <w:r w:rsidRPr="001E738F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E738F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="001E738F">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="es-MX"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/cemys.v11i22.380</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4E39A953" w14:textId="28C88642" w:rsidR="00F260D0" w:rsidRDefault="00123E24" w:rsidP="00BF19E6">
+      <w:pPr>
+        <w:pStyle w:val="TextCarCar"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="708" w:hanging="708"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Artículos científicos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52ABD6DC" w14:textId="77777777" w:rsidR="00BF19E6" w:rsidRDefault="00BF19E6" w:rsidP="00BF19E6">
       <w:pPr>
         <w:pStyle w:val="TextCarCar"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="708" w:hanging="708"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
@@ -347,77 +398,77 @@
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Tecnológico Nacional de México / Instituto Tecnológico de Ciudad Juárez</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="248583D1" w14:textId="7D87F3CE" w:rsidR="008377FF" w:rsidRPr="00BF19E6" w:rsidRDefault="4ACAFE9F" w:rsidP="00BF19E6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId9">
+      <w:hyperlink r:id="rId10">
         <w:r w:rsidRPr="00BF19E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="es-US"/>
           </w:rPr>
           <w:t>laura.sl@cdjuarez.tecnm.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5C033F89" w14:textId="0EF7C45D" w:rsidR="008377FF" w:rsidRPr="00BF19E6" w:rsidRDefault="4ACAFE9F" w:rsidP="00BF19E6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId10">
+      <w:hyperlink r:id="rId11">
         <w:r w:rsidRPr="00BF19E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="es-US"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0002-8403-7286</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0FD38603" w14:textId="77777777" w:rsidR="00EB3D3B" w:rsidRDefault="00EB3D3B" w:rsidP="00BF19E6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL"/>
@@ -471,51 +522,51 @@
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
         <w:t>Tecnológico Nacional de México / Instituto Tecnológico de Ciudad Juárez</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="733FEF90" w14:textId="7D1477D6" w:rsidR="174BC9E0" w:rsidRPr="00BF19E6" w:rsidRDefault="174BC9E0" w:rsidP="00BF19E6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId11">
+      <w:hyperlink r:id="rId12">
         <w:r w:rsidRPr="00BF19E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="es-CL"/>
           </w:rPr>
           <w:t>carlos.rs@cdjuarez.tecnm.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0C1F0D8E" w14:textId="0FA6B0C9" w:rsidR="174BC9E0" w:rsidRPr="00BF19E6" w:rsidRDefault="174BC9E0" w:rsidP="00BF19E6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
       </w:pPr>
@@ -606,77 +657,77 @@
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
         <w:t>Tecnológico Nacional de México / Instituto Tecnológico de Ciudad Juárez</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11FE4F25" w14:textId="65D87C09" w:rsidR="174BC9E0" w:rsidRPr="00BF19E6" w:rsidRDefault="003718D1" w:rsidP="00BF19E6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00BF19E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="es-CL"/>
           </w:rPr>
           <w:t>liliana.ca@cdjuarez.tecnm.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1DCE7D39" w14:textId="42975F1B" w:rsidR="174BC9E0" w:rsidRPr="00BF19E6" w:rsidRDefault="174BC9E0" w:rsidP="00BF19E6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId13">
+      <w:hyperlink r:id="rId14">
         <w:r w:rsidRPr="00BF19E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="es-CL"/>
           </w:rPr>
           <w:t>https://orcid.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
         <w:t xml:space="preserve"> 000</w:t>
       </w:r>
       <w:r w:rsidR="00320EE3" w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -801,76 +852,76 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
         <w:t>Tecnológico Nacional de México / Instituto Tecnológico de Ciudad Juárez</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BBE22FC" w14:textId="1B4F149E" w:rsidR="00F8300E" w:rsidRPr="00600725" w:rsidRDefault="00F8300E" w:rsidP="00BF19E6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00600725">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="FF0000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Judithgp@itcj.edu.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1DE3A0B7" w14:textId="33096D98" w:rsidR="00AB7FA8" w:rsidRPr="00BF19E6" w:rsidRDefault="00AB7FA8" w:rsidP="00BF19E6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId15">
+      <w:hyperlink r:id="rId16">
         <w:r w:rsidRPr="00BF19E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="es-CL"/>
           </w:rPr>
           <w:t>https://orcid.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
         <w:t>0009-000</w:t>
       </w:r>
       <w:r w:rsidR="00E17218" w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -1108,75 +1159,86 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
         <w:t xml:space="preserve">mejorando </w:t>
       </w:r>
       <w:r w:rsidR="5B8842BD" w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
         <w:t xml:space="preserve">el proceso de </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
-        <w:t xml:space="preserve">enseñanza-aprendizaje a través de la visita, en este caso particular la materia de Almacenes, para la licenciatura en Ingeniería en Logística, del Tecnológico Nacional de México campus ciudad Juárez. </w:t>
+        <w:t xml:space="preserve">enseñanza-aprendizaje a través de la visita, en este </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF19E6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">caso particular la materia de Almacenes, para la licenciatura en Ingeniería en Logística, del Tecnológico Nacional de México campus ciudad Juárez. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FD86809" w14:textId="78FB1A2C" w:rsidR="00123E24" w:rsidRPr="00BF19E6" w:rsidRDefault="49C103D3" w:rsidP="00BF19E6">
       <w:pPr>
         <w:pStyle w:val="Abstract"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Se desarrolló y aplicó un cuestionario a estudiantes que cursaban la asignatura de Almacenes y asistieron a la visita del Centro de Distribución de Smart (CEDIS), dicha consulta se contestó de manera anónima. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ECB0034" w14:textId="49C041E1" w:rsidR="00123E24" w:rsidRPr="00BF19E6" w:rsidRDefault="49C103D3" w:rsidP="00BF19E6">
       <w:pPr>
         <w:pStyle w:val="Abstract"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL"/>
@@ -1450,51 +1512,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">   mayo 2024                                              </w:t>
       </w:r>
       <w:r w:rsidRPr="00D273BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Fecha Aceptación:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D273BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">  octubre 2024</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1215344F" w14:textId="77777777" w:rsidR="00D273BD" w:rsidRPr="00D273BD" w:rsidRDefault="00294C9B" w:rsidP="00BF19E6">
+    <w:p w14:paraId="1215344F" w14:textId="77777777" w:rsidR="00D273BD" w:rsidRPr="00D273BD" w:rsidRDefault="00000000" w:rsidP="00BF19E6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:pict w14:anchorId="7DB2376E">
           <v:rect id="_x0000_i1025" style="width:441.9pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="240EAD61" w14:textId="27C97617" w:rsidR="544346FA" w:rsidRPr="00BF19E6" w:rsidRDefault="544346FA" w:rsidP="00BF19E6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
@@ -1690,102 +1752,102 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="482557AA" w14:textId="443404FE" w:rsidR="00674116" w:rsidRDefault="7699897F" w:rsidP="00BF19E6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Las visitas escolares a empresas para estudiantes universitarios ofrecen una invaluable oportunidad para complementar su educación teórica con experiencias prácticas, consintiéndoles experimentar de primera mano los entornos reales del mundo laboral, lo que les permite comprender mejor los términos y/o conceptos que </w:t>
+        <w:t xml:space="preserve">Las visitas escolares a empresas para estudiantes universitarios ofrecen una invaluable oportunidad para complementar su educación teórica con experiencias prácticas, consintiéndoles experimentar de primera mano los entornos reales del mundo laboral, lo que </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF19E6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">les permite comprender mejor los términos y/o conceptos que </w:t>
       </w:r>
       <w:r w:rsidR="00E9378E" w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>integran</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E9378E" w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>los temas</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de la </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">asignatura y no solo de la actual, sino que enriquece su conocimiento en las diferentes áreas que conlleva la retícula. </w:t>
+        <w:t xml:space="preserve"> de la asignatura y no solo de la actual, sino que enriquece su conocimiento en las diferentes áreas que conlleva la retícula. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B5E353D" w14:textId="77777777" w:rsidR="00EB3D3B" w:rsidRPr="00BF19E6" w:rsidRDefault="00EB3D3B" w:rsidP="00BF19E6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="584A98E9" w14:textId="32A7D97F" w:rsidR="00123E24" w:rsidRDefault="00674116" w:rsidP="00BF19E6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
@@ -2990,51 +3052,62 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">con profesionales </w:t>
       </w:r>
       <w:r w:rsidR="006023DF" w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>del medio</w:t>
       </w:r>
       <w:r w:rsidR="006920CA" w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pudiendo inclusive </w:t>
+        <w:t xml:space="preserve"> pudiendo </w:t>
+      </w:r>
+      <w:r w:rsidR="006920CA" w:rsidRPr="00BF19E6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">inclusive </w:t>
       </w:r>
       <w:r w:rsidR="003F2E65" w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">tener </w:t>
       </w:r>
       <w:r w:rsidR="009D0D91" w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">una </w:t>
       </w:r>
       <w:r w:rsidR="004F7D91" w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -3063,51 +3136,50 @@
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Giancarlo y Peinado, 2010)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38BCBBCE" w14:textId="007149DE" w:rsidR="001E18BB" w:rsidRPr="00BF19E6" w:rsidRDefault="001E18BB" w:rsidP="00BF19E6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Las visitas académicas </w:t>
       </w:r>
       <w:r w:rsidR="00081FF7" w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">son una poderosa herramienta que </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>coadyuvan a una educación plena,</w:t>
       </w:r>
       <w:r w:rsidR="00081FF7" w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -4081,51 +4153,51 @@
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Figura 1. Sexo de estudiantes</w:t>
       </w:r>
       <w:r w:rsidR="000C7D94" w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="246D6CDC" wp14:editId="1E5B1D1A">
             <wp:extent cx="4448175" cy="2705100"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:docPr id="1658762246" name="Chart 1"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId16"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId17"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EFADD99" w14:textId="62DF23CB" w:rsidR="00EC6AE8" w:rsidRPr="00BF19E6" w:rsidRDefault="005F6AAB" w:rsidP="00BF19E6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
@@ -4279,51 +4351,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">                  </w:t>
       </w:r>
       <w:r w:rsidR="0043500F" w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0AD36EF9" wp14:editId="5EB56E3A">
             <wp:extent cx="4531807" cy="2676525"/>
             <wp:effectExtent l="0" t="0" r="2540" b="9525"/>
             <wp:docPr id="152069358" name="Chart 2"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId17"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId18"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C7B469A" w14:textId="574F804F" w:rsidR="008E5686" w:rsidRPr="00BF19E6" w:rsidRDefault="00AB41B4" w:rsidP="00BF19E6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
@@ -4552,51 +4624,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:r w:rsidR="00C028A5" w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="561BA83F" wp14:editId="6BA5C9D0">
             <wp:extent cx="4794914" cy="2945130"/>
             <wp:effectExtent l="0" t="0" r="5715" b="7620"/>
             <wp:docPr id="1310819280" name="Chart 3"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId18"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId19"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="74AD8BAC" w14:textId="399ADFF6" w:rsidR="00123E24" w:rsidRPr="00BF19E6" w:rsidRDefault="00AB41B4" w:rsidP="00BF19E6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
@@ -4818,51 +4890,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidR="003016C5" w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="01ED8084" wp14:editId="38F95AEF">
             <wp:extent cx="4837430" cy="2445489"/>
             <wp:effectExtent l="0" t="0" r="1270" b="12065"/>
             <wp:docPr id="2929969" name="Chart 4"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId19"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId20"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="601EF848" w14:textId="70261D66" w:rsidR="009F2EA3" w:rsidRPr="00BF19E6" w:rsidRDefault="00AB41B4" w:rsidP="00BF19E6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
@@ -4986,51 +5058,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">                   </w:t>
       </w:r>
       <w:r w:rsidR="007C2A13" w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1C46F612" wp14:editId="7A08AA61">
             <wp:extent cx="4253230" cy="2615609"/>
             <wp:effectExtent l="0" t="0" r="13970" b="13335"/>
             <wp:docPr id="1435222369" name="Chart 5"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId20"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId21"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="09A5BE5C" w14:textId="4ACB3D7E" w:rsidR="00123E24" w:rsidRPr="00BF19E6" w:rsidRDefault="00AB41B4" w:rsidP="00BF19E6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
@@ -5220,51 +5292,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00FE0718" w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D2DD4DF" wp14:editId="4284E75A">
             <wp:extent cx="4441371" cy="2647315"/>
             <wp:effectExtent l="0" t="0" r="16510" b="635"/>
             <wp:docPr id="1646114086" name="Chart 7"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId21"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId22"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C370A11" w14:textId="27F1E87B" w:rsidR="005C169D" w:rsidRPr="00BF19E6" w:rsidRDefault="00AB41B4" w:rsidP="00BF19E6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk177764340"/>
       <w:r w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
@@ -5519,51 +5591,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6DC59B33" wp14:editId="547FBC3E">
             <wp:extent cx="4631376" cy="2731325"/>
             <wp:effectExtent l="0" t="0" r="17145" b="12065"/>
             <wp:docPr id="1498450504" name="Chart 8"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId22"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId23"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CDE7299" w14:textId="677F6D0F" w:rsidR="00430040" w:rsidRPr="00BF19E6" w:rsidRDefault="00AB41B4" w:rsidP="00BF19E6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
@@ -5710,51 +5782,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="433AADEB" wp14:editId="3F547602">
             <wp:extent cx="4726057" cy="2778826"/>
             <wp:effectExtent l="0" t="0" r="17780" b="2540"/>
             <wp:docPr id="1736099332" name="Chart 9"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId23"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId24"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D2B6348" w14:textId="1E129929" w:rsidR="003F5703" w:rsidRPr="00BF19E6" w:rsidRDefault="00AB41B4" w:rsidP="00BF19E6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
@@ -5924,51 +5996,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2CAD748B" wp14:editId="26F39557">
             <wp:extent cx="4646354" cy="2955290"/>
             <wp:effectExtent l="0" t="0" r="1905" b="16510"/>
             <wp:docPr id="832769576" name="Chart 10"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId24"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId25"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CB7EB14" w14:textId="47384A48" w:rsidR="000A0BA0" w:rsidRPr="00BF19E6" w:rsidRDefault="00AB41B4" w:rsidP="00BF19E6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
@@ -6133,51 +6205,51 @@
       <w:r w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">                </w:t>
       </w:r>
       <w:r w:rsidR="004027FC" w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1FF748A9" wp14:editId="6CA79CA4">
             <wp:extent cx="4720856" cy="3008630"/>
             <wp:effectExtent l="0" t="0" r="3810" b="1270"/>
             <wp:docPr id="1442510375" name="Chart 11"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId25"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId26"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F575466" w14:textId="5F5574F0" w:rsidR="00E61DF6" w:rsidRPr="00BF19E6" w:rsidRDefault="00AB41B4" w:rsidP="00BF19E6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
@@ -6385,51 +6457,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidR="00E93533" w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6F9FF016" wp14:editId="5F183A59">
             <wp:extent cx="4859079" cy="2891790"/>
             <wp:effectExtent l="0" t="0" r="17780" b="3810"/>
             <wp:docPr id="1707737086" name="Chart 12"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId26"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId27"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C074345" w14:textId="071EA708" w:rsidR="00AA107E" w:rsidRPr="00BF19E6" w:rsidRDefault="00AB41B4" w:rsidP="00BF19E6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
@@ -6594,51 +6666,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="284A4216" wp14:editId="2D0CE4A5">
             <wp:extent cx="4856480" cy="3039745"/>
             <wp:effectExtent l="0" t="0" r="1270" b="8255"/>
             <wp:docPr id="641872672" name="Chart 13"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId27"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId28"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A68269F" w14:textId="35579C8C" w:rsidR="00B95BE2" w:rsidRPr="00BF19E6" w:rsidRDefault="00AB41B4" w:rsidP="00BF19E6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
@@ -6774,51 +6846,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2B65F15C" wp14:editId="2E1BE2E1">
             <wp:extent cx="5131558" cy="2961005"/>
             <wp:effectExtent l="0" t="0" r="12065" b="10795"/>
             <wp:docPr id="1175767687" name="Chart 15"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId28"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId29"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="36888CB8" w14:textId="296C32C9" w:rsidR="007C02EB" w:rsidRPr="00BF19E6" w:rsidRDefault="00AB41B4" w:rsidP="00BF19E6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk177778874"/>
       <w:r w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
@@ -6999,51 +7071,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="48173AB4" wp14:editId="5EE3867F">
             <wp:extent cx="5131558" cy="2961005"/>
             <wp:effectExtent l="0" t="0" r="12065" b="10795"/>
             <wp:docPr id="573077073" name="Chart 15"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId29"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId30"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DE97765" w14:textId="686420E2" w:rsidR="005056F7" w:rsidRPr="00BF19E6" w:rsidRDefault="00AB41B4" w:rsidP="00BF19E6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
@@ -7151,51 +7223,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="32B0F2B5" wp14:editId="53170724">
             <wp:extent cx="5143500" cy="2667000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="664382863" name="Chart 16"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId30"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId31"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D256127" w14:textId="6C3A7819" w:rsidR="005056F7" w:rsidRPr="00BF19E6" w:rsidRDefault="00AB41B4" w:rsidP="00BF19E6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
@@ -8589,51 +8661,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Giancarlo F., Jurandir, P. (2010) Las Visitas Técnicas a Empresas como parte del Proceso de Enseñanza-Aprendizaje en Ingeniería Mecánica. Recuperado</w:t>
       </w:r>
       <w:r w:rsidR="00AB41B4" w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> de</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31">
+      <w:hyperlink r:id="rId32">
         <w:r w:rsidRPr="00BF19E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>https://www.scielo.cl/scielo.php?script=sci_arttext&amp;pid=S0718-50062010000500004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="006B5B97" w14:textId="19F64591" w:rsidR="3FEB735F" w:rsidRPr="00BF19E6" w:rsidRDefault="001E4E26" w:rsidP="00BF19E6">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="708" w:right="76" w:hanging="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -8698,51 +8770,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="3FEB735F" w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32">
+      <w:hyperlink r:id="rId33">
         <w:r w:rsidR="3FEB735F" w:rsidRPr="00BF19E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>¿Qué papel tienen las visitas escolares</w:t>
         </w:r>
         <w:r w:rsidR="3FEB735F" w:rsidRPr="00BF19E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
@@ -8767,51 +8839,51 @@
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="3FEB735F" w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="3FEB735F" w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">  Enseñanza de las Ciencias, 2007 - ddd.uab.cat. Recuperado de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33">
+      <w:hyperlink r:id="rId34">
         <w:r w:rsidR="3FEB735F" w:rsidRPr="00BF19E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>https://ddd.uab.cat/ pub /edlc/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="3FEB735F" w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>02124521v25n3/02124521v25n3p401.pdf</w:t>
       </w:r>
@@ -8960,51 +9032,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r w:rsidR="00AB41B4" w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> R</w:t>
       </w:r>
       <w:r w:rsidR="0097102C" w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">ecuperado de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidR="005C6990" w:rsidRPr="00BF19E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:t>https://uvadoc.uva.es/bitstream/handle/10324/43215/TFM-G1142.pdf;jsessionid=2963F1871470367E1AC257D42AF9EB4F?sequence=2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="43EFFD87" w14:textId="77777777" w:rsidR="00B1569B" w:rsidRPr="00BF19E6" w:rsidRDefault="00D93AAD" w:rsidP="00BF19E6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="708" w:hanging="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF19E6">
@@ -9064,51 +9136,51 @@
     <w:p w14:paraId="79F772BD" w14:textId="12471F94" w:rsidR="005C6990" w:rsidRPr="00BF19E6" w:rsidRDefault="005C6990" w:rsidP="00BF19E6">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="708" w:hanging="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Perfil de egreso del Ingeniero en Logística Tecnm. Recuperado </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35">
+      <w:hyperlink r:id="rId36">
         <w:r w:rsidRPr="00BF19E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>https://ofertaacademica.tecnm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> .</w:t>
       </w:r>
       <w:r w:rsidR="00DA7FE0" w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -9368,129 +9440,129 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Visitas Técnicas., Recuperado</w:t>
       </w:r>
       <w:r w:rsidR="00AB41B4" w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidR="00AB41B4" w:rsidRPr="00BF19E6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>https://www.fesc-</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> .edu.co/</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF19E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>portal/archivos/reglamentos/Visitas-Tecnicas.pdf</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3002B94A" w14:textId="77777777" w:rsidR="00265D4E" w:rsidRPr="00BF19E6" w:rsidRDefault="00265D4E" w:rsidP="00BF19E6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00265D4E" w:rsidRPr="00BF19E6" w:rsidSect="00EB3D3B">
-      <w:headerReference w:type="even" r:id="rId37"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId42"/>
+      <w:headerReference w:type="even" r:id="rId38"/>
+      <w:headerReference w:type="default" r:id="rId39"/>
+      <w:footerReference w:type="even" r:id="rId40"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
+      <w:headerReference w:type="first" r:id="rId42"/>
+      <w:footerReference w:type="first" r:id="rId43"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1135" w:right="1418" w:bottom="993" w:left="1620" w:header="284" w:footer="261" w:gutter="0"/>
       <w:cols w:space="288"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1E143E4A" w14:textId="77777777" w:rsidR="005269B2" w:rsidRDefault="005269B2" w:rsidP="00F260D0">
+    <w:p w14:paraId="60275031" w14:textId="77777777" w:rsidR="00EE7548" w:rsidRDefault="00EE7548" w:rsidP="00F260D0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="512E4B01" w14:textId="77777777" w:rsidR="005269B2" w:rsidRDefault="005269B2" w:rsidP="00F260D0">
+    <w:p w14:paraId="29E211E2" w14:textId="77777777" w:rsidR="00EE7548" w:rsidRDefault="00EE7548" w:rsidP="00F260D0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3C772036" w14:textId="77777777" w:rsidR="005269B2" w:rsidRDefault="005269B2"/>
+    <w:p w14:paraId="614BCFA3" w14:textId="77777777" w:rsidR="00EE7548" w:rsidRDefault="00EE7548"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -9499,141 +9571,141 @@
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2547DED6" w14:textId="77777777" w:rsidR="00294C9B" w:rsidRDefault="00294C9B">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="18319AC4" w14:textId="1F636012" w:rsidR="00294C9B" w:rsidRDefault="00294C9B" w:rsidP="00294C9B">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="0092302E">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>Vol. 11 Núm. 22 (2024): Julio - Diciembre 2024</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="722F65DA" w14:textId="77777777" w:rsidR="00294C9B" w:rsidRDefault="00294C9B">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A4039A8" w14:textId="77777777" w:rsidR="005269B2" w:rsidRDefault="005269B2" w:rsidP="00F260D0">
+    <w:p w14:paraId="0F08C194" w14:textId="77777777" w:rsidR="00EE7548" w:rsidRDefault="00EE7548" w:rsidP="00F260D0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2802C71A" w14:textId="77777777" w:rsidR="005269B2" w:rsidRDefault="005269B2" w:rsidP="00F260D0">
+    <w:p w14:paraId="69F14642" w14:textId="77777777" w:rsidR="00EE7548" w:rsidRDefault="00EE7548" w:rsidP="00F260D0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5B41B3F8" w14:textId="77777777" w:rsidR="005269B2" w:rsidRDefault="005269B2"/>
+    <w:p w14:paraId="601E4E9B" w14:textId="77777777" w:rsidR="00EE7548" w:rsidRDefault="00EE7548"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4C879A44" w14:textId="77777777" w:rsidR="00294C9B" w:rsidRDefault="00294C9B">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="77D58A47" w14:textId="77777777" w:rsidR="00294C9B" w:rsidRDefault="00294C9B">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3CCAACDB" w14:textId="77777777" w:rsidR="00294C9B" w:rsidRDefault="00294C9B">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D572FEC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0D1668E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -11497,51 +11569,51 @@
   <w:num w:numId="32" w16cid:durableId="2040159934">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="665792478">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="984627609">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="8723486">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="723797304">
     <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F260D0"/>
     <w:rsid w:val="00004BA6"/>
     <w:rsid w:val="00005620"/>
     <w:rsid w:val="00005E0E"/>
     <w:rsid w:val="00010D8F"/>
@@ -11549,50 +11621,51 @@
     <w:rsid w:val="000135C6"/>
     <w:rsid w:val="000142FD"/>
     <w:rsid w:val="00015609"/>
     <w:rsid w:val="000165C0"/>
     <w:rsid w:val="00016EB8"/>
     <w:rsid w:val="00016EE8"/>
     <w:rsid w:val="00017A46"/>
     <w:rsid w:val="00025A48"/>
     <w:rsid w:val="00026ED7"/>
     <w:rsid w:val="000276D0"/>
     <w:rsid w:val="0003354D"/>
     <w:rsid w:val="00034F67"/>
     <w:rsid w:val="00037C30"/>
     <w:rsid w:val="000430D2"/>
     <w:rsid w:val="00043F21"/>
     <w:rsid w:val="0004554C"/>
     <w:rsid w:val="000508CD"/>
     <w:rsid w:val="00052BB7"/>
     <w:rsid w:val="000538D3"/>
     <w:rsid w:val="000554E8"/>
     <w:rsid w:val="000557E8"/>
     <w:rsid w:val="000575C5"/>
     <w:rsid w:val="00057A8A"/>
     <w:rsid w:val="00062353"/>
     <w:rsid w:val="00065DCE"/>
+    <w:rsid w:val="000674E2"/>
     <w:rsid w:val="000733CE"/>
     <w:rsid w:val="00075A9E"/>
     <w:rsid w:val="0007613B"/>
     <w:rsid w:val="000769D7"/>
     <w:rsid w:val="00081F0B"/>
     <w:rsid w:val="00081FF7"/>
     <w:rsid w:val="00083402"/>
     <w:rsid w:val="00084116"/>
     <w:rsid w:val="0008441E"/>
     <w:rsid w:val="00091C04"/>
     <w:rsid w:val="00095331"/>
     <w:rsid w:val="00097FD7"/>
     <w:rsid w:val="000A0BA0"/>
     <w:rsid w:val="000A2864"/>
     <w:rsid w:val="000A28FC"/>
     <w:rsid w:val="000A4A87"/>
     <w:rsid w:val="000A6556"/>
     <w:rsid w:val="000A7460"/>
     <w:rsid w:val="000B0AD7"/>
     <w:rsid w:val="000B5EC9"/>
     <w:rsid w:val="000C0B13"/>
     <w:rsid w:val="000C3B51"/>
     <w:rsid w:val="000C7784"/>
     <w:rsid w:val="000C7D94"/>
     <w:rsid w:val="000D6822"/>
@@ -11637,50 +11710,51 @@
     <w:rsid w:val="0017180F"/>
     <w:rsid w:val="001738B0"/>
     <w:rsid w:val="00174471"/>
     <w:rsid w:val="00183412"/>
     <w:rsid w:val="00184378"/>
     <w:rsid w:val="001867F8"/>
     <w:rsid w:val="001903E4"/>
     <w:rsid w:val="00190A62"/>
     <w:rsid w:val="00195868"/>
     <w:rsid w:val="00196F55"/>
     <w:rsid w:val="001A0881"/>
     <w:rsid w:val="001A17A3"/>
     <w:rsid w:val="001A4C77"/>
     <w:rsid w:val="001A5555"/>
     <w:rsid w:val="001A7A4B"/>
     <w:rsid w:val="001B0FD2"/>
     <w:rsid w:val="001B3CCF"/>
     <w:rsid w:val="001B622A"/>
     <w:rsid w:val="001B7BB6"/>
     <w:rsid w:val="001C0F2C"/>
     <w:rsid w:val="001C31B6"/>
     <w:rsid w:val="001D74ED"/>
     <w:rsid w:val="001E18BB"/>
     <w:rsid w:val="001E4E26"/>
     <w:rsid w:val="001E5A4F"/>
+    <w:rsid w:val="001E738F"/>
     <w:rsid w:val="001F0E99"/>
     <w:rsid w:val="001F5547"/>
     <w:rsid w:val="001F60FC"/>
     <w:rsid w:val="001F7E7E"/>
     <w:rsid w:val="002033AB"/>
     <w:rsid w:val="00210CDA"/>
     <w:rsid w:val="00211E66"/>
     <w:rsid w:val="00212C49"/>
     <w:rsid w:val="00212CDE"/>
     <w:rsid w:val="00215F58"/>
     <w:rsid w:val="00216589"/>
     <w:rsid w:val="00217250"/>
     <w:rsid w:val="00220263"/>
     <w:rsid w:val="00221A86"/>
     <w:rsid w:val="00225F38"/>
     <w:rsid w:val="002263F8"/>
     <w:rsid w:val="002264F5"/>
     <w:rsid w:val="00226B44"/>
     <w:rsid w:val="002276F7"/>
     <w:rsid w:val="00227B44"/>
     <w:rsid w:val="00230376"/>
     <w:rsid w:val="00232EBB"/>
     <w:rsid w:val="00234481"/>
     <w:rsid w:val="00241980"/>
     <w:rsid w:val="002474C6"/>
@@ -12097,50 +12171,51 @@
     <w:rsid w:val="007E18F9"/>
     <w:rsid w:val="007E65CA"/>
     <w:rsid w:val="007E781D"/>
     <w:rsid w:val="007F3432"/>
     <w:rsid w:val="007F6B74"/>
     <w:rsid w:val="00800707"/>
     <w:rsid w:val="00802435"/>
     <w:rsid w:val="008037E7"/>
     <w:rsid w:val="00805643"/>
     <w:rsid w:val="0080594B"/>
     <w:rsid w:val="008059AB"/>
     <w:rsid w:val="008107EF"/>
     <w:rsid w:val="0081136A"/>
     <w:rsid w:val="008129F2"/>
     <w:rsid w:val="00814101"/>
     <w:rsid w:val="00814890"/>
     <w:rsid w:val="00816E62"/>
     <w:rsid w:val="00816FAD"/>
     <w:rsid w:val="00817535"/>
     <w:rsid w:val="00817FA9"/>
     <w:rsid w:val="00821627"/>
     <w:rsid w:val="008217B0"/>
     <w:rsid w:val="008261AA"/>
     <w:rsid w:val="00827E00"/>
     <w:rsid w:val="008318A3"/>
+    <w:rsid w:val="0083202E"/>
     <w:rsid w:val="008331F1"/>
     <w:rsid w:val="00834C74"/>
     <w:rsid w:val="0083540A"/>
     <w:rsid w:val="00836C64"/>
     <w:rsid w:val="008377FF"/>
     <w:rsid w:val="00840DF5"/>
     <w:rsid w:val="00842F2A"/>
     <w:rsid w:val="00843084"/>
     <w:rsid w:val="0085017E"/>
     <w:rsid w:val="00851830"/>
     <w:rsid w:val="00852502"/>
     <w:rsid w:val="00852D2C"/>
     <w:rsid w:val="008551AF"/>
     <w:rsid w:val="00856685"/>
     <w:rsid w:val="008607D4"/>
     <w:rsid w:val="008621C0"/>
     <w:rsid w:val="00864137"/>
     <w:rsid w:val="00864427"/>
     <w:rsid w:val="00864BE0"/>
     <w:rsid w:val="00866F8B"/>
     <w:rsid w:val="00867C88"/>
     <w:rsid w:val="0087086A"/>
     <w:rsid w:val="00870881"/>
     <w:rsid w:val="00870AA0"/>
     <w:rsid w:val="00872845"/>
@@ -12402,50 +12477,51 @@
     <w:rsid w:val="00BC490E"/>
     <w:rsid w:val="00BC7054"/>
     <w:rsid w:val="00BC7E4F"/>
     <w:rsid w:val="00BD2511"/>
     <w:rsid w:val="00BE09E1"/>
     <w:rsid w:val="00BE25D1"/>
     <w:rsid w:val="00BE5A5F"/>
     <w:rsid w:val="00BE63D2"/>
     <w:rsid w:val="00BF14EC"/>
     <w:rsid w:val="00BF19E6"/>
     <w:rsid w:val="00BF1E46"/>
     <w:rsid w:val="00BF42B4"/>
     <w:rsid w:val="00BF52A3"/>
     <w:rsid w:val="00BF7360"/>
     <w:rsid w:val="00C00FBE"/>
     <w:rsid w:val="00C028A5"/>
     <w:rsid w:val="00C031A9"/>
     <w:rsid w:val="00C03E4D"/>
     <w:rsid w:val="00C03FD5"/>
     <w:rsid w:val="00C10066"/>
     <w:rsid w:val="00C10DCD"/>
     <w:rsid w:val="00C12FE6"/>
     <w:rsid w:val="00C15395"/>
     <w:rsid w:val="00C15E6D"/>
     <w:rsid w:val="00C16DAC"/>
+    <w:rsid w:val="00C2073F"/>
     <w:rsid w:val="00C21809"/>
     <w:rsid w:val="00C22562"/>
     <w:rsid w:val="00C255F4"/>
     <w:rsid w:val="00C2723D"/>
     <w:rsid w:val="00C30BF3"/>
     <w:rsid w:val="00C30ECD"/>
     <w:rsid w:val="00C319E3"/>
     <w:rsid w:val="00C36403"/>
     <w:rsid w:val="00C40460"/>
     <w:rsid w:val="00C41CE2"/>
     <w:rsid w:val="00C423F9"/>
     <w:rsid w:val="00C431D7"/>
     <w:rsid w:val="00C438D0"/>
     <w:rsid w:val="00C475A5"/>
     <w:rsid w:val="00C51F64"/>
     <w:rsid w:val="00C530BF"/>
     <w:rsid w:val="00C55BED"/>
     <w:rsid w:val="00C57418"/>
     <w:rsid w:val="00C6150D"/>
     <w:rsid w:val="00C6158D"/>
     <w:rsid w:val="00C61C4E"/>
     <w:rsid w:val="00C631A9"/>
     <w:rsid w:val="00C7090A"/>
     <w:rsid w:val="00C70C50"/>
     <w:rsid w:val="00C714E6"/>
@@ -12588,83 +12664,86 @@
     <w:rsid w:val="00E85ED4"/>
     <w:rsid w:val="00E87C5C"/>
     <w:rsid w:val="00E93533"/>
     <w:rsid w:val="00E9360A"/>
     <w:rsid w:val="00E9378E"/>
     <w:rsid w:val="00E93E83"/>
     <w:rsid w:val="00E97275"/>
     <w:rsid w:val="00EA373D"/>
     <w:rsid w:val="00EA54C4"/>
     <w:rsid w:val="00EA65A1"/>
     <w:rsid w:val="00EA6BC7"/>
     <w:rsid w:val="00EB24BA"/>
     <w:rsid w:val="00EB34D6"/>
     <w:rsid w:val="00EB3554"/>
     <w:rsid w:val="00EB3D3B"/>
     <w:rsid w:val="00EB489B"/>
     <w:rsid w:val="00EB695E"/>
     <w:rsid w:val="00EC2233"/>
     <w:rsid w:val="00EC6AE8"/>
     <w:rsid w:val="00EC6F5C"/>
     <w:rsid w:val="00EC7771"/>
     <w:rsid w:val="00ED155A"/>
     <w:rsid w:val="00ED2C15"/>
     <w:rsid w:val="00EE3483"/>
     <w:rsid w:val="00EE7472"/>
+    <w:rsid w:val="00EE7548"/>
     <w:rsid w:val="00EF3232"/>
     <w:rsid w:val="00EF3DC0"/>
     <w:rsid w:val="00EF3F5F"/>
     <w:rsid w:val="00EF574A"/>
     <w:rsid w:val="00F02018"/>
     <w:rsid w:val="00F0343F"/>
     <w:rsid w:val="00F04A68"/>
     <w:rsid w:val="00F07D2B"/>
     <w:rsid w:val="00F1024B"/>
     <w:rsid w:val="00F1304C"/>
     <w:rsid w:val="00F17FF8"/>
     <w:rsid w:val="00F20282"/>
     <w:rsid w:val="00F2277C"/>
     <w:rsid w:val="00F232FA"/>
     <w:rsid w:val="00F23E81"/>
     <w:rsid w:val="00F25949"/>
     <w:rsid w:val="00F260D0"/>
     <w:rsid w:val="00F26D30"/>
     <w:rsid w:val="00F301F6"/>
     <w:rsid w:val="00F30B2D"/>
     <w:rsid w:val="00F311DA"/>
+    <w:rsid w:val="00F33068"/>
     <w:rsid w:val="00F3566F"/>
     <w:rsid w:val="00F36C62"/>
     <w:rsid w:val="00F414C3"/>
     <w:rsid w:val="00F423AB"/>
     <w:rsid w:val="00F44E31"/>
     <w:rsid w:val="00F46637"/>
     <w:rsid w:val="00F5136B"/>
     <w:rsid w:val="00F56674"/>
     <w:rsid w:val="00F57C2A"/>
     <w:rsid w:val="00F6014B"/>
     <w:rsid w:val="00F60D90"/>
     <w:rsid w:val="00F618ED"/>
+    <w:rsid w:val="00F6222F"/>
     <w:rsid w:val="00F662D5"/>
     <w:rsid w:val="00F72E21"/>
     <w:rsid w:val="00F74967"/>
     <w:rsid w:val="00F82914"/>
     <w:rsid w:val="00F82EB3"/>
     <w:rsid w:val="00F8300E"/>
     <w:rsid w:val="00F8495F"/>
     <w:rsid w:val="00F85465"/>
     <w:rsid w:val="00F863DC"/>
     <w:rsid w:val="00F87663"/>
     <w:rsid w:val="00F91C87"/>
     <w:rsid w:val="00F92E64"/>
     <w:rsid w:val="00F94BC9"/>
     <w:rsid w:val="00F95F2D"/>
     <w:rsid w:val="00F96172"/>
     <w:rsid w:val="00FA1EB3"/>
     <w:rsid w:val="00FA2988"/>
     <w:rsid w:val="00FA64B3"/>
     <w:rsid w:val="00FB0A26"/>
     <w:rsid w:val="00FB19D8"/>
     <w:rsid w:val="00FB547F"/>
     <w:rsid w:val="00FB5D38"/>
     <w:rsid w:val="00FC582E"/>
     <w:rsid w:val="00FC5A43"/>
     <w:rsid w:val="00FD07C6"/>
@@ -12814,51 +12893,51 @@
     <w:rsid w:val="7699897F"/>
     <w:rsid w:val="77A99E02"/>
     <w:rsid w:val="78506420"/>
     <w:rsid w:val="79763740"/>
     <w:rsid w:val="7A4E7DDF"/>
     <w:rsid w:val="7DE14525"/>
     <w:rsid w:val="7E89EDAF"/>
     <w:rsid w:val="7EFB218D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7D74FD41"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E3322757-67B6-4D62-8310-F523554764B4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="es-CL" w:eastAsia="es-CL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -13422,51 +13501,50 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo9Car"/>
     <w:qFormat/>
     <w:rsid w:val="00F260D0"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
@@ -13894,51 +13972,51 @@
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00FB4123"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00774332"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="165099997">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -14520,51 +14598,51 @@
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2105105238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart11.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart6.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvadoc.uva.es/bitstream/handle/10324/43215/TFM-G1142.pdf;jsessionid=2963F1871470367E1AC257D42AF9EB4F?sequence=2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart5.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart14.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carlos.rs@cdjuarez.tecnm.mx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart9.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ddd.uab.cat/record/39801" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart8.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart13.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fesc-" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8403-7286" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.cl/scielo.php?script=sci_arttext&amp;pid=S0718-50062010000500004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laura.sl@cdjuarez.tecnm.mx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Judithgp@itcj.edu.mx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart7.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart12.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart15.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofertaacademica.tecnm/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:liliana.ca@cdjuarez.tecnm.mx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart10.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ddd.uab.cat/%20pub%20/edlc/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:liliana.ca@cdjuarez.tecnm.mx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart10.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart5.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ddd.uab.cat/%20pub%20/edlc/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8403-7286" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart8.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.cl/scielo.php?script=sci_arttext&amp;pid=S0718-50062010000500004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fesc-" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Judithgp@itcj.edu.mx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart7.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart12.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofertaacademica.tecnm/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laura.sl@cdjuarez.tecnm.mx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart15.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/cemys.v11i22.380" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart6.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart11.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart14.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvadoc.uva.es/bitstream/handle/10324/43215/TFM-G1142.pdf;jsessionid=2963F1871470367E1AC257D42AF9EB4F?sequence=2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carlos.rs@cdjuarez.tecnm.mx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart9.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ddd.uab.cat/record/39801" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart4.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet9.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors10.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style10.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet10.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors11.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style11.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet11.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors12.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style12.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet12.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors13.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style13.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet13.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors14.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style14.xml"/></Relationships>
 </file>
@@ -14586,51 +14664,51 @@
 </file>
 
 <file path=word/charts/_rels/chart5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet4.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors5.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style5.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet5.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors6.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style6.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet6.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors7.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style7.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet7.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors8.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style8.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet8.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors9.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style9.xml"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-ES"/>
+  <c:lang val="es-MX"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1800" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
@@ -14864,101 +14942,101 @@
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="es-MX"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:pattFill prst="dkDnDiag">
       <a:fgClr>
         <a:schemeClr val="lt1">
           <a:lumMod val="95000"/>
         </a:schemeClr>
       </a:fgClr>
       <a:bgClr>
         <a:schemeClr val="lt1"/>
       </a:bgClr>
     </a:pattFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="dk1">
           <a:lumMod val="15000"/>
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart10.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-ES"/>
+  <c:lang val="es-MX"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1800" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
@@ -15250,101 +15328,101 @@
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="es-MX"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:pattFill prst="dkDnDiag">
       <a:fgClr>
         <a:schemeClr val="lt1">
           <a:lumMod val="95000"/>
         </a:schemeClr>
       </a:fgClr>
       <a:bgClr>
         <a:schemeClr val="lt1"/>
       </a:bgClr>
     </a:pattFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="dk1">
           <a:lumMod val="15000"/>
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart11.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-ES"/>
+  <c:lang val="es-MX"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1800" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
@@ -15636,101 +15714,101 @@
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="es-MX"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:pattFill prst="dkDnDiag">
       <a:fgClr>
         <a:schemeClr val="lt1">
           <a:lumMod val="95000"/>
         </a:schemeClr>
       </a:fgClr>
       <a:bgClr>
         <a:schemeClr val="lt1"/>
       </a:bgClr>
     </a:pattFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="dk1">
           <a:lumMod val="15000"/>
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart12.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-ES"/>
+  <c:lang val="es-MX"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1800" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
@@ -15994,101 +16072,101 @@
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="es-MX"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:pattFill prst="dkDnDiag">
       <a:fgClr>
         <a:schemeClr val="lt1">
           <a:lumMod val="95000"/>
         </a:schemeClr>
       </a:fgClr>
       <a:bgClr>
         <a:schemeClr val="lt1"/>
       </a:bgClr>
     </a:pattFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="dk1">
           <a:lumMod val="15000"/>
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart13.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-ES"/>
+  <c:lang val="es-MX"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1800" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
@@ -16380,101 +16458,101 @@
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="es-MX"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:pattFill prst="dkDnDiag">
       <a:fgClr>
         <a:schemeClr val="lt1">
           <a:lumMod val="95000"/>
         </a:schemeClr>
       </a:fgClr>
       <a:bgClr>
         <a:schemeClr val="lt1"/>
       </a:bgClr>
     </a:pattFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="dk1">
           <a:lumMod val="15000"/>
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart14.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-ES"/>
+  <c:lang val="es-MX"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1800" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
@@ -16766,101 +16844,101 @@
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="es-MX"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:pattFill prst="dkDnDiag">
       <a:fgClr>
         <a:schemeClr val="lt1">
           <a:lumMod val="95000"/>
         </a:schemeClr>
       </a:fgClr>
       <a:bgClr>
         <a:schemeClr val="lt1"/>
       </a:bgClr>
     </a:pattFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="dk1">
           <a:lumMod val="15000"/>
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart15.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-ES"/>
+  <c:lang val="es-MX"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1800" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
@@ -17124,101 +17202,101 @@
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="es-MX"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:pattFill prst="dkDnDiag">
       <a:fgClr>
         <a:schemeClr val="lt1">
           <a:lumMod val="95000"/>
         </a:schemeClr>
       </a:fgClr>
       <a:bgClr>
         <a:schemeClr val="lt1"/>
       </a:bgClr>
     </a:pattFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="dk1">
           <a:lumMod val="15000"/>
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-ES"/>
+  <c:lang val="es-MX"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1800" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
@@ -17652,101 +17730,101 @@
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="es-MX"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:pattFill prst="dkDnDiag">
       <a:fgClr>
         <a:schemeClr val="lt1">
           <a:lumMod val="95000"/>
         </a:schemeClr>
       </a:fgClr>
       <a:bgClr>
         <a:schemeClr val="lt1"/>
       </a:bgClr>
     </a:pattFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="dk1">
           <a:lumMod val="15000"/>
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart3.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-ES"/>
+  <c:lang val="es-MX"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1800" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
@@ -18179,101 +18257,101 @@
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="es-MX"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:pattFill prst="dkDnDiag">
       <a:fgClr>
         <a:schemeClr val="lt1">
           <a:lumMod val="95000"/>
         </a:schemeClr>
       </a:fgClr>
       <a:bgClr>
         <a:schemeClr val="lt1"/>
       </a:bgClr>
     </a:pattFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="dk1">
           <a:lumMod val="15000"/>
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart4.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-ES"/>
+  <c:lang val="es-MX"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1800" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
@@ -18512,101 +18590,101 @@
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="es-MX"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:pattFill prst="dkDnDiag">
       <a:fgClr>
         <a:schemeClr val="lt1">
           <a:lumMod val="95000"/>
         </a:schemeClr>
       </a:fgClr>
       <a:bgClr>
         <a:schemeClr val="lt1"/>
       </a:bgClr>
     </a:pattFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="dk1">
           <a:lumMod val="15000"/>
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart5.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-ES"/>
+  <c:lang val="es-MX"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1800" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
@@ -18898,101 +18976,101 @@
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="es-MX"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:pattFill prst="dkDnDiag">
       <a:fgClr>
         <a:schemeClr val="lt1">
           <a:lumMod val="95000"/>
         </a:schemeClr>
       </a:fgClr>
       <a:bgClr>
         <a:schemeClr val="lt1"/>
       </a:bgClr>
     </a:pattFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="dk1">
           <a:lumMod val="15000"/>
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart6.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-ES"/>
+  <c:lang val="es-MX"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1800" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
@@ -19284,101 +19362,101 @@
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="es-MX"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:pattFill prst="dkDnDiag">
       <a:fgClr>
         <a:schemeClr val="lt1">
           <a:lumMod val="95000"/>
         </a:schemeClr>
       </a:fgClr>
       <a:bgClr>
         <a:schemeClr val="lt1"/>
       </a:bgClr>
     </a:pattFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="dk1">
           <a:lumMod val="15000"/>
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart7.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-ES"/>
+  <c:lang val="es-MX"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1800" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
@@ -19677,101 +19755,101 @@
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="es-MX"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:pattFill prst="dkDnDiag">
       <a:fgClr>
         <a:schemeClr val="lt1">
           <a:lumMod val="95000"/>
         </a:schemeClr>
       </a:fgClr>
       <a:bgClr>
         <a:schemeClr val="lt1"/>
       </a:bgClr>
     </a:pattFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="dk1">
           <a:lumMod val="15000"/>
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart8.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-ES"/>
+  <c:lang val="es-MX"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1800" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
@@ -20063,101 +20141,101 @@
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="es-MX"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:pattFill prst="dkDnDiag">
       <a:fgClr>
         <a:schemeClr val="lt1">
           <a:lumMod val="95000"/>
         </a:schemeClr>
       </a:fgClr>
       <a:bgClr>
         <a:schemeClr val="lt1"/>
       </a:bgClr>
     </a:pattFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="dk1">
           <a:lumMod val="15000"/>
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart9.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-ES"/>
+  <c:lang val="es-MX"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1800" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
@@ -20456,58 +20534,58 @@
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="es-MX"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:pattFill prst="dkDnDiag">
       <a:fgClr>
         <a:schemeClr val="lt1">
           <a:lumMod val="95000"/>
         </a:schemeClr>
       </a:fgClr>
       <a:bgClr>
         <a:schemeClr val="lt1"/>
       </a:bgClr>
     </a:pattFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="dk1">
           <a:lumMod val="15000"/>
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
@@ -29381,78 +29459,78 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B7F3E4E-2BF8-4B41-859B-370784B50B52}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
-  <Words>2823</Words>
-  <Characters>15530</Characters>
+  <Words>2839</Words>
+  <Characters>15618</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>129</Lines>
+  <Lines>130</Lines>
   <Paragraphs>36</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr></vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>PAPELES Y CORRUGADOS ANDINA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18317</CharactersWithSpaces>
+  <CharactersWithSpaces>18421</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="84" baseType="variant">
       <vt:variant>
         <vt:i4>6357112</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>39</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.fesc-/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6750249</vt:i4>
       </vt:variant>
       <vt:variant>