--- v0 (2025-10-07)
+++ v1 (2026-08-31)
@@ -5,108 +5,147 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="79857C9C" w14:textId="77777777" w:rsidR="00860930" w:rsidRDefault="00860930" w:rsidP="007F0B51">
+    <w:p w14:paraId="79857C9C" w14:textId="06FB6C4C" w:rsidR="00860930" w:rsidRPr="00012C02" w:rsidRDefault="00012C02" w:rsidP="00012C02">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00012C02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00012C02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00012C02">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/cemys.v11i22.381</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3469C426" w14:textId="77777777" w:rsidR="00012C02" w:rsidRDefault="00012C02" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39CF5E2F" w14:textId="326F7919" w:rsidR="00670699" w:rsidRPr="007F0B51" w:rsidRDefault="00860930" w:rsidP="007F0B51">
+    <w:p w14:paraId="39CF5E2F" w14:textId="76765362" w:rsidR="00670699" w:rsidRPr="007F0B51" w:rsidRDefault="00860930" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0CBAFE85" wp14:editId="21E39247">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-885825</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7724775" cy="1228725"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1792942247" name="Imagen 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8">
+                    <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7724775" cy="1228725"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -860,146 +899,146 @@
         </w:rPr>
         <w:t>https://orcid.org/0000-0002-3540-1328</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34385FA7" w14:textId="77777777" w:rsidR="007043F6" w:rsidRPr="00150B28" w:rsidRDefault="007043F6" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2694"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CE1F4AD" w14:textId="77777777" w:rsidR="007F0B51" w:rsidRDefault="007F0B51" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DE6666E" w14:textId="70C050A0" w:rsidR="00670699" w:rsidRPr="00150B28" w:rsidRDefault="00000000" w:rsidP="007F0B51">
+    <w:p w14:paraId="2DE6666E" w14:textId="70C050A0" w:rsidR="00670699" w:rsidRPr="00150B28" w:rsidRDefault="00D16E65" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Resumen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72FD7918" w14:textId="02FCB6C0" w:rsidR="0046770D" w:rsidRDefault="0046770D" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>En este trabajo es identificaron los niveles de ansiedad asociados a los exámenes universitarios en las áreas fisicomatemáticas de los estudiantes de primer y segundo semestre de carreras de bioingeniería en una institución pública de educación superior. El diseño de esta investigación es tipo cuantitativa, no experimental y transaccional. Los resultados mostraron que un porcentaje significativo de estudiantes en ambos semestres tienen niveles de ansiedad de moderados a altos al enfrentarse a situación de evaluación. Los síntomas ansiosos que prevalecen en ambos grupos están relacionados mayoritariamente con el factor preocupación. Los síntomas fisiológicos y de evasión de los exámenes tienen menor incidencia. Los coeficientes de correlación Spearman y las pruebas de hipótesis indicaron que hay evidencia estadística que permite concluir que el rendimiento académico y la ansiedad se correlacionan significativamente y que los estudiantes de cursan el segundo semestre tienen mejor rendimiento posiblemente debido a que han pasado su periodo de adaptación en el ámbito escolar o incluso en las situaciones de socialización, expectativas y resiliencia. En este contexto, se concluye que para mejorar el rendimiento académico es importante disminuir los niveles de ansiedad en los estudiantes universitarios y promover la creación de estrategias de adaptación que favorezcan la transición a la educación superior.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="451D5B8C" w14:textId="77777777" w:rsidR="007F0B51" w:rsidRPr="00150B28" w:rsidRDefault="007F0B51" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21063A49" w14:textId="154B586D" w:rsidR="00670699" w:rsidRDefault="00000000" w:rsidP="007F0B51">
+    <w:p w14:paraId="21063A49" w14:textId="154B586D" w:rsidR="00670699" w:rsidRDefault="00D16E65" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Palabras clave</w:t>
       </w:r>
       <w:r w:rsidR="007F0B51">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="002465A5" w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ansiedad frente a los exámenes universitarios, Estudiantes Universitarios, factores de la ansiedad evitación, fisiológico, preocupación.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51223BD4" w14:textId="77777777" w:rsidR="007F0B51" w:rsidRDefault="007F0B51" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18D335E5" w14:textId="77777777" w:rsidR="007F0B51" w:rsidRPr="00150B28" w:rsidRDefault="007F0B51" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06F6D000" w14:textId="77777777" w:rsidR="00670699" w:rsidRPr="00150B28" w:rsidRDefault="00000000" w:rsidP="007F0B51">
+    <w:p w14:paraId="06F6D000" w14:textId="77777777" w:rsidR="00670699" w:rsidRPr="00150B28" w:rsidRDefault="00D16E65" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="1EEDC721" w14:textId="77777777" w:rsidR="00FD1998" w:rsidRDefault="00FD1998" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
@@ -1372,499 +1411,451 @@
         </w:rPr>
         <w:t>were</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>identified</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">. The </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>The</w:t>
+        <w:t>research</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>research</w:t>
+        <w:t>design</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>design</w:t>
+        <w:t>is</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>is</w:t>
+        <w:t>quantitative</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">, non-experimental, and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00150B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>transactional</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00150B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00150B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>results</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00150B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>quantitative</w:t>
+        <w:t>showed</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, non-experimental, and </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>transactional</w:t>
+        <w:t>that</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>The</w:t>
+        <w:t>significant</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>results</w:t>
+        <w:t>percentage</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>showed</w:t>
+        <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>that</w:t>
+        <w:t>students</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a </w:t>
+        <w:t xml:space="preserve"> in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>significant</w:t>
+        <w:t>both</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>percentage</w:t>
+        <w:t>semesters</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>experience</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00150B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00150B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>moderate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00150B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00150B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00150B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00150B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>high</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00150B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00150B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>levels</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00150B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00150B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>students</w:t>
+        <w:t>anxiety</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>both</w:t>
+        <w:t>when</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>semesters</w:t>
+        <w:t>facing</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>experience</w:t>
+        <w:t>evaluation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>moderate</w:t>
+        <w:t>situations</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...159 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">. The </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>anxious</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>symptoms</w:t>
       </w:r>
@@ -3145,51 +3136,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>education</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70F2F2CF" w14:textId="77777777" w:rsidR="007F0B51" w:rsidRPr="00150B28" w:rsidRDefault="007F0B51" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="728A1A95" w14:textId="554D63F6" w:rsidR="00F241BC" w:rsidRDefault="00000000" w:rsidP="007F0B51">
+    <w:p w14:paraId="728A1A95" w14:textId="554D63F6" w:rsidR="00F241BC" w:rsidRDefault="00D16E65" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Keywords</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007F0B51">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
@@ -3401,51 +3392,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26B4E706" w14:textId="77777777" w:rsidR="007F0B51" w:rsidRPr="00150B28" w:rsidRDefault="007F0B51" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57BA66D2" w14:textId="77777777" w:rsidR="007F0B51" w:rsidRDefault="007F0B51" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="365C69EC" w14:textId="1500B8B3" w:rsidR="00670699" w:rsidRPr="00150B28" w:rsidRDefault="00000000" w:rsidP="007F0B51">
+    <w:p w14:paraId="365C69EC" w14:textId="1500B8B3" w:rsidR="00670699" w:rsidRPr="00150B28" w:rsidRDefault="00D16E65" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Introducción</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26F32523" w14:textId="77777777" w:rsidR="007D2EBE" w:rsidRDefault="007D2EBE" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
@@ -3528,129 +3519,88 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C3D0521" w14:textId="1191A8D4" w:rsidR="007D2EBE" w:rsidRDefault="007D2EBE" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Las consecuencias de sufrir ansiedad en el entorno académico implican según </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> (2014) un bajo rendimiento académico caracterizado por baja capacidad de concentración y la procrastinación. Cardona et al. (2015) identifica que la ansiedad, cuando es intensa y frecuente, puede </w:t>
+        <w:t xml:space="preserve">Las consecuencias de sufrir ansiedad en el entorno académico implican según Bojorquez (2015) y Furlan (2014) un bajo rendimiento académico caracterizado por baja capacidad de concentración y la procrastinación. Cardona et al. (2015) identifica que la ansiedad, cuando es intensa y frecuente, puede </w:t>
       </w:r>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>causar malestar emocional y llevar a los estudiantes a evitar los exámenes, aun cuando estén preparados.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00EA8253" w14:textId="77777777" w:rsidR="007F0B51" w:rsidRPr="00150B28" w:rsidRDefault="007F0B51" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BFA9CFA" w14:textId="77777777" w:rsidR="007D2EBE" w:rsidRDefault="007D2EBE" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> (2016), Méndez &amp; Navarro (2021) y Vera (2020) mencionan que los estudiantes que presentan altos niveles de ansiedad tienen mayor probabilidad de abandonar sus estudios, y subrayan la importancia de identificar los síntomas de ansiedad para ofrecer apoyo psicológico adecuado para mitigar sus efectos.</w:t>
+      <w:r w:rsidRPr="00150B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hjorth (2016), Méndez &amp; Navarro (2021) y Vera (2020) mencionan que los estudiantes que presentan altos niveles de ansiedad tienen mayor probabilidad de abandonar sus estudios, y subrayan la importancia de identificar los síntomas de ansiedad para ofrecer apoyo psicológico adecuado para mitigar sus efectos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04BE303F" w14:textId="77777777" w:rsidR="007F0B51" w:rsidRPr="00150B28" w:rsidRDefault="007F0B51" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1865026E" w14:textId="77777777" w:rsidR="007D2EBE" w:rsidRDefault="007D2EBE" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
@@ -3675,124 +3625,99 @@
         </w:rPr>
         <w:t xml:space="preserve"> (2019) apunta que la percepción negativa de las matemáticas, su desconexión con aplicaciones prácticas y el desinterés general contribuyen a generar ansiedad hacia esta materia, lo cual impacta directamente en el rendimiento académico. Los hallazgos de García et al. (2023) indican que los estudiantes de ingeniería presentan un nivel moderado de ansiedad matemática, lo que afecta su autoconfianza y subraya la necesidad de abordar este problema.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D1692E9" w14:textId="77777777" w:rsidR="007F0B51" w:rsidRPr="00150B28" w:rsidRDefault="007F0B51" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="761B071B" w14:textId="77777777" w:rsidR="007D2EBE" w:rsidRDefault="007D2EBE" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> (2009) propone un instrumento para medir las respuestas motoras, cognitivas y fisiológicas durante los exámenes. Estudiar la ansiedad en este contexto es crucial, pues afecta directamente el rendimiento académico, especialmente en matemáticas.</w:t>
+      <w:r w:rsidRPr="00150B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Banega (2022) señala que la ansiedad se vuelve más evidente durante los exámenes, manifestándose en cuatro fases: anticipatoria, de confrontación, de espera y de resultados. Grandis (2009) propone un instrumento para medir las respuestas motoras, cognitivas y fisiológicas durante los exámenes. Estudiar la ansiedad en este contexto es crucial, pues afecta directamente el rendimiento académico, especialmente en matemáticas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C403455" w14:textId="77777777" w:rsidR="007F0B51" w:rsidRPr="00150B28" w:rsidRDefault="007F0B51" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="108155E3" w14:textId="05EC8C26" w:rsidR="007D2EBE" w:rsidRDefault="007D2EBE" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Abordar y entender esta ansiedad permitirá desarrollar estrategias que favorezcan la concentración y el rendimiento académico, mejorando tanto el bienestar emocional de los estudiantes como su preparación profesional. Este estudio se centra en el análisis de los niveles de ansiedad experimentados por los alumnos de primer y segundo semestre de carreras de Bioingeniería al presentar un examen. Se pretende identificar los síntomas de ansiedad con mayor incidencia, las diferencias entre los grupos de interés y evaluar la correlación entre el rendimiento académico en el examen con los niveles de ansiedad presentes en los sujetos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BCD6CD6" w14:textId="77777777" w:rsidR="007F0B51" w:rsidRPr="00150B28" w:rsidRDefault="007F0B51" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="646573BE" w14:textId="77777777" w:rsidR="00670699" w:rsidRPr="00150B28" w:rsidRDefault="00000000" w:rsidP="007F0B51">
+    <w:p w14:paraId="646573BE" w14:textId="77777777" w:rsidR="00670699" w:rsidRPr="00150B28" w:rsidRDefault="00D16E65" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Metodología</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="487A5E15" w14:textId="77777777" w:rsidR="00D1767F" w:rsidRPr="00150B28" w:rsidRDefault="00D1767F" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-7" w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
@@ -3833,67 +3758,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Instrumentos </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09D3A450" w14:textId="27AF06F8" w:rsidR="00D1767F" w:rsidRDefault="00D1767F" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-7" w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Para identificar los niveles de ansiedad se aplicó el instrumento de evaluación de la ansiedad frente a los exámenes universitarios de </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> 2009 (α=0.86) con 5 alternativas de respuesta tipo Likert (1=Nunca, 2=Solamente en una ocasión, 3=En más de una ocasión, 4=Muchas veces, 5=Siempre) con tres factores: Fisiológico (α=0.8581), evitación (α=0.86) y preocupación (α= 0.8808). </w:t>
+        <w:t xml:space="preserve">Para identificar los niveles de ansiedad se aplicó el instrumento de evaluación de la ansiedad frente a los exámenes universitarios de Grandis 2009 (α=0.86) con 5 alternativas de respuesta tipo Likert (1=Nunca, 2=Solamente en una ocasión, 3=En más de una ocasión, 4=Muchas veces, 5=Siempre) con tres factores: Fisiológico (α=0.8581), evitación (α=0.86) y preocupación (α= 0.8808). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E6AB8ED" w14:textId="77777777" w:rsidR="00C86EDA" w:rsidRPr="00150B28" w:rsidRDefault="00C86EDA" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-7" w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17533DDF" w14:textId="1B4C7B2F" w:rsidR="00D1767F" w:rsidRDefault="00D1767F" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
@@ -4023,51 +3932,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">se utilizó </w:t>
       </w:r>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>en el análisis estadístico. Los resultados se presentan en tablas y gráficas para su discusión.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25DC20BC" w14:textId="77777777" w:rsidR="00C86EDA" w:rsidRPr="00150B28" w:rsidRDefault="00C86EDA" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2554DDA5" w14:textId="293E005F" w:rsidR="00670699" w:rsidRDefault="00000000" w:rsidP="00C86EDA">
+    <w:p w14:paraId="2554DDA5" w14:textId="293E005F" w:rsidR="00670699" w:rsidRDefault="00D16E65" w:rsidP="00C86EDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Resultados</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A03917A" w14:textId="77777777" w:rsidR="00C86EDA" w:rsidRPr="00150B28" w:rsidRDefault="00C86EDA" w:rsidP="00C86EDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
@@ -4296,51 +4205,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47ADEC9C" wp14:editId="7F40CF9F">
             <wp:extent cx="5486400" cy="1607820"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9"/>
+                    <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="1607820"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="24602F0C" w14:textId="10E8E566" w:rsidR="00505CFC" w:rsidRDefault="00505CFC" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -4419,51 +4328,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="11F0F638" wp14:editId="54965E5D">
             <wp:extent cx="5486400" cy="1636395"/>
             <wp:effectExtent l="0" t="0" r="0" b="1905"/>
             <wp:docPr id="2" name="Imagen 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10"/>
+                    <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="1636395"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="17A86719" w14:textId="3287F709" w:rsidR="00786193" w:rsidRPr="00150B28" w:rsidRDefault="00786193" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -4731,119 +4640,116 @@
       <w:tblGrid>
         <w:gridCol w:w="1420"/>
         <w:gridCol w:w="1420"/>
         <w:gridCol w:w="1663"/>
         <w:gridCol w:w="1121"/>
         <w:gridCol w:w="1365"/>
         <w:gridCol w:w="724"/>
         <w:gridCol w:w="278"/>
         <w:gridCol w:w="1365"/>
         <w:gridCol w:w="724"/>
       </w:tblGrid>
       <w:tr w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w14:paraId="5F1099F2" w14:textId="77777777" w:rsidTr="00FA087C">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2233" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5CDCC7E5" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>FACTORES DE ANSIEDAD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="556" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1CED7356" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1036" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C6E673B" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
@@ -4865,300 +4771,293 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1036" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1CE38276" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>2° SEMESTRE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w14:paraId="74AFD2BB" w14:textId="77777777" w:rsidTr="00FA087C">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1AEEB1C8" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>FISIOLÓGICO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="52270977" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>EVITACIÓN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3EA302D5" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>PREOCUPACIÓN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="556" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0EB06EBD" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>NIVEL DE ANSIEDAD GLOBAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2194F578" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>FRECUENCIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6A99C7E5" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -5207,92 +5106,90 @@
           <w:p w14:paraId="28968B16" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32629E3D" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>FRECUENCIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0C5D5C6F" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -5321,241 +5218,235 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t xml:space="preserve"> (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w14:paraId="45BBF24E" w14:textId="77777777" w:rsidTr="00FA087C">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="183449EB" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>BAJO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="29048B1F" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>BAJO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E59FA6E" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>BAJO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="556" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4CE92374" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2701FCA6" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>224</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1246282D" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>52.6%</w:t>
@@ -5573,322 +5464,314 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="287FFED8" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="51607CA9" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>165</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7D9B3136" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>60.4%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w14:paraId="7F8DDC8C" w14:textId="77777777" w:rsidTr="00FA087C">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="564B86C2" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>BAJO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2A7D93F3" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>BAJO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2EA19217" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>MEDIO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="556" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="076E5AC5" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2F9CE5F3" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="312E5F77" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>20.0%</w:t>
@@ -5906,322 +5789,314 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5B1116F2" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="39AA1D07" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E286A96" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>21.6%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w14:paraId="28C7B06D" w14:textId="77777777" w:rsidTr="00FA087C">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0052E1D2" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>MEDIO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="06ADEB9E" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>BAJO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5934B3F6" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>MEDIO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="556" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="55E8C8FC" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E735A4A" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0A5BB48F" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>7.5%</w:t>
@@ -6239,322 +6114,314 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7B2A8619" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2967571B" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7C85818B" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>8.4%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w14:paraId="48CEC62D" w14:textId="77777777" w:rsidTr="00FA087C">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0FC8140D" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>MEDIO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="09B5F105" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>BAJO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="23EC0C6F" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>ALTO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="556" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="31A5B9F8" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3DDC290C" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="421F95EA" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>3.8%</w:t>
@@ -6572,322 +6439,314 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="50C702B4" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7DBFA547" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C349898" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>2.2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w14:paraId="14DFF172" w14:textId="77777777" w:rsidTr="00FA087C">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3F9586B6" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>ALTO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="665DD034" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>BAJO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="38093DCC" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>ALTO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="556" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="55948BF5" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3ECA0F78" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="68C043C9" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>2.6%</w:t>
@@ -6905,322 +6764,314 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="32F56404" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0B0AB9CF" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3586F133" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>1.1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w14:paraId="58CB8F30" w14:textId="77777777" w:rsidTr="00FA087C">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E3E5391" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>ALTO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6818C182" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>BAJO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="18C47E5B" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>MEDIO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="556" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="453032A3" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="65137F4A" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="38071F30" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>2.3%</w:t>
@@ -7238,322 +7089,314 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="04443E19" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="490EE766" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5BD0153C" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>0.7%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w14:paraId="643267EA" w14:textId="77777777" w:rsidTr="00FA087C">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="14410FF6" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>ALTO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F0E1CF2" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>MEDIO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B793BD0" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>ALTO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="556" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="74F89AD6" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="005902C0" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="71CB2EBA" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>2.3%</w:t>
@@ -7571,322 +7414,314 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1ACC9181" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="34F6D45C" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7C3DA6BC" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>0.7%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w14:paraId="6CA87BF2" w14:textId="77777777" w:rsidTr="00FA087C">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7CC97251" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>BAJO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5733865C" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>BAJO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6EB657DA" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>ALTO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="556" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="64553DA1" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="352A3802" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2FB37B7F" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>1.9%</w:t>
@@ -7904,322 +7739,314 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="139577A7" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="681C0434" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="15DA241F" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>1.5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w14:paraId="36C9C458" w14:textId="77777777" w:rsidTr="00FA087C">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="16A7E615" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>MEDIO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42326E26" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>MEDIO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="23B87C53" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>ALTO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="556" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="778651CB" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="76FCCA2F" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5AE56D93" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>1.4%</w:t>
@@ -8237,322 +8064,314 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2EA98E06" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="39BA4C0E" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3B0480B0" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w14:paraId="13E8998B" w14:textId="77777777" w:rsidTr="00FA087C">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="757E26BA" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>ALTO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="03A0A7B5" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>ALTO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="454E813A" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>ALTO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="556" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6FC069EE" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="43ACC3D3" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="55E152F0" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>1.4%</w:t>
@@ -8570,322 +8389,314 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4037A07F" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="311503C6" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0E3EA264" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w14:paraId="77B72E21" w14:textId="77777777" w:rsidTr="00FA087C">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5D571A59" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>MEDIO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="719AB2A7" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>BAJO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="56C4A734" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>BAJO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="556" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="514F5D84" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6CC372CF" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="21185195" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>0.9%</w:t>
@@ -8903,322 +8714,314 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3CFE87A3" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0BA64F23" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="063699CE" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>1.8%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w14:paraId="637D3435" w14:textId="77777777" w:rsidTr="00FA087C">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="49718DF7" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>MEDIO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="24601ED0" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>MEDIO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="168AE27D" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>MEDIO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="556" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="691F8F7A" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7AD032C1" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2038047C" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>0.9%</w:t>
@@ -9236,322 +9039,314 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2010D1F4" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="40534D5D" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="56CBCCD0" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>1.1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w14:paraId="5730C75D" w14:textId="77777777" w:rsidTr="00FA087C">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5548BDA1" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>BAJO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="629FA44D" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>MEDIO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="216EFD82" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>MEDIO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="556" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3A002E68" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="34011EE1" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2A0A6213" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>0.7%</w:t>
@@ -9569,322 +9364,314 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6B613F8D" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0CCFFD76" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="223B4773" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>0.4%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w14:paraId="431D51D9" w14:textId="77777777" w:rsidTr="00FA087C">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="055D2AA8" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>BAJO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="623A29C6" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>MEDIO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6C617A5A" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>BAJO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="556" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="729FBE56" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7555DBF4" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="79E42370" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>0.5%</w:t>
@@ -9902,322 +9689,314 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="40306D02" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1CD2C02B" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5C22EE50" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w14:paraId="0F358D4D" w14:textId="77777777" w:rsidTr="00FA087C">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="56D9C30E" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>MEDIO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B1CC607" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>ALTO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="19E5E17F" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>ALTO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="556" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="23088ECB" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1A5ACA6E" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="281498C8" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>0.2%</w:t>
@@ -10235,89 +10014,87 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3935FAB0" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="66DEF718" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="359" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="12BA46A9" w14:textId="77777777" w:rsidR="00034EEB" w:rsidRPr="00C86EDA" w:rsidRDefault="00034EEB" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86EDA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>—</w:t>
@@ -10468,93 +10245,93 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="298030C5" wp14:editId="034BE8EC">
             <wp:extent cx="2754875" cy="1908000"/>
             <wp:effectExtent l="0" t="0" r="7620" b="0"/>
             <wp:docPr id="1403283411" name="Imagen 11"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1403283411" name="Imagen 1403283411"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11"/>
+                    <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2754875" cy="1908000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="49B3FCDA" wp14:editId="0252BD41">
             <wp:extent cx="2668370" cy="1944000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="756603653" name="Imagen 13"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="756603653" name="Imagen 756603653"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId12"/>
+                    <a:blip r:embed="rId13"/>
                     <a:srcRect r="4867"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2668370" cy="1944000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
@@ -10662,51 +10439,50 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1156"/>
         <w:gridCol w:w="352"/>
         <w:gridCol w:w="955"/>
         <w:gridCol w:w="955"/>
         <w:gridCol w:w="976"/>
         <w:gridCol w:w="337"/>
         <w:gridCol w:w="955"/>
         <w:gridCol w:w="955"/>
         <w:gridCol w:w="899"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DB7E60" w:rsidRPr="00150B28" w14:paraId="2D730B44" w14:textId="77777777" w:rsidTr="00CF36B9">
         <w:trPr>
           <w:trHeight w:val="283"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="665" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6AD90BA0" w14:textId="77777777" w:rsidR="00DB7E60" w:rsidRPr="00150B28" w:rsidRDefault="00DB7E60" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150B28">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>NIVEL DE ANSIEDAD GLOBAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -10717,51 +10493,50 @@
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="239FDA9C" w14:textId="77777777" w:rsidR="00DB7E60" w:rsidRPr="00150B28" w:rsidRDefault="00DB7E60" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46925249" w14:textId="77777777" w:rsidR="00DB7E60" w:rsidRPr="00150B28" w:rsidRDefault="00DB7E60" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150B28">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>1° SEMESTRE</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -10810,189 +10585,185 @@
             <w:r w:rsidRPr="00150B28">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>2° SEMESTRE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB7E60" w:rsidRPr="00150B28" w14:paraId="46225AB3" w14:textId="77777777" w:rsidTr="00CF36B9">
         <w:trPr>
           <w:trHeight w:val="156"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="665" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3184075F" w14:textId="77777777" w:rsidR="00DB7E60" w:rsidRPr="00150B28" w:rsidRDefault="00DB7E60" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="246" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="311B8EEB" w14:textId="77777777" w:rsidR="00DB7E60" w:rsidRPr="00150B28" w:rsidRDefault="00DB7E60" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0946AB2F" w14:textId="77777777" w:rsidR="00DB7E60" w:rsidRPr="00150B28" w:rsidRDefault="00000000" w:rsidP="007F0B51">
+          <w:p w14:paraId="0946AB2F" w14:textId="77777777" w:rsidR="00DB7E60" w:rsidRPr="00150B28" w:rsidRDefault="00D16E65" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMath>
                 <m:acc>
                   <m:accPr>
                     <m:chr m:val="̅"/>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math" w:cstheme="majorHAnsi"/>
                         <w:color w:val="000000"/>
                         <w:szCs w:val="24"/>
                         <w:lang w:eastAsia="es-MX"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:accPr>
                   <m:e>
                     <m:r>
                       <m:rPr>
                         <m:nor/>
                       </m:rPr>
                       <w:rPr>
                         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                         <w:color w:val="000000"/>
                         <w:szCs w:val="24"/>
                         <w:lang w:eastAsia="es-MX"/>
                       </w:rPr>
                       <m:t>X</m:t>
                     </m:r>
                   </m:e>
                 </m:acc>
               </m:oMath>
             </m:oMathPara>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7721ED6F" w14:textId="77777777" w:rsidR="00DB7E60" w:rsidRPr="00150B28" w:rsidRDefault="00DB7E60" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMath>
                 <m:r>
                   <m:rPr>
                     <m:nor/>
                   </m:rPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                     <w:color w:val="000000"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:eastAsia="es-MX"/>
                   </w:rPr>
                   <m:t>S</m:t>
                 </m:r>
               </m:oMath>
             </m:oMathPara>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B9EA07A" w14:textId="77777777" w:rsidR="00DB7E60" w:rsidRPr="00150B28" w:rsidRDefault="00000000" w:rsidP="007F0B51">
+          <w:p w14:paraId="6B9EA07A" w14:textId="77777777" w:rsidR="00DB7E60" w:rsidRPr="00150B28" w:rsidRDefault="00D16E65" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMath>
                 <m:acc>
                   <m:accPr>
                     <m:chr m:val="̃"/>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math" w:cstheme="majorHAnsi"/>
                         <w:i/>
                         <w:color w:val="000000"/>
                         <w:szCs w:val="24"/>
                         <w:lang w:eastAsia="es-MX"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:accPr>
@@ -11020,51 +10791,51 @@
             <w:tcW w:w="236" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F7F4A8D" w14:textId="77777777" w:rsidR="00DB7E60" w:rsidRPr="00150B28" w:rsidRDefault="00DB7E60" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="115BE229" w14:textId="77777777" w:rsidR="00DB7E60" w:rsidRPr="00150B28" w:rsidRDefault="00000000" w:rsidP="007F0B51">
+          <w:p w14:paraId="115BE229" w14:textId="77777777" w:rsidR="00DB7E60" w:rsidRPr="00150B28" w:rsidRDefault="00D16E65" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMath>
                 <m:acc>
                   <m:accPr>
                     <m:chr m:val="̅"/>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math" w:cstheme="majorHAnsi"/>
                         <w:color w:val="000000"/>
                         <w:szCs w:val="24"/>
                         <w:lang w:eastAsia="es-MX"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:accPr>
                   <m:e>
@@ -11111,51 +10882,51 @@
                 <m:r>
                   <m:rPr>
                     <m:nor/>
                   </m:rPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                     <w:color w:val="000000"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:eastAsia="es-MX"/>
                   </w:rPr>
                   <m:t>S</m:t>
                 </m:r>
               </m:oMath>
             </m:oMathPara>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="610" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52CE0F00" w14:textId="77777777" w:rsidR="00DB7E60" w:rsidRPr="00150B28" w:rsidRDefault="00000000" w:rsidP="007F0B51">
+          <w:p w14:paraId="52CE0F00" w14:textId="77777777" w:rsidR="00DB7E60" w:rsidRPr="00150B28" w:rsidRDefault="00D16E65" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMath>
                 <m:acc>
                   <m:accPr>
                     <m:chr m:val="̃"/>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math" w:cstheme="majorHAnsi"/>
                         <w:i/>
                         <w:color w:val="000000"/>
                         <w:szCs w:val="24"/>
                         <w:lang w:eastAsia="es-MX"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:accPr>
@@ -11170,51 +10941,50 @@
                         <w:szCs w:val="24"/>
                         <w:lang w:eastAsia="es-MX"/>
                       </w:rPr>
                       <m:t>X</m:t>
                     </m:r>
                   </m:e>
                 </m:acc>
               </m:oMath>
             </m:oMathPara>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB7E60" w:rsidRPr="00150B28" w14:paraId="4F7CF64F" w14:textId="77777777" w:rsidTr="00CF36B9">
         <w:trPr>
           <w:trHeight w:val="283"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="665" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2EFE6DDA" w14:textId="77777777" w:rsidR="00DB7E60" w:rsidRPr="00150B28" w:rsidRDefault="00DB7E60" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150B28">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
@@ -11226,119 +10996,116 @@
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71C92274" w14:textId="77777777" w:rsidR="00DB7E60" w:rsidRPr="00150B28" w:rsidRDefault="00DB7E60" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C3BA950" w14:textId="77777777" w:rsidR="00DB7E60" w:rsidRPr="00150B28" w:rsidRDefault="00DB7E60" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150B28">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>5.63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="27DB2E91" w14:textId="77777777" w:rsidR="00DB7E60" w:rsidRPr="00150B28" w:rsidRDefault="00DB7E60" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150B28">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>2.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1E96359D" w14:textId="77777777" w:rsidR="00DB7E60" w:rsidRPr="00150B28" w:rsidRDefault="00DB7E60" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150B28">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>6.00</w:t>
             </w:r>
           </w:p>
@@ -11450,51 +11217,50 @@
             <w:r w:rsidRPr="00150B28">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>8.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB7E60" w:rsidRPr="00150B28" w14:paraId="47E5EAB4" w14:textId="77777777" w:rsidTr="00CF36B9">
         <w:trPr>
           <w:trHeight w:val="283"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="665" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0802240C" w14:textId="77777777" w:rsidR="00DB7E60" w:rsidRPr="00150B28" w:rsidRDefault="00DB7E60" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150B28">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
@@ -11506,119 +11272,116 @@
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="552D90B0" w14:textId="77777777" w:rsidR="00DB7E60" w:rsidRPr="00150B28" w:rsidRDefault="00DB7E60" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="50148FD8" w14:textId="77777777" w:rsidR="00DB7E60" w:rsidRPr="00150B28" w:rsidRDefault="00DB7E60" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150B28">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>4.82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3FDF3E7D" w14:textId="77777777" w:rsidR="00DB7E60" w:rsidRPr="00150B28" w:rsidRDefault="00DB7E60" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150B28">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>3.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="726D2643" w14:textId="77777777" w:rsidR="00DB7E60" w:rsidRPr="00150B28" w:rsidRDefault="00DB7E60" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150B28">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>5.00</w:t>
             </w:r>
           </w:p>
@@ -11730,51 +11493,50 @@
             <w:r w:rsidRPr="00150B28">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>7.42</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB7E60" w:rsidRPr="00150B28" w14:paraId="37ABB42B" w14:textId="77777777" w:rsidTr="00CF36B9">
         <w:trPr>
           <w:trHeight w:val="283"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="665" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A69DF92" w14:textId="77777777" w:rsidR="00DB7E60" w:rsidRPr="00150B28" w:rsidRDefault="00DB7E60" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150B28">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
@@ -11786,119 +11548,116 @@
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AB2B843" w14:textId="77777777" w:rsidR="00DB7E60" w:rsidRPr="00150B28" w:rsidRDefault="00DB7E60" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="25539C1D" w14:textId="77777777" w:rsidR="00DB7E60" w:rsidRPr="00150B28" w:rsidRDefault="00DB7E60" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150B28">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>4.54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1398B9BD" w14:textId="77777777" w:rsidR="00DB7E60" w:rsidRPr="00150B28" w:rsidRDefault="00DB7E60" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150B28">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>3.23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="651A39C9" w14:textId="77777777" w:rsidR="00DB7E60" w:rsidRPr="00150B28" w:rsidRDefault="00DB7E60" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150B28">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>4.00</w:t>
             </w:r>
           </w:p>
@@ -12010,51 +11769,50 @@
             <w:r w:rsidRPr="00150B28">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>7.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB7E60" w:rsidRPr="00150B28" w14:paraId="763FCCBC" w14:textId="77777777" w:rsidTr="00CF36B9">
         <w:trPr>
           <w:trHeight w:val="283"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="665" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="512B9BD4" w14:textId="77777777" w:rsidR="00DB7E60" w:rsidRPr="00150B28" w:rsidRDefault="00DB7E60" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150B28">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
@@ -12066,119 +11824,116 @@
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1105F56D" w14:textId="77777777" w:rsidR="00DB7E60" w:rsidRPr="00150B28" w:rsidRDefault="00DB7E60" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2CA50F2C" w14:textId="77777777" w:rsidR="00DB7E60" w:rsidRPr="00150B28" w:rsidRDefault="00DB7E60" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150B28">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>4.73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5343C3C7" w14:textId="77777777" w:rsidR="00DB7E60" w:rsidRPr="00150B28" w:rsidRDefault="00DB7E60" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150B28">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>2.92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="69BA9D5B" w14:textId="77777777" w:rsidR="00DB7E60" w:rsidRPr="00150B28" w:rsidRDefault="00DB7E60" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150B28">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>5.00</w:t>
             </w:r>
           </w:p>
@@ -12290,51 +12045,50 @@
             <w:r w:rsidRPr="00150B28">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>7.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB7E60" w:rsidRPr="00150B28" w14:paraId="58EB801F" w14:textId="77777777" w:rsidTr="00CF36B9">
         <w:trPr>
           <w:trHeight w:val="283"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="665" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="089E2CA1" w14:textId="77777777" w:rsidR="00DB7E60" w:rsidRPr="00150B28" w:rsidRDefault="00DB7E60" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150B28">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
@@ -12346,119 +12100,116 @@
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3722D85B" w14:textId="77777777" w:rsidR="00DB7E60" w:rsidRPr="00150B28" w:rsidRDefault="00DB7E60" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4ED2F9EB" w14:textId="77777777" w:rsidR="00DB7E60" w:rsidRPr="00150B28" w:rsidRDefault="00DB7E60" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150B28">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>4.05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0ECA8491" w14:textId="77777777" w:rsidR="00DB7E60" w:rsidRPr="00150B28" w:rsidRDefault="00DB7E60" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150B28">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>3.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0A4C5A23" w14:textId="77777777" w:rsidR="00DB7E60" w:rsidRPr="00150B28" w:rsidRDefault="00DB7E60" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150B28">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>3.00</w:t>
             </w:r>
           </w:p>
@@ -12569,51 +12320,50 @@
             </w:pPr>
             <w:r w:rsidRPr="00150B28">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>4.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB7E60" w:rsidRPr="00150B28" w14:paraId="12AA5AF1" w14:textId="77777777" w:rsidTr="00CF36B9">
         <w:trPr>
           <w:trHeight w:val="283"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="665" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5D9EFD9A" w14:textId="77777777" w:rsidR="00DB7E60" w:rsidRPr="00150B28" w:rsidRDefault="00DB7E60" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150B28">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
@@ -12623,117 +12373,114 @@
             <w:tcW w:w="246" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3773DCB4" w14:textId="77777777" w:rsidR="00DB7E60" w:rsidRPr="00150B28" w:rsidRDefault="00DB7E60" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="72E6C479" w14:textId="77777777" w:rsidR="00DB7E60" w:rsidRPr="00150B28" w:rsidRDefault="00DB7E60" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150B28">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>3.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1A0C430E" w14:textId="77777777" w:rsidR="00DB7E60" w:rsidRPr="00150B28" w:rsidRDefault="00DB7E60" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150B28">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>3.63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6375358B" w14:textId="77777777" w:rsidR="00DB7E60" w:rsidRPr="00150B28" w:rsidRDefault="00DB7E60" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150B28">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>1.90</w:t>
             </w:r>
           </w:p>
@@ -12841,51 +12588,50 @@
             <w:r w:rsidRPr="00150B28">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>4.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB7E60" w:rsidRPr="00150B28" w14:paraId="60D4B2D9" w14:textId="77777777" w:rsidTr="00CF36B9">
         <w:trPr>
           <w:trHeight w:val="283"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="665" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C6F8640" w14:textId="77777777" w:rsidR="00DB7E60" w:rsidRPr="00150B28" w:rsidRDefault="00DB7E60" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150B28">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
@@ -12897,119 +12643,116 @@
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D7E0FA7" w14:textId="77777777" w:rsidR="00DB7E60" w:rsidRPr="00150B28" w:rsidRDefault="00DB7E60" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="782B61AA" w14:textId="77777777" w:rsidR="00DB7E60" w:rsidRPr="00150B28" w:rsidRDefault="00DB7E60" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150B28">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>3.56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="334EBB75" w14:textId="77777777" w:rsidR="00DB7E60" w:rsidRPr="00150B28" w:rsidRDefault="00DB7E60" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150B28">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>1.05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E7A455A" w14:textId="77777777" w:rsidR="00DB7E60" w:rsidRPr="00150B28" w:rsidRDefault="00DB7E60" w:rsidP="007F0B51">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150B28">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
               <w:t>3.75</w:t>
             </w:r>
           </w:p>
@@ -13956,51 +13699,51 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fuente: Elaboración propia.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BB075DD" w14:textId="77777777" w:rsidR="00FA087C" w:rsidRPr="00150B28" w:rsidRDefault="00FA087C" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6196A28E" w14:textId="07AED09C" w:rsidR="00670699" w:rsidRPr="00150B28" w:rsidRDefault="00000000" w:rsidP="00C86EDA">
+    <w:p w14:paraId="6196A28E" w14:textId="07AED09C" w:rsidR="00670699" w:rsidRPr="00150B28" w:rsidRDefault="00D16E65" w:rsidP="00C86EDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Discusión</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B5F07C7" w14:textId="77777777" w:rsidR="00FA767C" w:rsidRPr="00150B28" w:rsidRDefault="00FA767C" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -14155,51 +13898,51 @@
       <w:r w:rsidR="00133DDA" w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de U</w:t>
       </w:r>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">=1246 y las sumas de rangos aún muestran que el grupo sin ansiedad tiende a obtener mejores calificaciones, pero la falta de significancia implica que otros factores podrían estar influyendo en el rendimiento académico. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="272A9F39" w14:textId="77777777" w:rsidR="00C86EDA" w:rsidRPr="00150B28" w:rsidRDefault="00C86EDA" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E75A629" w14:textId="77777777" w:rsidR="00670699" w:rsidRPr="00150B28" w:rsidRDefault="00000000" w:rsidP="00C86EDA">
+    <w:p w14:paraId="3E75A629" w14:textId="77777777" w:rsidR="00670699" w:rsidRPr="00150B28" w:rsidRDefault="00D16E65" w:rsidP="00C86EDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Conclusiones</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79E643A1" w14:textId="77777777" w:rsidR="00660E06" w:rsidRPr="00150B28" w:rsidRDefault="00660E06" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -14252,51 +13995,51 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>En conjunto, estos resultados destacan la importancia de implementar estrategias de apoyo emocional y académico para ayudar a los estudiantes a gestionar la ansiedad y mejorar su rendimiento.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45B11856" w14:textId="77777777" w:rsidR="00660E06" w:rsidRPr="00150B28" w:rsidRDefault="00660E06" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6792213E" w14:textId="77777777" w:rsidR="0021172A" w:rsidRPr="00150B28" w:rsidRDefault="00000000" w:rsidP="00C86EDA">
+    <w:p w14:paraId="6792213E" w14:textId="77777777" w:rsidR="0021172A" w:rsidRPr="00150B28" w:rsidRDefault="00D16E65" w:rsidP="00C86EDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Futuras líneas de investigación</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78878568" w14:textId="5FE53AC1" w:rsidR="0021172A" w:rsidRDefault="0021172A" w:rsidP="00C86EDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
@@ -14402,51 +14145,51 @@
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> institucionales e indagar sobre alternativas que favorezcan el manejo efectivo de la ansiedad</w:t>
       </w:r>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>, así como la propuesta de nuevas alternativas basadas en las necesidades específicas de los estudiantes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73CCC5EC" w14:textId="77777777" w:rsidR="0006172E" w:rsidRPr="00150B28" w:rsidRDefault="0006172E" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="421E9E85" w14:textId="0F9F1BAF" w:rsidR="00670699" w:rsidRPr="00150B28" w:rsidRDefault="00000000" w:rsidP="00C86EDA">
+    <w:p w14:paraId="421E9E85" w14:textId="0F9F1BAF" w:rsidR="00670699" w:rsidRPr="00150B28" w:rsidRDefault="00D16E65" w:rsidP="00C86EDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Agradecimientos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5660A074" w14:textId="743F31E2" w:rsidR="00FA767C" w:rsidRDefault="00EB3520" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-7" w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
@@ -14716,51 +14459,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BE17F12" w14:textId="77777777" w:rsidR="00C86EDA" w:rsidRDefault="00C86EDA" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-7" w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7CD4DF5E" w14:textId="77777777" w:rsidR="00C86EDA" w:rsidRPr="00150B28" w:rsidRDefault="00C86EDA" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-7" w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38FFB5DA" w14:textId="77777777" w:rsidR="00670699" w:rsidRPr="00150B28" w:rsidRDefault="00000000" w:rsidP="00C86EDA">
+    <w:p w14:paraId="38FFB5DA" w14:textId="77777777" w:rsidR="00670699" w:rsidRPr="00150B28" w:rsidRDefault="00D16E65" w:rsidP="00C86EDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Referencias</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="095936C3" w14:textId="77777777" w:rsidR="00FA767C" w:rsidRPr="00150B28" w:rsidRDefault="00FA767C" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="-7" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
@@ -14772,219 +14515,199 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Abadía, G. (2020). </w:t>
       </w:r>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Relación de la ansiedad ante los exámenes y el rendimiento académico en estudiantes del I ciclo de la carrera de psicología de la Universidad Continental 2019-I</w:t>
       </w:r>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Tesis de licenciatura, Escuela Académico Profesional de Psicología, Universidad Continental]. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:tgtFrame="_new" w:history="1">
+      <w:hyperlink r:id="rId14" w:tgtFrame="_new" w:history="1">
         <w:r w:rsidRPr="00150B28">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>https://hdl.handle.net/20.500.12394/9233</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>}</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E968705" w14:textId="77777777" w:rsidR="00FA767C" w:rsidRPr="00150B28" w:rsidRDefault="00FA767C" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="-7" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>Banega</w:t>
-[...8 lines deleted...]
-        <w:t>, S. (2022). Ansiedad frente a exámenes. Propuesta de intervención para estudiantes universitarios de la Facultad de Ciencias Exactas - UNLP. Universidad Nacional de La Plata.</w:t>
+        <w:t>Banega, S. (2022). Ansiedad frente a exámenes. Propuesta de intervención para estudiantes universitarios de la Facultad de Ciencias Exactas - UNLP. Universidad Nacional de La Plata.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FC69CCA" w14:textId="77777777" w:rsidR="00FA767C" w:rsidRPr="00150B28" w:rsidRDefault="00FA767C" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="-7" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>Bojorquez</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> de la Torre, J. D. (2015). Ansiedad y rendimiento académico en estudiantes universitarios. Universidad de San Martín de Porres.</w:t>
+        <w:t>Bojorquez de la Torre, J. D. (2015). Ansiedad y rendimiento académico en estudiantes universitarios. Universidad de San Martín de Porres.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7179C048" w14:textId="77777777" w:rsidR="00FA767C" w:rsidRPr="00150B28" w:rsidRDefault="00FA767C" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="-7" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Cabrera Zamora, I. M. (2011). </w:t>
       </w:r>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>El nivel de ansiedad ante los exámenes y el rendimiento académico en los estudiantes de la licenciatura en psicología ante la asignatura de estadística II-edición única (maestría)</w:t>
       </w:r>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">. Instituto Tecnológico y de Estudios Superiores de Monterrey. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:tgtFrame="_new" w:history="1">
+      <w:hyperlink r:id="rId15" w:tgtFrame="_new" w:history="1">
         <w:r w:rsidRPr="00150B28">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>http://hdl.handle.net/11285/570804</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="66D26E42" w14:textId="77777777" w:rsidR="00FA767C" w:rsidRPr="00150B28" w:rsidRDefault="00FA767C" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="-7" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Cardona, J., Pérez, D., Rivera, S., Gómez, J., &amp; Reyes, A. (2015). Prevalencia de ansiedad en estudiantes universitarios. </w:t>
       </w:r>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Revista Diversitas: Perspectivas en psicología</w:t>
       </w:r>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">, 11(1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:tgtFrame="_new" w:history="1">
+      <w:hyperlink r:id="rId16" w:tgtFrame="_new" w:history="1">
         <w:r w:rsidRPr="00150B28">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>http://www.scielo.org.co/scielo.php?script=sci_arttext&amp;pid=S179499982015000100006</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="31DCCD98" w14:textId="77777777" w:rsidR="00FA767C" w:rsidRPr="00150B28" w:rsidRDefault="00FA767C" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="-7" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
@@ -15048,69 +14771,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Córdoba Díaz, L. M., &amp; Castro Franco, J. V. (2020). Influencia de la ansiedad en el rendimiento académico de estudiantes universitarios. Universidad Cooperativa de Colombia.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="596C535C" w14:textId="77777777" w:rsidR="00FA767C" w:rsidRPr="00150B28" w:rsidRDefault="00FA767C" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="-7" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>Corrales-Córdoba, D., Rangel-Arcos, M. J., &amp; Varela-Arévalo, M. T. (2024). Actividades de ocio y su relación con la salud mental en jóvenes universitarios de Cali, Colombia (</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Corrales-Córdoba, D., Rangel-Arcos, M. J., &amp; Varela-Arévalo, M. T. (2024). Actividades de ocio y su relación con la salud mental en jóvenes universitarios de Cali, Colombia (Leisure </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>activities</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
@@ -15248,140 +14953,130 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Cali, Colombia). </w:t>
       </w:r>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Retos</w:t>
       </w:r>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">, 59, 1018–1025. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:tgtFrame="_new" w:history="1">
+      <w:hyperlink r:id="rId17" w:tgtFrame="_new" w:history="1">
         <w:r w:rsidRPr="00150B28">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>https://doi.org/10.47197/retos.v59.104601</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2BC6CC83" w14:textId="77777777" w:rsidR="00FA767C" w:rsidRPr="00150B28" w:rsidRDefault="00FA767C" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="-7" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Cruz, V. (2022). Prevalencia de ansiedad y factores académicos relacionados en estudiantes de una Facultad de Medicina de El Salvador año 2021. </w:t>
       </w:r>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Revista científica Crea Ciencia</w:t>
       </w:r>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">, 15(1), 72-89. Universidad Evangélica de El Salvador. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:tgtFrame="_new" w:history="1">
+      <w:hyperlink r:id="rId18" w:tgtFrame="_new" w:history="1">
         <w:r w:rsidRPr="00150B28">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>https://doi.org/10.5377/creaciencia.v15i1.15712</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="04A07A23" w14:textId="77777777" w:rsidR="00FA767C" w:rsidRPr="00150B28" w:rsidRDefault="00FA767C" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="-7" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>Furlan</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">, L. A., Ferrero, M. J., &amp; Gallart, G. (2014). Ansiedad ante los exámenes, procrastinación y síntomas mentales en estudiantes de la Universidad Nacional de Córdoba. </w:t>
+        <w:t xml:space="preserve">Furlan, L. A., Ferrero, M. J., &amp; Gallart, G. (2014). Ansiedad ante los exámenes, procrastinación y síntomas mentales en estudiantes de la Universidad Nacional de Córdoba. </w:t>
       </w:r>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Revista Argentina de Ciencias del Comportamiento</w:t>
       </w:r>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>, 6(3), 31-39. Universidad Nacional de Córdoba.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B7A3B34" w14:textId="77777777" w:rsidR="00FA767C" w:rsidRPr="00150B28" w:rsidRDefault="00FA767C" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="-7" w:hanging="709"/>
         <w:jc w:val="both"/>
@@ -15395,102 +15090,102 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">García Suárez, J., Guzmán Martínez, M., &amp; Monje Parrilla, F. J. (2023). Estudio descriptivo de la ansiedad matemática en estudiantes mexicanos de ingeniería. </w:t>
       </w:r>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>IE Revista de Investigación Educativa de la REDIECH, 14</w:t>
       </w:r>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">, e1619. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:tgtFrame="_new" w:history="1">
+      <w:hyperlink r:id="rId19" w:tgtFrame="_new" w:history="1">
         <w:r w:rsidRPr="00150B28">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>https://doi.org/10.33010/ie_rie_rediech.v14i0.1619</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3B3DECFE" w14:textId="77777777" w:rsidR="00FA767C" w:rsidRPr="00150B28" w:rsidRDefault="00FA767C" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="-7" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">González Correa, A., &amp; Hernández Ramírez, E. M. (2017). Diferencias entre los niveles de ansiedad en estudiantes de pregrado de ingeniería de la Universidad de Antioquia, 2017. </w:t>
       </w:r>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Congresos CLABES</w:t>
       </w:r>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:tgtFrame="_new" w:history="1">
+      <w:hyperlink r:id="rId20" w:tgtFrame="_new" w:history="1">
         <w:r w:rsidRPr="00150B28">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>https://revistas.utp.ac.pa/index.php/clabes/article/view/1678</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="51B9A177" w14:textId="77777777" w:rsidR="00FA767C" w:rsidRPr="00150B28" w:rsidRDefault="00FA767C" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="-7" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
@@ -15526,67 +15221,57 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Preimpresiones SciELO</w:t>
       </w:r>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59744039" w14:textId="77777777" w:rsidR="00FA767C" w:rsidRPr="00150B28" w:rsidRDefault="00FA767C" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="-7" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>Grandis</w:t>
-[...8 lines deleted...]
-        <w:t>, A. (2009). Evaluación de la ansiedad frente a los exámenes universitarios [Tesis de doctorado, Universidad Nacional de Córdoba, Facultad de Ciencias Médicas]. Córdoba, Argentina. ID: lil-583556.</w:t>
+        <w:t>Grandis, A. (2009). Evaluación de la ansiedad frente a los exámenes universitarios [Tesis de doctorado, Universidad Nacional de Córdoba, Facultad de Ciencias Médicas]. Córdoba, Argentina. ID: lil-583556.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BD0BD6C" w14:textId="77777777" w:rsidR="00FA767C" w:rsidRPr="00150B28" w:rsidRDefault="00FA767C" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="-7" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Grases Colom, G., &amp; Rigo </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
@@ -15625,203 +15310,103 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> i cultura. Revista mallorquina de pedagogía</w:t>
       </w:r>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>, (21), 97-116.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71FFB598" w14:textId="77777777" w:rsidR="00FA767C" w:rsidRPr="00150B28" w:rsidRDefault="00FA767C" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="-7" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>Hjorth</w:t>
-[...98 lines deleted...]
-        <w:t xml:space="preserve">, H. (2016). </w:t>
+        <w:t xml:space="preserve">Hjorth, C., Bilgrav, L., Frandsen, L., Overgaard, C., Torp-Pedersen, C., Nielsen, B., &amp; Bøggild, H. (2016). </w:t>
       </w:r>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Mental health and school dropout across educational levels and gender: A </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>4.8 year</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> follow-up study. </w:t>
       </w:r>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>BMC Public Health, 16</w:t>
       </w:r>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">, 976. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00150B28">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US" w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>https://doi.org/10.1186/s12889-016-3622-8</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79E66E7E" w14:textId="77777777" w:rsidR="00FA767C" w:rsidRPr="00150B28" w:rsidRDefault="00FA767C" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="-7" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -15852,51 +15437,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Ed.), </w:t>
       </w:r>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Research in psychotherapy</w:t>
       </w:r>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pp. 90-102). American Psychological Association. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:tgtFrame="_new" w:history="1">
+      <w:hyperlink r:id="rId22" w:tgtFrame="_new" w:history="1">
         <w:r w:rsidRPr="00150B28">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>https://doi.org/10.1037/10546-004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1829D5BB" w14:textId="77777777" w:rsidR="00FA767C" w:rsidRPr="00150B28" w:rsidRDefault="00FA767C" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="-7" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00150B28">
@@ -15912,101 +15497,83 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> Salazar, N., Moreno García, E., &amp; García Santillán, A. (2019). Factores que explican la ansiedad hacia las matemáticas en estudiantes de Economía en México. </w:t>
       </w:r>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Investigación Administrativa</w:t>
       </w:r>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">, 48(124). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:tgtFrame="_new" w:history="1">
+      <w:hyperlink r:id="rId23" w:tgtFrame="_new" w:history="1">
         <w:r w:rsidRPr="00150B28">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>https://doi.org/10.22201/fca.18706614e.2019.124.56137</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="17F92773" w14:textId="77777777" w:rsidR="00FA767C" w:rsidRPr="00150B28" w:rsidRDefault="00FA767C" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="-7" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Méndez Gutiérrez, E., &amp; Navarro Segura, M. C. (2021). La ansiedad y el riesgo de deserción universitaria en jóvenes entre 18-24 años de los primeros semestres académicos de la Universidad del Sinú Seccional Cartagena [Trabajo para optar el título de psicóloga, Universidad del Sinú Elías Bechara </w:t>
-[...19 lines deleted...]
-      <w:hyperlink r:id="rId23" w:tgtFrame="_new" w:history="1">
+        <w:t xml:space="preserve">Méndez Gutiérrez, E., &amp; Navarro Segura, M. C. (2021). La ansiedad y el riesgo de deserción universitaria en jóvenes entre 18-24 años de los primeros semestres académicos de la Universidad del Sinú Seccional Cartagena [Trabajo para optar el título de psicóloga, Universidad del Sinú Elías Bechara Zainúm - Seccional Cartagena]. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:tgtFrame="_new" w:history="1">
         <w:r w:rsidRPr="00150B28">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>http://repositorio.unisinucartagena.edu.co:8080/xmlui/handle/123456789/137</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4C6B2950" w14:textId="77777777" w:rsidR="00FA767C" w:rsidRPr="00150B28" w:rsidRDefault="00FA767C" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="-7" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
@@ -16014,51 +15581,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Merchán-Villafuerte, K., Quiroz-Villamar, D., &amp; Saltos-Alcívar, V. (2024). Impacto de la ansiedad, depresión y estrés post pandémico en el desempeño académico de estudiantes universitarios. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>MQRInvestigar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">, 8, 3471-3492. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:tgtFrame="_new" w:history="1">
+      <w:hyperlink r:id="rId25" w:tgtFrame="_new" w:history="1">
         <w:r w:rsidRPr="00150B28">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>https://doi.org/10.56048/MQR20225.8.1.2024.3471-3492</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="461CC74A" w14:textId="77777777" w:rsidR="00FA767C" w:rsidRPr="00150B28" w:rsidRDefault="00FA767C" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="-7" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
@@ -16114,354 +15681,335 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>, 3(1), 10-59.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59164AEE" w14:textId="77777777" w:rsidR="00FA767C" w:rsidRPr="00150B28" w:rsidRDefault="00FA767C" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="-7" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vera Cala, L. M., Niño García, A. J., Porras Saldarriaga, M. A., Durán </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, N. J., Delgado Chávez, A. P., Caballero Badillo, C. M., &amp; Navarro Rueda, P. J. (2020). Salud mental y deserción en una población universitaria con bajo rendimiento académico. </w:t>
+        <w:t xml:space="preserve">Vera Cala, L. M., Niño García, A. J., Porras Saldarriaga, M. A., Durán Saldoval, N. J., Delgado Chávez, A. P., Caballero Badillo, C. M., &amp; Navarro Rueda, P. J. (2020). Salud mental y deserción en una población universitaria con bajo rendimiento académico. </w:t>
       </w:r>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Revista Virtual Universidad Católica del Norte</w:t>
       </w:r>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">, 60, 137-158. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:tgtFrame="_new" w:history="1">
+      <w:hyperlink r:id="rId26" w:tgtFrame="_new" w:history="1">
         <w:r w:rsidRPr="00150B28">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>https://www.redalyc.org/jatsRepo/1942/194263234008/html/index.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="47457FA0" w14:textId="77777777" w:rsidR="00FA767C" w:rsidRPr="00150B28" w:rsidRDefault="00FA767C" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="-7" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Vila-Toscano, J. H., Hoyos Pacheco, S. L., González, D. P., &amp; Cabrales Polo, A. (2011). Relación entre ansiedad ante los exámenes, tipos de pruebas y rendimiento académico en estudiantes universitarios. *</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Psicogente</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">*, *14*(26), 255-268. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="00150B28">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>https://www.redalyc.org/articulo.oa?id=497552359004</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00150B28">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E734D72" w14:textId="77777777" w:rsidR="00FA767C" w:rsidRPr="00150B28" w:rsidRDefault="00FA767C" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-7"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="447CF895" w14:textId="77777777" w:rsidR="00FA767C" w:rsidRPr="00150B28" w:rsidRDefault="00FA767C" w:rsidP="007F0B51">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FA767C" w:rsidRPr="00150B28" w:rsidSect="00C6687C">
-      <w:footerReference w:type="default" r:id="rId27"/>
+      <w:footerReference w:type="default" r:id="rId28"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="680" w:footer="340" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="31173FB4" w14:textId="77777777" w:rsidR="00FF09D2" w:rsidRDefault="00FF09D2" w:rsidP="00D1767F">
+    <w:p w14:paraId="41DD65D7" w14:textId="77777777" w:rsidR="00D16E65" w:rsidRDefault="00D16E65" w:rsidP="00D1767F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14C2E837" w14:textId="77777777" w:rsidR="00FF09D2" w:rsidRDefault="00FF09D2" w:rsidP="00D1767F">
+    <w:p w14:paraId="31B2019F" w14:textId="77777777" w:rsidR="00D16E65" w:rsidRDefault="00D16E65" w:rsidP="00D1767F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="20211F60" w14:textId="3841D2C7" w:rsidR="00C6687C" w:rsidRDefault="00C6687C" w:rsidP="00C6687C">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Vol. 11, Núm. 22                  Julio – </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Diciembre</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> 2024                       CEMYS</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="188AB892" w14:textId="77777777" w:rsidR="00C6687C" w:rsidRDefault="00C6687C">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="003F26B6" w14:textId="77777777" w:rsidR="00FF09D2" w:rsidRDefault="00FF09D2" w:rsidP="00D1767F">
+    <w:p w14:paraId="641037DA" w14:textId="77777777" w:rsidR="00D16E65" w:rsidRDefault="00D16E65" w:rsidP="00D1767F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F8A4331" w14:textId="77777777" w:rsidR="00FF09D2" w:rsidRDefault="00FF09D2" w:rsidP="00D1767F">
+    <w:p w14:paraId="508E9537" w14:textId="77777777" w:rsidR="00D16E65" w:rsidRDefault="00D16E65" w:rsidP="00D1767F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="E4089024"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -16764,50 +16312,51 @@
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B47730"/>
+    <w:rsid w:val="00012C02"/>
     <w:rsid w:val="00034616"/>
     <w:rsid w:val="00034EEB"/>
     <w:rsid w:val="00037309"/>
     <w:rsid w:val="0006063C"/>
     <w:rsid w:val="0006172E"/>
     <w:rsid w:val="000802B8"/>
     <w:rsid w:val="000B727E"/>
     <w:rsid w:val="000B7BAA"/>
     <w:rsid w:val="00133856"/>
     <w:rsid w:val="00133DDA"/>
     <w:rsid w:val="0013539C"/>
     <w:rsid w:val="0015074B"/>
     <w:rsid w:val="00150B28"/>
     <w:rsid w:val="001710E1"/>
     <w:rsid w:val="001953D3"/>
     <w:rsid w:val="001A0FB8"/>
     <w:rsid w:val="0021172A"/>
     <w:rsid w:val="00212165"/>
     <w:rsid w:val="002465A5"/>
     <w:rsid w:val="0027365D"/>
     <w:rsid w:val="0029639D"/>
     <w:rsid w:val="00311772"/>
     <w:rsid w:val="00326F90"/>
     <w:rsid w:val="00357EED"/>
     <w:rsid w:val="003E320A"/>
@@ -16840,55 +16389,57 @@
     <w:rsid w:val="007D2EBE"/>
     <w:rsid w:val="007D3860"/>
     <w:rsid w:val="007F0B51"/>
     <w:rsid w:val="00860930"/>
     <w:rsid w:val="008C4099"/>
     <w:rsid w:val="008D24FC"/>
     <w:rsid w:val="008E276B"/>
     <w:rsid w:val="008F5185"/>
     <w:rsid w:val="008F600E"/>
     <w:rsid w:val="009333F5"/>
     <w:rsid w:val="009405A6"/>
     <w:rsid w:val="00995397"/>
     <w:rsid w:val="009B4001"/>
     <w:rsid w:val="009C1E28"/>
     <w:rsid w:val="009D0B45"/>
     <w:rsid w:val="009F7156"/>
     <w:rsid w:val="00A03E54"/>
     <w:rsid w:val="00A32E54"/>
     <w:rsid w:val="00A677C4"/>
     <w:rsid w:val="00A73752"/>
     <w:rsid w:val="00AA1D8D"/>
     <w:rsid w:val="00AF3E08"/>
     <w:rsid w:val="00B41C7E"/>
     <w:rsid w:val="00B47730"/>
     <w:rsid w:val="00C00548"/>
+    <w:rsid w:val="00C2073F"/>
     <w:rsid w:val="00C20FF2"/>
     <w:rsid w:val="00C6687C"/>
     <w:rsid w:val="00C86EDA"/>
     <w:rsid w:val="00CB0664"/>
     <w:rsid w:val="00CF36B9"/>
+    <w:rsid w:val="00D16E65"/>
     <w:rsid w:val="00D1767F"/>
     <w:rsid w:val="00D3234E"/>
     <w:rsid w:val="00D4506E"/>
     <w:rsid w:val="00D451F5"/>
     <w:rsid w:val="00D459E0"/>
     <w:rsid w:val="00D749A5"/>
     <w:rsid w:val="00DB4739"/>
     <w:rsid w:val="00DB7E60"/>
     <w:rsid w:val="00DC19B9"/>
     <w:rsid w:val="00DE1968"/>
     <w:rsid w:val="00E23801"/>
     <w:rsid w:val="00E44D74"/>
     <w:rsid w:val="00E5715C"/>
     <w:rsid w:val="00EB3520"/>
     <w:rsid w:val="00F05296"/>
     <w:rsid w:val="00F12F1B"/>
     <w:rsid w:val="00F241BC"/>
     <w:rsid w:val="00FA087C"/>
     <w:rsid w:val="00FA767C"/>
     <w:rsid w:val="00FC4132"/>
     <w:rsid w:val="00FC693F"/>
     <w:rsid w:val="00FD1998"/>
     <w:rsid w:val="00FF09D2"/>
   </w:rsids>
   <m:mathPr>
@@ -17503,51 +17054,50 @@
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo9Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
@@ -18088,51 +17638,51 @@
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Descripcin">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="nfasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citadestacada">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
@@ -28411,51 +27961,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1864126678">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdl.handle.net/20.500.12394/9233" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.33010/ie_rie_rediech.v14i0.1619" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.redalyc.org/articulo.oa?id=497552359004" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/10546-004" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5377/creaciencia.v15i1.15712" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.redalyc.org/jatsRepo/1942/194263234008/html/index.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.47197/retos.v59.104601" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12889-016-3622-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.56048/MQR20225.8.1.2024.3471-3492" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scielo.org.co/scielo.php?script=sci_arttext&amp;pid=S179499982015000100006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.unisinucartagena.edu.co:8080/xmlui/handle/123456789/137" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.utp.ac.pa/index.php/clabes/article/view/1678" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/11285/570804" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22201/fca.18706614e.2019.124.56137" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/cemys.v11i22.381" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5377/creaciencia.v15i1.15712" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.redalyc.org/jatsRepo/1942/194263234008/html/index.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12889-016-3622-8" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.47197/retos.v59.104601" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.56048/MQR20225.8.1.2024.3471-3492" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scielo.org.co/scielo.php?script=sci_arttext&amp;pid=S179499982015000100006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.utp.ac.pa/index.php/clabes/article/view/1678" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.unisinucartagena.edu.co:8080/xmlui/handle/123456789/137" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/11285/570804" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22201/fca.18706614e.2019.124.56137" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.33010/ie_rie_rediech.v14i0.1619" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdl.handle.net/20.500.12394/9233" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/10546-004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.redalyc.org/articulo.oa?id=497552359004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -28752,82 +28302,82 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>4372</Words>
-  <Characters>24052</Characters>
+  <Words>4388</Words>
+  <Characters>24140</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>200</Lines>
+  <Lines>201</Lines>
   <Paragraphs>56</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>28368</CharactersWithSpaces>
+  <CharactersWithSpaces>28472</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>python-docx</dc:creator>
   <cp:keywords/>
   <dc:description>generated by python-docx</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>