--- v0 (2025-10-07)
+++ v1 (2026-08-13)
@@ -3,53 +3,92 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="31804D29" w14:textId="77777777" w:rsidR="00BF1BE8" w:rsidRDefault="00BF1BE8" w:rsidP="00D23B75">
+    <w:p w14:paraId="31804D29" w14:textId="5DF2E3D2" w:rsidR="00BF1BE8" w:rsidRPr="001F47EE" w:rsidRDefault="001F47EE" w:rsidP="001F47EE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F47EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F47EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="001F47EE">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="es-MX"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/cemys.v11i22.382</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1FA9F225" w14:textId="77777777" w:rsidR="001F47EE" w:rsidRDefault="001F47EE" w:rsidP="00D23B75">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FF26F2E" w14:textId="503F8FE6" w:rsidR="005314B5" w:rsidRPr="00D23B75" w:rsidRDefault="00236E97" w:rsidP="00D23B75">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
@@ -62,51 +101,51 @@
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="108EF436" wp14:editId="7BDB9D97">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-885825</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7762875" cy="1200150"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1792942247" name="Imagen 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1792942247" name="Imagen 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7">
+                    <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7762875" cy="1200150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -217,71 +256,71 @@
     </w:p>
     <w:p w14:paraId="0F04EAF1" w14:textId="3D30DA0A" w:rsidR="005314B5" w:rsidRPr="00D23B75" w:rsidRDefault="005314B5" w:rsidP="00505249">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D23B75">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Universidad Autónoma de Nuevo León, Preparatoria Número 2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0134C60B" w14:textId="1CBABBD1" w:rsidR="005314B5" w:rsidRPr="00D23B75" w:rsidRDefault="005314B5" w:rsidP="00505249">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00D23B75">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="FF0000"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>htorresc@uanl.edu.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1D9B4EA5" w14:textId="431E28C7" w:rsidR="005314B5" w:rsidRPr="00D23B75" w:rsidRDefault="005314B5" w:rsidP="00505249">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00D23B75">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0002-1573-6446</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="785861F8" w14:textId="77777777" w:rsidR="00D23B75" w:rsidRDefault="00D23B75" w:rsidP="00505249">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A5DC2A2" w14:textId="77777777" w:rsidR="00D23B75" w:rsidRDefault="00D23B75" w:rsidP="00505249">
       <w:pPr>
@@ -466,73 +505,73 @@
       <w:r w:rsidRPr="00505249">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="30988E14" w14:textId="1CDCD333" w:rsidR="005314B5" w:rsidRDefault="005314B5" w:rsidP="00505249">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00505249">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">In Mexico, where science education is key to boost its technological and economic development, it is necessary to promote initiatives that inspire new generations to study careers focused on science and engineering. The present research addresses the development of a digital educational platform for teaching biotechnology to high school students, with the objective of promoting their interest in scientific and technological careers. The platform developed consisted of 30 lessons organized in ten thematic modules integrated by a series of theoretical videos, guided laboratory practices and learning </w:t>
+        <w:t xml:space="preserve">In Mexico, where science education is key to boost its technological and economic development, it is necessary to promote initiatives that inspire new generations to study careers focused on science and engineering. The present research addresses the development of a digital educational platform for teaching biotechnology to high school students, with the objective of promoting their interest in scientific and technological careers. The platform developed consisted of 30 lessons organized in ten thematic </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00505249">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">modules integrated by a series of theoretical videos, guided laboratory practices and learning </w:t>
       </w:r>
       <w:r w:rsidR="00A72228" w:rsidRPr="00505249">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>evidences</w:t>
       </w:r>
       <w:r w:rsidRPr="00505249">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...7 lines deleted...]
-        <w:t>designed to facilitate learning using a language suitable for young people, and to promote the development of STEM skills such as critical thinking and problem solving. The program's pedagogical approach emphasized learning based on hands-on scenarios and challenges, as well as interdisciplinary teaching integrating mathematics with biology and chemistry. In addition, it incorporated digital tools that allowed students to interact with the content, thus enhancing their understanding and interest. The effectiveness of the program was evaluated through a pilot test conducted through a workshop at a university in northern Mexico, involving 20 university students who provided feedback on the potential impact of the platform, expressing their desire to have had similar tools during their high school education. The results highlighted the platform's ability to improve students' self-efficacy in learning biotechnology, and its potential to foster scientific vocations in young people.</w:t>
+        <w:t>, designed to facilitate learning using a language suitable for young people, and to promote the development of STEM skills such as critical thinking and problem solving. The program's pedagogical approach emphasized learning based on hands-on scenarios and challenges, as well as interdisciplinary teaching integrating mathematics with biology and chemistry. In addition, it incorporated digital tools that allowed students to interact with the content, thus enhancing their understanding and interest. The effectiveness of the program was evaluated through a pilot test conducted through a workshop at a university in northern Mexico, involving 20 university students who provided feedback on the potential impact of the platform, expressing their desire to have had similar tools during their high school education. The results highlighted the platform's ability to improve students' self-efficacy in learning biotechnology, and its potential to foster scientific vocations in young people.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CF0D8C1" w14:textId="77777777" w:rsidR="00D23B75" w:rsidRPr="00505249" w:rsidRDefault="00D23B75" w:rsidP="00505249">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35C52B70" w14:textId="6B027D6D" w:rsidR="005314B5" w:rsidRPr="00505249" w:rsidRDefault="005314B5" w:rsidP="00D23B75">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00505249">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -752,59 +791,59 @@
         <w:t>et</w:t>
       </w:r>
       <w:r w:rsidR="004848AC" w:rsidRPr="00505249">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00505249">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> al.</w:t>
       </w:r>
       <w:r w:rsidRPr="00505249">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">, 2020). Además, de acuerdo con Mayer (2014), el uso de herramientas digitales para el aprendizaje también permite una interacción dinámica con el contenido, mejorando la comprensión y retención del conocimiento adquirido, por lo que su aplicación en el desarrollo de programas educativos </w:t>
+        <w:t xml:space="preserve">, 2020). Además, de acuerdo con Mayer (2014), el uso de herramientas digitales para el aprendizaje también permite una interacción dinámica con el contenido, mejorando la comprensión y </w:t>
       </w:r>
       <w:r w:rsidRPr="00505249">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>enfocados en la enseñanza de las ciencias es fundamental</w:t>
+        <w:t>retención del conocimiento adquirido, por lo que su aplicación en el desarrollo de programas educativos enfocados en la enseñanza de las ciencias es fundamental</w:t>
       </w:r>
       <w:r w:rsidR="004848AC" w:rsidRPr="00505249">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00505249">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">si lo que se busca es generar un impacto relevante en el aprendizaje científico de los </w:t>
       </w:r>
       <w:r w:rsidR="004848AC" w:rsidRPr="00505249">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>estudiantes</w:t>
       </w:r>
       <w:r w:rsidRPr="00505249">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -1104,74 +1143,67 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00505249">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Posteriormente los contenidos se cargaron a la plataforma digital interactiva Thinkific, permitiendo la interacción dinámica de los estudiantes con el contenido desarrollado. Posteriormente se llevó a cabo una prueba piloto de manera presencial en una universidad en la ciudad de Monterrey, México, involucrando a 20 estudiantes de licenciatura e ingenierías a los que se les proporcionó el </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00505249">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">acceso </w:t>
       </w:r>
       <w:r w:rsidR="00D7614F" w:rsidRPr="00505249">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>correspondientes</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D7614F" w:rsidRPr="00505249">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> a cuatro sesiones aleatorias con</w:t>
       </w:r>
       <w:r w:rsidRPr="00505249">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> los contenidos desarrollados en la plataforma, así </w:t>
-[...7 lines deleted...]
-        <w:t>como a los materiales necesarios para realizar dichas lecciones y prácticas de laboratorio como parte de la evaluación del programa. Finalmente, se recopiló la retroalimentación y opinión de los participantes a través de una sesión de focus group, destacando su experiencia de uso de la plataforma y su motivación por el estudio de carreras científicas una vez finalizada la prueba.</w:t>
+        <w:t xml:space="preserve"> los contenidos desarrollados en la plataforma, así como a los materiales necesarios para realizar dichas lecciones y prácticas de laboratorio como parte de la evaluación del programa. Finalmente, se recopiló la retroalimentación y opinión de los participantes a través de una sesión de focus group, destacando su experiencia de uso de la plataforma y su motivación por el estudio de carreras científicas una vez finalizada la prueba.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E7B4C51" w14:textId="77777777" w:rsidR="00D23B75" w:rsidRPr="00505249" w:rsidRDefault="00D23B75" w:rsidP="00505249">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79CBD05C" w14:textId="4F742F26" w:rsidR="0030622A" w:rsidRPr="00505249" w:rsidRDefault="0030622A" w:rsidP="00505249">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00505249">
         <w:rPr>
@@ -1967,59 +1999,59 @@
     </w:tbl>
     <w:p w14:paraId="6F631207" w14:textId="77777777" w:rsidR="00B851E7" w:rsidRPr="00505249" w:rsidRDefault="00B851E7" w:rsidP="00505249">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47C01AE0" w14:textId="34670622" w:rsidR="0030622A" w:rsidRDefault="0030622A" w:rsidP="00505249">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00505249">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">De acuerdo con las necesidades identificadas, se diseñó el programa educativo elaborado en la presente investigación para la enseñanza de la biotecnología, que incluyó el diseño instruccional de 30 lecciones distribuidas en diez módulos temáticos enfocados en distintas ramas de dicha disciplina (Tabla 2), en donde cada una de ellas incluyó tres videos y dos actividades: un video sobre el contenido temático general, un cuestionario con cinco preguntas de opción múltiple, un video teórico del fundamento de las </w:t>
+        <w:t xml:space="preserve">De acuerdo con las necesidades identificadas, se diseñó el programa educativo elaborado en la presente investigación para la enseñanza de la biotecnología, que incluyó el diseño instruccional de 30 lecciones distribuidas en diez módulos temáticos enfocados en distintas ramas de dicha disciplina (Tabla 2), en donde cada una de ellas incluyó tres videos y dos actividades: un video sobre el contenido temático </w:t>
       </w:r>
       <w:r w:rsidRPr="00505249">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>técnicas utilizadas en la práctica de laboratorio, un video guía de los procedimientos de la práctica de laboratorio y una evidencia de aprendizaje (Figura 1).</w:t>
+        <w:t>general, un cuestionario con cinco preguntas de opción múltiple, un video teórico del fundamento de las técnicas utilizadas en la práctica de laboratorio, un video guía de los procedimientos de la práctica de laboratorio y una evidencia de aprendizaje (Figura 1).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3922D41D" w14:textId="77777777" w:rsidR="00D23B75" w:rsidRPr="00505249" w:rsidRDefault="00D23B75" w:rsidP="00505249">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6CEEA341" w14:textId="43885427" w:rsidR="0030622A" w:rsidRPr="00505249" w:rsidRDefault="0030622A" w:rsidP="00505249">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00505249">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-MX"/>
@@ -2803,51 +2835,51 @@
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00505249">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B31768D" wp14:editId="5D58D818">
             <wp:extent cx="5612130" cy="2263140"/>
             <wp:effectExtent l="0" t="0" r="1270" b="0"/>
             <wp:docPr id="1147412391" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1147412391" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10"/>
+                    <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5612130" cy="2263140"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E4F1F47" w14:textId="77777777" w:rsidR="00D23B75" w:rsidRDefault="00D23B75" w:rsidP="00505249">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -3028,50 +3060,51 @@
         <w:trPr>
           <w:trHeight w:val="292"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21C46A24" w14:textId="7526A4D9" w:rsidR="002579CE" w:rsidRPr="00505249" w:rsidRDefault="002579CE" w:rsidP="00505249">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00505249">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Investigación documental</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6386" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07289876" w14:textId="75EA3D95" w:rsidR="002579CE" w:rsidRPr="00505249" w:rsidRDefault="002579CE" w:rsidP="00505249">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00505249">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
@@ -3081,51 +3114,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002579CE" w:rsidRPr="00505249" w14:paraId="7DD2104B" w14:textId="77777777" w:rsidTr="00C55A6D">
         <w:trPr>
           <w:trHeight w:val="292"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="750F276D" w14:textId="6A6FBCB3" w:rsidR="002579CE" w:rsidRPr="00505249" w:rsidRDefault="002579CE" w:rsidP="00505249">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00505249">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Reporte de resultados</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6386" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61686AB2" w14:textId="4E61D690" w:rsidR="002579CE" w:rsidRPr="00505249" w:rsidRDefault="002579CE" w:rsidP="00505249">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00505249">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Se reportan los resultados obtenidos en las prácticas de laboratorio mediante el llenado de tablas, organizadores gráficos, listas de cotejo, etc.</w:t>
             </w:r>
           </w:p>
@@ -3374,59 +3406,59 @@
     <w:p w14:paraId="0D8B1A37" w14:textId="77777777" w:rsidR="00D23B75" w:rsidRPr="00505249" w:rsidRDefault="00D23B75" w:rsidP="00505249">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52D5CB34" w14:textId="77777777" w:rsidR="002579CE" w:rsidRDefault="008364D1" w:rsidP="00505249">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00505249">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Por otro lado, la investigación educativa también ha demostrado que el aprendizaje basado en la práctica mejora significativamente la comprensión y retención de los conceptos científicos (Kolb, 2015). Kolb sostiene que la experiencia práctica permite a los estudiantes aplicar teorías en contextos reales, lo que no solo fortalece su comprensión conceptual, sino que también fomenta el desarrollo de habilidades críticas como el pensamiento analítico y la resolución de problemas. En áreas complejas como la biotecnología, en donde los conceptos teóricos pudieran llegar a parecer abstractos, las experiencias prácticas permiten a los estudiantes visualizar y manipular elementos del contenido, haciéndolos tangibles y relevantes como es el caso del uso de prácticas de laboratorio. Esto no solo mejora el aprendizaje académico, sino que también enciende el interés y la motivación para elegir carreras </w:t>
+        <w:t xml:space="preserve">Por otro lado, la investigación educativa también ha demostrado que el aprendizaje basado en la práctica mejora significativamente la comprensión y retención de los conceptos científicos (Kolb, 2015). Kolb sostiene que la experiencia práctica permite a los estudiantes aplicar teorías en contextos reales, lo que no solo fortalece su comprensión conceptual, sino que también fomenta el desarrollo de habilidades críticas como el pensamiento analítico y la resolución de problemas. En áreas complejas como la biotecnología, en donde los conceptos teóricos pudieran llegar a parecer abstractos, las experiencias prácticas permiten a los estudiantes visualizar y manipular elementos del contenido, haciéndolos </w:t>
       </w:r>
       <w:r w:rsidRPr="00505249">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>enfocadas en disciplinas STEM al demostrar que sus estudios cuentan con el potencial de aplicarse en el mundo profesional real.</w:t>
+        <w:t>tangibles y relevantes como es el caso del uso de prácticas de laboratorio. Esto no solo mejora el aprendizaje académico, sino que también enciende el interés y la motivación para elegir carreras enfocadas en disciplinas STEM al demostrar que sus estudios cuentan con el potencial de aplicarse en el mundo profesional real.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49E33A6A" w14:textId="77777777" w:rsidR="00D23B75" w:rsidRPr="00505249" w:rsidRDefault="00D23B75" w:rsidP="00505249">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4DD4C75F" w14:textId="7626A528" w:rsidR="002579CE" w:rsidRDefault="008364D1" w:rsidP="00505249">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00505249">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-MX"/>
@@ -3562,59 +3594,59 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00505249">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Por otr</w:t>
       </w:r>
       <w:r w:rsidR="00F95AF4" w:rsidRPr="00505249">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>a parte</w:t>
       </w:r>
       <w:r w:rsidRPr="00505249">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">, el deseo por el "reconocimiento" refleja la importancia de la validación externa para el refuerzo de la motivación, una perspectiva que se apoya en la teoría de la autodeterminación, que postula que el reconocimiento y la validación promueven la autonomía y el sentido de competencia (Ryan &amp; Deci, 2000). De esta manera, se puede decir que los estudiantes no solo valoraron el contenido del </w:t>
+        <w:t xml:space="preserve">, el deseo por el "reconocimiento" refleja la importancia de la validación externa para el refuerzo de la motivación, una perspectiva que se apoya en la teoría de la autodeterminación, que </w:t>
       </w:r>
       <w:r w:rsidRPr="00505249">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">programa elaborado para la enseñanza de la biotecnología de manera positiva, sino que también consideraron su potencial para fomentar las </w:t>
+        <w:t xml:space="preserve">postula que el reconocimiento y la validación promueven la autonomía y el sentido de competencia (Ryan &amp; Deci, 2000). De esta manera, se puede decir que los estudiantes no solo valoraron el contenido del programa elaborado para la enseñanza de la biotecnología de manera positiva, sino que también consideraron su potencial para fomentar las </w:t>
       </w:r>
       <w:r w:rsidR="00D23B75" w:rsidRPr="00505249">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>vocaciones científicas</w:t>
       </w:r>
       <w:r w:rsidRPr="00505249">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> en los estudiantes de bachillerato, además de permitir impulsar una mayor participación de futuros programas educativos enfocados en las ciencias e ingenierías.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65A62FE1" w14:textId="026722A8" w:rsidR="0030622A" w:rsidRPr="00505249" w:rsidRDefault="0030622A" w:rsidP="00505249">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-MX"/>
@@ -3991,51 +4023,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6EEF1D1C" w14:textId="77777777" w:rsidR="0030622A" w:rsidRPr="00505249" w:rsidRDefault="0030622A" w:rsidP="00505249">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00505249">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Referencias</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="422F6C28" w14:textId="77777777" w:rsidR="0030622A" w:rsidRPr="00505249" w:rsidRDefault="0030622A" w:rsidP="00505249">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="706" w:hanging="706"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00505249">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Beers, S. Z. (2011). 21st Century Skills: Preparing Students for THEIR Future. National Science Teachers Association.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30551E56" w14:textId="77777777" w:rsidR="0030622A" w:rsidRPr="00505249" w:rsidRDefault="0030622A" w:rsidP="00505249">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="706" w:hanging="706"/>
@@ -4139,65 +4170,56 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="706" w:hanging="706"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00505249">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Garrison, D. R., &amp; Vaughan, N. D. (2016). Blended Learning in Higher Education: Framework, Principles, and Guidelines. Jossey-Bass.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BCB3762" w14:textId="77777777" w:rsidR="0030622A" w:rsidRPr="00505249" w:rsidRDefault="0030622A" w:rsidP="00505249">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="706" w:hanging="706"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, J. M., &amp; </w:t>
+      <w:r w:rsidRPr="00505249">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Harackiewicz, J. M., &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00505249">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Hulleman</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00505249">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, C. S. (2010). The importance of interest: The role of achievement goals and task values in promoting the development of interest. </w:t>
       </w:r>
       <w:r w:rsidRPr="00505249">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Social and Personality Psychology Compass, 4</w:t>
@@ -4313,65 +4335,56 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Science Education, 95</w:t>
       </w:r>
       <w:r w:rsidRPr="00505249">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(5), 877-907.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C0BB0A5" w14:textId="77777777" w:rsidR="0030622A" w:rsidRPr="00505249" w:rsidRDefault="0030622A" w:rsidP="00505249">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="706" w:hanging="706"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-        <w:t>, S., Tytler, R., Freeman, B., &amp; Roberts, K. (2013). STEM: Country Comparisons. International Comparisons of Science, Technology, Engineering and Mathematics (STEM) Education. Australian Council of Learned Academies.</w:t>
+      <w:r w:rsidRPr="00505249">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Marginson, S., Tytler, R., Freeman, B., &amp; Roberts, K. (2013). STEM: Country Comparisons. International Comparisons of Science, Technology, Engineering and Mathematics (STEM) Education. Australian Council of Learned Academies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77847817" w14:textId="77777777" w:rsidR="0030622A" w:rsidRPr="00505249" w:rsidRDefault="0030622A" w:rsidP="00505249">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="706" w:hanging="706"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00505249">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Mayer, R. E. (2014). </w:t>
       </w:r>
       <w:r w:rsidRPr="00505249">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4553,230 +4566,230 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00505249">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Secretaría de Educación Pública (SEP). (2019). </w:t>
       </w:r>
       <w:r w:rsidRPr="00505249">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Informe de labores 2018-2019</w:t>
       </w:r>
       <w:r w:rsidRPr="00505249">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00505249">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:t>https://www.gob.mx/sep</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5DF62B3A" w14:textId="6C2188DC" w:rsidR="0030622A" w:rsidRPr="00505249" w:rsidRDefault="0030622A" w:rsidP="00505249">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="706" w:hanging="706"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00505249">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Zimmerman, B. J. (2002). Becoming a Self-Regulated Learner: An Overview. </w:t>
       </w:r>
       <w:r w:rsidRPr="00505249">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Theory into Practice, 41</w:t>
       </w:r>
       <w:r w:rsidRPr="00505249">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>(2).</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0030622A" w:rsidRPr="00505249" w:rsidSect="00505249">
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E347B97" w14:textId="77777777" w:rsidR="003A6DFC" w:rsidRDefault="003A6DFC" w:rsidP="000A57AA">
+    <w:p w14:paraId="1A512635" w14:textId="77777777" w:rsidR="00C457E5" w:rsidRDefault="00C457E5" w:rsidP="000A57AA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61FD1372" w14:textId="77777777" w:rsidR="003A6DFC" w:rsidRDefault="003A6DFC" w:rsidP="000A57AA">
+    <w:p w14:paraId="6F4F3B65" w14:textId="77777777" w:rsidR="00C457E5" w:rsidRDefault="00C457E5" w:rsidP="000A57AA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2D51292B" w14:textId="77777777" w:rsidR="000A57AA" w:rsidRDefault="000A57AA" w:rsidP="000A57AA">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Vol. 11, Núm. 22                  Julio – </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Diciembre</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> 2024                       CEMYS</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="566C3C84" w14:textId="77777777" w:rsidR="000A57AA" w:rsidRDefault="000A57AA">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1EEA057D" w14:textId="77777777" w:rsidR="003A6DFC" w:rsidRDefault="003A6DFC" w:rsidP="000A57AA">
+    <w:p w14:paraId="358D917B" w14:textId="77777777" w:rsidR="00C457E5" w:rsidRDefault="00C457E5" w:rsidP="000A57AA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="689B9F45" w14:textId="77777777" w:rsidR="003A6DFC" w:rsidRDefault="003A6DFC" w:rsidP="000A57AA">
+    <w:p w14:paraId="595387FF" w14:textId="77777777" w:rsidR="00C457E5" w:rsidRDefault="00C457E5" w:rsidP="000A57AA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="00000001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
@@ -4795,93 +4808,96 @@
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1679842197">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0030622A"/>
     <w:rsid w:val="000129CB"/>
     <w:rsid w:val="000A57AA"/>
     <w:rsid w:val="00133856"/>
+    <w:rsid w:val="001F47EE"/>
     <w:rsid w:val="00236E97"/>
     <w:rsid w:val="002579CE"/>
     <w:rsid w:val="0030622A"/>
     <w:rsid w:val="0038566A"/>
     <w:rsid w:val="003A6DFC"/>
     <w:rsid w:val="004848AC"/>
     <w:rsid w:val="00505249"/>
     <w:rsid w:val="005314B5"/>
     <w:rsid w:val="005A72F6"/>
     <w:rsid w:val="00770108"/>
     <w:rsid w:val="007A1EC0"/>
     <w:rsid w:val="008364D1"/>
     <w:rsid w:val="0087180F"/>
     <w:rsid w:val="00A72228"/>
     <w:rsid w:val="00AA40ED"/>
     <w:rsid w:val="00B851E7"/>
     <w:rsid w:val="00BF1BE8"/>
+    <w:rsid w:val="00C2073F"/>
+    <w:rsid w:val="00C457E5"/>
     <w:rsid w:val="00D23B75"/>
     <w:rsid w:val="00D7614F"/>
     <w:rsid w:val="00F95AF4"/>
     <w:rsid w:val="00FC5006"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -5475,51 +5491,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo9Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0030622A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
@@ -5879,51 +5894,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="000A57AA"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:htorresc@uanl.edu.mx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gob.mx/sep" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1573-6446" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/cemys.v11i22.382" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gob.mx/sep" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1573-6446" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:htorresc@uanl.edu.mx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -6179,72 +6194,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>4240</Words>
-  <Characters>23321</Characters>
+  <Words>4256</Words>
+  <Characters>23409</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>194</Lines>
+  <Lines>195</Lines>
   <Paragraphs>55</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27506</CharactersWithSpaces>
+  <CharactersWithSpaces>27610</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>HEBER MIGUEL TORRES CORDERO</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>