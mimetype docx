--- v0 (2025-10-07)
+++ v1 (2026-08-31)
@@ -4,107 +4,162 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="35CCDC35" w14:textId="77777777" w:rsidR="00C66EE7" w:rsidRDefault="00C66EE7" w:rsidP="00F87D60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14EA252E" w14:textId="0D955AE6" w:rsidR="009750C7" w:rsidRPr="00F87D60" w:rsidRDefault="00C66EE7" w:rsidP="00F87D60">
+    <w:p w14:paraId="43C11F7B" w14:textId="21105EA4" w:rsidR="009B3D82" w:rsidRPr="009B3D82" w:rsidRDefault="009B3D82" w:rsidP="009B3D82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B3D82">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3D82">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="009B3D82">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/cemys.v11i22.383</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2DF8FD09" w14:textId="77777777" w:rsidR="009B3D82" w:rsidRDefault="009B3D82" w:rsidP="00F87D60">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14EA252E" w14:textId="0C0B70F4" w:rsidR="009750C7" w:rsidRPr="00F87D60" w:rsidRDefault="00C66EE7" w:rsidP="00F87D60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00665EC2" wp14:editId="6168D3E1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-885825</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7762875" cy="1181100"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1792942247" name="Imagen 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1792942247" name="Imagen 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7">
+                    <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7762875" cy="1181100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -845,51 +900,69 @@
       </w:pPr>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">El estudiante egresado del Instituto Politécnico Nacional, en el área de Ingeniería en Comunicaciones y Electrónica, además de desarrollado las aptitudes y las actitudes, para resolver problemas de su contexto profesional, desarrolla los conocimientos necesarios para comprometerse socialmente con los valores humanos con actitudes de liderazgo, compromiso social, así también cuenta con las destrezas para innovar y emprender una ciudadanía responsable. De acuerdo con el programa académico de la carrera de Ingeniería en Comunicaciones y Electrónica, ESIME Zacatenco - Culhuacán versión 1 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>( 2023</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">), el MEI ( Modelo educativo Institucional), promueve en los estudiantes una formación integral, mediante una formación científica y tecnológica que propicie el desarrollo tecnológico, así como la identidad, el compromiso y servicio por nuestra nación. </w:t>
+        <w:t xml:space="preserve">), el MEI </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F87D60">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>( Modelo</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F87D60">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> educativo Institucional), promueve en los estudiantes una formación integral, mediante una formación científica y tecnológica que propicie el desarrollo tecnológico, así como la identidad, el compromiso y servicio por nuestra nación. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D3FFCF7" w14:textId="77777777" w:rsidR="00F87D60" w:rsidRPr="00F87D60" w:rsidRDefault="00F87D60" w:rsidP="00F87D60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FB713AA" w14:textId="77777777" w:rsidR="009750C7" w:rsidRDefault="00447962" w:rsidP="00F87D60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
@@ -1006,51 +1079,73 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Posee una formación integral sustentada en el conocimiento y desarrollo de proyectos de ingeniería, evalúa, diseña, gestiona, investiga, analiza, construye, instala, diagnostica, opera y mantiene sistemas en las áreas de comunicaciones, electrónica, control acústica y computación, con énfasis en la mejora e implementación de la tecnología digital, con base en la normatividad nacional e internacional vigente; que le permitan resolver problemas de ingeniería para cubrir las necesidades del sector productivo, de servicios y social con actitud emprendedora. Complementando su formación con los principios de sostenibilidad y responsabilidad social en el marco ético profesional</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”.FED</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>-GDPE-F01(2023,pp.70-189).</w:t>
+        <w:t>-GDPE-F01(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F87D60">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2023,pp.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F87D60">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>70-189).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45D6ACE4" w14:textId="77777777" w:rsidR="00F87D60" w:rsidRPr="00F87D60" w:rsidRDefault="00F87D60" w:rsidP="00F87D60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04995105" w14:textId="77777777" w:rsidR="009750C7" w:rsidRDefault="00447962" w:rsidP="00F87D60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -1220,94 +1315,116 @@
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.”</w:t>
       </w:r>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FED</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>-GDPE-F01(2023,pp.72-189).</w:t>
+        <w:t>-GDPE-F01(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F87D60">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2023,pp.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F87D60">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>72-189).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23F4AB38" w14:textId="77777777" w:rsidR="00F87D60" w:rsidRPr="00F87D60" w:rsidRDefault="00F87D60" w:rsidP="00F87D60">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="420"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45BF34ED" w14:textId="38373032" w:rsidR="009750C7" w:rsidRDefault="00447962" w:rsidP="00F87D60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Es relevante destacar la contribución de los contenidos temáticos de las unidades de aprendizaje en función del currículo, en donde cada docente aplica las estrategias que correspondan para contribuir en la formación integral de los estudiantes de ingeniería y de acuerdo con Marín- González, et al. (2018), quienes hacen relevante la participación del Currículum, en donde se destacan como principales variables, la motivación, interés, innovación en métodos y enfoques y creatividad. El currículo surge como </w:t>
+        <w:t xml:space="preserve">Es relevante destacar la contribución de los contenidos temáticos de las unidades de aprendizaje en función del currículo, en donde cada docente aplica las estrategias que correspondan para contribuir en </w:t>
       </w:r>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">una acción intencional, consciente en un marco institucional y en contexto socio-histórico, en donde se incluyen propósitos formativos que son </w:t>
+        <w:t xml:space="preserve">la formación integral de los estudiantes de ingeniería y de acuerdo con Marín- González, et al. (2018), quienes hacen relevante la participación del Currículum, en donde se destacan como principales variables, la motivación, interés, innovación en métodos y enfoques y creatividad. El currículo surge como una acción intencional, consciente en un marco institucional y en contexto socio-histórico, en donde se incluyen propósitos formativos que son </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>orientados</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1335,69 +1452,51 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="535E43A9" w14:textId="77777777" w:rsidR="009750C7" w:rsidRDefault="00447962" w:rsidP="00F87D60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Considerando a Marín- </w:t>
-[...17 lines deleted...]
-        <w:t>, et al. (2018), el diseño del currículo, en donde se visualice la participación de todos los autores representa un instrumento que representa el crecimiento y desarrollo tanto personal como colectivo, en donde se media la cooperación entre todos los implicados en su implementación y desarrollo en el aula a través del docente como primer actor. En ese sentido, en la unidad de aprendizaje de Química Aplicada ubicada en el Currículum del programa académico de la Carrera de Ingeniería en Comunicaciones y Electrónica, en la ESIME UC del IPN, se considera la enseñanza de tratamiento de residuos orgánicos a través del proceso de composta, misma que es usada para hacer sustentables espacios físicos de la ESIME UC.</w:t>
+        <w:t>Considerando a Marín- Gónzalez, et al. (2018), el diseño del currículo, en donde se visualice la participación de todos los autores representa un instrumento que representa el crecimiento y desarrollo tanto personal como colectivo, en donde se media la cooperación entre todos los implicados en su implementación y desarrollo en el aula a través del docente como primer actor. En ese sentido, en la unidad de aprendizaje de Química Aplicada ubicada en el Currículum del programa académico de la Carrera de Ingeniería en Comunicaciones y Electrónica, en la ESIME UC del IPN, se considera la enseñanza de tratamiento de residuos orgánicos a través del proceso de composta, misma que es usada para hacer sustentables espacios físicos de la ESIME UC.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34B248BA" w14:textId="77777777" w:rsidR="00F87D60" w:rsidRPr="00F87D60" w:rsidRDefault="00F87D60" w:rsidP="00F87D60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="625682E2" w14:textId="77777777" w:rsidR="009750C7" w:rsidRDefault="00447962" w:rsidP="00F87D60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
@@ -1578,70 +1677,97 @@
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Describir como la sustentabilidad ambiental, el mapa curricular y la participación de funcionarias, contribuyen en la formación integral del estudiante de ingeniería</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D50E5C4" w14:textId="77777777" w:rsidR="00F87D60" w:rsidRPr="00F87D60" w:rsidRDefault="00F87D60" w:rsidP="00F87D60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="059C6C29" w14:textId="304833AE" w:rsidR="009750C7" w:rsidRPr="00F87D60" w:rsidRDefault="00F87D60" w:rsidP="00F87D60">
+    <w:p w14:paraId="35A3976B" w14:textId="77777777" w:rsidR="009B3D82" w:rsidRDefault="009B3D82" w:rsidP="00F87D60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F87D60">
+    </w:p>
+    <w:p w14:paraId="4A4FCA1A" w14:textId="77777777" w:rsidR="009B3D82" w:rsidRDefault="009B3D82" w:rsidP="00F87D60">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="059C6C29" w14:textId="5FF4B850" w:rsidR="009750C7" w:rsidRPr="00F87D60" w:rsidRDefault="00F87D60" w:rsidP="00F87D60">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F87D60">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Específicos</w:t>
       </w:r>
       <w:r w:rsidR="00447962" w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CEE247A" w14:textId="7F2B9142" w:rsidR="009750C7" w:rsidRPr="00F87D60" w:rsidRDefault="00447962" w:rsidP="00F87D60">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1670,51 +1796,50 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> sobre los saberes previos que se tienen del tema de tratamiento de residuos orgánicos domésticos a través de la composta.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36FA5661" w14:textId="71D9C47E" w:rsidR="009750C7" w:rsidRPr="00F87D60" w:rsidRDefault="00447962" w:rsidP="00F87D60">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Considerar las opiniones de las funcionarias: </w:t>
       </w:r>
       <w:r w:rsidR="00F87D60" w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>jefa</w:t>
       </w:r>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de mantenimiento y servicios y la </w:t>
       </w:r>
       <w:r w:rsidR="00F87D60" w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>directora</w:t>
@@ -2163,60 +2288,60 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Para llevar a cabo el proceso de sostenibilidad ambiental en espacios físicos de la ESIME UC (jardines), a través de la obtención de la composta, se </w:t>
       </w:r>
       <w:r w:rsidR="00F87D60" w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>llevó</w:t>
       </w:r>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a cabo por los estudiantes de segundo semestre de dos grupos de 25 estudiantes cada uno, en ese contexto, participaron los docentes de cada grupo y el personal administrativo que labora en el área de servicios y mantenimiento. Las actividades realizadas incluyeron el desarrollaron de los conocimientos necesarios de acuerdo al contenido temático de la unidad de aprendizaje de Química Aplicada, las acciones necesarias para la elaboración de la composta y aplicación de la composta en la sostenibilidad ambiental de espacios físicos de la ESIME UC. Por parte de los docentes, incluyó dar el curso “Tratamiento de residuos orgánicos a través de la composta” y por </w:t>
+        <w:t xml:space="preserve"> a cabo por los estudiantes de segundo semestre de dos grupos de 25 estudiantes cada uno, en ese contexto, participaron los docentes de cada grupo y el personal administrativo que labora en el área de servicios y mantenimiento. Las actividades realizadas incluyeron el desarrollaron de los conocimientos necesarios de acuerdo al contenido temático de la </w:t>
       </w:r>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">parte de la parte administrativas, fue apoyar en asignar los espacios físicos en la escuela y proporcionar los materiales necesarios para realizar el proceso de sostenibilidad ambiental. </w:t>
+        <w:t xml:space="preserve">unidad de aprendizaje de Química Aplicada, las acciones necesarias para la elaboración de la composta y aplicación de la composta en la sostenibilidad ambiental de espacios físicos de la ESIME UC. Por parte de los docentes, incluyó dar el curso “Tratamiento de residuos orgánicos a través de la composta” y por parte de la parte administrativas, fue apoyar en asignar los espacios físicos en la escuela y proporcionar los materiales necesarios para realizar el proceso de sostenibilidad ambiental. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E3003D7" w14:textId="77777777" w:rsidR="00F87D60" w:rsidRDefault="00447962" w:rsidP="00F87D60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidR="00F87D60" w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2238,51 +2363,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>más</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> sin embargo, son los mismos que participaron en ésta.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53963288" w14:textId="231030AA" w:rsidR="009750C7" w:rsidRPr="00F87D60" w:rsidRDefault="00447962" w:rsidP="00F87D60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId8" w:anchor="responses" w:history="1">
+      <w:hyperlink r:id="rId9" w:anchor="responses" w:history="1">
         <w:r w:rsidRPr="00F87D60">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://docs.google.com/forms/d/1ABY6gwtZfwSXPGCFAdx_OFFKE5KQeEJuKlLhCGRipqI/edit#responses</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="441D62FF" w14:textId="77777777" w:rsidR="009750C7" w:rsidRPr="00F87D60" w:rsidRDefault="00447962" w:rsidP="00F87D60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
@@ -5036,71 +5161,83 @@
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B7DDE8"/>
           </w:tcPr>
           <w:p w14:paraId="525C231A" w14:textId="77777777" w:rsidR="009750C7" w:rsidRPr="00F87D60" w:rsidRDefault="00447962" w:rsidP="00F87D60">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Yu Gothic" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F87D60">
               <w:rPr>
                 <w:rFonts w:eastAsia="Yu Gothic" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Docentes en la ESIME UC. Ciudad de México.</w:t>
+              <w:t xml:space="preserve">Docentes en la ESIME UC. Ciudad </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F87D60">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Yu Gothic" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>de México.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3AFD5173" w14:textId="77777777" w:rsidR="009750C7" w:rsidRPr="00F87D60" w:rsidRDefault="00447962" w:rsidP="00F87D60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Fuente: Elaboración propia, con datos recabados de encuesta diseñada con formularios de Google.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpX="10647" w:tblpY="-4628"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="917" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1848"/>
       </w:tblGrid>
       <w:tr w:rsidR="009750C7" w:rsidRPr="00F87D60" w14:paraId="2F664A25" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="30"/>
@@ -5497,51 +5634,51 @@
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> finalidad fue reunir evidencias sobre la falta de conocimientos previos sobre el tema en cuestión de esta investigación. La encuesta fue diseñada a través de formularios de Google, fue enviada a través del correo electrónico a los estudiantes que participaron en esta investigación. Se comparte el enlace de </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>las respuesta</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de encuesta: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:anchor="responses" w:history="1">
+      <w:hyperlink r:id="rId10" w:anchor="responses" w:history="1">
         <w:r w:rsidRPr="00F87D60">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://docs.google.com/forms/d/1J0yDklz7y2XmfJVFbUfVwUbjto5M4bU9J7S-tk4b-YQ/edit#responses</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="14C33DEB" w14:textId="77777777" w:rsidR="00F87D60" w:rsidRPr="00F87D60" w:rsidRDefault="00F87D60" w:rsidP="00F87D60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45A81D7B" w14:textId="77777777" w:rsidR="009750C7" w:rsidRPr="00F87D60" w:rsidRDefault="00447962" w:rsidP="00F87D60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5717,50 +5854,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1F713EA0" w14:textId="77777777" w:rsidR="009750C7" w:rsidRPr="00F87D60" w:rsidRDefault="00447962" w:rsidP="00F87D60">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="420"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Análisis documental: Investigación de documentos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="567C564B" w14:textId="77777777" w:rsidR="009750C7" w:rsidRPr="00F87D60" w:rsidRDefault="00447962" w:rsidP="00F87D60">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="420"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -6157,475 +6295,502 @@
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Intervención del docente con el grupo focal</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="370BC723" w14:textId="77777777" w:rsidR="009750C7" w:rsidRDefault="00447962" w:rsidP="00F87D60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Considerando el tema central de esta investigación, “Contribución de la sostenibilidad ambiental, el mapa curricular y la participación de funcionarias de la ESIME, UC., en la formación integral del estudiante de ingeniería. Así, también tomar en cuenta el diagnóstico obtenido a través de la aplicación de la encuesta de saberes previos sobre el tema de tratamiento de residuos orgánicos a través del proceso de composta y los contenidos temáticos del programa de la Unidad de aprendizaje de Química Aplicada, en la unidad cinco, que se enseña en el segundo semestre en la Carrera de ICE, en la ESIME </w:t>
+        <w:t xml:space="preserve">Considerando el tema central de esta investigación, “Contribución de la sostenibilidad ambiental, el mapa curricular y la participación de funcionarias de la ESIME, UC., en la formación integral del estudiante de ingeniería. Así, también tomar en cuenta el diagnóstico obtenido a través de la aplicación </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87D60">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">de la encuesta de saberes previos sobre el tema de tratamiento de residuos orgánicos a través del proceso de composta y los contenidos temáticos del programa de la Unidad de aprendizaje de Química Aplicada, en la unidad cinco, que se enseña en el segundo semestre en la Carrera de ICE, en la ESIME </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>UC.Teniendo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F87D60">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> estos antecedentes, el docente planeo la intervención con el grupo focal y el tema central de la investigación,  promovió la participación del grupo a través de exposiciones y declaraciones positivas sobre los conocimientos que se desarrollaron de manera paulatina, los resultados fueron considerados como datos relevantes para la investigación. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72894F4F" w14:textId="77777777" w:rsidR="00F87D60" w:rsidRPr="00F87D60" w:rsidRDefault="00F87D60" w:rsidP="00F87D60">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59E35C96" w14:textId="7BEAF5E9" w:rsidR="009750C7" w:rsidRPr="00F87D60" w:rsidRDefault="00447962" w:rsidP="00F87D60">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F87D60">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aplicación de los conocimientos en la implementación de la composta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0263BC4A" w14:textId="3CDF294C" w:rsidR="009750C7" w:rsidRDefault="00447962" w:rsidP="00F87D60">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F87D60">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Una vez que los estudiantes dieron muestra del desarrollo de conocimientos sobre la elaboración de la composta usando como materia prima los residuos orgánicos domésticos, nos reunimos de manera física en los espacios correspondientes para elaborar la composta a través del siguiente proceso:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2398ED95" w14:textId="77777777" w:rsidR="00F87D60" w:rsidRPr="00F87D60" w:rsidRDefault="00F87D60" w:rsidP="00F87D60">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="473B1589" w14:textId="77777777" w:rsidR="009750C7" w:rsidRPr="00F87D60" w:rsidRDefault="00447962" w:rsidP="00F87D60">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F87D60">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F87D60">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F87D60">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Caracterización y selección de los residuos orgánicos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40B5FA85" w14:textId="77777777" w:rsidR="009750C7" w:rsidRDefault="00447962" w:rsidP="00F87D60">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F87D60">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para llevar a cabo éste paso del proceso, fue necesario considera la naturaleza de los residuos orgánicos: Éstos no deben estar en proceso de descomposición, esto para evitar que se produzcan olores desagradables al momento de llevar a cabo el proceso de composteo, otro criterio que se aplica es que los residuos orgánicos deben ser residuos de frutas, verduras, legumbres, cascaras de huevo debidamente lavadas únicamente con agua, también, se pueden usar hojas y varas secas de árboles. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EA490E4" w14:textId="77777777" w:rsidR="00F87D60" w:rsidRPr="00F87D60" w:rsidRDefault="00F87D60" w:rsidP="00F87D60">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20589151" w14:textId="77777777" w:rsidR="009750C7" w:rsidRPr="00F87D60" w:rsidRDefault="00447962" w:rsidP="00F87D60">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F87D60">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F87D60">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F87D60">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Proceso de compostaje</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00CB9178" w14:textId="77777777" w:rsidR="009750C7" w:rsidRDefault="00447962" w:rsidP="00F87D60">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F87D60">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>En un recipiente llamado compostero (recipiente exclusivo para llevar a cabo el proceso de composteo), se adicionó una capa de tierra negra para plantas y una capa de materia orgánica, así sucesivamente hasta llenar el recipiente, se humedeció con suficiente agua y se tapó. Cada 20 días, se destapó el compostero, se oxigenó la mezcla de tierra y materia organiza, y se adicionó más materia orgánica. Este proceso se llevó a cabo durante 120 días aproximadamente, tiempo suficiente para que se llevaran a cabo las 4 etapas del proceso de compostaje de manera eficiente, como se detalla a continuación:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="025DE10C" w14:textId="77777777" w:rsidR="00F87D60" w:rsidRPr="00F87D60" w:rsidRDefault="00F87D60" w:rsidP="00F87D60">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C984F2F" w14:textId="77777777" w:rsidR="009750C7" w:rsidRPr="00F87D60" w:rsidRDefault="00447962" w:rsidP="00F87D60">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F87D60">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>B-1</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F87D60">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F87D60">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Primera etapa: Fermentación mesófila.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A228675" w14:textId="77777777" w:rsidR="009750C7" w:rsidRDefault="00447962" w:rsidP="00F87D60">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F87D60">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Esta etapa corresponde a la fermentación mesófila, ésta se caracteriza por un aumento en la temperatura de la composta: 35 - 40 °C aproximadamente, con la presencia de microorganismos mesófilos, éstos crecen en función de la cantidad de materia orgánica que haya, ellos consumen los carbohidratos que la materia orgánica contiene, observándose una descomposición de toda la materia orgánica contenida en el composteo, y no presenta olor desagradable. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="220C192D" w14:textId="77777777" w:rsidR="00F87D60" w:rsidRPr="00F87D60" w:rsidRDefault="00F87D60" w:rsidP="00F87D60">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="398D0751" w14:textId="77777777" w:rsidR="009750C7" w:rsidRPr="00F87D60" w:rsidRDefault="00447962" w:rsidP="00F87D60">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F87D60">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>B-2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F87D60">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F87D60">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Segunda etapa: fermentación termófila microbiana</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="725E7139" w14:textId="77777777" w:rsidR="009750C7" w:rsidRDefault="00447962" w:rsidP="00F87D60">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F87D60">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>En esta etapa, se llevan a cabo reacciones en donde hay un incremento en la temperatura, entre los 40 y 60°C, durante las semanas dos y tres, esta condición reduce la actividad de los microorganismos mesófilos, y aumenta la actividad de los microorganismos termófilos, éstos contienen enzimas que degradan compuestos complejos, como lo son las proteínas, así también en esta etapa se eliminan los organismos patógenos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="259AF6F4" w14:textId="77777777" w:rsidR="00F87D60" w:rsidRPr="00F87D60" w:rsidRDefault="00F87D60" w:rsidP="00F87D60">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C2A821B" w14:textId="77777777" w:rsidR="009750C7" w:rsidRPr="00F87D60" w:rsidRDefault="00447962" w:rsidP="00F87D60">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F87D60">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>B-3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F87D60">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F87D60">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tercera etapa: descenso de temperatura</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75CE1CF2" w14:textId="77777777" w:rsidR="009750C7" w:rsidRDefault="00447962" w:rsidP="00F87D60">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F87D60">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>UC.Teniendo</w:t>
-[...87 lines deleted...]
-        <w:t>A</w:t>
+        <w:t xml:space="preserve">Esta etapa comienza en el día 60 y hasta el final del proceso </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>).-</w:t>
+        <w:t>( el</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Caracterización y selección de los residuos orgánicos</w:t>
-[...47 lines deleted...]
-        <w:t>B</w:t>
+        <w:t xml:space="preserve"> día 120), En </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>).-</w:t>
+        <w:t>ésta</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Proceso de compostaje</w:t>
-[...241 lines deleted...]
-        <w:t xml:space="preserve"> día 120), En ésta etapa, desciende la temperatura, hasta llegar a la temperatura ambiente, la disminución de la temperatura es debida al decremento en la energía en la composta, y se reactivan los microorganismos mesófilos que se dedican a descomponer los azucares restantes.</w:t>
+        <w:t xml:space="preserve"> etapa, desciende la temperatura, hasta llegar a la temperatura ambiente, la disminución de la temperatura es debida al decremento en la energía en la composta, y se reactivan los microorganismos mesófilos que se dedican a descomponer los azucares restantes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49519147" w14:textId="77777777" w:rsidR="00F87D60" w:rsidRDefault="00F87D60" w:rsidP="00F87D60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69A0A002" w14:textId="77777777" w:rsidR="00F87D60" w:rsidRPr="00F87D60" w:rsidRDefault="00F87D60" w:rsidP="00F87D60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -6991,51 +7156,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Los conocimientos previos sobre un tema en cuestión es relevante considerarlos en una investigación de este tipo, como lo describe (Tobón-Tobón, et al. 2016), en su </w:t>
       </w:r>
       <w:r w:rsidR="00F87D60" w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>investigación. -</w:t>
       </w:r>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> el reto actual es tener las habilidades cognitivas para gestionar el conocimiento, y no solo tener una cantidad de información, para lograrlo es necesario usar estrategias didácticas, que permitan la comprensión y el significado, como parte de una gestión del conocimiento. En este sentido, como producto de la aplicación de una encuesta diseñada con formularios de Google, a una muestra de la población objetivo considerada en este estudio: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00F87D60">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://docs.google.com/forms/d/1J0yDklz7y2XmfJVFbUfVwUbjto5M4bU9J7S-tk4b-YQ/edit</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> , se tienen los resultados relevantes: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14E55526" w14:textId="77777777" w:rsidR="00F87D60" w:rsidRDefault="00F87D60" w:rsidP="00F87D60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
@@ -7175,51 +7340,51 @@
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="114300" distR="114300" wp14:anchorId="3208CD20" wp14:editId="16B223B6">
             <wp:extent cx="4275455" cy="1798320"/>
             <wp:effectExtent l="12700" t="12700" r="17145" b="17780"/>
             <wp:docPr id="1" name="Imagen 1" descr="IMG_256"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Imagen 1" descr="IMG_256"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11"/>
+                    <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4275455" cy="1798320"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="12700" cmpd="sng">
                       <a:solidFill>
                         <a:schemeClr val="accent6">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
@@ -7289,51 +7454,51 @@
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="114300" distR="114300" wp14:anchorId="4B10C3D9" wp14:editId="5D3647A7">
             <wp:extent cx="4274820" cy="1939925"/>
             <wp:effectExtent l="12700" t="12700" r="17780" b="28575"/>
             <wp:docPr id="2" name="Imagen 2" descr="IMG_256"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Imagen 2" descr="IMG_256"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12"/>
+                    <a:blip r:embed="rId13"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4274820" cy="1939925"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="12700" cmpd="sng">
                       <a:solidFill>
                         <a:schemeClr val="accent6">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
@@ -7409,69 +7574,70 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Imagen 3: Concepto de sustentabilidad</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="274553A4" w14:textId="77777777" w:rsidR="009750C7" w:rsidRPr="00F87D60" w:rsidRDefault="00447962" w:rsidP="00F87D60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="114300" distR="114300" wp14:anchorId="0667BA1F" wp14:editId="545BF2AE">
             <wp:extent cx="4519930" cy="1901825"/>
             <wp:effectExtent l="12700" t="12700" r="20320" b="28575"/>
             <wp:docPr id="3" name="Imagen 3" descr="IMG_256"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="Imagen 3" descr="IMG_256"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13"/>
+                    <a:blip r:embed="rId14"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4519930" cy="1901825"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="12700" cmpd="sng">
                       <a:solidFill>
                         <a:schemeClr val="accent6">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
@@ -7584,51 +7750,51 @@
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="114300" distR="114300" wp14:anchorId="6679D89F" wp14:editId="6B783CAD">
             <wp:extent cx="4582795" cy="1929130"/>
             <wp:effectExtent l="12700" t="12700" r="14605" b="20320"/>
             <wp:docPr id="4" name="Imagen 4" descr="IMG_256"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name="Imagen 4" descr="IMG_256"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14"/>
+                    <a:blip r:embed="rId15"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4582795" cy="1929130"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="12700" cmpd="sng">
                       <a:solidFill>
                         <a:schemeClr val="accent6">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
@@ -7698,51 +7864,51 @@
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="114300" distR="114300" wp14:anchorId="7EBCAEC8" wp14:editId="278A2B44">
             <wp:extent cx="4584700" cy="1929130"/>
             <wp:effectExtent l="12700" t="12700" r="12700" b="20320"/>
             <wp:docPr id="5" name="Imagen 5" descr="IMG_256"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="5" name="Imagen 5" descr="IMG_256"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15"/>
+                    <a:blip r:embed="rId16"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4584700" cy="1929130"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="12700" cmpd="sng">
                       <a:solidFill>
                         <a:schemeClr val="accent6">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
@@ -7794,69 +7960,70 @@
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Imagen 6: Interés de tener espacios sostenibles en la ESIME UC</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F4E4285" w14:textId="77777777" w:rsidR="009750C7" w:rsidRPr="00F87D60" w:rsidRDefault="00447962" w:rsidP="00F87D60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="114300" distR="114300" wp14:anchorId="7AAA85DF" wp14:editId="7ADEC8B9">
             <wp:extent cx="5019040" cy="2112010"/>
             <wp:effectExtent l="12700" t="12700" r="16510" b="27940"/>
             <wp:docPr id="6" name="Imagen 6" descr="IMG_256"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="6" name="Imagen 6" descr="IMG_256"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16"/>
+                    <a:blip r:embed="rId17"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5019040" cy="2112010"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="12700" cmpd="sng">
                       <a:solidFill>
                         <a:schemeClr val="accent6">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
@@ -7956,51 +8123,51 @@
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="114300" distR="114300" wp14:anchorId="4FC76634" wp14:editId="6FDAB851">
             <wp:extent cx="6048375" cy="3143250"/>
             <wp:effectExtent l="19050" t="19050" r="28575" b="19050"/>
             <wp:docPr id="7" name="Imagen 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="7" name="Imagen 7"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17"/>
+                    <a:blip r:embed="rId18"/>
                     <a:srcRect t="29547" r="26781" b="8399"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6048375" cy="3143250"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="12700" cmpd="sng">
                       <a:solidFill>
                         <a:schemeClr val="accent6">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
@@ -8160,90 +8327,89 @@
     <w:p w14:paraId="0AA12A23" w14:textId="77777777" w:rsidR="009750C7" w:rsidRPr="00F87D60" w:rsidRDefault="009750C7" w:rsidP="00F87D60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63DA40B4" w14:textId="77777777" w:rsidR="009750C7" w:rsidRPr="00F87D60" w:rsidRDefault="00447962" w:rsidP="00F87D60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Imagen 8: Captura de pantalla 2, continuación la planeación didáctica usada para la intervención del docente. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46F117E0" w14:textId="77777777" w:rsidR="009750C7" w:rsidRPr="00F87D60" w:rsidRDefault="00447962" w:rsidP="00F87D60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="114300" distR="114300" wp14:anchorId="783EE62F" wp14:editId="32550918">
             <wp:extent cx="5883275" cy="3467100"/>
             <wp:effectExtent l="19050" t="19050" r="22225" b="19050"/>
             <wp:docPr id="8" name="Imagen 8"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="8" name="Imagen 8"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18"/>
+                    <a:blip r:embed="rId19"/>
                     <a:srcRect t="21007" r="27868" b="9930"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5883275" cy="3467100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="12700" cmpd="sng">
                       <a:solidFill>
                         <a:schemeClr val="accent6">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
@@ -8310,51 +8476,60 @@
       </w:pPr>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">En lo que se refiere a la sustentabilidad de espacios físicos, desarrollada a través del uso de la composta procesada a partir de los residuos orgánicos domésticos, usados como materia prima. Con esta estrategia innovadora planeada  e implementada por las docentes responsables de esta investigación en trabajo colaborativo con los estudiantes, se tiene como resultados los espacios físicos sustentables, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ademas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, se contribuyó en el desarrollo de las competencias propias de la formación integral,  en López Ricalde, et al. (2005), se hace relevante que para llegar a la sostenibilidad ambiental, es necesario que se involucren los contextos: Políticos, social y académico, para llegar a un fin común de mejorar el ambiente, sin dañar a los recursos naturales ni perjudicar a las personal. </w:t>
+        <w:t xml:space="preserve">, se contribuyó en el desarrollo de las competencias propias de la formación integral,  en López Ricalde, et al. (2005), se hace relevante que para llegar a la sostenibilidad ambiental, es necesario que se involucren </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87D60">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">los contextos: Políticos, social y académico, para llegar a un fin común de mejorar el ambiente, sin dañar a los recursos naturales ni perjudicar a las personal. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ECC9101" w14:textId="77777777" w:rsidR="00F87D60" w:rsidRPr="00F87D60" w:rsidRDefault="00F87D60" w:rsidP="00F87D60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A052052" w14:textId="6A5093EC" w:rsidR="009750C7" w:rsidRDefault="00447962" w:rsidP="00F87D60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
@@ -8388,60 +8563,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">En ese mismo contexto, en Tobón, (2017), se describe el desarrollo social sostenible, como un proceso por medio del cual un grupo de personas o una comunidad alcanzan niveles de vida de calidad, convivencia entre los integrantes, economía, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>auto-conocimiento</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, autogestión, ciencia, tecnología y equidad, para ello, es necesario tener acciones que estén enfocadas a realizar trabajo colaborativo, con </w:t>
-[...8 lines deleted...]
-        <w:t>proyecto ético de vida y gestión del conocimiento con mira en la prosperidad en la sustentabilidad del ambiente.</w:t>
+        <w:t>, autogestión, ciencia, tecnología y equidad, para ello, es necesario tener acciones que estén enfocadas a realizar trabajo colaborativo, con proyecto ético de vida y gestión del conocimiento con mira en la prosperidad en la sustentabilidad del ambiente.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="485BAAE6" w14:textId="77777777" w:rsidR="00F87D60" w:rsidRPr="00F87D60" w:rsidRDefault="00F87D60" w:rsidP="00F87D60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A884AE7" w14:textId="77777777" w:rsidR="009750C7" w:rsidRPr="00F87D60" w:rsidRDefault="00447962" w:rsidP="00F87D60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
@@ -8465,51 +8631,51 @@
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="114300" distR="114300" wp14:anchorId="5F6E3C50" wp14:editId="230CB077">
             <wp:extent cx="4667250" cy="3276600"/>
             <wp:effectExtent l="28575" t="28575" r="28575" b="28575"/>
             <wp:docPr id="9" name="Imagen 9"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="9" name="Imagen 9"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19"/>
+                    <a:blip r:embed="rId20"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4667250" cy="3276600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="28575" cmpd="sng">
                       <a:solidFill>
                         <a:schemeClr val="accent6">
                           <a:lumMod val="75000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
@@ -8627,50 +8793,51 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A5BFC28" w14:textId="33C1DF15" w:rsidR="009750C7" w:rsidRDefault="00447962" w:rsidP="00F87D60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Dentro de las actividades innovadoras, los docentes que se desempeñan en la </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>curricula</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la Carrera de Ingeniería en Comunicaciones y Electrónica, diseñan estrategias viables para que los estudiantes desarrollen conocimientos, actitudes y valores. En esta investigación, se </w:t>
       </w:r>
       <w:r w:rsidR="00F87D60" w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -8679,51 +8846,69 @@
       </w:r>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> que los estudiantes a través del proceso de la composta, usando de manera adecuada los residuos orgánicos domésticos, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> además, aplicar ésta composta para hacer sustentable la tierra de los jardines de la ESIME UC. se está promoviendo el </w:t>
+        <w:t xml:space="preserve"> además, aplicar </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F87D60">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ésta</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F87D60">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> composta para hacer sustentable la tierra de los jardines de la ESIME UC. se está promoviendo el </w:t>
       </w:r>
       <w:r w:rsidR="00F87D60" w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>trabajo cooperativo</w:t>
       </w:r>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, debido que entre todos los integrantes del grupo unen sus talentos: conocimientos, actitudes y valores, para llevar a buen fin el proyecto del proceso de obtención de la composta. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BCCEC77" w14:textId="77777777" w:rsidR="00F87D60" w:rsidRPr="00F87D60" w:rsidRDefault="00F87D60" w:rsidP="00F87D60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
@@ -8778,51 +8963,50 @@
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> por ende, no provoque contaminación del aire, la tierra y el agua. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A097C0C" w14:textId="77777777" w:rsidR="009750C7" w:rsidRDefault="00447962" w:rsidP="00F87D60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Los contenidos temáticos de las Unidades de aprendizaje, en este caso la asignatura de Química aplicada, ubicada en el mapa curricular, en el segundo semestre de la Carrera de ICE, en su unidad cinco, llamada “Contaminación ambiental”. Para esta investigación, se consideró relevante los contenidos temáticos de las unidades de aprendizaje, debido a que juegan un papel muy importante en el desarrollo de las competencias especificas propias de ésta Unidad de aprendizaje: Ellos aprenden sobre las diferentes fuentes de contaminación del ambiente, hacen propuestas para disminuir de manera paulatina o abatirla y realizan actividades innovadoras para complementar su aprendizaje, así también desarrollan el conocimiento sobre el proceso de tratamiento de residuos orgánicos domésticos a través de las composta y cómo aplicarla en el proceso de sostenibilidad ambiental. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04462E20" w14:textId="77777777" w:rsidR="00F87D60" w:rsidRPr="00F87D60" w:rsidRDefault="00F87D60" w:rsidP="00F87D60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58E8C47B" w14:textId="13980130" w:rsidR="009750C7" w:rsidRDefault="00447962" w:rsidP="00F87D60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F87D60">
@@ -9023,116 +9207,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="33D582AD" w14:textId="77777777" w:rsidR="00F87D60" w:rsidRDefault="00F87D60" w:rsidP="00F87D60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B694FAC" w14:textId="77777777" w:rsidR="00F87D60" w:rsidRDefault="00F87D60" w:rsidP="00F87D60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="564E7214" w14:textId="77777777" w:rsidR="00F87D60" w:rsidRDefault="00F87D60" w:rsidP="00F87D60">
-      <w:pPr>
-[...64 lines deleted...]
-    <w:p w14:paraId="353C33D1" w14:textId="77777777" w:rsidR="00F87D60" w:rsidRDefault="00F87D60" w:rsidP="00F87D60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51B6EF91" w14:textId="77777777" w:rsidR="00F87D60" w:rsidRDefault="00F87D60" w:rsidP="00F87D60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21BFB8FD" w14:textId="77777777" w:rsidR="00F87D60" w:rsidRDefault="00F87D60" w:rsidP="00F87D60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -9174,51 +9292,50 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="527FA563" w14:textId="3080F20A" w:rsidR="009750C7" w:rsidRPr="00F87D60" w:rsidRDefault="00447962" w:rsidP="00F87D60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Referencias</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05F8B26A" w14:textId="77777777" w:rsidR="009750C7" w:rsidRPr="00F87D60" w:rsidRDefault="00447962" w:rsidP="00F87D60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hangingChars="150" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Marín-González, F. &amp; Cabas, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
@@ -9250,138 +9367,120 @@
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). Formación Integral en Profesionales de la Ingeniería. Análisis en el Plano de la Calidad </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Educativa.Formación</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Universitaria Vol. 11(1), 13-24 (2018) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00F87D60">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://dx.doi.org/10.4067/S0718-50062018000100013.https://www.scielo.cl/pdf/formuniv/v11n1/0718-5006-formuniv-11-01-00013.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="30E1521E" w14:textId="77777777" w:rsidR="009750C7" w:rsidRPr="00F87D60" w:rsidRDefault="00447962" w:rsidP="00F87D60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hangingChars="150" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tobón, S. (2013). Formación integral y competencias. Pensamiento complejo, currículo, didáctica y evaluación (4ta. Ed.). Bogotá: ECOE.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F1818EC" w14:textId="77777777" w:rsidR="009750C7" w:rsidRPr="00F87D60" w:rsidRDefault="00447962" w:rsidP="00F87D60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hangingChars="150" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Marín -</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, F. &amp; J. Cabas, L. &amp; C. Cabas, L. &amp; Paredes- Chacín, A.J. </w:t>
+        <w:t xml:space="preserve">Marín -Gónzalez, F. &amp; J. Cabas, L. &amp; C. Cabas, L. &amp; Paredes- Chacín, A.J. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>( 2018</w:t>
+        <w:t>( 2018).Formación</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">).Formación Integral en Profesionales de la Ingeniería. Análisis en el Plano de la Calidad Educativa Departamento de Humanidades, Universidad de la Costa, Atlántico - Colombia, Corporación Universitaria Latinoamérica, Atlántico – Colombia, Universidad Autónoma de Occidente, Cali - Colombia. </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId21" w:history="1">
+        <w:t xml:space="preserve"> Integral en Profesionales de la Ingeniería. Análisis en el Plano de la Calidad Educativa Departamento de Humanidades, Universidad de la Costa, Atlántico - Colombia, Corporación Universitaria Latinoamérica, Atlántico – Colombia, Universidad Autónoma de Occidente, Cali - Colombia. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00F87D60">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.scielo.cl/pdf/formuniv/v11n1/0718-5006-formuniv-11-01-00013.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6A80EF45" w14:textId="77777777" w:rsidR="009750C7" w:rsidRPr="00F87D60" w:rsidRDefault="00447962" w:rsidP="00F87D60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hangingChars="150" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
@@ -9396,101 +9495,119 @@
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Yaffar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, F., Hernández - Mosqueda, J. S., &amp; Tobón - Tobón, S.  (2016). Análisis documental de la v heurística mediante la cartografía conceptual. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Ra Ximhai, 12(6), 103-121. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00F87D60">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>https://www.redalyc.org/comocitar.oa?id=46148194006</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F682C97" w14:textId="77777777" w:rsidR="009750C7" w:rsidRPr="00F87D60" w:rsidRDefault="00447962" w:rsidP="00F87D60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hangingChars="150" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Coll,C</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ( 2001). Constructivismo e intervención educativa, ¿Cómo enseñar, lo que ha de </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F87D60">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>( 2001</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F87D60">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Constructivismo e intervención educativa, ¿Cómo enseñar, lo que ha de </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>construirse?.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Departamento de psicología evolutiva y de la educación. Facultad de Psicología, Universidad de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -9567,93 +9684,93 @@
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. International </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Journal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1) 1. México, Centro Universitario CIFE. Recuperado de: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="00F87D60">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>www.cife.edu.mx/ecosciene</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D5B8D1A" w14:textId="77777777" w:rsidR="009750C7" w:rsidRPr="00F87D60" w:rsidRDefault="00447962" w:rsidP="00F87D60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F87D60">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">ESIME (2003). Programa sintético de la asignatura de Química aplicada. Secretaria Académica – Dirección de estudios profesionales en ingeniería y ciencias físico matemáticas. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="00F87D60">
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>http://sacadem.esimecu.ipn.mx/public/ice/planes/2%C2%B0%20Semestre/Qu%C3%ADmica%20Aplicada.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1C41125D" w14:textId="77777777" w:rsidR="009750C7" w:rsidRPr="00F87D60" w:rsidRDefault="00447962" w:rsidP="00F87D60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F87D60">
@@ -9720,74 +9837,74 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D8925B4" w14:textId="77777777" w:rsidR="009750C7" w:rsidRPr="00F87D60" w:rsidRDefault="009750C7" w:rsidP="00F87D60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hangingChars="150" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71786006" w14:textId="77777777" w:rsidR="009750C7" w:rsidRPr="00F87D60" w:rsidRDefault="009750C7" w:rsidP="00F87D60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009750C7" w:rsidRPr="00F87D60" w:rsidSect="00F87D60">
-      <w:footerReference w:type="default" r:id="rId25"/>
+      <w:footerReference w:type="default" r:id="rId26"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71653FC0" w14:textId="77777777" w:rsidR="00C9137C" w:rsidRDefault="00C9137C">
+    <w:p w14:paraId="706338BC" w14:textId="77777777" w:rsidR="00D2607F" w:rsidRDefault="00D2607F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="74F3D1F1" w14:textId="77777777" w:rsidR="00C9137C" w:rsidRDefault="00C9137C">
+    <w:p w14:paraId="5A8E833F" w14:textId="77777777" w:rsidR="00D2607F" w:rsidRDefault="00D2607F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -9822,129 +9939,128 @@
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic">
     <w:altName w:val="游ゴシック"/>
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
-    <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6CED90D2" w14:textId="77777777" w:rsidR="00F31D66" w:rsidRDefault="00F31D66" w:rsidP="00F31D66">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Vol. 11, Núm. 22                  Julio – </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Diciembre</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> 2024                       CEMYS</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="569FB129" w14:textId="77777777" w:rsidR="00F31D66" w:rsidRDefault="00F31D66">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="28ED62A9" w14:textId="77777777" w:rsidR="00C9137C" w:rsidRDefault="00C9137C">
+    <w:p w14:paraId="38A7E50A" w14:textId="77777777" w:rsidR="00D2607F" w:rsidRDefault="00D2607F">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="237B04B0" w14:textId="77777777" w:rsidR="00C9137C" w:rsidRDefault="00C9137C">
+    <w:p w14:paraId="59B4698B" w14:textId="77777777" w:rsidR="00D2607F" w:rsidRDefault="00D2607F">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="87326B07"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="87326B07"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="A9A23A1B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A9A23A1B"/>
     <w:lvl w:ilvl="0">
@@ -10270,87 +10386,90 @@
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="380521139">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1689286598">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="258146845">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="929964859">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="865098619">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotExpandShiftReturn/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00997F58"/>
     <w:rsid w:val="0003149C"/>
     <w:rsid w:val="00133856"/>
     <w:rsid w:val="003E0A1D"/>
     <w:rsid w:val="004102F0"/>
     <w:rsid w:val="00447962"/>
     <w:rsid w:val="008B7ACB"/>
     <w:rsid w:val="0092545E"/>
     <w:rsid w:val="009750C7"/>
     <w:rsid w:val="00997F58"/>
+    <w:rsid w:val="009B3D82"/>
+    <w:rsid w:val="00C2073F"/>
     <w:rsid w:val="00C66EE7"/>
     <w:rsid w:val="00C9137C"/>
+    <w:rsid w:val="00D2607F"/>
     <w:rsid w:val="00E01CB5"/>
     <w:rsid w:val="00E922D3"/>
     <w:rsid w:val="00F31D66"/>
     <w:rsid w:val="00F63C22"/>
     <w:rsid w:val="00F87D60"/>
     <w:rsid w:val="017D1AFD"/>
     <w:rsid w:val="01CE7D7F"/>
     <w:rsid w:val="038151A2"/>
     <w:rsid w:val="03A13309"/>
     <w:rsid w:val="070A2A99"/>
     <w:rsid w:val="077D0D87"/>
     <w:rsid w:val="07DB4ED4"/>
     <w:rsid w:val="092F6620"/>
     <w:rsid w:val="09AB6536"/>
     <w:rsid w:val="0B485A14"/>
     <w:rsid w:val="0B970FD6"/>
     <w:rsid w:val="0DC911BF"/>
     <w:rsid w:val="119D648B"/>
     <w:rsid w:val="135C4592"/>
     <w:rsid w:val="17444909"/>
     <w:rsid w:val="17710405"/>
     <w:rsid w:val="17BE3C6E"/>
     <w:rsid w:val="18E90D9B"/>
     <w:rsid w:val="1B186F81"/>
     <w:rsid w:val="1DD039E9"/>
@@ -11017,79 +11136,77 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo9Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subttulo">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubttuloCar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
@@ -11420,59 +11537,71 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F31D66"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F31D66"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:kern w:val="2"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009B3D82"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/1ABY6gwtZfwSXPGCFAdx_OFFKE5KQeEJuKlLhCGRipqI/edit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.cl/pdf/formuniv/v11n1/0718-5006-formuniv-11-01-00013.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.4067/S0718-50062018000100013.https:/www.scielo.cl/pdf/formuniv/v11n1/0718-5006-formuniv-11-01-00013.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sacadem.esimecu.ipn.mx/public/ice/planes/2%C2%B0%20Semestre/Qu%C3%ADmica%20Aplicada.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cife.edu.mx/ecosciene" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/1J0yDklz7y2XmfJVFbUfVwUbjto5M4bU9J7S-tk4b-YQ/edit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/1J0yDklz7y2XmfJVFbUfVwUbjto5M4bU9J7S-tk4b-YQ/edit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.redalyc.org/comocitar.oa?id=46148194006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.4067/S0718-50062018000100013.https:/www.scielo.cl/pdf/formuniv/v11n1/0718-5006-formuniv-11-01-00013.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/cemys.v11i22.383" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sacadem.esimecu.ipn.mx/public/ice/planes/2%C2%B0%20Semestre/Qu%C3%ADmica%20Aplicada.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/1J0yDklz7y2XmfJVFbUfVwUbjto5M4bU9J7S-tk4b-YQ/edit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cife.edu.mx/ecosciene" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.redalyc.org/comocitar.oa?id=46148194006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/1J0yDklz7y2XmfJVFbUfVwUbjto5M4bU9J7S-tk4b-YQ/edit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/1ABY6gwtZfwSXPGCFAdx_OFFKE5KQeEJuKlLhCGRipqI/edit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.cl/pdf/formuniv/v11n1/0718-5006-formuniv-11-01-00013.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -11689,63 +11818,63 @@
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>16</Pages>
-  <Words>5467</Words>
-  <Characters>30071</Characters>
+  <Words>5482</Words>
+  <Characters>30157</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>250</Lines>
-  <Paragraphs>70</Paragraphs>
+  <Lines>251</Lines>
+  <Paragraphs>71</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>35468</CharactersWithSpaces>
+  <CharactersWithSpaces>35568</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Paula Flora Aniceto Vargas</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>2058-12.2.0.18607</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>F0B184970EB64D38926552DFDBAF63C8_13</vt:lpwstr>
   </property>
 </Properties>