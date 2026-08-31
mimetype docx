--- v0 (2025-10-07)
+++ v1 (2026-08-31)
@@ -8,108 +8,168 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5DB0C9E0" w14:textId="77777777" w:rsidR="00B61D9F" w:rsidRDefault="00B61D9F" w:rsidP="000E1913">
       <w:pPr>
         <w:ind w:right="55"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="371ECE47" w14:textId="06E36BF2" w:rsidR="4C26C486" w:rsidRPr="000E1913" w:rsidRDefault="00B61D9F" w:rsidP="000E1913">
+    <w:p w14:paraId="0BA10E46" w14:textId="44792CA1" w:rsidR="00864EB9" w:rsidRPr="00864EB9" w:rsidRDefault="00864EB9" w:rsidP="00864EB9">
+      <w:pPr>
+        <w:ind w:right="55"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00864EB9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00864EB9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00864EB9">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="es-MX"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/cemys.v11i22.384</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7F2A3E5E" w14:textId="77777777" w:rsidR="00864EB9" w:rsidRDefault="00864EB9" w:rsidP="000E1913">
+      <w:pPr>
+        <w:ind w:right="55"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="371ECE47" w14:textId="77B1E850" w:rsidR="4C26C486" w:rsidRPr="000E1913" w:rsidRDefault="00B61D9F" w:rsidP="000E1913">
       <w:pPr>
         <w:ind w:right="55"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C79A5D2" wp14:editId="4FD3AEBD">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-876300</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7743825" cy="1266825"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1792942247" name="Imagen 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1792942247" name="Imagen 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10">
+                    <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7743825" cy="1266825"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -355,71 +415,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1055A28D" w14:textId="77777777" w:rsidR="00B61618" w:rsidRPr="000E1913" w:rsidRDefault="007D23CB" w:rsidP="000E1913">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="244"/>
         </w:tabs>
         <w:ind w:right="55"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gabriela </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Pimentel</w:t>
+        <w:t>Gabriela Uberetagoyena Pimentel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4049AE19" w14:textId="5B2F3748" w:rsidR="007D23CB" w:rsidRPr="000E1913" w:rsidRDefault="007D23CB" w:rsidP="000E1913">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="244"/>
         </w:tabs>
         <w:ind w:right="55"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Instituto Politécnico Nacional</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65A8DBBB" w14:textId="700F385C" w:rsidR="00B61618" w:rsidRPr="000E1913" w:rsidRDefault="000E1913" w:rsidP="000E1913">
@@ -440,51 +480,51 @@
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                                         </w:t>
       </w:r>
       <w:r w:rsidR="007D23CB" w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>guberetagoyena@ipn.mx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A028F4B" w14:textId="77777777" w:rsidR="007D23CB" w:rsidRPr="000E1913" w:rsidRDefault="007D23CB" w:rsidP="000E1913">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:right="55"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="000E1913">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0002-5069-5993</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F3FFB79" w14:textId="77777777" w:rsidR="007D23CB" w:rsidRPr="000E1913" w:rsidRDefault="007D23CB" w:rsidP="000E1913">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:right="55"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="049F38E3" w14:textId="77777777" w:rsidR="007D23CB" w:rsidRPr="000E1913" w:rsidRDefault="007D23CB" w:rsidP="000E1913">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:right="55"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -959,50 +999,51 @@
         <w:ind w:right="49"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01F4941D" w14:textId="4BFE0E5D" w:rsidR="000D38C8" w:rsidRDefault="00D84C5F" w:rsidP="000E1913">
       <w:pPr>
         <w:ind w:right="55"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Palabras </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>clave</w:t>
       </w:r>
       <w:r w:rsidR="00E10F65" w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -1668,51 +1709,60 @@
         </w:rPr>
         <w:t xml:space="preserve">que </w:t>
       </w:r>
       <w:r w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">su primera generación presenta deficiencias </w:t>
       </w:r>
       <w:r w:rsidR="00464167" w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">en </w:t>
       </w:r>
       <w:r w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>la formación de competencias</w:t>
+        <w:t xml:space="preserve">la formación </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E1913">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>de competencias</w:t>
       </w:r>
       <w:r w:rsidR="00464167" w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>blandas</w:t>
       </w:r>
       <w:r w:rsidR="00187D6F" w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
@@ -2947,51 +2997,50 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Skills</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Competences</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Occupations</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E5425A" w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
@@ -3467,51 +3516,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3F37B23F" wp14:editId="4A7A69A3">
             <wp:extent cx="6076950" cy="3614120"/>
             <wp:effectExtent l="0" t="0" r="0" b="5715"/>
             <wp:docPr id="114176989" name="Imagen 114176989"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12">
+                    <a:blip r:embed="rId13">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6105956" cy="3631371"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -3577,60 +3626,51 @@
       </w:r>
       <w:r w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nombra </w:t>
       </w:r>
       <w:r w:rsidR="43A87010" w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>competencias empresariales en la era digital</w:t>
       </w:r>
       <w:r w:rsidR="43A87010" w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a esa conjunción entre habilidades </w:t>
-[...8 lines deleted...]
-        <w:t>interpersonales y conocimientos técnicos que los estudiantes desarrollan y aplican en un entorno empresarial caracterizado por desafíos constantes, mismos que incluyen no solo los avances tecnológicos y la digitalización</w:t>
+        <w:t xml:space="preserve"> a esa conjunción entre habilidades interpersonales y conocimientos técnicos que los estudiantes desarrollan y aplican en un entorno empresarial caracterizado por desafíos constantes, mismos que incluyen no solo los avances tecnológicos y la digitalización</w:t>
       </w:r>
       <w:r w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="43A87010" w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> sino también la necesidad de adaptarse a la incertidumbre global</w:t>
       </w:r>
       <w:r w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -4389,51 +4429,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="019D634C" wp14:editId="099DE96A">
             <wp:extent cx="4061637" cy="2560896"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="886651306" name="Imagen 886651306"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13" cstate="print">
+                    <a:blip r:embed="rId14" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4091107" cy="2579477"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -4782,50 +4822,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0097074D" w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="7A462488" w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a trayectoria académica </w:t>
       </w:r>
       <w:r w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>de la primera generación</w:t>
       </w:r>
       <w:r w:rsidR="0B316A26" w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00194452" w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">se ha visto afectada </w:t>
       </w:r>
       <w:r w:rsidR="0097074D" w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">por ser de </w:t>
@@ -4878,60 +4919,51 @@
         </w:rPr>
         <w:t xml:space="preserve">pero aún </w:t>
       </w:r>
       <w:r w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">son </w:t>
       </w:r>
       <w:r w:rsidR="0097074D" w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">más </w:t>
       </w:r>
       <w:r w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">necesarias estrategias didácticas para fortalecer el desarrollo de </w:t>
-[...8 lines deleted...]
-        <w:t>habilidades blandas.</w:t>
+        <w:t>necesarias estrategias didácticas para fortalecer el desarrollo de habilidades blandas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="168442D7" w14:textId="77777777" w:rsidR="000E1913" w:rsidRPr="000E1913" w:rsidRDefault="000E1913" w:rsidP="000E1913">
       <w:pPr>
         <w:ind w:right="49" w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1657BDEF" w14:textId="77777777" w:rsidR="0097074D" w:rsidRPr="000E1913" w:rsidRDefault="0097074D" w:rsidP="000E1913">
       <w:pPr>
         <w:ind w:right="49"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E1913">
         <w:rPr>
@@ -5009,461 +5041,453 @@
         <w:t xml:space="preserve"> Análisis cualitativo de la entrevista</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61D96B39" w14:textId="14B11336" w:rsidR="17F8543F" w:rsidRPr="000E1913" w:rsidRDefault="17F8543F" w:rsidP="000E1913">
       <w:pPr>
         <w:ind w:left="-142" w:right="-376"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="37AD40FF" wp14:editId="3063D0A2">
             <wp:extent cx="5619752" cy="4019550"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="617936113" name="Imagen 617936113"/>
-            <wp:cNvGraphicFramePr>
-[...384 lines deleted...]
-            <wp:docPr id="1633062365" name="Imagen 1633062365"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
+                      <a:ext cx="5619752" cy="4019550"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25A8EF6F" w14:textId="67D8A7B2" w:rsidR="43257E0C" w:rsidRPr="000E1913" w:rsidRDefault="43257E0C" w:rsidP="000E1913">
+      <w:pPr>
+        <w:ind w:right="49"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E1913">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fuente: elaborado con </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000E1913">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Atlas.ti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="39C24A71" w14:textId="77777777" w:rsidR="000E1913" w:rsidRDefault="000E1913" w:rsidP="000E1913">
+      <w:pPr>
+        <w:ind w:right="49"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BBC7F2E" w14:textId="6B04FF48" w:rsidR="00606825" w:rsidRDefault="00606825" w:rsidP="000E1913">
+      <w:pPr>
+        <w:ind w:right="49"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E1913">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El resultado del análisis cuantitativo </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE7762" w:rsidRPr="000E1913">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E1913">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la Figura 4 </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE7762" w:rsidRPr="000E1913">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">muestra </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E1913">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>que las medidas de tendencia central, tales como la media, la moda y la mediana, se concentran dentro del componente profesional</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE7762" w:rsidRPr="000E1913">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, lo que </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E1913">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">indica que los valores más representativos de los datos analizados están vinculados con las competencias técnicas debido a la distribución de los resultados. En complemento, solo es el primer percentil </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE7762" w:rsidRPr="000E1913">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E1913">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>25% de las unidades de aprendizaje) el que corresponde el área disciplinar con temas como solución de problemas y creatividad, trabajo en equipo y liderazgo, expresión oral y escrita y habilidades de</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE7762" w:rsidRPr="000E1913">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E1913">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pensamiento. Es hasta el cuarto percentil (75% de las unidades de aprendizaje) donde se incluyen en los contenidos competencias como ética y responsabilidad social y emprendimiento. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61B374EE" w14:textId="77777777" w:rsidR="000E1913" w:rsidRPr="000E1913" w:rsidRDefault="000E1913" w:rsidP="000E1913">
+      <w:pPr>
+        <w:ind w:right="49"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D87B06A" w14:textId="77777777" w:rsidR="00FE7762" w:rsidRPr="000E1913" w:rsidRDefault="00FE7762" w:rsidP="000E1913">
+      <w:pPr>
+        <w:ind w:right="49"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E1913">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">El principal hallazgo de esta investigación sugiere que la implementación de estrategias educativas emergentes debe ser sistemática y constante, debido a la importancia que tienen las competencias blandas como catalizadoras de las técnicas. La estrategia debe incluir el fortalecimiento de las </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000E1913">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>soft</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000E1913">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000E1913">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>skills</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000E1913">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E1913">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>como una prioridad, ya que son las más afectadas según el análisis cualitativo y cuantitativo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18679DFD" w14:textId="77777777" w:rsidR="00FE7762" w:rsidRPr="000E1913" w:rsidRDefault="00FE7762" w:rsidP="000E1913">
+      <w:pPr>
+        <w:ind w:right="49"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CE78C4E" w14:textId="12B0F11E" w:rsidR="00FE7762" w:rsidRPr="000E1913" w:rsidRDefault="00FE7762" w:rsidP="000E1913">
+      <w:pPr>
+        <w:ind w:right="49"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="291ED3E8" w14:textId="77777777" w:rsidR="00FE7762" w:rsidRPr="000E1913" w:rsidRDefault="00FE7762" w:rsidP="000E1913">
+      <w:pPr>
+        <w:ind w:right="49"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E04326B" w14:textId="79B9831B" w:rsidR="43257E0C" w:rsidRPr="000E1913" w:rsidRDefault="43257E0C" w:rsidP="000E1913">
+      <w:pPr>
+        <w:ind w:right="49"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E1913">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figura </w:t>
+      </w:r>
+      <w:r w:rsidR="00606825" w:rsidRPr="000E1913">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E1913">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E1913">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Componentes del plan de estudios de la LMD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36F98AFC" w14:textId="0A758B22" w:rsidR="3E5FED99" w:rsidRPr="000E1913" w:rsidRDefault="3E5FED99" w:rsidP="000E1913">
+      <w:pPr>
+        <w:ind w:right="49"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E1913">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6DE83CAA" wp14:editId="3F2A7437">
+            <wp:extent cx="4584592" cy="2755631"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1633062365" name="Imagen 1633062365"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId16">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
                       <a:ext cx="4584592" cy="2755631"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="5695FB76" w14:textId="5CEA1714" w:rsidR="43257E0C" w:rsidRPr="000E1913" w:rsidRDefault="43257E0C" w:rsidP="000E1913">
       <w:pPr>
         <w:ind w:right="49"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E1913">
         <w:rPr>
@@ -6369,67 +6393,58 @@
       </w:r>
       <w:r w:rsidR="00153C01" w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">es </w:t>
       </w:r>
       <w:r w:rsidR="0375A496" w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>exclusivamente lúdica</w:t>
       </w:r>
       <w:r w:rsidR="001A31FB" w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Echeverri, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001A31FB" w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Bohorquez</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> &amp; Arenas, 2015)</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bohorquez &amp; Arenas, 2015)</w:t>
       </w:r>
       <w:r w:rsidR="0375A496" w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00153C01" w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">conformándose </w:t>
       </w:r>
       <w:r w:rsidR="2D50C20C" w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dos equipos que se enfrenta</w:t>
       </w:r>
@@ -6505,51 +6520,50 @@
         </w:rPr>
         <w:t xml:space="preserve">un conjunto de esquemas cognitivos-emocionales, </w:t>
       </w:r>
       <w:r w:rsidR="58428F2A" w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">así como </w:t>
       </w:r>
       <w:r w:rsidR="00153C01" w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">el uso de </w:t>
       </w:r>
       <w:r w:rsidR="58428F2A" w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">recursos </w:t>
       </w:r>
       <w:r w:rsidR="205586B9" w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>materiales</w:t>
       </w:r>
       <w:r w:rsidR="002775EB" w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="2D50C20C" w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">en </w:t>
@@ -7503,78 +7517,78 @@
       </w:pPr>
       <w:r w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>El diseño de una estrategia educativa emergente en la educación superior es prometedor para la formación de estudiantes resilientes y adaptativos, sentando las bases de un enfoque innovador que responde ágilmente a las demandas académicas y profesionales.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27D6E30C" w14:textId="73347050" w:rsidR="00CB43C3" w:rsidRPr="000E1913" w:rsidRDefault="00CB43C3" w:rsidP="000E1913">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:right="55"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>La integración de metodologías activas rompe con enfoques tradicionales y fomentan un aprendizaje dinámico y participativo, las cuales pueden replicarse y ser adaptadas en otros programas académicos y áreas de conocimiento para potenciar ambos tipos de competencias.</w:t>
+        <w:t xml:space="preserve">La integración de metodologías activas rompe con enfoques tradicionales y fomentan un aprendizaje dinámico y participativo, las cuales pueden replicarse y ser adaptadas en otros </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E1913">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>programas académicos y áreas de conocimiento para potenciar ambos tipos de competencias.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B77D6AB" w14:textId="4B623F4B" w:rsidR="00CB43C3" w:rsidRDefault="00CB43C3" w:rsidP="000E1913">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:right="55"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">La implementación futura de la estrategia propuesta puede motivar a instituciones y empresas a </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">colaborar con el sector educativo en la creación de programas de </w:t>
+        <w:t xml:space="preserve">La implementación futura de la estrategia propuesta puede motivar a instituciones y empresas a colaborar con el sector educativo en la creación de programas de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>upskilling</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> y </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>reskilling</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="006932E0" w:rsidRPr="000E1913">
         <w:rPr>
@@ -8078,90 +8092,50 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="486968B6" w14:textId="77777777" w:rsidR="000E1913" w:rsidRDefault="000E1913" w:rsidP="000E1913">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:right="55"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30EF5EEE" w14:textId="77777777" w:rsidR="000E1913" w:rsidRDefault="000E1913" w:rsidP="000E1913">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:right="55"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71D2E9BE" w14:textId="77777777" w:rsidR="000E1913" w:rsidRDefault="000E1913" w:rsidP="000E1913">
-[...38 lines deleted...]
-    </w:p>
     <w:p w14:paraId="260BD64F" w14:textId="77777777" w:rsidR="000E1913" w:rsidRDefault="000E1913" w:rsidP="000E1913">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:right="55"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63239A12" w14:textId="77777777" w:rsidR="000E1913" w:rsidRPr="000E1913" w:rsidRDefault="000E1913" w:rsidP="000E1913">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:right="55"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="green"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DBC7CBA" w14:textId="1EB577FD" w:rsidR="00B61618" w:rsidRPr="000E1913" w:rsidRDefault="00D84C5F" w:rsidP="000E1913">
       <w:pPr>
@@ -8195,51 +8169,51 @@
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">ESCO (2024). </w:t>
       </w:r>
       <w:r w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">¿Qué es ESCO? </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16">
+      <w:hyperlink r:id="rId17">
         <w:r w:rsidRPr="000E1913">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>https://esco.ec.europa.eu/es/about-esco/what-esco</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4FCF3B14" w14:textId="77777777" w:rsidR="00814986" w:rsidRPr="000E1913" w:rsidRDefault="00814986" w:rsidP="000E1913">
       <w:pPr>
         <w:ind w:left="851" w:right="49" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E1913">
@@ -8411,95 +8385,95 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UNESCO (2017). </w:t>
       </w:r>
       <w:r w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ONU, UNESCO… Hay que educar en competencias. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17">
+      <w:hyperlink r:id="rId18">
         <w:r w:rsidRPr="000E1913">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://competenciasdelsiglo21.com/onu-unesco-educar-competencias/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1BC7D08D" w14:textId="77777777" w:rsidR="00814986" w:rsidRPr="000E1913" w:rsidRDefault="00814986" w:rsidP="000E1913">
       <w:pPr>
         <w:ind w:left="851" w:right="49" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UNESCO (2023). </w:t>
       </w:r>
       <w:r w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Los futuros que construimos: habilidades y competencias para los futuros de la educación y el trabajo. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18">
+      <w:hyperlink r:id="rId19">
         <w:r w:rsidRPr="000E1913">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://unesdoc.unesco.org/ark:/48223/pf0000386933</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5B986C6A" w14:textId="77777777" w:rsidR="00814986" w:rsidRPr="000E1913" w:rsidRDefault="00814986" w:rsidP="000E1913">
       <w:pPr>
         <w:ind w:left="851" w:right="49" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E1913">
         <w:rPr>
@@ -8521,176 +8495,162 @@
         </w:rPr>
         <w:t>SCO-UNEVOC (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>s.f.</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">) Specific hard skills. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19">
+      <w:hyperlink r:id="rId20">
         <w:r w:rsidRPr="000E1913">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>https://unevoc.unesco.org/home/TVETipedia+Glossary/lang=en/show=term/term=Specific+hard+skills</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="01840B62" w14:textId="77777777" w:rsidR="00814986" w:rsidRPr="000E1913" w:rsidRDefault="00814986" w:rsidP="000E1913">
       <w:pPr>
         <w:ind w:left="851" w:right="49" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Valencia Franco, R. Á. (2019). Las habilidades blandas: su influencia en la productividad de una empresa de comercio exterior. </w:t>
       </w:r>
       <w:r w:rsidRPr="000E1913">
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Gestión en el Tercer Milenio, 25</w:t>
       </w:r>
       <w:r w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(50), 101-106. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="000E1913">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.15381/gtm.v25i50.24286</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5F195483" w14:textId="0893D654" w:rsidR="00814986" w:rsidRPr="000E1913" w:rsidRDefault="006932E0" w:rsidP="000E1913">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="567" w:right="55" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Olea </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, E., &amp; Cortés Castillo, M. E. (2023). El desarrollo de habilidades blandas en la formación integral de estudiantes de licenciatura. </w:t>
+        <w:t xml:space="preserve">Olea Deserti, E., &amp; Cortés Castillo, M. E. (2023). El desarrollo de habilidades blandas en la formación integral de estudiantes de licenciatura. </w:t>
       </w:r>
       <w:r w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Brazilian Journal of Development, 9(7), e22068. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="000E1913">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.34117/bjdv9n7-064</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0C16D1C2" w14:textId="4E6CD7A5" w:rsidR="006932E0" w:rsidRPr="000E1913" w:rsidRDefault="006932E0" w:rsidP="000E1913">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="567" w:right="55" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ACHOKI, P. (2023). Upskilling and Reskilling for a VUCA World: Organizational Sense-Response Framework. GILE Journal of Skills Development, 3(2), 34–52. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="002C7E95" w:rsidRPr="000E1913">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.52398/gjsd.2023.v3.i2.pp34-52</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0D19DEB3" w14:textId="0BD16FC6" w:rsidR="002C7E95" w:rsidRPr="000E1913" w:rsidRDefault="002C7E95" w:rsidP="000E1913">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="567" w:right="55" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Delors, J. (1996). </w:t>
       </w:r>
@@ -8703,223 +8663,183 @@
       </w:r>
       <w:r w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> UNESCO.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CB9A8D0" w14:textId="05424BB4" w:rsidR="002C7E95" w:rsidRPr="000E1913" w:rsidRDefault="00EB277A" w:rsidP="000E1913">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="567" w:right="55" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Fernández Olivero, E. D., &amp; Simón Medina, N. M. (2022). Revisión bibliográfica sobre el uso de metodologías activas en la formación profesional. Contextos Educativos, 30, 131-155. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="000E1913">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:t>https://doi.org/10.18172/con.5362</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="34C6BC0D" w14:textId="4E043578" w:rsidR="00EB277A" w:rsidRPr="000E1913" w:rsidRDefault="0085662B" w:rsidP="000E1913">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="567" w:right="55" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Gómez del Campo del Paso, M. I., Salazar Garza, M. L., &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Rodriguez</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:t>, E. I.  (2014). Los talleres vivenciales con enfoque centrado en la persona, un espacio para el aprendizaje de competencias sociales. Revista Intercontinental de Psicología y Educación, 16(1), 175-190.</w:t>
+        <w:t xml:space="preserve"> Morril, E. I.  (2014). Los talleres vivenciales con enfoque centrado en la persona, un espacio para el aprendizaje de competencias sociales. Revista Intercontinental de Psicología y Educación, 16(1), 175-190.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12842D70" w14:textId="0668988B" w:rsidR="00A378E5" w:rsidRPr="000E1913" w:rsidRDefault="00A378E5" w:rsidP="000E1913">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="567" w:right="55" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Mendoza-Medina, C. H. (2021). Las habilidades sociales, factor clave para una interacción efectiva. Polo del Conocimiento: Revista Científico-Profesional, 6(2), 3-16. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidR="001A31FB" w:rsidRPr="000E1913">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:t>https://doi.org/10.23857/pc.v6i2.2233</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="38BA26AB" w14:textId="3C4C510A" w:rsidR="001A31FB" w:rsidRPr="000E1913" w:rsidRDefault="001A31FB" w:rsidP="000E1913">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="567" w:right="55" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Ramírez Chávez, M. A., &amp; Manjarrez Fuentes, N. N. (2022). Habilidades blandas y habilidades duras, clave para la formación profesional integral. Ciencias Sociales y Económica, 6(2), 27-37.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56CDB5B0" w14:textId="7AB29BCE" w:rsidR="001A31FB" w:rsidRPr="000E1913" w:rsidRDefault="001A31FB" w:rsidP="000E1913">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="567" w:right="55" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E1913">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Echeverri, E. M., </w:t>
-[...23 lines deleted...]
-        <w:t>evaluación por competencias desde un enfoque constructivista. Revista Educación en Ingeniería, 10(20), 123-132.</w:t>
+        <w:t>Echeverri, E. M., Bohorquez, N., &amp; Arenas, W. (2015). Implementación de laboratorios lúdicos para la evaluación por competencias desde un enfoque constructivista. Revista Educación en Ingeniería, 10(20), 123-132.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="001A31FB" w:rsidRPr="000E1913" w:rsidSect="000E1913">
-      <w:headerReference w:type="default" r:id="rId25"/>
-      <w:footerReference w:type="default" r:id="rId26"/>
+      <w:headerReference w:type="default" r:id="rId26"/>
+      <w:footerReference w:type="default" r:id="rId27"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1605B7A2" w14:textId="77777777" w:rsidR="00C32834" w:rsidRDefault="00C32834">
+    <w:p w14:paraId="280BD770" w14:textId="77777777" w:rsidR="00FD0303" w:rsidRDefault="00FD0303">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="020214C2" w14:textId="77777777" w:rsidR="00C32834" w:rsidRDefault="00C32834">
+    <w:p w14:paraId="6FB33B59" w14:textId="77777777" w:rsidR="00FD0303" w:rsidRDefault="00FD0303">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -8952,123 +8872,123 @@
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3D290B13" w14:textId="77777777" w:rsidR="001B6B84" w:rsidRDefault="001B6B84" w:rsidP="001B6B84">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Vol. 11, Núm. 22                  Julio – </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Diciembre</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> 2024                       CEMYS</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0634FC66" w14:textId="77777777" w:rsidR="001B6B84" w:rsidRDefault="001B6B84">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F4BB8EB" w14:textId="77777777" w:rsidR="00C32834" w:rsidRDefault="00C32834">
+    <w:p w14:paraId="4B1A5AC7" w14:textId="77777777" w:rsidR="00FD0303" w:rsidRDefault="00FD0303">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42958953" w14:textId="77777777" w:rsidR="00C32834" w:rsidRDefault="00C32834">
+    <w:p w14:paraId="629BD73F" w14:textId="77777777" w:rsidR="00FD0303" w:rsidRDefault="00FD0303">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="11B33099" w14:textId="4F2D776A" w:rsidR="002C7E95" w:rsidRDefault="002C7E95">
     <w:pPr>
       <w:pStyle w:val="Textoindependiente"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17A27FEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="08424654"/>
     <w:lvl w:ilvl="0" w:tplc="5C8004D0">
       <w:start w:val="2"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D93C822A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="10224678">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -10157,51 +10077,51 @@
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1971855719">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1109668174">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1680354380">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="628050112">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="165292469">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1146118964">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="60"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -10248,98 +10168,101 @@
     <w:rsid w:val="00446DDC"/>
     <w:rsid w:val="00464167"/>
     <w:rsid w:val="00472A55"/>
     <w:rsid w:val="004D1001"/>
     <w:rsid w:val="005129FE"/>
     <w:rsid w:val="005211D7"/>
     <w:rsid w:val="00546151"/>
     <w:rsid w:val="005D3DC1"/>
     <w:rsid w:val="00606825"/>
     <w:rsid w:val="00630DC0"/>
     <w:rsid w:val="0065A9D1"/>
     <w:rsid w:val="006705F0"/>
     <w:rsid w:val="00683588"/>
     <w:rsid w:val="00687E06"/>
     <w:rsid w:val="006932E0"/>
     <w:rsid w:val="006B2B67"/>
     <w:rsid w:val="006C5B72"/>
     <w:rsid w:val="007706CF"/>
     <w:rsid w:val="00784236"/>
     <w:rsid w:val="007A57AB"/>
     <w:rsid w:val="007D23CB"/>
     <w:rsid w:val="00803B66"/>
     <w:rsid w:val="00814986"/>
     <w:rsid w:val="00822C51"/>
     <w:rsid w:val="0085662B"/>
+    <w:rsid w:val="00864EB9"/>
     <w:rsid w:val="008714A7"/>
     <w:rsid w:val="008A10AE"/>
     <w:rsid w:val="008E276B"/>
     <w:rsid w:val="008E69A8"/>
     <w:rsid w:val="009428B3"/>
     <w:rsid w:val="0097074D"/>
     <w:rsid w:val="00992EC9"/>
     <w:rsid w:val="009C1F5E"/>
     <w:rsid w:val="009F01AE"/>
     <w:rsid w:val="00A15AF3"/>
     <w:rsid w:val="00A378E5"/>
     <w:rsid w:val="00AA5A7B"/>
     <w:rsid w:val="00AE0DAB"/>
     <w:rsid w:val="00B11382"/>
     <w:rsid w:val="00B61618"/>
     <w:rsid w:val="00B61D9F"/>
     <w:rsid w:val="00B7131E"/>
     <w:rsid w:val="00BD9D3B"/>
+    <w:rsid w:val="00C2073F"/>
     <w:rsid w:val="00C24181"/>
     <w:rsid w:val="00C26E5C"/>
     <w:rsid w:val="00C30152"/>
     <w:rsid w:val="00C32834"/>
     <w:rsid w:val="00C755EE"/>
     <w:rsid w:val="00C76B7B"/>
     <w:rsid w:val="00CB43C3"/>
     <w:rsid w:val="00CB51E7"/>
     <w:rsid w:val="00CD0E71"/>
     <w:rsid w:val="00D02AEA"/>
     <w:rsid w:val="00D0AC5D"/>
     <w:rsid w:val="00D22FA6"/>
     <w:rsid w:val="00D54230"/>
     <w:rsid w:val="00D84C5F"/>
     <w:rsid w:val="00DB0E11"/>
     <w:rsid w:val="00E10F65"/>
     <w:rsid w:val="00E41B7A"/>
     <w:rsid w:val="00E5425A"/>
     <w:rsid w:val="00E928BF"/>
     <w:rsid w:val="00E97EC5"/>
     <w:rsid w:val="00EB277A"/>
     <w:rsid w:val="00F25555"/>
     <w:rsid w:val="00F460F6"/>
     <w:rsid w:val="00F537E0"/>
     <w:rsid w:val="00F74C79"/>
     <w:rsid w:val="00F768A3"/>
     <w:rsid w:val="00F81FB3"/>
     <w:rsid w:val="00FA40A6"/>
     <w:rsid w:val="00FC2E51"/>
     <w:rsid w:val="00FC6999"/>
+    <w:rsid w:val="00FD0303"/>
     <w:rsid w:val="00FD1507"/>
     <w:rsid w:val="00FE7762"/>
     <w:rsid w:val="02620DC8"/>
     <w:rsid w:val="0283DDFA"/>
     <w:rsid w:val="030BEA6E"/>
     <w:rsid w:val="0375A496"/>
     <w:rsid w:val="0437171B"/>
     <w:rsid w:val="04625BAB"/>
     <w:rsid w:val="05098F3C"/>
     <w:rsid w:val="051D8FDA"/>
     <w:rsid w:val="0542D01E"/>
     <w:rsid w:val="05CE3C30"/>
     <w:rsid w:val="05E25410"/>
     <w:rsid w:val="061B1D5B"/>
     <w:rsid w:val="062815D7"/>
     <w:rsid w:val="067F2D72"/>
     <w:rsid w:val="06E091A2"/>
     <w:rsid w:val="0766DFA4"/>
     <w:rsid w:val="07692D68"/>
     <w:rsid w:val="07A47C67"/>
     <w:rsid w:val="07C9A260"/>
     <w:rsid w:val="0839E0AA"/>
     <w:rsid w:val="0870C4EB"/>
     <w:rsid w:val="09264F97"/>
     <w:rsid w:val="0979492B"/>
@@ -11211,51 +11134,50 @@
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo2Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="007D23CB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
@@ -11645,51 +11567,51 @@
                               <w:marBottom w:val="0"/>
                               <w:divBdr>
                                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                               </w:divBdr>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unesdoc.unesco.org/ark:/48223/pf0000386933" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.34117/bjdv9n7-064" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://competenciasdelsiglo21.com/onu-unesco-educar-competencias/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esco.ec.europa.eu/es/about-esco/what-esco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15381/gtm.v25i50.24286" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5069-5993" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23857/pc.v6i2.2233" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18172/con.5362" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unevoc.unesco.org/home/TVETipedia+Glossary/lang=en/show=term/term=Specific+hard+skills" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.52398/gjsd.2023.v3.i2.pp34-52" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://competenciasdelsiglo21.com/onu-unesco-educar-competencias/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15381/gtm.v25i50.24286" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5069-5993" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esco.ec.europa.eu/es/about-esco/what-esco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23857/pc.v6i2.2233" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unevoc.unesco.org/home/TVETipedia+Glossary/lang=en/show=term/term=Specific+hard+skills" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18172/con.5362" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.52398/gjsd.2023.v3.i2.pp34-52" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/cemys.v11i22.384" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unesdoc.unesco.org/ark:/48223/pf0000386933" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.34117/bjdv9n7-064" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -11944,50 +11866,65 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D14839975E9F964B9B5B72A67D95A4AB" ma:contentTypeVersion="9" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f0199171265559f05fe5bfdd640aadf7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6a3ea912-1b68-4863-8c10-866a10985890" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2544ef797c5e4b22d73dcfae973c80a9" ns2:_="">
     <xsd:import namespace="6a3ea912-1b68-4863-8c10-866a10985890"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
@@ -12117,138 +12054,123 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{430A97C6-A33F-45BF-93C0-9159D7069408}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EDF500EC-EC5B-4709-818B-B69AC6405092}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0112BA35-0E18-4968-A0AD-AA6D56B6B889}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6a3ea912-1b68-4863-8c10-866a10985890"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>20602</Characters>
+  <Pages>10</Pages>
+  <Words>3761</Words>
+  <Characters>20687</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>171</Lines>
+  <Lines>172</Lines>
   <Paragraphs>48</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Títulos</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr>    guberetagoyena@ipn.mx</vt:lpstr>
       <vt:lpstr>Referentes institucionales y teórico-conceptuales</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24299</CharactersWithSpaces>
+  <CharactersWithSpaces>24400</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jaime Alberto Orozco Toro</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2024-06-03T00:00:00Z</vt:filetime>
   </property>