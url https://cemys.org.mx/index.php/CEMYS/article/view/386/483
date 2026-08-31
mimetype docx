--- v0 (2025-10-07)
+++ v1 (2026-08-31)
@@ -12,53 +12,107 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="717A1DB4" w14:textId="5B11628D" w:rsidR="00271399" w:rsidRPr="00286EF5" w:rsidRDefault="00A13D95" w:rsidP="00A13D95">
+    <w:p w14:paraId="02C24FDC" w14:textId="77777777" w:rsidR="004F6360" w:rsidRPr="004F6360" w:rsidRDefault="004F6360" w:rsidP="00A13D95">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F69688D" w14:textId="45415D34" w:rsidR="004F6360" w:rsidRPr="004F6360" w:rsidRDefault="004F6360" w:rsidP="004F6360">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6360">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F6360">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="004F6360">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="es-MX"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/cemys.v11i22.386</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="717A1DB4" w14:textId="25FF54EA" w:rsidR="00271399" w:rsidRPr="00286EF5" w:rsidRDefault="00A13D95" w:rsidP="00A13D95">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A13D95">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Artículos científicos</w:t>
       </w:r>
       <w:r w:rsidR="00D57418">
         <w:rPr>
           <w:noProof/>
@@ -67,51 +121,51 @@
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="756161A6" wp14:editId="4F6CCCC6">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-853440</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-891540</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7658100" cy="1264920"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1792942247" name="Imagen 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1792942247" name="Imagen 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7">
+                    <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7658100" cy="1264920"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -638,51 +692,51 @@
       </w:r>
       <w:r w:rsidRPr="00286EF5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DA6684B" w14:textId="77777777" w:rsidR="00413F38" w:rsidRPr="00286EF5" w:rsidRDefault="002860FE" w:rsidP="00286EF5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00286EF5">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="es-US"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0003-4455-3072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00286EF5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43FBC649" w14:textId="0F90EB30" w:rsidR="002860FE" w:rsidRPr="00286EF5" w:rsidRDefault="00865B9C" w:rsidP="007B5951">
@@ -806,51 +860,51 @@
       </w:pPr>
       <w:r w:rsidRPr="007B5951">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Judithgp@itcj.edu.mx </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6380D298" w14:textId="674DC692" w:rsidR="00725291" w:rsidRPr="00286EF5" w:rsidRDefault="00DC6A84" w:rsidP="007B5951">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00286EF5">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="es-US"/>
           </w:rPr>
           <w:t>https://orcid.org/0009-0002-2595-7944</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="498D0313" w14:textId="77777777" w:rsidR="007B5951" w:rsidRDefault="007B5951" w:rsidP="00286EF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -991,51 +1045,51 @@
       </w:r>
       <w:r w:rsidRPr="00286EF5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="243633F7" w14:textId="77777777" w:rsidR="00271399" w:rsidRPr="00286EF5" w:rsidRDefault="00725291" w:rsidP="00286EF5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00286EF5">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="es-US"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0002-8403-7286</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4E7457FB" w14:textId="77777777" w:rsidR="00672F9C" w:rsidRPr="00286EF5" w:rsidRDefault="00672F9C" w:rsidP="00286EF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
@@ -1092,51 +1146,50 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F46A063" w14:textId="213752F7" w:rsidR="00271399" w:rsidRPr="00286EF5" w:rsidRDefault="00271399" w:rsidP="00286EF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00286EF5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Resumen  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3383D1E7" w14:textId="77777777" w:rsidR="00271399" w:rsidRPr="00286EF5" w:rsidRDefault="00271399" w:rsidP="00286EF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00286EF5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>El ausentismo laboral es uno de los principales problemas que enfrentan las empresas manufactureras, afectando la productividad, los costos operativos y el cli</w:t>
       </w:r>
       <w:r w:rsidR="00000566" w:rsidRPr="00286EF5">
         <w:rPr>
@@ -1367,51 +1420,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">   mayo 2024                                                        </w:t>
       </w:r>
       <w:r w:rsidRPr="003F60CF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Fecha Aceptación:</w:t>
       </w:r>
       <w:r w:rsidRPr="003F60CF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">  octubre 2024</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35005268" w14:textId="77777777" w:rsidR="00847B3D" w:rsidRPr="003F60CF" w:rsidRDefault="00A13D95" w:rsidP="00847B3D">
+    <w:p w14:paraId="35005268" w14:textId="77777777" w:rsidR="00847B3D" w:rsidRPr="003F60CF" w:rsidRDefault="00113A62" w:rsidP="00847B3D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict w14:anchorId="37FC8B22">
           <v:rect id="_x0000_i1025" alt="" style="width:441.9pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="09E1CC81" w14:textId="77777777" w:rsidR="00000566" w:rsidRPr="00286EF5" w:rsidRDefault="00000566" w:rsidP="00286EF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -1510,95 +1563,95 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67F9CB58" w14:textId="77777777" w:rsidR="00271399" w:rsidRPr="00286EF5" w:rsidRDefault="00AE7A7A" w:rsidP="00286EF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00286EF5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74FADA90" w14:textId="4A7B2E0B" w:rsidR="00271399" w:rsidRPr="00286EF5" w:rsidRDefault="00271399" w:rsidP="00286EF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00286EF5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Justificación</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="499E1290" w14:textId="77777777" w:rsidR="00726D78" w:rsidRPr="00286EF5" w:rsidRDefault="00271399" w:rsidP="00286EF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00286EF5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>El ausentismo laboral genera costos significativos para las empresas, no solo en términos de pérdida de productividad, sino también en gastos relacionados con la contratación temporal de personal, horas extras y posibles sanciones por no cumplir con los tiempos de entrega. En la industria manufacturera, los márgenes operativos son ajustados y cualquier interrupción puede tener un impacto directo en la rentabilidad. A pesar de la importancia del tema, muchas empresas aún no implementan medidas efectivas para comprender y abordar las causas del ausentismo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="503AFF92" w14:textId="77777777" w:rsidR="00726D78" w:rsidRPr="00286EF5" w:rsidRDefault="00726D78" w:rsidP="00286EF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00286EF5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">El ausentismo laboral tiene un alto impacto en las empresas productivas, generando costos adicionales en mano de obra, así como su repercusión en la producción. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="026B550A" w14:textId="77777777" w:rsidR="00726D78" w:rsidRPr="00286EF5" w:rsidRDefault="00726D78" w:rsidP="00286EF5">
@@ -2080,51 +2133,50 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C956F15" w14:textId="77777777" w:rsidR="009F4C0A" w:rsidRPr="00286EF5" w:rsidRDefault="009F4C0A" w:rsidP="00286EF5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00286EF5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t> Este estudio se justifica al ofrecer una comprensión más profunda de los factores que contribuyen al ausentismo y proporcionar recomendaciones basadas en evidencia para mejorar la asistencia y el bienestar de los trabajadores.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BD33385" w14:textId="77777777" w:rsidR="009F4C0A" w:rsidRDefault="009F4C0A" w:rsidP="00286EF5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00286EF5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
@@ -2734,61 +2786,61 @@
       <w:r w:rsidRPr="00286EF5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Lazarus y Folkman (1984) desarrollaron un marco teórico sobre el estrés que postula que el ausentismo laboral puede ser una respuesta a situaciones de estrés percibido, donde los empleados eligen ausentarse como mecanismo de afrontamiento. Las cargas de trabajo excesivas, conflictos interpersonales y la presión por cumplir con los objetivos de producción pueden aumentar los niveles de estrés y,</w:t>
       </w:r>
       <w:r w:rsidR="00D74221" w:rsidRPr="00286EF5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> en consecuencia, el ausentismo y en la teoría de la justicia organizacional de </w:t>
       </w:r>
       <w:r w:rsidRPr="00286EF5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Greenberg (1987) propone que los empleados evalúan la justicia organizacional en términos de distribución de recursos, procedimientos y trato interpersonal. Un sentido de injusticia en cualquiera de estas dimensiones puede llevar a una disminución del </w:t>
+        <w:t xml:space="preserve">Greenberg (1987) propone que los empleados evalúan la justicia organizacional en términos de distribución de recursos, procedimientos y trato interpersonal. </w:t>
       </w:r>
       <w:r w:rsidRPr="00286EF5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>compromiso con la organización y aumentar las probabilidades de ausentismo, como una forma de p</w:t>
+        <w:t>Un sentido de injusticia en cualquiera de estas dimensiones puede llevar a una disminución del compromiso con la organización y aumentar las probabilidades de ausentismo, como una forma de p</w:t>
       </w:r>
       <w:r w:rsidR="00D74221" w:rsidRPr="00286EF5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>rotesta pasiva o desmotivación.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="766FB879" w14:textId="77777777" w:rsidR="00271399" w:rsidRDefault="00271399" w:rsidP="00286EF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BCA3503" w14:textId="77777777" w:rsidR="00847B3D" w:rsidRPr="00286EF5" w:rsidRDefault="00847B3D" w:rsidP="00286EF5">
       <w:pPr>
@@ -3030,72 +3082,81 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="591A2826" w14:textId="40602874" w:rsidR="00064E3A" w:rsidRPr="00286EF5" w:rsidRDefault="00064E3A" w:rsidP="00286EF5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00286EF5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>Los casos de ausencias del empleado, la empresa reconsidera sustituir la ausencia por un día de vacaciones y no afectar su pago semanal, esto siempre y cuando haya sido una falta justificable, los casos de ausencias sin comunicación del empleado el caso es revisado por el supervisor quien de acuerdo a las políticas de la empresa este le permite regresar y también sustituir ausencias por vacaciones, o considerarlo como un permiso sin goce de sueldo.  Esto antes de entrar en conflictos laborales.</w:t>
+        <w:t xml:space="preserve">Los casos de ausencias del empleado, la empresa reconsidera sustituir la ausencia por un día de vacaciones y no afectar su pago semanal, esto siempre y cuando haya sido una falta justificable, los casos de ausencias sin comunicación del empleado el caso es revisado por el supervisor quien de acuerdo a las políticas de la empresa este le permite regresar y también sustituir </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286EF5">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ausencias por vacaciones, o considerarlo como un permiso sin goce de sueldo.  Esto antes de entrar en conflictos laborales.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B83240D" w14:textId="77777777" w:rsidR="00064E3A" w:rsidRPr="00286EF5" w:rsidRDefault="00064E3A" w:rsidP="00286EF5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00286EF5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Si, el trabajador presenta 2 ausencias, se le suspende, y en el caso de 4 faltas, el personal de recursos humanos revisa con el supervisor, si procede a baja, dependiendo del desempeño del trabajador. Si este no es bueno, se da de baja y el empleado es notificado de su baja en la empresa, pero puede continuar por buen desempeño con un recordatorio del proceso de ausentismo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="510AF64A" w14:textId="77777777" w:rsidR="00064E3A" w:rsidRPr="00286EF5" w:rsidRDefault="00064E3A" w:rsidP="00286EF5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00286EF5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Los casos no justificables, se le indica al empleado presentarse a terminar la relación laboral.  Existen casos donde el empleado solo espera los días programados para solicitar su renuncia, derivado de ausentismo laboral.  En los casos de que la empresa no logra tener contacto con el empleado procede automáticamente a su baja por ausentismo. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="465D223B" w14:textId="4064A8C6" w:rsidR="00064E3A" w:rsidRPr="00286EF5" w:rsidRDefault="00064E3A" w:rsidP="00286EF5">
@@ -3178,93 +3239,93 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Los casos no justificables, se le indica al empleado presentarse a terminar la relación laboral.  Existen casos donde el empleado solo espera los días programados para solicitar su renuncia, derivado de ausentismo laboral.  En los casos de que la empresa no logra tener contacto con el empleado procede automáticamente a su baja por ausentismo. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31F42090" w14:textId="77777777" w:rsidR="00AB16A1" w:rsidRDefault="00064E3A" w:rsidP="00286EF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00286EF5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Se utilizó una guía de entrevista estructurada basada en el marco teórico, que abarcaba temas como el clima laboral, la salud física y mental, la satisfacción en el trabajo, la carga de trabajo y las políticas de la empresa respecto al manejo del ausentismo.  </w:t>
       </w:r>
       <w:r w:rsidR="00AB16A1" w:rsidRPr="00286EF5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00F48A09" w14:textId="77777777" w:rsidR="00286EF5" w:rsidRPr="00286EF5" w:rsidRDefault="00286EF5" w:rsidP="00286EF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D91F439" w14:textId="77777777" w:rsidR="00AB16A1" w:rsidRPr="00286EF5" w:rsidRDefault="00AB16A1" w:rsidP="00286EF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00286EF5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Las entrevistas fueron documentadas y se realizó una selección de las causas de ausentismo y se emplearon gráficos para una mejor comprensión de las causas de ausentismo. El análisis de datos siguió la metodología de codificación temática propuesta por Braun y Clarke (2006), que consiste en identificar, analizar y reportar patrones (temas) en los datos cualitativos. La codificación inicial se realizó de manera inductiva, identificando temas emergentes sin una estructura predefinida, y posteriormente se refinaron y categorizaron con base en el marco teórico.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63532C96" w14:textId="77777777" w:rsidR="00064E3A" w:rsidRPr="00286EF5" w:rsidRDefault="00064E3A" w:rsidP="00286EF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08E25654" w14:textId="77777777" w:rsidR="00AB16A1" w:rsidRPr="00286EF5" w:rsidRDefault="002315B9" w:rsidP="00286EF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
@@ -3633,50 +3694,51 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E354E76" w14:textId="77777777" w:rsidR="00022766" w:rsidRPr="00286EF5" w:rsidRDefault="00022766" w:rsidP="00286EF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00286EF5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Una vez completada la primera sección, el trabajador indica el motivo de su falta, ver figura 2. En el caso de que el motivo de su ausentismo este especificado en el formato, deberá escribirlo en la parte de abajo, después deberá especificar el problema que tuvo. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E0FE933" w14:textId="77777777" w:rsidR="00022766" w:rsidRPr="00286EF5" w:rsidRDefault="00022766" w:rsidP="00286EF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2344"/>
         <w:gridCol w:w="2466"/>
@@ -3720,51 +3782,50 @@
       <w:tr w:rsidR="00022766" w:rsidRPr="00286EF5" w14:paraId="781B3073" w14:textId="77777777" w:rsidTr="00064E3A">
         <w:trPr>
           <w:trHeight w:val="295"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="49AB436A" w14:textId="77777777" w:rsidR="00022766" w:rsidRPr="00286EF5" w:rsidRDefault="00022766" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Problemas de salud</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2466" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A460B54" w14:textId="77777777" w:rsidR="00022766" w:rsidRPr="00286EF5" w:rsidRDefault="00022766" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Problemas personales</w:t>
@@ -3783,165 +3844,381 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Trámites</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00022766" w:rsidRPr="00286EF5" w14:paraId="3028F2F4" w14:textId="77777777" w:rsidTr="00064E3A">
         <w:trPr>
           <w:trHeight w:val="467"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="461E9ECB" w14:textId="77777777" w:rsidR="00022766" w:rsidRPr="00286EF5" w:rsidRDefault="00A13D95" w:rsidP="00286EF5">
+          <w:p w14:paraId="461E9ECB" w14:textId="1E740609" w:rsidR="00022766" w:rsidRPr="00286EF5" w:rsidRDefault="004F6360" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:pict w14:anchorId="1FFC310C">
-[...1 lines deleted...]
-              </w:pict>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FFC310C" wp14:editId="71ECA49D">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>14605</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>44450</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="106680" cy="106680"/>
+                      <wp:effectExtent l="0" t="0" r="7620" b="7620"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="3" name="Rectángulo 29"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks/>
+                            </wps:cNvSpPr>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="106680" cy="106680"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="50000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="68E0D821" id="Rectángulo 29" o:spid="_x0000_s1026" style="position:absolute;margin-left:1.15pt;margin-top:3.5pt;width:8.4pt;height:8.4pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCSvBZtYwIAACsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3aCNOuMOEXQosOA&#10;oC2WDj2rslQbk0WNUuJkXz9KdtyiLXYY5oMhiuQj9fSo5cWhNWyv0DdgSz6d5JwpK6Fq7FPJf9xf&#10;fzrnzAdhK2HAqpIflecXq48flp0r1AxqMJVCRiDWF50reR2CK7LMy1q1wk/AKUtODdiKQCY+ZRWK&#10;jtBbk83yfJF1gJVDkMp72r3qnXyV8LVWMtxq7VVgpuTUW0h/TP/H+M9WS1E8oXB1I4c2xD900YrG&#10;UtER6koEwXbYvIFqG4ngQYeJhDYDrRup0hnoNNP81Wm2tXAqnYXI8W6kyf8/WHmz37o7jK17twH5&#10;0xMjWed8MXqi4YeYg8Y2xlLj7JBYPI4sqkNgkjan+WJxTlxLcg3riCmKU7JDH74qaFlclBzpkhJ3&#10;Yr/xoQ89hQy99OVTI+FoVOzA2O9Ks6aigrOUnSSjLg2yvaDLFlIqG6a9qxaV6rfPcvrirVM/Y0ay&#10;EmBE1o0xI/YAEOX4FruHGeJjqkqKG5PzvzXWJ48ZqTLYMCa3jQV8D8DQqYbKffyJpJ6ayNIjVMc7&#10;ZAi93r2T1w1xvRE+3AkkgdP10NCGW/ppA13JYVhxVgP+fm8/xpPuyMtZRwNTcv9rJ1BxZr5ZUuSX&#10;6XweJywZ87PPMzLwpefxpcfu2kuga5rS8+BkWsb4YE5LjdA+0GyvY1VyCSupdsllwJNxGfpBptdB&#10;qvU6hdFUORE2dutkBI+sRi3dHx4EukFwgZR6A6fhEsUr3fWxMdPCehdAN0mUz7wOfNNEJuEMr0cc&#10;+Zd2inp+41Z/AAAA//8DAFBLAwQUAAYACAAAACEAIJhytNsAAAAFAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VIvSDqtBWQhmwqhBqhSlwofIAdL0lEvI5iN035epwTHGdnNPM23022&#10;EyMNvnWMsFomIIgrZ1quET4/yrsUhA+KjeocE8KFPOyK66tcZcad+Z3GY6hFLGGfKYQmhD6T0lcN&#10;WeWXrieO3pcbrApRDrU0gzrHctvJdZI8SKtajguN6umloer7eLII+qDDT6n9bTq6cnuw+9d798aI&#10;i5vp+QlEoCn8hWHGj+hQRCbtTmy86BDWmxhEeIwPze52BULP1xRkkcv/9MUvAAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAJK8Fm1jAgAAKwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhACCYcrTbAAAABQEAAA8AAAAAAAAAAAAAAAAAvQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;" fillcolor="#5b9bd5 [3204]" strokecolor="#1f4d78 [1604]" strokeweight="1pt">
+                      <v:path arrowok="t"/>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00022766" w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t xml:space="preserve">en   </w:t>
             </w:r>
             <w:r w:rsidR="00022766" w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Enfermedades infecciosas (amigdalitis, coronavirus, etc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2466" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FBEA4B2" w14:textId="77777777" w:rsidR="00022766" w:rsidRPr="00286EF5" w:rsidRDefault="00A13D95" w:rsidP="00286EF5">
+          <w:p w14:paraId="1FBEA4B2" w14:textId="34E72A71" w:rsidR="00022766" w:rsidRPr="00286EF5" w:rsidRDefault="004F6360" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:pict w14:anchorId="28F25A19">
-[...1 lines deleted...]
-              </w:pict>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="28F25A19" wp14:editId="55158048">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>14605</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>44450</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="106680" cy="106680"/>
+                      <wp:effectExtent l="0" t="0" r="7620" b="7620"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="7" name="Rectángulo 27"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks/>
+                            </wps:cNvSpPr>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="106680" cy="106680"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="50000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="18878416" id="Rectángulo 27" o:spid="_x0000_s1026" style="position:absolute;margin-left:1.15pt;margin-top:3.5pt;width:8.4pt;height:8.4pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCSvBZtYwIAACsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3aCNOuMOEXQosOA&#10;oC2WDj2rslQbk0WNUuJkXz9KdtyiLXYY5oMhiuQj9fSo5cWhNWyv0DdgSz6d5JwpK6Fq7FPJf9xf&#10;fzrnzAdhK2HAqpIflecXq48flp0r1AxqMJVCRiDWF50reR2CK7LMy1q1wk/AKUtODdiKQCY+ZRWK&#10;jtBbk83yfJF1gJVDkMp72r3qnXyV8LVWMtxq7VVgpuTUW0h/TP/H+M9WS1E8oXB1I4c2xD900YrG&#10;UtER6koEwXbYvIFqG4ngQYeJhDYDrRup0hnoNNP81Wm2tXAqnYXI8W6kyf8/WHmz37o7jK17twH5&#10;0xMjWed8MXqi4YeYg8Y2xlLj7JBYPI4sqkNgkjan+WJxTlxLcg3riCmKU7JDH74qaFlclBzpkhJ3&#10;Yr/xoQ89hQy99OVTI+FoVOzA2O9Ks6aigrOUnSSjLg2yvaDLFlIqG6a9qxaV6rfPcvrirVM/Y0ay&#10;EmBE1o0xI/YAEOX4FruHGeJjqkqKG5PzvzXWJ48ZqTLYMCa3jQV8D8DQqYbKffyJpJ6ayNIjVMc7&#10;ZAi93r2T1w1xvRE+3AkkgdP10NCGW/ppA13JYVhxVgP+fm8/xpPuyMtZRwNTcv9rJ1BxZr5ZUuSX&#10;6XweJywZ87PPMzLwpefxpcfu2kuga5rS8+BkWsb4YE5LjdA+0GyvY1VyCSupdsllwJNxGfpBptdB&#10;qvU6hdFUORE2dutkBI+sRi3dHx4EukFwgZR6A6fhEsUr3fWxMdPCehdAN0mUz7wOfNNEJuEMr0cc&#10;+Zd2inp+41Z/AAAA//8DAFBLAwQUAAYACAAAACEAIJhytNsAAAAFAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VIvSDqtBWQhmwqhBqhSlwofIAdL0lEvI5iN035epwTHGdnNPM23022&#10;EyMNvnWMsFomIIgrZ1quET4/yrsUhA+KjeocE8KFPOyK66tcZcad+Z3GY6hFLGGfKYQmhD6T0lcN&#10;WeWXrieO3pcbrApRDrU0gzrHctvJdZI8SKtajguN6umloer7eLII+qDDT6n9bTq6cnuw+9d798aI&#10;i5vp+QlEoCn8hWHGj+hQRCbtTmy86BDWmxhEeIwPze52BULP1xRkkcv/9MUvAAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAJK8Fm1jAgAAKwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhACCYcrTbAAAABQEAAA8AAAAAAAAAAAAAAAAAvQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;" fillcolor="#5b9bd5 [3204]" strokecolor="#1f4d78 [1604]" strokeweight="1pt">
+                      <v:path arrowok="t"/>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00022766" w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t xml:space="preserve">en   </w:t>
             </w:r>
             <w:r w:rsidR="00022766" w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Problemas con hijos  (Enfermedad, guardería, cuidado de hijos, etc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2556" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FC0F70F" w14:textId="77777777" w:rsidR="00022766" w:rsidRPr="00286EF5" w:rsidRDefault="00A13D95" w:rsidP="00286EF5">
+          <w:p w14:paraId="6FC0F70F" w14:textId="0EABC913" w:rsidR="00022766" w:rsidRPr="00286EF5" w:rsidRDefault="004F6360" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:pict w14:anchorId="74774885">
-[...1 lines deleted...]
-              </w:pict>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="74774885" wp14:editId="238DB6D5">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>14605</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>44450</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="106680" cy="106680"/>
+                      <wp:effectExtent l="0" t="0" r="7620" b="7620"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="8" name="Rectángulo 25"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks/>
+                            </wps:cNvSpPr>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="106680" cy="106680"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="50000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="59F74654" id="Rectángulo 25" o:spid="_x0000_s1026" style="position:absolute;margin-left:1.15pt;margin-top:3.5pt;width:8.4pt;height:8.4pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCSvBZtYwIAACsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3aCNOuMOEXQosOA&#10;oC2WDj2rslQbk0WNUuJkXz9KdtyiLXYY5oMhiuQj9fSo5cWhNWyv0DdgSz6d5JwpK6Fq7FPJf9xf&#10;fzrnzAdhK2HAqpIflecXq48flp0r1AxqMJVCRiDWF50reR2CK7LMy1q1wk/AKUtODdiKQCY+ZRWK&#10;jtBbk83yfJF1gJVDkMp72r3qnXyV8LVWMtxq7VVgpuTUW0h/TP/H+M9WS1E8oXB1I4c2xD900YrG&#10;UtER6koEwXbYvIFqG4ngQYeJhDYDrRup0hnoNNP81Wm2tXAqnYXI8W6kyf8/WHmz37o7jK17twH5&#10;0xMjWed8MXqi4YeYg8Y2xlLj7JBYPI4sqkNgkjan+WJxTlxLcg3riCmKU7JDH74qaFlclBzpkhJ3&#10;Yr/xoQ89hQy99OVTI+FoVOzA2O9Ks6aigrOUnSSjLg2yvaDLFlIqG6a9qxaV6rfPcvrirVM/Y0ay&#10;EmBE1o0xI/YAEOX4FruHGeJjqkqKG5PzvzXWJ48ZqTLYMCa3jQV8D8DQqYbKffyJpJ6ayNIjVMc7&#10;ZAi93r2T1w1xvRE+3AkkgdP10NCGW/ppA13JYVhxVgP+fm8/xpPuyMtZRwNTcv9rJ1BxZr5ZUuSX&#10;6XweJywZ87PPMzLwpefxpcfu2kuga5rS8+BkWsb4YE5LjdA+0GyvY1VyCSupdsllwJNxGfpBptdB&#10;qvU6hdFUORE2dutkBI+sRi3dHx4EukFwgZR6A6fhEsUr3fWxMdPCehdAN0mUz7wOfNNEJuEMr0cc&#10;+Zd2inp+41Z/AAAA//8DAFBLAwQUAAYACAAAACEAIJhytNsAAAAFAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VIvSDqtBWQhmwqhBqhSlwofIAdL0lEvI5iN035epwTHGdnNPM23022&#10;EyMNvnWMsFomIIgrZ1quET4/yrsUhA+KjeocE8KFPOyK66tcZcad+Z3GY6hFLGGfKYQmhD6T0lcN&#10;WeWXrieO3pcbrApRDrU0gzrHctvJdZI8SKtajguN6umloer7eLII+qDDT6n9bTq6cnuw+9d798aI&#10;i5vp+QlEoCn8hWHGj+hQRCbtTmy86BDWmxhEeIwPze52BULP1xRkkcv/9MUvAAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAJK8Fm1jAgAAKwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhACCYcrTbAAAABQEAAA8AAAAAAAAAAAAAAAAAvQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;" fillcolor="#5b9bd5 [3204]" strokecolor="#1f4d78 [1604]" strokeweight="1pt">
+                      <v:path arrowok="t"/>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00022766" w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t xml:space="preserve">en   </w:t>
             </w:r>
             <w:r w:rsidR="00022766" w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t xml:space="preserve">Trámite en IMSS, ISSSTE </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58D2F5B4" w14:textId="77777777" w:rsidR="00022766" w:rsidRPr="00286EF5" w:rsidRDefault="00022766" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
@@ -3950,165 +4227,381 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>¿Cuál?___________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00022766" w:rsidRPr="00286EF5" w14:paraId="1DE4EB45" w14:textId="77777777" w:rsidTr="00064E3A">
         <w:trPr>
           <w:trHeight w:val="706"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DFD3815" w14:textId="77777777" w:rsidR="00022766" w:rsidRPr="00286EF5" w:rsidRDefault="00A13D95" w:rsidP="00286EF5">
+          <w:p w14:paraId="2DFD3815" w14:textId="7CD8AF90" w:rsidR="00022766" w:rsidRPr="00286EF5" w:rsidRDefault="004F6360" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:pict w14:anchorId="1F26158C">
-[...1 lines deleted...]
-              </w:pict>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F26158C" wp14:editId="266B48E8">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>14605</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>44450</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="106680" cy="106680"/>
+                      <wp:effectExtent l="0" t="0" r="7620" b="7620"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="6" name="Rectángulo 23"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks/>
+                            </wps:cNvSpPr>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="106680" cy="106680"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="50000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="5C81E278" id="Rectángulo 23" o:spid="_x0000_s1026" style="position:absolute;margin-left:1.15pt;margin-top:3.5pt;width:8.4pt;height:8.4pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCSvBZtYwIAACsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3aCNOuMOEXQosOA&#10;oC2WDj2rslQbk0WNUuJkXz9KdtyiLXYY5oMhiuQj9fSo5cWhNWyv0DdgSz6d5JwpK6Fq7FPJf9xf&#10;fzrnzAdhK2HAqpIflecXq48flp0r1AxqMJVCRiDWF50reR2CK7LMy1q1wk/AKUtODdiKQCY+ZRWK&#10;jtBbk83yfJF1gJVDkMp72r3qnXyV8LVWMtxq7VVgpuTUW0h/TP/H+M9WS1E8oXB1I4c2xD900YrG&#10;UtER6koEwXbYvIFqG4ngQYeJhDYDrRup0hnoNNP81Wm2tXAqnYXI8W6kyf8/WHmz37o7jK17twH5&#10;0xMjWed8MXqi4YeYg8Y2xlLj7JBYPI4sqkNgkjan+WJxTlxLcg3riCmKU7JDH74qaFlclBzpkhJ3&#10;Yr/xoQ89hQy99OVTI+FoVOzA2O9Ks6aigrOUnSSjLg2yvaDLFlIqG6a9qxaV6rfPcvrirVM/Y0ay&#10;EmBE1o0xI/YAEOX4FruHGeJjqkqKG5PzvzXWJ48ZqTLYMCa3jQV8D8DQqYbKffyJpJ6ayNIjVMc7&#10;ZAi93r2T1w1xvRE+3AkkgdP10NCGW/ppA13JYVhxVgP+fm8/xpPuyMtZRwNTcv9rJ1BxZr5ZUuSX&#10;6XweJywZ87PPMzLwpefxpcfu2kuga5rS8+BkWsb4YE5LjdA+0GyvY1VyCSupdsllwJNxGfpBptdB&#10;qvU6hdFUORE2dutkBI+sRi3dHx4EukFwgZR6A6fhEsUr3fWxMdPCehdAN0mUz7wOfNNEJuEMr0cc&#10;+Zd2inp+41Z/AAAA//8DAFBLAwQUAAYACAAAACEAIJhytNsAAAAFAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VIvSDqtBWQhmwqhBqhSlwofIAdL0lEvI5iN035epwTHGdnNPM23022&#10;EyMNvnWMsFomIIgrZ1quET4/yrsUhA+KjeocE8KFPOyK66tcZcad+Z3GY6hFLGGfKYQmhD6T0lcN&#10;WeWXrieO3pcbrApRDrU0gzrHctvJdZI8SKtajguN6umloer7eLII+qDDT6n9bTq6cnuw+9d798aI&#10;i5vp+QlEoCn8hWHGj+hQRCbtTmy86BDWmxhEeIwPze52BULP1xRkkcv/9MUvAAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAJK8Fm1jAgAAKwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhACCYcrTbAAAABQEAAA8AAAAAAAAAAAAAAAAAvQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;" fillcolor="#5b9bd5 [3204]" strokecolor="#1f4d78 [1604]" strokeweight="1pt">
+                      <v:path arrowok="t"/>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00022766" w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t xml:space="preserve">en   </w:t>
             </w:r>
             <w:r w:rsidR="00022766" w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Enfermedades del sistema digestivo (Diarrea, vomito, estreñimiento, acidez, colitis, gastritis, etc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2466" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="665D555E" w14:textId="77777777" w:rsidR="00022766" w:rsidRPr="00286EF5" w:rsidRDefault="00A13D95" w:rsidP="00286EF5">
+          <w:p w14:paraId="665D555E" w14:textId="68F4E8BF" w:rsidR="00022766" w:rsidRPr="00286EF5" w:rsidRDefault="004F6360" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:pict w14:anchorId="13155FD3">
-[...1 lines deleted...]
-              </w:pict>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13155FD3" wp14:editId="65397972">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>14605</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>44450</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="106680" cy="106680"/>
+                      <wp:effectExtent l="0" t="0" r="7620" b="7620"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="9" name="Rectángulo 21"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks/>
+                            </wps:cNvSpPr>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="106680" cy="106680"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="50000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="4089369C" id="Rectángulo 21" o:spid="_x0000_s1026" style="position:absolute;margin-left:1.15pt;margin-top:3.5pt;width:8.4pt;height:8.4pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCSvBZtYwIAACsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3aCNOuMOEXQosOA&#10;oC2WDj2rslQbk0WNUuJkXz9KdtyiLXYY5oMhiuQj9fSo5cWhNWyv0DdgSz6d5JwpK6Fq7FPJf9xf&#10;fzrnzAdhK2HAqpIflecXq48flp0r1AxqMJVCRiDWF50reR2CK7LMy1q1wk/AKUtODdiKQCY+ZRWK&#10;jtBbk83yfJF1gJVDkMp72r3qnXyV8LVWMtxq7VVgpuTUW0h/TP/H+M9WS1E8oXB1I4c2xD900YrG&#10;UtER6koEwXbYvIFqG4ngQYeJhDYDrRup0hnoNNP81Wm2tXAqnYXI8W6kyf8/WHmz37o7jK17twH5&#10;0xMjWed8MXqi4YeYg8Y2xlLj7JBYPI4sqkNgkjan+WJxTlxLcg3riCmKU7JDH74qaFlclBzpkhJ3&#10;Yr/xoQ89hQy99OVTI+FoVOzA2O9Ks6aigrOUnSSjLg2yvaDLFlIqG6a9qxaV6rfPcvrirVM/Y0ay&#10;EmBE1o0xI/YAEOX4FruHGeJjqkqKG5PzvzXWJ48ZqTLYMCa3jQV8D8DQqYbKffyJpJ6ayNIjVMc7&#10;ZAi93r2T1w1xvRE+3AkkgdP10NCGW/ppA13JYVhxVgP+fm8/xpPuyMtZRwNTcv9rJ1BxZr5ZUuSX&#10;6XweJywZ87PPMzLwpefxpcfu2kuga5rS8+BkWsb4YE5LjdA+0GyvY1VyCSupdsllwJNxGfpBptdB&#10;qvU6hdFUORE2dutkBI+sRi3dHx4EukFwgZR6A6fhEsUr3fWxMdPCehdAN0mUz7wOfNNEJuEMr0cc&#10;+Zd2inp+41Z/AAAA//8DAFBLAwQUAAYACAAAACEAIJhytNsAAAAFAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VIvSDqtBWQhmwqhBqhSlwofIAdL0lEvI5iN035epwTHGdnNPM23022&#10;EyMNvnWMsFomIIgrZ1quET4/yrsUhA+KjeocE8KFPOyK66tcZcad+Z3GY6hFLGGfKYQmhD6T0lcN&#10;WeWXrieO3pcbrApRDrU0gzrHctvJdZI8SKtajguN6umloer7eLII+qDDT6n9bTq6cnuw+9d798aI&#10;i5vp+QlEoCn8hWHGj+hQRCbtTmy86BDWmxhEeIwPze52BULP1xRkkcv/9MUvAAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAJK8Fm1jAgAAKwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhACCYcrTbAAAABQEAAA8AAAAAAAAAAAAAAAAAvQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;" fillcolor="#5b9bd5 [3204]" strokecolor="#1f4d78 [1604]" strokeweight="1pt">
+                      <v:path arrowok="t"/>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00022766" w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t xml:space="preserve">en   </w:t>
             </w:r>
             <w:r w:rsidR="00022766" w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Seguridad (Temas de violencia, asaltos, etc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2556" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25A0EBE3" w14:textId="77777777" w:rsidR="00022766" w:rsidRPr="00286EF5" w:rsidRDefault="00A13D95" w:rsidP="00286EF5">
+          <w:p w14:paraId="25A0EBE3" w14:textId="3ED495AB" w:rsidR="00022766" w:rsidRPr="00286EF5" w:rsidRDefault="004F6360" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:pict w14:anchorId="3609CB77">
-[...1 lines deleted...]
-              </w:pict>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3609CB77" wp14:editId="67623D3F">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>14605</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>44450</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="106680" cy="106680"/>
+                      <wp:effectExtent l="0" t="0" r="7620" b="7620"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="10" name="Rectángulo 19"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks/>
+                            </wps:cNvSpPr>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="106680" cy="106680"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="50000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="281D6287" id="Rectángulo 19" o:spid="_x0000_s1026" style="position:absolute;margin-left:1.15pt;margin-top:3.5pt;width:8.4pt;height:8.4pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCSvBZtYwIAACsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3aCNOuMOEXQosOA&#10;oC2WDj2rslQbk0WNUuJkXz9KdtyiLXYY5oMhiuQj9fSo5cWhNWyv0DdgSz6d5JwpK6Fq7FPJf9xf&#10;fzrnzAdhK2HAqpIflecXq48flp0r1AxqMJVCRiDWF50reR2CK7LMy1q1wk/AKUtODdiKQCY+ZRWK&#10;jtBbk83yfJF1gJVDkMp72r3qnXyV8LVWMtxq7VVgpuTUW0h/TP/H+M9WS1E8oXB1I4c2xD900YrG&#10;UtER6koEwXbYvIFqG4ngQYeJhDYDrRup0hnoNNP81Wm2tXAqnYXI8W6kyf8/WHmz37o7jK17twH5&#10;0xMjWed8MXqi4YeYg8Y2xlLj7JBYPI4sqkNgkjan+WJxTlxLcg3riCmKU7JDH74qaFlclBzpkhJ3&#10;Yr/xoQ89hQy99OVTI+FoVOzA2O9Ks6aigrOUnSSjLg2yvaDLFlIqG6a9qxaV6rfPcvrirVM/Y0ay&#10;EmBE1o0xI/YAEOX4FruHGeJjqkqKG5PzvzXWJ48ZqTLYMCa3jQV8D8DQqYbKffyJpJ6ayNIjVMc7&#10;ZAi93r2T1w1xvRE+3AkkgdP10NCGW/ppA13JYVhxVgP+fm8/xpPuyMtZRwNTcv9rJ1BxZr5ZUuSX&#10;6XweJywZ87PPMzLwpefxpcfu2kuga5rS8+BkWsb4YE5LjdA+0GyvY1VyCSupdsllwJNxGfpBptdB&#10;qvU6hdFUORE2dutkBI+sRi3dHx4EukFwgZR6A6fhEsUr3fWxMdPCehdAN0mUz7wOfNNEJuEMr0cc&#10;+Zd2inp+41Z/AAAA//8DAFBLAwQUAAYACAAAACEAIJhytNsAAAAFAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VIvSDqtBWQhmwqhBqhSlwofIAdL0lEvI5iN035epwTHGdnNPM23022&#10;EyMNvnWMsFomIIgrZ1quET4/yrsUhA+KjeocE8KFPOyK66tcZcad+Z3GY6hFLGGfKYQmhD6T0lcN&#10;WeWXrieO3pcbrApRDrU0gzrHctvJdZI8SKtajguN6umloer7eLII+qDDT6n9bTq6cnuw+9d798aI&#10;i5vp+QlEoCn8hWHGj+hQRCbtTmy86BDWmxhEeIwPze52BULP1xRkkcv/9MUvAAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAJK8Fm1jAgAAKwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhACCYcrTbAAAABQEAAA8AAAAAAAAAAAAAAAAAvQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;" fillcolor="#5b9bd5 [3204]" strokecolor="#1f4d78 [1604]" strokeweight="1pt">
+                      <v:path arrowok="t"/>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00022766" w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t xml:space="preserve">en   </w:t>
             </w:r>
             <w:r w:rsidR="00022766" w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t xml:space="preserve">Trámite en el banco </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29863D28" w14:textId="77777777" w:rsidR="00022766" w:rsidRPr="00286EF5" w:rsidRDefault="00022766" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
@@ -4118,321 +4611,753 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>¿Cuál?___________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00022766" w:rsidRPr="00286EF5" w14:paraId="33A7B856" w14:textId="77777777" w:rsidTr="00064E3A">
         <w:trPr>
           <w:trHeight w:val="714"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72227155" w14:textId="77777777" w:rsidR="00022766" w:rsidRPr="00286EF5" w:rsidRDefault="00A13D95" w:rsidP="00286EF5">
+          <w:p w14:paraId="72227155" w14:textId="420C16F8" w:rsidR="00022766" w:rsidRPr="00286EF5" w:rsidRDefault="004F6360" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:pict w14:anchorId="30CF5558">
-[...1 lines deleted...]
-              </w:pict>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30CF5558" wp14:editId="35F63997">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>14605</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>44450</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="106680" cy="106680"/>
+                      <wp:effectExtent l="0" t="0" r="7620" b="7620"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="14" name="Rectángulo 17"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks/>
+                            </wps:cNvSpPr>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="106680" cy="106680"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="50000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="0785AE7F" id="Rectángulo 17" o:spid="_x0000_s1026" style="position:absolute;margin-left:1.15pt;margin-top:3.5pt;width:8.4pt;height:8.4pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCSvBZtYwIAACsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3aCNOuMOEXQosOA&#10;oC2WDj2rslQbk0WNUuJkXz9KdtyiLXYY5oMhiuQj9fSo5cWhNWyv0DdgSz6d5JwpK6Fq7FPJf9xf&#10;fzrnzAdhK2HAqpIflecXq48flp0r1AxqMJVCRiDWF50reR2CK7LMy1q1wk/AKUtODdiKQCY+ZRWK&#10;jtBbk83yfJF1gJVDkMp72r3qnXyV8LVWMtxq7VVgpuTUW0h/TP/H+M9WS1E8oXB1I4c2xD900YrG&#10;UtER6koEwXbYvIFqG4ngQYeJhDYDrRup0hnoNNP81Wm2tXAqnYXI8W6kyf8/WHmz37o7jK17twH5&#10;0xMjWed8MXqi4YeYg8Y2xlLj7JBYPI4sqkNgkjan+WJxTlxLcg3riCmKU7JDH74qaFlclBzpkhJ3&#10;Yr/xoQ89hQy99OVTI+FoVOzA2O9Ks6aigrOUnSSjLg2yvaDLFlIqG6a9qxaV6rfPcvrirVM/Y0ay&#10;EmBE1o0xI/YAEOX4FruHGeJjqkqKG5PzvzXWJ48ZqTLYMCa3jQV8D8DQqYbKffyJpJ6ayNIjVMc7&#10;ZAi93r2T1w1xvRE+3AkkgdP10NCGW/ppA13JYVhxVgP+fm8/xpPuyMtZRwNTcv9rJ1BxZr5ZUuSX&#10;6XweJywZ87PPMzLwpefxpcfu2kuga5rS8+BkWsb4YE5LjdA+0GyvY1VyCSupdsllwJNxGfpBptdB&#10;qvU6hdFUORE2dutkBI+sRi3dHx4EukFwgZR6A6fhEsUr3fWxMdPCehdAN0mUz7wOfNNEJuEMr0cc&#10;+Zd2inp+41Z/AAAA//8DAFBLAwQUAAYACAAAACEAIJhytNsAAAAFAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VIvSDqtBWQhmwqhBqhSlwofIAdL0lEvI5iN035epwTHGdnNPM23022&#10;EyMNvnWMsFomIIgrZ1quET4/yrsUhA+KjeocE8KFPOyK66tcZcad+Z3GY6hFLGGfKYQmhD6T0lcN&#10;WeWXrieO3pcbrApRDrU0gzrHctvJdZI8SKtajguN6umloer7eLII+qDDT6n9bTq6cnuw+9d798aI&#10;i5vp+QlEoCn8hWHGj+hQRCbtTmy86BDWmxhEeIwPze52BULP1xRkkcv/9MUvAAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAJK8Fm1jAgAAKwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhACCYcrTbAAAABQEAAA8AAAAAAAAAAAAAAAAAvQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;" fillcolor="#5b9bd5 [3204]" strokecolor="#1f4d78 [1604]" strokeweight="1pt">
+                      <v:path arrowok="t"/>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00022766" w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t xml:space="preserve">en   </w:t>
             </w:r>
             <w:r w:rsidR="00022766" w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Enfermedades del ojo, oído.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2466" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E62BDB8" w14:textId="77777777" w:rsidR="00022766" w:rsidRPr="00286EF5" w:rsidRDefault="00A13D95" w:rsidP="00286EF5">
+          <w:p w14:paraId="2E62BDB8" w14:textId="0F32A926" w:rsidR="00022766" w:rsidRPr="00286EF5" w:rsidRDefault="004F6360" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:pict w14:anchorId="1D09E4E4">
-[...1 lines deleted...]
-              </w:pict>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D09E4E4" wp14:editId="77CD0480">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>14605</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>44450</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="106680" cy="106680"/>
+                      <wp:effectExtent l="0" t="0" r="7620" b="7620"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="16" name="Rectángulo 16"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks/>
+                            </wps:cNvSpPr>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="106680" cy="106680"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="50000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="30786587" id="Rectángulo 16" o:spid="_x0000_s1026" style="position:absolute;margin-left:1.15pt;margin-top:3.5pt;width:8.4pt;height:8.4pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCSvBZtYwIAACsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3aCNOuMOEXQosOA&#10;oC2WDj2rslQbk0WNUuJkXz9KdtyiLXYY5oMhiuQj9fSo5cWhNWyv0DdgSz6d5JwpK6Fq7FPJf9xf&#10;fzrnzAdhK2HAqpIflecXq48flp0r1AxqMJVCRiDWF50reR2CK7LMy1q1wk/AKUtODdiKQCY+ZRWK&#10;jtBbk83yfJF1gJVDkMp72r3qnXyV8LVWMtxq7VVgpuTUW0h/TP/H+M9WS1E8oXB1I4c2xD900YrG&#10;UtER6koEwXbYvIFqG4ngQYeJhDYDrRup0hnoNNP81Wm2tXAqnYXI8W6kyf8/WHmz37o7jK17twH5&#10;0xMjWed8MXqi4YeYg8Y2xlLj7JBYPI4sqkNgkjan+WJxTlxLcg3riCmKU7JDH74qaFlclBzpkhJ3&#10;Yr/xoQ89hQy99OVTI+FoVOzA2O9Ks6aigrOUnSSjLg2yvaDLFlIqG6a9qxaV6rfPcvrirVM/Y0ay&#10;EmBE1o0xI/YAEOX4FruHGeJjqkqKG5PzvzXWJ48ZqTLYMCa3jQV8D8DQqYbKffyJpJ6ayNIjVMc7&#10;ZAi93r2T1w1xvRE+3AkkgdP10NCGW/ppA13JYVhxVgP+fm8/xpPuyMtZRwNTcv9rJ1BxZr5ZUuSX&#10;6XweJywZ87PPMzLwpefxpcfu2kuga5rS8+BkWsb4YE5LjdA+0GyvY1VyCSupdsllwJNxGfpBptdB&#10;qvU6hdFUORE2dutkBI+sRi3dHx4EukFwgZR6A6fhEsUr3fWxMdPCehdAN0mUz7wOfNNEJuEMr0cc&#10;+Zd2inp+41Z/AAAA//8DAFBLAwQUAAYACAAAACEAIJhytNsAAAAFAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VIvSDqtBWQhmwqhBqhSlwofIAdL0lEvI5iN035epwTHGdnNPM23022&#10;EyMNvnWMsFomIIgrZ1quET4/yrsUhA+KjeocE8KFPOyK66tcZcad+Z3GY6hFLGGfKYQmhD6T0lcN&#10;WeWXrieO3pcbrApRDrU0gzrHctvJdZI8SKtajguN6umloer7eLII+qDDT6n9bTq6cnuw+9d798aI&#10;i5vp+QlEoCn8hWHGj+hQRCbtTmy86BDWmxhEeIwPze52BULP1xRkkcv/9MUvAAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAJK8Fm1jAgAAKwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhACCYcrTbAAAABQEAAA8AAAAAAAAAAAAAAAAAvQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;" fillcolor="#5b9bd5 [3204]" strokecolor="#1f4d78 [1604]" strokeweight="1pt">
+                      <v:path arrowok="t"/>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00022766" w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t xml:space="preserve">en   </w:t>
             </w:r>
             <w:r w:rsidR="00022766" w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Problemas familiares (Accidente de familiar, cuidado de familiar, problemas con la pareja)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2556" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D150ECB" w14:textId="77777777" w:rsidR="00022766" w:rsidRPr="00286EF5" w:rsidRDefault="00A13D95" w:rsidP="00286EF5">
+          <w:p w14:paraId="1D150ECB" w14:textId="0B4212F0" w:rsidR="00022766" w:rsidRPr="00286EF5" w:rsidRDefault="004F6360" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:pict w14:anchorId="1F9EC317">
-[...1 lines deleted...]
-              </w:pict>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F9EC317" wp14:editId="16F9E139">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>14605</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>44450</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="106680" cy="106680"/>
+                      <wp:effectExtent l="0" t="0" r="7620" b="7620"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="11" name="Rectángulo 14"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks/>
+                            </wps:cNvSpPr>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="106680" cy="106680"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="50000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="48F0C3DC" id="Rectángulo 14" o:spid="_x0000_s1026" style="position:absolute;margin-left:1.15pt;margin-top:3.5pt;width:8.4pt;height:8.4pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCSvBZtYwIAACsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3aCNOuMOEXQosOA&#10;oC2WDj2rslQbk0WNUuJkXz9KdtyiLXYY5oMhiuQj9fSo5cWhNWyv0DdgSz6d5JwpK6Fq7FPJf9xf&#10;fzrnzAdhK2HAqpIflecXq48flp0r1AxqMJVCRiDWF50reR2CK7LMy1q1wk/AKUtODdiKQCY+ZRWK&#10;jtBbk83yfJF1gJVDkMp72r3qnXyV8LVWMtxq7VVgpuTUW0h/TP/H+M9WS1E8oXB1I4c2xD900YrG&#10;UtER6koEwXbYvIFqG4ngQYeJhDYDrRup0hnoNNP81Wm2tXAqnYXI8W6kyf8/WHmz37o7jK17twH5&#10;0xMjWed8MXqi4YeYg8Y2xlLj7JBYPI4sqkNgkjan+WJxTlxLcg3riCmKU7JDH74qaFlclBzpkhJ3&#10;Yr/xoQ89hQy99OVTI+FoVOzA2O9Ks6aigrOUnSSjLg2yvaDLFlIqG6a9qxaV6rfPcvrirVM/Y0ay&#10;EmBE1o0xI/YAEOX4FruHGeJjqkqKG5PzvzXWJ48ZqTLYMCa3jQV8D8DQqYbKffyJpJ6ayNIjVMc7&#10;ZAi93r2T1w1xvRE+3AkkgdP10NCGW/ppA13JYVhxVgP+fm8/xpPuyMtZRwNTcv9rJ1BxZr5ZUuSX&#10;6XweJywZ87PPMzLwpefxpcfu2kuga5rS8+BkWsb4YE5LjdA+0GyvY1VyCSupdsllwJNxGfpBptdB&#10;qvU6hdFUORE2dutkBI+sRi3dHx4EukFwgZR6A6fhEsUr3fWxMdPCehdAN0mUz7wOfNNEJuEMr0cc&#10;+Zd2inp+41Z/AAAA//8DAFBLAwQUAAYACAAAACEAIJhytNsAAAAFAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VIvSDqtBWQhmwqhBqhSlwofIAdL0lEvI5iN035epwTHGdnNPM23022&#10;EyMNvnWMsFomIIgrZ1quET4/yrsUhA+KjeocE8KFPOyK66tcZcad+Z3GY6hFLGGfKYQmhD6T0lcN&#10;WeWXrieO3pcbrApRDrU0gzrHctvJdZI8SKtajguN6umloer7eLII+qDDT6n9bTq6cnuw+9d798aI&#10;i5vp+QlEoCn8hWHGj+hQRCbtTmy86BDWmxhEeIwPze52BULP1xRkkcv/9MUvAAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAJK8Fm1jAgAAKwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhACCYcrTbAAAABQEAAA8AAAAAAAAAAAAAAAAAvQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;" fillcolor="#5b9bd5 [3204]" strokecolor="#1f4d78 [1604]" strokeweight="1pt">
+                      <v:path arrowok="t"/>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00022766" w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">en   </w:t>
             </w:r>
             <w:r w:rsidR="00022766" w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Escuela </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4BE53825" w14:textId="77777777" w:rsidR="00022766" w:rsidRPr="00286EF5" w:rsidRDefault="00022766" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>¿Cuál?___________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00022766" w:rsidRPr="00286EF5" w14:paraId="233F90A7" w14:textId="77777777" w:rsidTr="00064E3A">
         <w:trPr>
           <w:trHeight w:val="706"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44578D5D" w14:textId="77777777" w:rsidR="00022766" w:rsidRPr="00286EF5" w:rsidRDefault="00A13D95" w:rsidP="00286EF5">
+          <w:p w14:paraId="44578D5D" w14:textId="76707020" w:rsidR="00022766" w:rsidRPr="00286EF5" w:rsidRDefault="004F6360" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:pict w14:anchorId="28AF0F0A">
-[...1 lines deleted...]
-              </w:pict>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="28AF0F0A" wp14:editId="6132D709">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>14605</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>44450</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="106680" cy="106680"/>
+                      <wp:effectExtent l="0" t="0" r="7620" b="7620"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="15" name="Rectángulo 12"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks/>
+                            </wps:cNvSpPr>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="106680" cy="106680"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="50000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="27B3727A" id="Rectángulo 12" o:spid="_x0000_s1026" style="position:absolute;margin-left:1.15pt;margin-top:3.5pt;width:8.4pt;height:8.4pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCSvBZtYwIAACsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3aCNOuMOEXQosOA&#10;oC2WDj2rslQbk0WNUuJkXz9KdtyiLXYY5oMhiuQj9fSo5cWhNWyv0DdgSz6d5JwpK6Fq7FPJf9xf&#10;fzrnzAdhK2HAqpIflecXq48flp0r1AxqMJVCRiDWF50reR2CK7LMy1q1wk/AKUtODdiKQCY+ZRWK&#10;jtBbk83yfJF1gJVDkMp72r3qnXyV8LVWMtxq7VVgpuTUW0h/TP/H+M9WS1E8oXB1I4c2xD900YrG&#10;UtER6koEwXbYvIFqG4ngQYeJhDYDrRup0hnoNNP81Wm2tXAqnYXI8W6kyf8/WHmz37o7jK17twH5&#10;0xMjWed8MXqi4YeYg8Y2xlLj7JBYPI4sqkNgkjan+WJxTlxLcg3riCmKU7JDH74qaFlclBzpkhJ3&#10;Yr/xoQ89hQy99OVTI+FoVOzA2O9Ks6aigrOUnSSjLg2yvaDLFlIqG6a9qxaV6rfPcvrirVM/Y0ay&#10;EmBE1o0xI/YAEOX4FruHGeJjqkqKG5PzvzXWJ48ZqTLYMCa3jQV8D8DQqYbKffyJpJ6ayNIjVMc7&#10;ZAi93r2T1w1xvRE+3AkkgdP10NCGW/ppA13JYVhxVgP+fm8/xpPuyMtZRwNTcv9rJ1BxZr5ZUuSX&#10;6XweJywZ87PPMzLwpefxpcfu2kuga5rS8+BkWsb4YE5LjdA+0GyvY1VyCSupdsllwJNxGfpBptdB&#10;qvU6hdFUORE2dutkBI+sRi3dHx4EukFwgZR6A6fhEsUr3fWxMdPCehdAN0mUz7wOfNNEJuEMr0cc&#10;+Zd2inp+41Z/AAAA//8DAFBLAwQUAAYACAAAACEAIJhytNsAAAAFAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VIvSDqtBWQhmwqhBqhSlwofIAdL0lEvI5iN035epwTHGdnNPM23022&#10;EyMNvnWMsFomIIgrZ1quET4/yrsUhA+KjeocE8KFPOyK66tcZcad+Z3GY6hFLGGfKYQmhD6T0lcN&#10;WeWXrieO3pcbrApRDrU0gzrHctvJdZI8SKtajguN6umloer7eLII+qDDT6n9bTq6cnuw+9d798aI&#10;i5vp+QlEoCn8hWHGj+hQRCbtTmy86BDWmxhEeIwPze52BULP1xRkkcv/9MUvAAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAJK8Fm1jAgAAKwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhACCYcrTbAAAABQEAAA8AAAAAAAAAAAAAAAAAvQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;" fillcolor="#5b9bd5 [3204]" strokecolor="#1f4d78 [1604]" strokeweight="1pt">
+                      <v:path arrowok="t"/>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00064E3A" w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
             <w:r w:rsidR="00022766" w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Fatiga /Cansancio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2466" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DD7059E" w14:textId="77777777" w:rsidR="00022766" w:rsidRPr="00286EF5" w:rsidRDefault="00A13D95" w:rsidP="00286EF5">
+          <w:p w14:paraId="6DD7059E" w14:textId="1780F24B" w:rsidR="00022766" w:rsidRPr="00286EF5" w:rsidRDefault="004F6360" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:pict w14:anchorId="5EE0C99F">
-[...1 lines deleted...]
-              </w:pict>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EE0C99F" wp14:editId="7B0204D9">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>14605</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>44450</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="106680" cy="106680"/>
+                      <wp:effectExtent l="0" t="0" r="7620" b="7620"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="17" name="Rectángulo 10"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks/>
+                            </wps:cNvSpPr>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="106680" cy="106680"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="50000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="0DDCF850" id="Rectángulo 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:1.15pt;margin-top:3.5pt;width:8.4pt;height:8.4pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCSvBZtYwIAACsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3aCNOuMOEXQosOA&#10;oC2WDj2rslQbk0WNUuJkXz9KdtyiLXYY5oMhiuQj9fSo5cWhNWyv0DdgSz6d5JwpK6Fq7FPJf9xf&#10;fzrnzAdhK2HAqpIflecXq48flp0r1AxqMJVCRiDWF50reR2CK7LMy1q1wk/AKUtODdiKQCY+ZRWK&#10;jtBbk83yfJF1gJVDkMp72r3qnXyV8LVWMtxq7VVgpuTUW0h/TP/H+M9WS1E8oXB1I4c2xD900YrG&#10;UtER6koEwXbYvIFqG4ngQYeJhDYDrRup0hnoNNP81Wm2tXAqnYXI8W6kyf8/WHmz37o7jK17twH5&#10;0xMjWed8MXqi4YeYg8Y2xlLj7JBYPI4sqkNgkjan+WJxTlxLcg3riCmKU7JDH74qaFlclBzpkhJ3&#10;Yr/xoQ89hQy99OVTI+FoVOzA2O9Ks6aigrOUnSSjLg2yvaDLFlIqG6a9qxaV6rfPcvrirVM/Y0ay&#10;EmBE1o0xI/YAEOX4FruHGeJjqkqKG5PzvzXWJ48ZqTLYMCa3jQV8D8DQqYbKffyJpJ6ayNIjVMc7&#10;ZAi93r2T1w1xvRE+3AkkgdP10NCGW/ppA13JYVhxVgP+fm8/xpPuyMtZRwNTcv9rJ1BxZr5ZUuSX&#10;6XweJywZ87PPMzLwpefxpcfu2kuga5rS8+BkWsb4YE5LjdA+0GyvY1VyCSupdsllwJNxGfpBptdB&#10;qvU6hdFUORE2dutkBI+sRi3dHx4EukFwgZR6A6fhEsUr3fWxMdPCehdAN0mUz7wOfNNEJuEMr0cc&#10;+Zd2inp+41Z/AAAA//8DAFBLAwQUAAYACAAAACEAIJhytNsAAAAFAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VIvSDqtBWQhmwqhBqhSlwofIAdL0lEvI5iN035epwTHGdnNPM23022&#10;EyMNvnWMsFomIIgrZ1quET4/yrsUhA+KjeocE8KFPOyK66tcZcad+Z3GY6hFLGGfKYQmhD6T0lcN&#10;WeWXrieO3pcbrApRDrU0gzrHctvJdZI8SKtajguN6umloer7eLII+qDDT6n9bTq6cnuw+9d798aI&#10;i5vp+QlEoCn8hWHGj+hQRCbtTmy86BDWmxhEeIwPze52BULP1xRkkcv/9MUvAAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAJK8Fm1jAgAAKwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhACCYcrTbAAAABQEAAA8AAAAAAAAAAAAAAAAAvQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;" fillcolor="#5b9bd5 [3204]" strokecolor="#1f4d78 [1604]" strokeweight="1pt">
+                      <v:path arrowok="t"/>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00022766" w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">en   </w:t>
             </w:r>
             <w:r w:rsidR="00022766" w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Problemas con automóvil</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2556" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CFF809F" w14:textId="77777777" w:rsidR="00022766" w:rsidRPr="00286EF5" w:rsidRDefault="00A13D95" w:rsidP="00286EF5">
+          <w:p w14:paraId="6CFF809F" w14:textId="2E40371B" w:rsidR="00022766" w:rsidRPr="00286EF5" w:rsidRDefault="004F6360" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:pict w14:anchorId="70A3D48A">
-[...1 lines deleted...]
-              </w:pict>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70A3D48A" wp14:editId="7A446E16">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>14605</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>44450</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="106680" cy="106680"/>
+                      <wp:effectExtent l="0" t="0" r="7620" b="7620"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="12" name="Rectángulo 8"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks/>
+                            </wps:cNvSpPr>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="106680" cy="106680"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="50000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="64361C4D" id="Rectángulo 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:1.15pt;margin-top:3.5pt;width:8.4pt;height:8.4pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCSvBZtYwIAACsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3aCNOuMOEXQosOA&#10;oC2WDj2rslQbk0WNUuJkXz9KdtyiLXYY5oMhiuQj9fSo5cWhNWyv0DdgSz6d5JwpK6Fq7FPJf9xf&#10;fzrnzAdhK2HAqpIflecXq48flp0r1AxqMJVCRiDWF50reR2CK7LMy1q1wk/AKUtODdiKQCY+ZRWK&#10;jtBbk83yfJF1gJVDkMp72r3qnXyV8LVWMtxq7VVgpuTUW0h/TP/H+M9WS1E8oXB1I4c2xD900YrG&#10;UtER6koEwXbYvIFqG4ngQYeJhDYDrRup0hnoNNP81Wm2tXAqnYXI8W6kyf8/WHmz37o7jK17twH5&#10;0xMjWed8MXqi4YeYg8Y2xlLj7JBYPI4sqkNgkjan+WJxTlxLcg3riCmKU7JDH74qaFlclBzpkhJ3&#10;Yr/xoQ89hQy99OVTI+FoVOzA2O9Ks6aigrOUnSSjLg2yvaDLFlIqG6a9qxaV6rfPcvrirVM/Y0ay&#10;EmBE1o0xI/YAEOX4FruHGeJjqkqKG5PzvzXWJ48ZqTLYMCa3jQV8D8DQqYbKffyJpJ6ayNIjVMc7&#10;ZAi93r2T1w1xvRE+3AkkgdP10NCGW/ppA13JYVhxVgP+fm8/xpPuyMtZRwNTcv9rJ1BxZr5ZUuSX&#10;6XweJywZ87PPMzLwpefxpcfu2kuga5rS8+BkWsb4YE5LjdA+0GyvY1VyCSupdsllwJNxGfpBptdB&#10;qvU6hdFUORE2dutkBI+sRi3dHx4EukFwgZR6A6fhEsUr3fWxMdPCehdAN0mUz7wOfNNEJuEMr0cc&#10;+Zd2inp+41Z/AAAA//8DAFBLAwQUAAYACAAAACEAIJhytNsAAAAFAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VIvSDqtBWQhmwqhBqhSlwofIAdL0lEvI5iN035epwTHGdnNPM23022&#10;EyMNvnWMsFomIIgrZ1quET4/yrsUhA+KjeocE8KFPOyK66tcZcad+Z3GY6hFLGGfKYQmhD6T0lcN&#10;WeWXrieO3pcbrApRDrU0gzrHctvJdZI8SKtajguN6umloer7eLII+qDDT6n9bTq6cnuw+9d798aI&#10;i5vp+QlEoCn8hWHGj+hQRCbtTmy86BDWmxhEeIwPze52BULP1xRkkcv/9MUvAAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAJK8Fm1jAgAAKwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhACCYcrTbAAAABQEAAA8AAAAAAAAAAAAAAAAAvQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;" fillcolor="#5b9bd5 [3204]" strokecolor="#1f4d78 [1604]" strokeweight="1pt">
+                      <v:path arrowok="t"/>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00022766" w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t xml:space="preserve">en   </w:t>
             </w:r>
             <w:r w:rsidR="00022766" w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Servicios (Luz, agua, INFONAVIT, guardería)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20F64847" w14:textId="77777777" w:rsidR="00022766" w:rsidRPr="00286EF5" w:rsidRDefault="00022766" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
@@ -4440,161 +5365,377 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>¿Cuál?___________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00022766" w:rsidRPr="00286EF5" w14:paraId="432E162E" w14:textId="77777777" w:rsidTr="00064E3A">
         <w:trPr>
           <w:trHeight w:val="476"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="589D2DBC" w14:textId="77777777" w:rsidR="00022766" w:rsidRPr="00286EF5" w:rsidRDefault="00A13D95" w:rsidP="00286EF5">
+          <w:p w14:paraId="589D2DBC" w14:textId="21A36382" w:rsidR="00022766" w:rsidRPr="00286EF5" w:rsidRDefault="004F6360" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:pict w14:anchorId="581DB508">
-[...1 lines deleted...]
-              </w:pict>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="581DB508" wp14:editId="15A62342">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>14605</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>44450</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="106680" cy="106680"/>
+                      <wp:effectExtent l="0" t="0" r="7620" b="7620"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="18" name="Rectángulo 6"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks/>
+                            </wps:cNvSpPr>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="106680" cy="106680"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="50000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="260C9B47" id="Rectángulo 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:1.15pt;margin-top:3.5pt;width:8.4pt;height:8.4pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCSvBZtYwIAACsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3aCNOuMOEXQosOA&#10;oC2WDj2rslQbk0WNUuJkXz9KdtyiLXYY5oMhiuQj9fSo5cWhNWyv0DdgSz6d5JwpK6Fq7FPJf9xf&#10;fzrnzAdhK2HAqpIflecXq48flp0r1AxqMJVCRiDWF50reR2CK7LMy1q1wk/AKUtODdiKQCY+ZRWK&#10;jtBbk83yfJF1gJVDkMp72r3qnXyV8LVWMtxq7VVgpuTUW0h/TP/H+M9WS1E8oXB1I4c2xD900YrG&#10;UtER6koEwXbYvIFqG4ngQYeJhDYDrRup0hnoNNP81Wm2tXAqnYXI8W6kyf8/WHmz37o7jK17twH5&#10;0xMjWed8MXqi4YeYg8Y2xlLj7JBYPI4sqkNgkjan+WJxTlxLcg3riCmKU7JDH74qaFlclBzpkhJ3&#10;Yr/xoQ89hQy99OVTI+FoVOzA2O9Ks6aigrOUnSSjLg2yvaDLFlIqG6a9qxaV6rfPcvrirVM/Y0ay&#10;EmBE1o0xI/YAEOX4FruHGeJjqkqKG5PzvzXWJ48ZqTLYMCa3jQV8D8DQqYbKffyJpJ6ayNIjVMc7&#10;ZAi93r2T1w1xvRE+3AkkgdP10NCGW/ppA13JYVhxVgP+fm8/xpPuyMtZRwNTcv9rJ1BxZr5ZUuSX&#10;6XweJywZ87PPMzLwpefxpcfu2kuga5rS8+BkWsb4YE5LjdA+0GyvY1VyCSupdsllwJNxGfpBptdB&#10;qvU6hdFUORE2dutkBI+sRi3dHx4EukFwgZR6A6fhEsUr3fWxMdPCehdAN0mUz7wOfNNEJuEMr0cc&#10;+Zd2inp+41Z/AAAA//8DAFBLAwQUAAYACAAAACEAIJhytNsAAAAFAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VIvSDqtBWQhmwqhBqhSlwofIAdL0lEvI5iN035epwTHGdnNPM23022&#10;EyMNvnWMsFomIIgrZ1quET4/yrsUhA+KjeocE8KFPOyK66tcZcad+Z3GY6hFLGGfKYQmhD6T0lcN&#10;WeWXrieO3pcbrApRDrU0gzrHctvJdZI8SKtajguN6umloer7eLII+qDDT6n9bTq6cnuw+9d798aI&#10;i5vp+QlEoCn8hWHGj+hQRCbtTmy86BDWmxhEeIwPze52BULP1xRkkcv/9MUvAAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAJK8Fm1jAgAAKwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhACCYcrTbAAAABQEAAA8AAAAAAAAAAAAAAAAAvQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;" fillcolor="#5b9bd5 [3204]" strokecolor="#1f4d78 [1604]" strokeweight="1pt">
+                      <v:path arrowok="t"/>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00022766" w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">en   </w:t>
             </w:r>
             <w:r w:rsidR="00022766" w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ginecología</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2466" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20F061B0" w14:textId="77777777" w:rsidR="00022766" w:rsidRPr="00286EF5" w:rsidRDefault="00A13D95" w:rsidP="00286EF5">
+          <w:p w14:paraId="20F061B0" w14:textId="68928130" w:rsidR="00022766" w:rsidRPr="00286EF5" w:rsidRDefault="004F6360" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:pict w14:anchorId="06B6DA56">
-[...1 lines deleted...]
-              </w:pict>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06B6DA56" wp14:editId="3607E96B">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>14605</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>44450</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="106680" cy="106680"/>
+                      <wp:effectExtent l="0" t="0" r="7620" b="7620"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="19" name="Rectángulo 4"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks/>
+                            </wps:cNvSpPr>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="106680" cy="106680"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="50000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="4B8BD4E2" id="Rectángulo 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:1.15pt;margin-top:3.5pt;width:8.4pt;height:8.4pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCSvBZtYwIAACsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3aCNOuMOEXQosOA&#10;oC2WDj2rslQbk0WNUuJkXz9KdtyiLXYY5oMhiuQj9fSo5cWhNWyv0DdgSz6d5JwpK6Fq7FPJf9xf&#10;fzrnzAdhK2HAqpIflecXq48flp0r1AxqMJVCRiDWF50reR2CK7LMy1q1wk/AKUtODdiKQCY+ZRWK&#10;jtBbk83yfJF1gJVDkMp72r3qnXyV8LVWMtxq7VVgpuTUW0h/TP/H+M9WS1E8oXB1I4c2xD900YrG&#10;UtER6koEwXbYvIFqG4ngQYeJhDYDrRup0hnoNNP81Wm2tXAqnYXI8W6kyf8/WHmz37o7jK17twH5&#10;0xMjWed8MXqi4YeYg8Y2xlLj7JBYPI4sqkNgkjan+WJxTlxLcg3riCmKU7JDH74qaFlclBzpkhJ3&#10;Yr/xoQ89hQy99OVTI+FoVOzA2O9Ks6aigrOUnSSjLg2yvaDLFlIqG6a9qxaV6rfPcvrirVM/Y0ay&#10;EmBE1o0xI/YAEOX4FruHGeJjqkqKG5PzvzXWJ48ZqTLYMCa3jQV8D8DQqYbKffyJpJ6ayNIjVMc7&#10;ZAi93r2T1w1xvRE+3AkkgdP10NCGW/ppA13JYVhxVgP+fm8/xpPuyMtZRwNTcv9rJ1BxZr5ZUuSX&#10;6XweJywZ87PPMzLwpefxpcfu2kuga5rS8+BkWsb4YE5LjdA+0GyvY1VyCSupdsllwJNxGfpBptdB&#10;qvU6hdFUORE2dutkBI+sRi3dHx4EukFwgZR6A6fhEsUr3fWxMdPCehdAN0mUz7wOfNNEJuEMr0cc&#10;+Zd2inp+41Z/AAAA//8DAFBLAwQUAAYACAAAACEAIJhytNsAAAAFAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VIvSDqtBWQhmwqhBqhSlwofIAdL0lEvI5iN035epwTHGdnNPM23022&#10;EyMNvnWMsFomIIgrZ1quET4/yrsUhA+KjeocE8KFPOyK66tcZcad+Z3GY6hFLGGfKYQmhD6T0lcN&#10;WeWXrieO3pcbrApRDrU0gzrHctvJdZI8SKtajguN6umloer7eLII+qDDT6n9bTq6cnuw+9d798aI&#10;i5vp+QlEoCn8hWHGj+hQRCbtTmy86BDWmxhEeIwPze52BULP1xRkkcv/9MUvAAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAJK8Fm1jAgAAKwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhACCYcrTbAAAABQEAAA8AAAAAAAAAAAAAAAAAvQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;" fillcolor="#5b9bd5 [3204]" strokecolor="#1f4d78 [1604]" strokeweight="1pt">
+                      <v:path arrowok="t"/>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00022766" w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t xml:space="preserve">en   </w:t>
             </w:r>
             <w:r w:rsidR="00022766" w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t xml:space="preserve">Viajes fuera de la ciudad </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2556" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40E04EFD" w14:textId="77777777" w:rsidR="00022766" w:rsidRPr="00286EF5" w:rsidRDefault="00A13D95" w:rsidP="00286EF5">
+          <w:p w14:paraId="40E04EFD" w14:textId="0CAE77C3" w:rsidR="00022766" w:rsidRPr="00286EF5" w:rsidRDefault="004F6360" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:pict w14:anchorId="2FE2D455">
-[...1 lines deleted...]
-              </w:pict>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FE2D455" wp14:editId="67539600">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>14605</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>44450</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="106680" cy="106680"/>
+                      <wp:effectExtent l="0" t="0" r="7620" b="7620"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="13" name="Rectángulo 2"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks/>
+                            </wps:cNvSpPr>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="106680" cy="106680"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="50000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="6C9AFEEB" id="Rectángulo 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:1.15pt;margin-top:3.5pt;width:8.4pt;height:8.4pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCSvBZtYwIAACsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3aCNOuMOEXQosOA&#10;oC2WDj2rslQbk0WNUuJkXz9KdtyiLXYY5oMhiuQj9fSo5cWhNWyv0DdgSz6d5JwpK6Fq7FPJf9xf&#10;fzrnzAdhK2HAqpIflecXq48flp0r1AxqMJVCRiDWF50reR2CK7LMy1q1wk/AKUtODdiKQCY+ZRWK&#10;jtBbk83yfJF1gJVDkMp72r3qnXyV8LVWMtxq7VVgpuTUW0h/TP/H+M9WS1E8oXB1I4c2xD900YrG&#10;UtER6koEwXbYvIFqG4ngQYeJhDYDrRup0hnoNNP81Wm2tXAqnYXI8W6kyf8/WHmz37o7jK17twH5&#10;0xMjWed8MXqi4YeYg8Y2xlLj7JBYPI4sqkNgkjan+WJxTlxLcg3riCmKU7JDH74qaFlclBzpkhJ3&#10;Yr/xoQ89hQy99OVTI+FoVOzA2O9Ks6aigrOUnSSjLg2yvaDLFlIqG6a9qxaV6rfPcvrirVM/Y0ay&#10;EmBE1o0xI/YAEOX4FruHGeJjqkqKG5PzvzXWJ48ZqTLYMCa3jQV8D8DQqYbKffyJpJ6ayNIjVMc7&#10;ZAi93r2T1w1xvRE+3AkkgdP10NCGW/ppA13JYVhxVgP+fm8/xpPuyMtZRwNTcv9rJ1BxZr5ZUuSX&#10;6XweJywZ87PPMzLwpefxpcfu2kuga5rS8+BkWsb4YE5LjdA+0GyvY1VyCSupdsllwJNxGfpBptdB&#10;qvU6hdFUORE2dutkBI+sRi3dHx4EukFwgZR6A6fhEsUr3fWxMdPCehdAN0mUz7wOfNNEJuEMr0cc&#10;+Zd2inp+41Z/AAAA//8DAFBLAwQUAAYACAAAACEAIJhytNsAAAAFAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VIvSDqtBWQhmwqhBqhSlwofIAdL0lEvI5iN035epwTHGdnNPM23022&#10;EyMNvnWMsFomIIgrZ1quET4/yrsUhA+KjeocE8KFPOyK66tcZcad+Z3GY6hFLGGfKYQmhD6T0lcN&#10;WeWXrieO3pcbrApRDrU0gzrHctvJdZI8SKtajguN6umloer7eLII+qDDT6n9bTq6cnuw+9d798aI&#10;i5vp+QlEoCn8hWHGj+hQRCbtTmy86BDWmxhEeIwPze52BULP1xRkkcv/9MUvAAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAJK8Fm1jAgAAKwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhACCYcrTbAAAABQEAAA8AAAAAAAAAAAAAAAAAvQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;" fillcolor="#5b9bd5 [3204]" strokecolor="#1f4d78 [1604]" strokeweight="1pt">
+                      <v:path arrowok="t"/>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00022766" w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">en   </w:t>
             </w:r>
             <w:r w:rsidR="00022766" w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Pasaporte, VISA.  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="784326A2" w14:textId="77777777" w:rsidR="00022766" w:rsidRPr="00286EF5" w:rsidRDefault="00022766" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -4952,50 +6093,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01E11F7B" w14:textId="77777777" w:rsidR="00022766" w:rsidRPr="00286EF5" w:rsidRDefault="00022766" w:rsidP="00286EF5">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Enfermedad del sistema respiratorio </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34817605" w14:textId="77777777" w:rsidR="00022766" w:rsidRPr="00286EF5" w:rsidRDefault="00022766" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -5126,51 +6268,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07AE58C0" w14:textId="77777777" w:rsidR="00022766" w:rsidRPr="00286EF5" w:rsidRDefault="00022766" w:rsidP="00286EF5">
             <w:pPr>
               <w:pStyle w:val="Prrafodelista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Enfermedades del ojo </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="468F6324" w14:textId="77777777" w:rsidR="00022766" w:rsidRPr="00286EF5" w:rsidRDefault="00022766" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
@@ -5878,51 +7019,62 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05E57ABF" w14:textId="77777777" w:rsidR="00100449" w:rsidRPr="00286EF5" w:rsidRDefault="00100449" w:rsidP="00286EF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00286EF5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>A continuación, se presentan los resultados de ausentismo del mes de enero con un total de 95 faltas y los principales conceptos son los problemas personales con 36 días, problemas de salud de familia 15 días, problemas de salud del propio empleado 15 días, tramites 10 días y fatiga 6 días, ver Fig.</w:t>
+        <w:t xml:space="preserve">A continuación, se presentan los resultados de ausentismo del mes de enero con un total de 95 faltas y los principales conceptos son los problemas personales con 36 días, problemas de salud </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286EF5">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>de familia 15 días, problemas de salud del propio empleado 15 días, tramites 10 días y fatiga 6 días, ver Fig.</w:t>
       </w:r>
       <w:r w:rsidR="002315B9" w:rsidRPr="00286EF5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00286EF5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FA2A11E" w14:textId="77777777" w:rsidR="00100449" w:rsidRPr="00286EF5" w:rsidRDefault="00100449" w:rsidP="00286EF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
@@ -5934,70 +7086,69 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D0BCA6D" w14:textId="77777777" w:rsidR="00022766" w:rsidRPr="00286EF5" w:rsidRDefault="00B1703D" w:rsidP="00286EF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00286EF5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2BF89879" wp14:editId="7AFE1A64">
             <wp:extent cx="4512931" cy="3168000"/>
             <wp:effectExtent l="19050" t="19050" r="21590" b="13970"/>
             <wp:docPr id="20" name="Imagen 20"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 5"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11" cstate="print">
+                    <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4566800" cy="3205815"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="12700">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
@@ -6192,51 +7343,51 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="014776A0" wp14:editId="2D9E9B30">
             <wp:extent cx="4511503" cy="3326400"/>
             <wp:effectExtent l="19050" t="19050" r="22860" b="26670"/>
             <wp:docPr id="21" name="Imagen 21"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 6"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12" cstate="print">
+                    <a:blip r:embed="rId13" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4546200" cy="3351982"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="12700">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
@@ -6548,51 +7699,51 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="38B449B8" wp14:editId="777CEF8B">
             <wp:extent cx="4451745" cy="3700800"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:docPr id="22" name="Imagen 22"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 7"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13" cstate="print">
+                    <a:blip r:embed="rId14" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4466965" cy="3713453"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -6774,51 +7925,51 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00286EF5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0EFEABF9" wp14:editId="5B182854">
             <wp:extent cx="4298315" cy="4039200"/>
             <wp:effectExtent l="0" t="0" r="6985" b="0"/>
             <wp:docPr id="1" name="Gráfico 1"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId14"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId15"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D1DD9D7" w14:textId="77777777" w:rsidR="00427BA9" w:rsidRPr="00286EF5" w:rsidRDefault="00427BA9" w:rsidP="00286EF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00286EF5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Fig. </w:t>
@@ -7115,51 +8266,51 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="48CFF32F" wp14:editId="6CB135A7">
             <wp:extent cx="4327200" cy="3498809"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:docPr id="25" name="Imagen 25"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 9"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15" cstate="print">
+                    <a:blip r:embed="rId16" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4359298" cy="3524762"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -7356,51 +8507,51 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00286EF5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="656430DE" wp14:editId="4FB38F63">
             <wp:extent cx="4363645" cy="4080510"/>
             <wp:effectExtent l="0" t="0" r="18415" b="15240"/>
             <wp:docPr id="26" name="Gráfico 26"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId16"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId17"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="26BF65D1" w14:textId="77777777" w:rsidR="003550B2" w:rsidRPr="00286EF5" w:rsidRDefault="003550B2" w:rsidP="00286EF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00286EF5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Fig. </w:t>
@@ -7557,51 +8708,51 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00286EF5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3690A188" wp14:editId="6591ACB4">
             <wp:extent cx="4349245" cy="4080510"/>
             <wp:effectExtent l="0" t="0" r="13335" b="15240"/>
             <wp:docPr id="27" name="Gráfico 27"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId17"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId18"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D3DD837" w14:textId="77777777" w:rsidR="00AA6A2A" w:rsidRPr="00286EF5" w:rsidRDefault="00AA6A2A" w:rsidP="00286EF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00286EF5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Fig. </w:t>
@@ -7798,449 +8949,438 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5760" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3740"/>
         <w:gridCol w:w="2020"/>
       </w:tblGrid>
       <w:tr w:rsidR="00492A1D" w:rsidRPr="00286EF5" w14:paraId="589895AA" w14:textId="77777777" w:rsidTr="00492A1D">
         <w:trPr>
           <w:trHeight w:val="315"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B545D42" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Categoría </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E8AA994" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Total de ausentismo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00492A1D" w:rsidRPr="00286EF5" w14:paraId="6B638BC8" w14:textId="77777777" w:rsidTr="00492A1D">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="70B2812F" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Problemas personales </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0B12CD88" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>246</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00492A1D" w:rsidRPr="00286EF5" w14:paraId="62EA8B14" w14:textId="77777777" w:rsidTr="00492A1D">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="64F66C65" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t xml:space="preserve">Problemas de salud de empleado </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5CA93887" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>149</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00492A1D" w:rsidRPr="00286EF5" w14:paraId="713A2DBA" w14:textId="77777777" w:rsidTr="00492A1D">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5AE657A7" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Problemas de salud de la familia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="51BD9641" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>45</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00492A1D" w:rsidRPr="00286EF5" w14:paraId="3849884E" w14:textId="77777777" w:rsidTr="00492A1D">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5FF92AE9" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Trámites</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="74F00DAC" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00492A1D" w:rsidRPr="00286EF5" w14:paraId="3143154A" w14:textId="77777777" w:rsidTr="00492A1D">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77FEE5E2" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Situaci</w:t>
             </w:r>
             <w:r w:rsidR="002315B9" w:rsidRPr="00286EF5">
               <w:rPr>
@@ -8249,447 +9389,436 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ó</w:t>
             </w:r>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">n con la escuela </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="08C60F3C" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00492A1D" w:rsidRPr="00286EF5" w14:paraId="5AE6F87D" w14:textId="77777777" w:rsidTr="00492A1D">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="75947CF7" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t xml:space="preserve">Problemas de cuidado de familia </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5C8AFBB3" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00492A1D" w:rsidRPr="00286EF5" w14:paraId="044EA466" w14:textId="77777777" w:rsidTr="00492A1D">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="69D7B3EA" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Problema de transporte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="131E166A" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00492A1D" w:rsidRPr="00286EF5" w14:paraId="6A4F9BED" w14:textId="77777777" w:rsidTr="00492A1D">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="58057FE5" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Desmotivación</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="66085FC9" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00492A1D" w:rsidRPr="00286EF5" w14:paraId="6C689DAE" w14:textId="77777777" w:rsidTr="00492A1D">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0B1DC13F" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Falta de </w:t>
             </w:r>
             <w:r w:rsidR="002315B9" w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>compromise</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0F8B41D1" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>51</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00492A1D" w:rsidRPr="00286EF5" w14:paraId="123902B6" w14:textId="77777777" w:rsidTr="00492A1D">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0476033E" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Fatiga </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3E670BB5" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
@@ -8750,650 +9879,634 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5188" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1271"/>
         <w:gridCol w:w="3917"/>
       </w:tblGrid>
       <w:tr w:rsidR="00492A1D" w:rsidRPr="00286EF5" w14:paraId="6C4DE3AE" w14:textId="77777777" w:rsidTr="00471660">
         <w:trPr>
           <w:trHeight w:val="315"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0AADFD9C" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t xml:space="preserve">Mes </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3917" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4FE7023E" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Total ausentismo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00492A1D" w:rsidRPr="00286EF5" w14:paraId="563F59AF" w14:textId="77777777" w:rsidTr="00471660">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="03247E47" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Enero</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3917" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2A0D2B35" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>95</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00492A1D" w:rsidRPr="00286EF5" w14:paraId="0E3D6E1A" w14:textId="77777777" w:rsidTr="00471660">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="57607FB7" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Febrero</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3917" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2C1073F6" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00492A1D" w:rsidRPr="00286EF5" w14:paraId="6491BF0A" w14:textId="77777777" w:rsidTr="00471660">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="65B584BB" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Marzo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3917" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7FB1D6FE" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00492A1D" w:rsidRPr="00286EF5" w14:paraId="63C1741A" w14:textId="77777777" w:rsidTr="00471660">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="465ACAB5" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Abril</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3917" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="241F670F" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00492A1D" w:rsidRPr="00286EF5" w14:paraId="30E8F540" w14:textId="77777777" w:rsidTr="00471660">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0F8FF87E" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t xml:space="preserve">Mayo </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3917" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="213CB498" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>87</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00492A1D" w:rsidRPr="00286EF5" w14:paraId="7E24F241" w14:textId="77777777" w:rsidTr="00471660">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="74155D68" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Junio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3917" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="72AD51B8" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>58</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00492A1D" w:rsidRPr="00286EF5" w14:paraId="5E434049" w14:textId="77777777" w:rsidTr="00471660">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6A6EB5E6" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t xml:space="preserve">Julio </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3917" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3445365C" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>67</w:t>
             </w:r>
@@ -9565,136 +10678,133 @@
         <w:tblW w:w="6880" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1479"/>
         <w:gridCol w:w="1299"/>
         <w:gridCol w:w="1277"/>
         <w:gridCol w:w="2825"/>
       </w:tblGrid>
       <w:tr w:rsidR="00492A1D" w:rsidRPr="00286EF5" w14:paraId="623E7FA8" w14:textId="77777777" w:rsidTr="00471660">
         <w:trPr>
           <w:trHeight w:val="867"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6880" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3A762A38" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t xml:space="preserve">Ausentismo causas específicas. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00492A1D" w:rsidRPr="00286EF5" w14:paraId="3AED7BC1" w14:textId="77777777" w:rsidTr="00471660">
         <w:trPr>
           <w:trHeight w:val="867"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1479" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="12B43DA8" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Mes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1299" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="27ADFF8B" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
@@ -9703,1299 +10813,1265 @@
           </w:p>
           <w:p w14:paraId="59314319" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="51E7FA7C" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Problemas de salud familia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2825" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4B81502C" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Problemas de salud empleado</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00492A1D" w:rsidRPr="00286EF5" w14:paraId="3EA2EDEC" w14:textId="77777777" w:rsidTr="00471660">
         <w:trPr>
           <w:trHeight w:val="175"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1479" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="43B177CD" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>Enero</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1299" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0A4DC167" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="64013C4C" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2825" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1E730C13" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00492A1D" w:rsidRPr="00286EF5" w14:paraId="7D57699F" w14:textId="77777777" w:rsidTr="00471660">
         <w:trPr>
           <w:trHeight w:val="175"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1479" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0B8E5958" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Febrero </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1299" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6F0639F1" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5CE9BC7F" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2825" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0DF14E59" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00492A1D" w:rsidRPr="00286EF5" w14:paraId="4EEE3896" w14:textId="77777777" w:rsidTr="00471660">
         <w:trPr>
           <w:trHeight w:val="175"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1479" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D7BE8EF" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Marzo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1299" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="35A3C927" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6768BD13" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2825" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="382A6EEC" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00492A1D" w:rsidRPr="00286EF5" w14:paraId="38F68558" w14:textId="77777777" w:rsidTr="00471660">
         <w:trPr>
           <w:trHeight w:val="175"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1479" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="23FDBF11" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Abril</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1299" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5897AA38" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4D6A0547" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2825" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="775953F3" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00492A1D" w:rsidRPr="00286EF5" w14:paraId="7EFB7866" w14:textId="77777777" w:rsidTr="00471660">
         <w:trPr>
           <w:trHeight w:val="175"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1479" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="64664261" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Mayo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1299" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="420D7308" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1902D40C" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2825" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C8D978B" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00492A1D" w:rsidRPr="00286EF5" w14:paraId="694230C4" w14:textId="77777777" w:rsidTr="00471660">
         <w:trPr>
           <w:trHeight w:val="175"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1479" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1046D725" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Junio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1299" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="08B8641C" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="24E54C75" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2825" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0BB2E685" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00492A1D" w:rsidRPr="00286EF5" w14:paraId="1EE6ADB9" w14:textId="77777777" w:rsidTr="00471660">
         <w:trPr>
           <w:trHeight w:val="175"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1479" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B55AEBD" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Julio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1299" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="111D52D8" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2CFFD534" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2825" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6DA2F039" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00492A1D" w:rsidRPr="00286EF5" w14:paraId="5DEAF28C" w14:textId="77777777" w:rsidTr="00471660">
         <w:trPr>
           <w:trHeight w:val="175"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1479" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="12A36528" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1299" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="216C65EE" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>246</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="568F305B" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2825" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E3EE52E" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>149</w:t>
             </w:r>
           </w:p>
@@ -11155,131 +12231,128 @@
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4180" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1200"/>
         <w:gridCol w:w="1700"/>
         <w:gridCol w:w="1463"/>
       </w:tblGrid>
       <w:tr w:rsidR="00492A1D" w:rsidRPr="00286EF5" w14:paraId="13E6CE80" w14:textId="77777777" w:rsidTr="00492A1D">
         <w:trPr>
           <w:trHeight w:val="1485"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="24155BE6" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Mes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="62734C03" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Desmotivación</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7C37F789" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -11305,926 +12378,902 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">de compromiso </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00492A1D" w:rsidRPr="00286EF5" w14:paraId="2D9F5CFA" w14:textId="77777777" w:rsidTr="00492A1D">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="188CAFA9" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Enero</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="683BB1D8" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5522A84C" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00492A1D" w:rsidRPr="00286EF5" w14:paraId="45757073" w14:textId="77777777" w:rsidTr="00492A1D">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="55BEB5D7" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Febrero </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1052DCD7" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="55EECE84" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00492A1D" w:rsidRPr="00286EF5" w14:paraId="75BB5644" w14:textId="77777777" w:rsidTr="00492A1D">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4567C518" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Marzo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3900F0FA" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="742976B1" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00492A1D" w:rsidRPr="00286EF5" w14:paraId="12942500" w14:textId="77777777" w:rsidTr="00492A1D">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2EE9532F" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Abril</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4828FBE1" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6753BD5A" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00492A1D" w:rsidRPr="00286EF5" w14:paraId="56BCB10B" w14:textId="77777777" w:rsidTr="00492A1D">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="585C3BC7" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Mayo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="656E25C5" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4DABE6A9" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00492A1D" w:rsidRPr="00286EF5" w14:paraId="7FCBE47F" w14:textId="77777777" w:rsidTr="0048044F">
         <w:trPr>
           <w:trHeight w:val="192"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1FE0D00F" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Junio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0E9A99DB" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5C0D2832" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00492A1D" w:rsidRPr="00286EF5" w14:paraId="7FC5E46F" w14:textId="77777777" w:rsidTr="00492A1D">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C09D046" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Julio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2F87FC40" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0EE4EF88" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00492A1D" w:rsidRPr="00286EF5" w14:paraId="7D8BD93A" w14:textId="77777777" w:rsidTr="00492A1D">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="65D960B8" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Total </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F607059" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="11C2E9B1" w14:textId="77777777" w:rsidR="00492A1D" w:rsidRPr="00286EF5" w:rsidRDefault="00492A1D" w:rsidP="00286EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00286EF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>51</w:t>
             </w:r>
           </w:p>
@@ -13320,51 +14369,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00286EF5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>32</w:t>
       </w:r>
       <w:r w:rsidRPr="00286EF5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 11-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00286EF5">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:t>https://doi.org/10.4067/s0718-07642021000200011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="655C80A8" w14:textId="77777777" w:rsidR="00162EEC" w:rsidRPr="00286EF5" w:rsidRDefault="00162EEC" w:rsidP="00471660">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
@@ -13465,51 +14514,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00286EF5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
       <w:r w:rsidRPr="00286EF5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">(48), 101-108. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00286EF5">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.15381/iigeo.v24i48.21708</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6AC93D7A" w14:textId="77777777" w:rsidR="00162EEC" w:rsidRPr="00286EF5" w:rsidRDefault="00162EEC" w:rsidP="00471660">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00286EF5">
         <w:rPr>
@@ -13661,51 +14710,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00286EF5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
       <w:r w:rsidRPr="00286EF5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">(42). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="006A083C" w:rsidRPr="00286EF5">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:t>https://doi.org/10.15332/22484914.8733</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006A2B46" w:rsidRPr="00286EF5">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="364F8198" w14:textId="77777777" w:rsidR="005265CB" w:rsidRPr="00286EF5" w:rsidRDefault="005265CB" w:rsidP="00471660">
@@ -13871,79 +14920,79 @@
       </w:pPr>
       <w:r w:rsidRPr="00286EF5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20E583C0" w14:textId="77777777" w:rsidR="00162EEC" w:rsidRPr="00286EF5" w:rsidRDefault="00162EEC" w:rsidP="00286EF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00162EEC" w:rsidRPr="00286EF5" w:rsidSect="00310002">
-      <w:headerReference w:type="even" r:id="rId21"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId26"/>
+      <w:headerReference w:type="even" r:id="rId22"/>
+      <w:headerReference w:type="default" r:id="rId23"/>
+      <w:footerReference w:type="even" r:id="rId24"/>
+      <w:footerReference w:type="default" r:id="rId25"/>
+      <w:headerReference w:type="first" r:id="rId26"/>
+      <w:footerReference w:type="first" r:id="rId27"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5426448C" w14:textId="77777777" w:rsidR="00D57418" w:rsidRDefault="00D57418" w:rsidP="00D57418">
+    <w:p w14:paraId="1714A3D7" w14:textId="77777777" w:rsidR="00113A62" w:rsidRDefault="00113A62" w:rsidP="00D57418">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="692CEBAF" w14:textId="77777777" w:rsidR="00D57418" w:rsidRDefault="00D57418" w:rsidP="00D57418">
+    <w:p w14:paraId="1EECD3C7" w14:textId="77777777" w:rsidR="00113A62" w:rsidRDefault="00113A62" w:rsidP="00D57418">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -13952,149 +15001,149 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="027E0B0F" w14:textId="77777777" w:rsidR="00D57418" w:rsidRDefault="00D57418">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="34EBD60D" w14:textId="77777777" w:rsidR="00D57418" w:rsidRDefault="00D57418" w:rsidP="00D57418">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="0092302E">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>Vol. 11 Núm. 22 (2024): Julio - Diciembre 2024</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="60469B45" w14:textId="77777777" w:rsidR="00D57418" w:rsidRDefault="00D57418">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="689D503C" w14:textId="77777777" w:rsidR="00D57418" w:rsidRDefault="00D57418">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="141452F4" w14:textId="77777777" w:rsidR="00D57418" w:rsidRDefault="00D57418" w:rsidP="00D57418">
+    <w:p w14:paraId="0BB62BC9" w14:textId="77777777" w:rsidR="00113A62" w:rsidRDefault="00113A62" w:rsidP="00D57418">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02D90E8F" w14:textId="77777777" w:rsidR="00D57418" w:rsidRDefault="00D57418" w:rsidP="00D57418">
+    <w:p w14:paraId="1BE2ACD1" w14:textId="77777777" w:rsidR="00113A62" w:rsidRDefault="00113A62" w:rsidP="00D57418">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5BDAD087" w14:textId="77777777" w:rsidR="00D57418" w:rsidRDefault="00D57418">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="39EFBF1E" w14:textId="77777777" w:rsidR="00D57418" w:rsidRDefault="00D57418">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="42A8C149" w14:textId="77777777" w:rsidR="00D57418" w:rsidRDefault="00D57418">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16654636"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B3A7FD2"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -14148,156 +15197,163 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1324044998">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="70"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00271399"/>
     <w:rsid w:val="00000566"/>
     <w:rsid w:val="00022766"/>
     <w:rsid w:val="00064E3A"/>
     <w:rsid w:val="000A1F8B"/>
     <w:rsid w:val="000D6541"/>
     <w:rsid w:val="000F223C"/>
     <w:rsid w:val="00100449"/>
+    <w:rsid w:val="00113A62"/>
     <w:rsid w:val="00162EEC"/>
     <w:rsid w:val="00191478"/>
     <w:rsid w:val="002315B9"/>
     <w:rsid w:val="0026707E"/>
     <w:rsid w:val="00271399"/>
     <w:rsid w:val="002860FE"/>
     <w:rsid w:val="00286EF5"/>
     <w:rsid w:val="002F469F"/>
     <w:rsid w:val="00310002"/>
     <w:rsid w:val="003550B2"/>
     <w:rsid w:val="003A7E3C"/>
     <w:rsid w:val="003F063B"/>
     <w:rsid w:val="003F57E2"/>
     <w:rsid w:val="00413F38"/>
     <w:rsid w:val="00427BA9"/>
     <w:rsid w:val="0043795F"/>
     <w:rsid w:val="004439B1"/>
     <w:rsid w:val="00471660"/>
     <w:rsid w:val="00473AB8"/>
     <w:rsid w:val="0048044F"/>
     <w:rsid w:val="00492A1D"/>
+    <w:rsid w:val="004F6360"/>
     <w:rsid w:val="00520397"/>
     <w:rsid w:val="005265CB"/>
     <w:rsid w:val="00556DD3"/>
     <w:rsid w:val="00566AB1"/>
     <w:rsid w:val="005D581C"/>
     <w:rsid w:val="005E0DF8"/>
     <w:rsid w:val="005E3218"/>
     <w:rsid w:val="006610AD"/>
     <w:rsid w:val="00672F9C"/>
     <w:rsid w:val="006A083C"/>
     <w:rsid w:val="006A2B46"/>
     <w:rsid w:val="00725291"/>
     <w:rsid w:val="00726D78"/>
     <w:rsid w:val="007364E6"/>
     <w:rsid w:val="00750464"/>
     <w:rsid w:val="00756843"/>
     <w:rsid w:val="00776427"/>
     <w:rsid w:val="007B5951"/>
     <w:rsid w:val="007C6849"/>
     <w:rsid w:val="00847B3D"/>
     <w:rsid w:val="00865B9C"/>
     <w:rsid w:val="008B6CAC"/>
     <w:rsid w:val="00943EF4"/>
     <w:rsid w:val="009F1FB4"/>
     <w:rsid w:val="009F4C0A"/>
     <w:rsid w:val="00A13D95"/>
     <w:rsid w:val="00AA6A2A"/>
     <w:rsid w:val="00AB16A1"/>
     <w:rsid w:val="00AE7A7A"/>
     <w:rsid w:val="00B13705"/>
     <w:rsid w:val="00B1703D"/>
     <w:rsid w:val="00BF1B39"/>
     <w:rsid w:val="00BF235F"/>
     <w:rsid w:val="00C1782E"/>
+    <w:rsid w:val="00C2073F"/>
     <w:rsid w:val="00D57418"/>
     <w:rsid w:val="00D74221"/>
     <w:rsid w:val="00D92FC2"/>
     <w:rsid w:val="00DC6A84"/>
     <w:rsid w:val="00E718CE"/>
     <w:rsid w:val="00E910C0"/>
     <w:rsid w:val="00F67809"/>
     <w:rsid w:val="00FC2698"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1042"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4309792B"/>
   <w15:docId w15:val="{8A4BB68F-97FA-4CC8-B8E8-A2B72EE5C1BF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
@@ -14878,50 +15934,62 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D57418"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D57418"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D57418"/>
   </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004F6360"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="81149413">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="258564812">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -15021,69 +16089,69 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1894387016">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4455-3072" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4067/s0718-07642021000200011" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15332/22484914.8733" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8403-7286" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15381/iigeo.v24i48.21708" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-2595-7944" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15332/22484914.8733" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/cemys.v11i22.386" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15381/iigeo.v24i48.21708" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8403-7286" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-2595-7944" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4067/s0718-07642021000200011" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4455-3072" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///C:\Users\Lenovo\Desktop\VERONICA%20SANSABAS\ARTICULOS\Libro1.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///C:\Users\Lenovo\Desktop\VERONICA%20SANSABAS\ARTICULOS\Libro1.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-ES"/>
+  <c:lang val="es-MX"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="106"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="6"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1">
                     <a:lumMod val="75000"/>
                     <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
@@ -15485,51 +16553,51 @@
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId1">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-ES"/>
+  <c:lang val="es-MX"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="106"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="6"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1">
                     <a:lumMod val="75000"/>
                     <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
@@ -16115,51 +17183,51 @@
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-MX"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId1">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart3.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="es-ES"/>
+  <c:lang val="es-MX"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="106"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="6"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1">
                     <a:lumMod val="75000"/>
                     <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
@@ -17002,68 +18070,68 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>22</Pages>
-  <Words>4974</Words>
-  <Characters>27359</Characters>
+  <Words>4990</Words>
+  <Characters>27448</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>227</Lines>
+  <Lines>228</Lines>
   <Paragraphs>64</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Windows</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>32269</CharactersWithSpaces>
+  <CharactersWithSpaces>32374</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Lenovo</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>