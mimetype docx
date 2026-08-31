--- v0 (2025-10-07)
+++ v1 (2026-08-31)
@@ -4,92 +4,130 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6317C3D7" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00000000">
-[...7 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4FB1F23B" w14:textId="77777777" w:rsidR="0022037F" w:rsidRDefault="0022037F" w:rsidP="0022037F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6317C3D7" w14:textId="357B211C" w:rsidR="00B8164B" w:rsidRPr="0022037F" w:rsidRDefault="0022037F" w:rsidP="0022037F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0022037F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022037F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="0022037F">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/cemys.v12i24.416</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00000000" w:rsidRPr="0022037F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="2" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="7CEEACFA" wp14:editId="6B6EDDE4">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="7CEEACFA" wp14:editId="6B6EDDE4">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-895350</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-914400</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7772400" cy="1371600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Imagen 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7"/>
+                    <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7772400" cy="1371600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="21C0F6E2" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00B8164B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -162,136 +200,247 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>El derecho a la ciencia en México: fundamentos y perspectivas</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C4069F1" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>The right to science in Mexico: fundamentals and perspectives</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>right</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>science</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Mexico</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>fundamentals</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>perspectives</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="3E2D010B" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00B8164B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F8DC934" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00B8164B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D6CB14C" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00B8164B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DDA8F8C" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Erick Gómez Tagle López</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34C1A6A8" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Benemérita Universidad Autónoma de Puebla</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="042348BC" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="042348BC" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00B8164B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="EE0000"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId8">
+      <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="EE0000"/>
             <w:u w:val="none"/>
             <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
           <w:t>erick.gomeztagle@correo.buap.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="58AA15A2" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES_tradnl"/>
@@ -325,61 +474,61 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>César Cansino</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79EA07FA" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Benemérita Universidad Autónoma de Puebla</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2240F49D" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2240F49D" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00B8164B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="EE0000"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId9">
+      <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="EE0000"/>
             <w:u w:val="none"/>
             <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
           <w:t>cesar.cansino@correo.buap.mx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="30F4E901" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES_tradnl"/>
@@ -529,51 +678,83 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39826C91" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="48"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>The objective of this paper is to contribute to the necessary debate on the importance that science and technology should have for a country that, like Mexico, aspires to make its way among the most developed nations on the planet. In particular, after analyzing the issue of science as a universal right, the authors land several proposals on the subject in the hope that Mexican regulations on the subject currently under construction will lean towards a conception in favor of an open science and at the same time committed to the great causes of the nation.</w:t>
+        <w:t xml:space="preserve">The objective of this paper is to contribute to the necessary debate on the importance that science and technology should have for a country that, like Mexico, aspires to make its way among the most developed nations on the planet. In particular, after </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>analyzing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the issue of science as a universal right, the authors land several proposals on the subject in the hope that Mexican regulations on the subject currently under construction will lean towards a conception in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>favor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of an open science and at the same time committed to the great causes of the nation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B8BD755" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00B8164B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="48"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1ED0BDDC" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00B8164B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="48"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49105C91" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00000000">
@@ -620,71 +801,98 @@
         <w:ind w:left="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44FEB7B2" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Fecha Recepción:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Enero 2025                                                   </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Enero</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025                                                   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Fecha Aceptación:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Mayo 2025</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Mayo</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AD9F330" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00B8164B">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16537C3D" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00B8164B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -721,51 +929,67 @@
     </w:p>
     <w:p w14:paraId="27D02A6E" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00B8164B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77F87A80" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>La ciencia o, mejor dicho, las ciencias, aluden a un conjunto de conocimientos complejos, profundos y detallados, debidamente probados —o al menos, plausiblemente argumentados— acorde con los más altos parámetros teóricos y metodológicos de cada época, mediante los cuales se explican realidades diversas, empíricas y metafísicas, microscópicas y macroscópicas, buscando identificar constantes (regularidades, tendencias, leyes), al mismo tiempo que hechos únicos e irrepetibles. Su evolución ha acompañado a la historia de la humanidad, pasando por pensamientos teológicos y por afirmaciones positivistas, pues sin la alquimia no existiría la química y sin la astrología, la astronomía. Prácticas protocientíficas han existido —y en algunos casos aún lo hacen— en todos los campos del saber.</w:t>
+        <w:t xml:space="preserve">La ciencia o, mejor dicho, las ciencias, aluden a un conjunto de conocimientos complejos, profundos y detallados, debidamente probados —o al menos, plausiblemente argumentados— acorde con los más altos parámetros teóricos y metodológicos de cada época, mediante los cuales se explican realidades diversas, empíricas y metafísicas, microscópicas y macroscópicas, buscando identificar constantes (regularidades, tendencias, leyes), al mismo tiempo que hechos únicos e irrepetibles. Su evolución ha acompañado a la historia de la humanidad, pasando por pensamientos teológicos y por afirmaciones positivistas, pues sin la alquimia no existiría la química y sin la astrología, la astronomía. Prácticas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>protocientíficas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> han existido —y en algunos casos aún lo hacen— en todos los campos del saber.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="128077B7" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00B8164B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="657D5AA8" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
@@ -877,68 +1101,91 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Las ideas colonizan, lo mismo que las armas, de ahí la importancia de generar pensamientos propios, críticos, plurales, que respondan a realidades diversas, no sólo en cuanto a lo histórico de las formaciones sociales, sino en la interacción de las poblaciones con sus hábitats, de lo demográfico con su entorno, de lo individual con lo grupal (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>. Dagnino, 2024; Kreimer, 2023). Razones por las cuales un país tan heterogéneo como México, con marcada composición pluriétnica y pluricultural, requiere “humanizar” a las ciencias y “cientifizar” a las humanidades, si se nos permite la licencia literaria de ambas expresiones.</w:t>
+        <w:t xml:space="preserve">. Dagnino, 2024; Kreimer, 2023). Razones por las cuales un país tan heterogéneo como México, con marcada composición </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>pluriétnica y pluricultural, requiere “humanizar” a las ciencias y “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>cientifizar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>” a las humanidades, si se nos permite la licencia literaria de ambas expresiones.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="678B8ACF" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>En tal sentido, las ciencias, las tecnologías y las innovaciones en estos campos, no son ajenas a las humanidades, ni tienen mayor valor o validez que éstas. Tampoco tienen unas por qué seguir las técnicas y los métodos de las otras, no sólo porque el monismo metodológico ha sido ampliamente superado por el pluralismo, sino porque responden a distintos fines, aun cuando todas coincidan en la búsqueda de la verdad. Lograr, por tanto, que colegas de diversas formaciones profesionales dialoguen, trabajen en equipo y lleguen a acuerdos duraderos y conclusiones en común, es parte del proceso de transitar de la multidisciplinariedad a la interdisciplinariedad y, finalmente, a la transdisciplinariedad.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F591950" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00B8164B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="482D0467" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1015,59 +1262,59 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">En México, el Consejo Nacional de Ciencia y Tecnología (CONACYT), fundado en diciembre de 1970, cambió de nombre y funciones en mayo de 2023, a partir de la publicación de la </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Ley General en Materia de Humanidades, Ciencias, Tecnologías e Innovación</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">, quedando establecido como: Consejo Nacional de Humanidades, Ciencias y Tecnologías (CONAHCYT), lo que eventualmente modificó los programas de becas en los posgrados, el catálogo nacional de infraestructura científica, los programas institucionales y especiales en estas materias, la vinculación e innovación del desarrollo tecnológico, la articulación sectorial y regional, entre otras cuestiones importantes, destacando la función sustantiva de la investigación humanística y científica. Posteriormente, a fines de 2024, el CONAHCYT pasó a constituirse en una Secretaría </w:t>
+        <w:t xml:space="preserve">, quedando establecido como: Consejo Nacional de Humanidades, Ciencias y Tecnologías (CONAHCYT), lo que eventualmente modificó los programas de becas en los posgrados, el catálogo nacional de infraestructura científica, los programas institucionales y especiales en estas materias, la vinculación e innovación del desarrollo tecnológico, la articulación sectorial y regional, entre otras </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>de Estado: la Secretaría de Ciencias, Humanidades, Tecnología e Innovación (SECIHTI), lo cual anticipa que, finalmente, la ciencia y el derecho universal a la misma adquirirán la centralidad y la atención que no han tenido hasta ahora.</w:t>
+        <w:t>cuestiones importantes, destacando la función sustantiva de la investigación humanística y científica. Posteriormente, a fines de 2024, el CONAHCYT pasó a constituirse en una Secretaría de Estado: la Secretaría de Ciencias, Humanidades, Tecnología e Innovación (SECIHTI), lo cual anticipa que, finalmente, la ciencia y el derecho universal a la misma adquirirán la centralidad y la atención que no han tenido hasta ahora.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53DB4558" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00B8164B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E0013EB" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
@@ -1261,59 +1508,59 @@
     </w:p>
     <w:p w14:paraId="4F1CE275" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00B8164B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="222888DC" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Engloba, asimismo, metas que incluyen el acceso de todas las personas a la educación profesional, la promoción de la educación en materias de desarrollo sostenible, derechos humanos, igualdad de género y cultura de paz; la valoración de la diversidad cultural, el crecimiento de programas de formación profesional, técnicos, científicos, de ingenierías y de tecnologías de la información y las </w:t>
+        <w:t xml:space="preserve">Engloba, asimismo, metas que incluyen el acceso de todas las personas a la educación profesional, la promoción de la educación en materias de desarrollo sostenible, derechos humanos, igualdad de género y cultura de paz; la valoración de la diversidad cultural, el crecimiento de programas de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>comunicaciones, por mencionar algunas. No obstante, el reconocimiento de la importancia de la educación y de la ciencia, por parte de los organismos internacionales, comenzó décadas atrás.</w:t>
+        <w:t>formación profesional, técnicos, científicos, de ingenierías y de tecnologías de la información y las comunicaciones, por mencionar algunas. No obstante, el reconocimiento de la importancia de la educación y de la ciencia, por parte de los organismos internacionales, comenzó décadas atrás.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0817180C" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">La </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Carta de las Naciones Unidas</w:t>
@@ -1535,51 +1782,59 @@
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Declaración Americana de los Derechos y Deberes del Hombre</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">— se dio a conocer la </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Declaración Universal de Derechos Humanos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (DUDH), proclamada y aprobada por la Asamblea General de las Naciones Unidas. Aunque ambas declaraciones son similares, la DUDH incorporó un lenguaje inclusivo al no hablar de “hombre” sino de personas. Asimismo, en el artículo 27 reconoció el derecho a la cultura y a la ciencia, pero utilizando los términos: “progreso científico” y “producciones científicas”. El primero, entendido como el desarrollo de las diversas áreas del conocimiento; y el segundo, como su aplicación práctica.</w:t>
+        <w:t xml:space="preserve"> (DUDH), proclamada y aprobada por la Asamblea General de las Naciones Unidas. Aunque ambas declaraciones son similares, la DUDH incorporó un lenguaje inclusivo al no hablar de “hombre” sino de personas. Asimismo, en el artículo 27 reconoció el derecho a la cultura y a la ciencia, pero utilizando los términos: “progreso científico” y “producciones </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>científicas”. El primero, entendido como el desarrollo de las diversas áreas del conocimiento; y el segundo, como su aplicación práctica.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C868DA0" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00B8164B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50F41D39" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1709,51 +1964,67 @@
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Pacto Internacional de Derechos Económicos, Sociales y Culturales</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, es considerado, a diferencia de las declaraciones, un tratado. De manera general, según la </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Convención de Viena sobre el Derecho de los Tratados</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (1969), un tratado internacional es un “acuerdo internacional celebrado por escrito entre Estados y regido por el derecho internacional, ya conste en un instrumento único o en dos o más instrumentos conexos y cualquiera que sea su denominación particular.”</w:t>
+        <w:t xml:space="preserve"> (1969), un tratado internacional es un “acuerdo internacional celebrado por escrito entre Estados y regido por el derecho internacional, ya </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>conste</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en un instrumento único o en dos o más instrumentos conexos y cualquiera que sea su denominación particular.”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78BF0B21" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00B8164B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="541ADDA2" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
@@ -1838,79 +2109,86 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Otro documento referente al derecho a la ciencia es la </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Convención Americana sobre Derechos Humanos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>, también conocida como “Pacto de San José”, suscrita tras la Conferencia Especializada Interamericana de Derechos Humanos, el 22 de noviembre de 1969, en la ciudad de San José, Costa Rica. Es un tratado internacional que establece derechos y libertades que tienen que ser respetados por los Estados Parte, entre ellos México.</w:t>
+        <w:t xml:space="preserve">, también conocida como “Pacto de San José”, suscrita tras la Conferencia Especializada Interamericana de Derechos Humanos, el 22 de noviembre de 1969, en la ciudad de San José, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Costa Rica. Es un tratado internacional que establece derechos y libertades que tienen que ser respetados por los Estados Parte, entre ellos México.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20BAB387" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00B8164B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35860388" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Artículo 26. Desarrollo Progresivo. Los Estados Parte se comprometen a adoptar providencias, tanto a nivel interno como mediante la cooperación internacional, especialmente económica y técnica, para lograr progresivamente la plena efectividad de los derechos que se derivan de las normas económicas, sociales y sobre educación, ciencia y cultura, contenidas en la Carta de la Organización de los Estados Americanos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="714248CD" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00B8164B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16EFDCDB" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00B8164B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0AF8851E" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00000000">
       <w:pPr>
@@ -2079,79 +2357,86 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Como hemos visto, el </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk152154521"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>derecho a disfrutar de los beneficios del progreso científico y sus aplicaciones</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> es un elemento clave en el desarrollo colectivo e individual, permitiendo mejores condiciones de existencia para todas las personas —o al menos para la gran mayoría—, superando canonjías obsoletas (prebendas, beneficios) asequibles para minorías privilegiadas, cuyos recursos de toda índole (económicos, políticos, culturales, etcétera) históricamente han permitido la reproducción de condiciones de inequidad y de injusticia.</w:t>
+        <w:t xml:space="preserve"> es un elemento clave en el desarrollo colectivo e individual, permitiendo mejores condiciones de existencia para todas las personas —o al menos para la gran mayoría—, superando canonjías obsoletas (prebendas, beneficios) asequibles para minorías privilegiadas, cuyos recursos </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>de toda índole (económicos, políticos, culturales, etcétera) históricamente han permitido la reproducción de condiciones de inequidad y de injusticia.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3828FDEA" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00B8164B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17A1C457" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>La ciencia o, mejor dicho, las ciencias, aportan ideas innovadoras, así como el desarrollo de pensamientos lógicos, analíticos, críticos y propositivos, capaces de mejorar la vida humana y animal, así como su interacción con todo lo que la rodea; lo anterior, si se guían bajo valores éticos y principios deontológicos, pues han existido ejemplos muy negativos de su uso faccioso y destructivo, imponiendo ideologías, prácticas y comportamientos no deseables, esto es, contrarias a los derechos humanos y al derecho humanitario.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33F5F846" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00B8164B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E4277E2" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2301,79 +2586,86 @@
     <w:p w14:paraId="65AA8A21" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00B8164B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A81F1B9" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Como valores y normas que orientan y regulan el derecho humano a la ciencia, se pueden encontrar, en primer lugar, la pertinencia, la incidencia y la ética para hacer de la ciencia un bien común; en segundo lugar, hacer de ésta una actividad permanente para el bienestar colectivo e individual. Con esto se reafirma la idea de que las universidades y los centros de investigación en lo general, así como las comunidades en lo particular (científicas, tecnólogas y humanistas), no están aisladas, sino que son parte de la sociedad, cuya actividad profesional puede incidir, en un sentido u otro, sobre estructuras profundas de la formación social.</w:t>
+        <w:t xml:space="preserve">Como valores y normas que orientan y regulan el derecho humano a la ciencia, se pueden encontrar, en primer lugar, la pertinencia, la incidencia y la ética para hacer de la ciencia un bien común; en segundo lugar, hacer de ésta una actividad permanente para el bienestar colectivo e individual. Con esto se reafirma la idea de que las universidades y los centros de investigación en lo general, así como las comunidades en lo particular (científicas, tecnólogas y humanistas), no </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>están aisladas, sino que son parte de la sociedad, cuya actividad profesional puede incidir, en un sentido u otro, sobre estructuras profundas de la formación social.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="462328F6" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00B8164B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4DE74EA4" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Después de todo, la producción intelectual, tecnológica y aún la artística, se da en contextos y formas de relación económica e históricamente determinadas, mediante las cuales los individuos y las instituciones producen, dentro de una formación social específica, las condiciones materiales e ideológicas de su existencia, evolución y reproducción.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DC0CB49" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00B8164B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="284383F7" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2554,51 +2846,59 @@
     </w:p>
     <w:p w14:paraId="2295A2F6" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00B8164B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61997B1A" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>El fortalecimiento de los derechos humanos y su protección en la Constitución se realizó con la reforma del 10 de junio de 2011, la cual modificó los párrafos primero y quinto del artículo antes descrito, a la par de adicionar el segundo y el tercero. Entre los cambios relevantes se encuentran la incorporación de los derechos humanos reconocidos en los tratados internacionales como derechos fundamentales —plasmados en el derecho positivo—, siendo la norma jurídica su fundamento, asegurados por los medios que el mismo Estado establece y que denomina garantías jurisdiccionales. En consecuencia, la Constitución, al reconocer los derechos humanos incorporados en los tratados, asume también el derecho a la ciencia, puesto que, como ya se analizó, son diversos los textos internacionales que lo contemplan.</w:t>
+        <w:t xml:space="preserve">El fortalecimiento de los derechos humanos y su protección en la Constitución se realizó con la reforma del 10 de junio de 2011, la cual modificó los párrafos primero y quinto del artículo antes descrito, a la par de adicionar el segundo y el tercero. Entre los cambios relevantes se encuentran la incorporación de los derechos humanos reconocidos en los tratados internacionales como derechos fundamentales —plasmados en el derecho positivo—, siendo la norma jurídica su fundamento, asegurados por los medios que el mismo Estado establece y que denomina garantías </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>jurisdiccionales. En consecuencia, la Constitución, al reconocer los derechos humanos incorporados en los tratados, asume también el derecho a la ciencia, puesto que, como ya se analizó, son diversos los textos internacionales que lo contemplan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58147613" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00B8164B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2402AABE" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
@@ -2748,78 +3048,102 @@
     <w:p w14:paraId="73FBF1E7" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00B8164B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="237C128C" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Artículo 133. Esta Constitución, las leyes del Congreso de la Unión que emanen de ella y todos los tratados que estén de acuerdo con la misma, celebrados y que se celebren por el Presidente de la República, con aprobación del Senado, serán la Ley Suprema de toda la Unión.</w:t>
+        <w:t xml:space="preserve">Artículo 133. Esta Constitución, las leyes del Congreso de la Unión que emanen de ella y todos los tratados que estén de acuerdo con la misma, celebrados y que se celebren por el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Presidente</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la República, con aprobación del Senado, serán la Ley Suprema de toda la Unión.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69E0406D" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00B8164B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B147EF2" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>La Constitución es el documento normativo más importante de cada nación, no sólo porque establece el funcionamiento de ésta, sino porque reconoce los derechos y las obligaciones de la ciudadanía y, por supuesto, de los gobiernos. En armonía con este documento jurídico es que se desglosan las leyes en las materias correspondientes, mismas que se encargan de cumplir con los ordenamientos que de la Constitución se derivan.</w:t>
+        <w:t xml:space="preserve">La Constitución es el documento normativo más importante de cada nación, no sólo porque establece el funcionamiento de ésta, sino porque reconoce los derechos y las obligaciones de la </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ciudadanía y, por supuesto, de los gobiernos. En armonía con este documento jurídico es que se desglosan las leyes en las materias correspondientes, mismas que se encargan de cumplir con los ordenamientos que de la Constitución se derivan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C56F297" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00B8164B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6EA55B2D" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
@@ -3057,59 +3381,52 @@
     </w:p>
     <w:p w14:paraId="1AC6E554" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00B8164B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B587DFD" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">La construcción democrática de una agenda estatal, compatible con la nacional, en materia de humanidades, ciencias, tecnologías e innovación; así como el diseño e implementación de programas estatales estratégicos, en congruencia con los nacionales, orientados a diagnosticar y a proponer acciones y medidas para prevenir y atender problemáticas estatales concretas que </w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>requieran soluciones integrales y urgentes; en particular en aquellos sectores y localidades que más lo necesiten, conforme a diversos índices, como pobreza, marginación, condición alimentaria y nivel educativo.</w:t>
+        <w:t>La construcción democrática de una agenda estatal, compatible con la nacional, en materia de humanidades, ciencias, tecnologías e innovación; así como el diseño e implementación de programas estatales estratégicos, en congruencia con los nacionales, orientados a diagnosticar y a proponer acciones y medidas para prevenir y atender problemáticas estatales concretas que requieran soluciones integrales y urgentes; en particular en aquellos sectores y localidades que más lo necesiten, conforme a diversos índices, como pobreza, marginación, condición alimentaria y nivel educativo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CE62EC5" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>El objetivo general de cualesquier política pública y legislativa es lograr un desarrollo integral sustentable que garantice calidad de vida para todas las personas y la dignifique en todos los sentidos, para lo cual es altamente recomendable que las comunidades científicas, humanistas y tecnólogas, se involucren decididamente, lo que permitirá la toma de decisiones sustentadas en estudios profesionales, objetivos, avalados teórica y metodológicamente, alejadas de intereses particulares y/o coyunturales (económicos, partidistas, electorales).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="559D2FEE" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00B8164B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3377,59 +3694,52 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6828359C" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lograr que la producción y la difusión de los conocimientos se ciñan a principios de calidad, ética e incidencia social, de la mano de políticas públicas diseñadas e implementadas para proteger y hacer efectivos los derechos de las personas, garantizando las libertades de investigación y de creación cultural, seleccionando e incentivando las propuestas mejores </w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>para atender las problemáticas prioritarias, destacando aquéllas por su aportación, impacto, importancia, innovación, pertinencia, rigor y solidez científica.</w:t>
+        <w:t>Lograr que la producción y la difusión de los conocimientos se ciñan a principios de calidad, ética e incidencia social, de la mano de políticas públicas diseñadas e implementadas para proteger y hacer efectivos los derechos de las personas, garantizando las libertades de investigación y de creación cultural, seleccionando e incentivando las propuestas mejores para atender las problemáticas prioritarias, destacando aquéllas por su aportación, impacto, importancia, innovación, pertinencia, rigor y solidez científica.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="699D8806" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00B8164B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B782CAA" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3641,78 +3951,101 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="693D1EB6" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Labor técnico-científica que se oriente por una racionalidad jurídica pragmática, esto es, por la adecuación entre la conducta de los destinatarios, las intenciones del edictor (autor o emisor de la norma, mensaje o discurso normativo) y lo prescrito en la ley, así como que se acompañe de categorías conceptuales innovadoras, tras el reconocimiento de la imprecisión e inconsistencia del instrumental lingüístico (cuerpo corriente de vocablos) aplicable a la realidad estudiada.</w:t>
+        <w:t xml:space="preserve">Labor técnico-científica que se oriente por una racionalidad jurídica pragmática, esto es, por la adecuación entre la conducta de los destinatarios, las intenciones del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>edictor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (autor o emisor de la norma, mensaje o discurso normativo) y lo prescrito en la ley, así como que se acompañe de categorías conceptuales innovadoras, tras el reconocimiento de la </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>imprecisión e inconsistencia del instrumental lingüístico (cuerpo corriente de vocablos) aplicable a la realidad estudiada.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68D02D84" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00B8164B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="156F1565" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Ahora bien, tomando en cuenta las particularidades geográficas, culturales y sociales de un país tan heterogéneo y diverso como México, avanzar hacia una ciencia abierta con sentido social requiere considerar los siguientes aspectos:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61948181" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00B8164B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19392C73" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
@@ -3778,59 +4111,101 @@
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2CABECE7" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Educación científica inclusiva. Proyectos como el C4S (</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Communities for Sciences</w:t>
-      </w:r>
+        <w:t>Communities</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Sciences</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>) han demostrado que trabajar con comunidades vulnerables en iniciativas de educación científica inclusiva puede mejorar el acceso al conocimiento científico y dar visibilidad a grupos históricamente excluidos. Estos esfuerzos incluyen la creación de guías comunicativas inclusivas, libros blancos con recomendaciones para políticas públicas y observatorios internacionales que promuevan una ciencia más equitativa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AAC30C2" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00B8164B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1AD77053" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
@@ -3911,82 +4286,89 @@
     <w:p w14:paraId="313DB02A" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00B8164B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="269C0524" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>En conjunto, estas estrategias buscan construir un sistema científico más inclusivo y equitativo que no sólo beneficie a investigadores/as y académicos/as, sino también a las comunidades globales que dependen del conocimiento para enfrentar desafíos sociales y económicos.</w:t>
+        <w:t xml:space="preserve">En conjunto, estas estrategias buscan construir un sistema científico más inclusivo y equitativo que no sólo beneficie a investigadores/as y académicos/as, sino también a las </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>comunidades globales que dependen del conocimiento para enfrentar desafíos sociales y económicos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A7DED4D" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00B8164B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C0577CA" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Conclusiones</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58D171E6" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00B8164B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="760B6582" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4025,51 +4407,67 @@
     </w:p>
     <w:p w14:paraId="48B89EB5" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00B8164B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6DAD5819" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>2. Es prioritario "humanizar las ciencias" y "cientifizar las humanidades", reconociendo que ambas formas de generación, divulgación y difusión del conocimiento son complementarias en la búsqueda de soluciones a los problemas complejos de una sociedad tan heterogénea como México. Este enfoque transdisciplinario es fundamental para abordar los desafíos contemporáneos desde perspectivas integrales y diversas.</w:t>
+        <w:t>2. Es prioritario "humanizar las ciencias" y "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>cientifizar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> las humanidades", reconociendo que ambas formas de generación, divulgación y difusión del conocimiento son complementarias en la búsqueda de soluciones a los problemas complejos de una sociedad tan heterogénea como México. Este enfoque transdisciplinario es fundamental para abordar los desafíos contemporáneos desde perspectivas integrales y diversas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E19A8D3" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>3. México debe adoptar una política científica basada en los principios de ciencia abierta y comprometida con las grandes causas nacionales. Esto incluye garantizar el acceso equitativo a los beneficios del progreso científico, fomentar la colaboración interdisciplinaria y promover el diálogo entre diferentes sectores sociales. La creación de instituciones como la SECIHTI refleja un esfuerzo por centralizar y fortalecer el apoyo estatal a la investigación científica; sin embargo, aún existen rezagos en la armonización legislativa a nivel estatal, lo que limita el impacto potencial de estas reformas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="296E764E" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00B8164B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4269,106 +4667,198 @@
     </w:p>
     <w:p w14:paraId="3CFA7DEE" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00B8164B" w:rsidP="009D5211">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70BDF2B1" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00000000" w:rsidP="009D5211">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Gómez, A., &amp; López, E. (2024). Acceso a la información científica en comunidades marginadas de México: Un estudio de caso. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Revista Mexicana de Sociología, 86</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>(3), 543–578.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42146B55" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00000000" w:rsidP="009D5211">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Hegel, G. W. F. (1817/1997). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Enciclopedia de las ciencias filosóficas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> (trad. esp.). Alianza. (Obra original publicada en 1817 como </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Enzyklopädie der philosophischen Wissenschaften im Grundrisse</w:t>
-      </w:r>
+        <w:t>Enzyklopädie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>der</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>philosophischen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Wissenschaften</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>im</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Grundrisse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24667F9C" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00000000" w:rsidP="009D5211">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Instituto Nacional de Salud Pública. (2025). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
@@ -4420,60 +4910,114 @@
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Morin, E. (1982/1984). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Ciencia con conciencia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (trad. esp.). Anthropos. (Obra original publicada en 1982 como </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> (trad. esp.). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Anthropos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (Obra original publicada en 1982 como </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Science avec conscience</w:t>
-      </w:r>
+        <w:t>Science</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>avec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>conscience</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>, Fayard).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7226A2F5" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00000000" w:rsidP="009D5211">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Olivé, L. (2025). El derecho a la ciencia desde una perspectiva intercultural. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
@@ -4606,77 +5150,77 @@
     <w:p w14:paraId="1EE955A5" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00B8164B" w:rsidP="009D5211">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78876305" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00B8164B" w:rsidP="009D5211">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B8164B">
-      <w:footerReference w:type="even" r:id="rId10"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1325" w:bottom="1417" w:left="1418" w:header="0" w:footer="397" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40BA6C64" w14:textId="77777777" w:rsidR="00F35EEA" w:rsidRDefault="00F35EEA">
+    <w:p w14:paraId="6FB6D09B" w14:textId="77777777" w:rsidR="006375BC" w:rsidRDefault="006375BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B06B037" w14:textId="77777777" w:rsidR="00F35EEA" w:rsidRDefault="00F35EEA">
+    <w:p w14:paraId="3338D535" w14:textId="77777777" w:rsidR="006375BC" w:rsidRDefault="006375BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -4691,146 +5235,178 @@
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Noto Sans CJK SC">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="FreeSans">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="297293BF" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00B8164B">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6E4B71BE" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
-      <w:t xml:space="preserve">             Vol. 12, Núm. 24                  Julio – Diciembre 2025                        ISSN: 2448 – 6507</w:t>
+      <w:t xml:space="preserve">             Vol. 12, Núm. 24                  Julio – </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:b/>
+      </w:rPr>
+      <w:t>Diciembre</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:b/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2025                        ISSN: 2448 – 6507</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="389A954A" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
-      <w:t xml:space="preserve">             Vol. 12, Núm. 24                  Julio – Diciembre 2025                        ISSN: 2448 – 6507</w:t>
+      <w:t xml:space="preserve">             Vol. 12, Núm. 24                  Julio – </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:b/>
+      </w:rPr>
+      <w:t>Diciembre</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:b/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2025                        ISSN: 2448 – 6507</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0658A2E7" w14:textId="77777777" w:rsidR="00F35EEA" w:rsidRDefault="00F35EEA">
+    <w:p w14:paraId="06A30EE2" w14:textId="77777777" w:rsidR="006375BC" w:rsidRDefault="006375BC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B63C947" w14:textId="77777777" w:rsidR="00F35EEA" w:rsidRDefault="00F35EEA">
+    <w:p w14:paraId="708A8C6E" w14:textId="77777777" w:rsidR="006375BC" w:rsidRDefault="006375BC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="38294C32" w14:textId="77777777" w:rsidR="00B8164B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="005E00"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Caracteresdenotaalpie"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Al respecto, quien esté interesado en revisar la armonización contable, los estudios financiados con recursos públicos, los indicadores de programas presupuestarios y los informes de austeridad, pueden consultar el portal de la Secretaría de Ciencia, Humanidades, Tecnología e Innovación, particularmente en su sección de transparencia (</w:t>
       </w:r>
       <w:hyperlink r:id="rId1">
-        <w:r>
+        <w:r w:rsidR="00B8164B">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://secihti.mx/transparencia/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="119357B2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0E401CDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
@@ -5614,75 +6190,79 @@
   </w:num>
   <w:num w:numId="2" w16cid:durableId="214509488">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="213782713">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="814100666">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="494417677">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1594244649">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="259727395">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B8164B"/>
+    <w:rsid w:val="0022037F"/>
+    <w:rsid w:val="006375BC"/>
     <w:rsid w:val="00772CA1"/>
     <w:rsid w:val="009D5211"/>
     <w:rsid w:val="00B8164B"/>
+    <w:rsid w:val="00C2073F"/>
     <w:rsid w:val="00F35EEA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX" w:eastAsia="" w:bidi=""/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -6275,51 +6855,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo9Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A724B0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
@@ -6838,51 +7417,51 @@
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Ningunalista">
     <w:name w:val="Ninguna lista"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erick.gomeztagle@correo.buap.mx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cesar.cansino@correo.buap.mx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/cemys.v12i24.416" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cesar.cansino@correo.buap.mx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erick.gomeztagle@correo.buap.mx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secihti.mx/transparencia/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -7021,57 +7600,57 @@
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
           <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>16</Pages>
-  <Words>7555</Words>
-  <Characters>41553</Characters>
+  <Words>7571</Words>
+  <Characters>41641</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>346</Lines>
+  <Lines>347</Lines>
   <Paragraphs>98</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>49010</CharactersWithSpaces>
+  <CharactersWithSpaces>49114</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Francisco Santillán Campos</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>es-MX</dc:language>
 </cp:coreProperties>
 </file>