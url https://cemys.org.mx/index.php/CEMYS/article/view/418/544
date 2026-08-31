--- v0 (2025-10-07)
+++ v1 (2026-08-31)
@@ -7,51 +7,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/chart4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4FB83C7F" w14:textId="77777777" w:rsidR="00A43EDA" w:rsidRDefault="00000000">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="2" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="423F2942" wp14:editId="0C1E97BB">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-1080135</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-890270</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7772400" cy="1390650"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -71,51 +71,83 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7772400" cy="1390650"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="69F5A1C3" w14:textId="77777777" w:rsidR="00A43EDA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F4B9693" w14:textId="77777777" w:rsidR="00A43EDA" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0350627B" w14:textId="0BAB20EF" w:rsidR="00D47ACA" w:rsidRPr="00D47ACA" w:rsidRDefault="00D47ACA" w:rsidP="00D47ACA">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D47ACA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D47ACA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00D47ACA">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/cemys.v12i24.418</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0F4B9693" w14:textId="3F3F87FA" w:rsidR="00A43EDA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Artículos científicos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61DC4BFC" w14:textId="77777777" w:rsidR="00A43EDA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
@@ -199,117 +231,73 @@
           <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> Used </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>by</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Upper </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Upper</w:t>
+        <w:t>Secondary</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Level </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Youth</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
@@ -366,115 +354,95 @@
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                            </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Leticia </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> García</w:t>
+        <w:t>Leticia Sesento García</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17CF5E53" w14:textId="77777777" w:rsidR="00A43EDA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">                         Universidad Michoacana de San Nicolás de Hidalgo </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09624E81" w14:textId="77777777" w:rsidR="00A43EDA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">                                            leticia.sesento@umich.mx                                                                                                                                                                                    </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7">
-        <w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidR="00A43EDA">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0002-6456-058X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1B6A4EC2" w14:textId="77777777" w:rsidR="00A43EDA" w:rsidRDefault="00A43EDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="585C1C2D" w14:textId="77777777" w:rsidR="00A43EDA" w:rsidRDefault="00A43EDA">
@@ -614,2146 +582,2073 @@
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="4478EA45" w14:textId="77777777" w:rsidR="00A43EDA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-        <w:t>Within</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Within </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
+        <w:t>upper</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>secondary</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>level</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>it</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>important</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>carry</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>out</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>evaluations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>address</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>existing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>problems</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>dropout</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>failure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>being</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
+        <w:t>most</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>important</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>That</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>why</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>knowing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>student</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>population</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>depth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>great</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>relevance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>because</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>knowing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>qualities</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>class</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>sessions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>activities</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> workshops can be </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>designed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>focused</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>skills</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>needs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>order</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>achieve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>greater</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>attention</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>impact</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>learning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>present</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>exploratory</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, descriptive </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ACRA Test </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>was</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>applied</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>its</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> extended </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>version</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 119 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>items</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 101 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>young</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>people</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
         <w:t>upper</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>secondary</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>level</w:t>
+        <w:t>education</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>aged</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16 and 17 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>years</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>results</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> show </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>emotional</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>affective</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>part</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>indeed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>main</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>scale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>motivates</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>learning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>it</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
+        <w:t xml:space="preserve"> shows </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>us</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Processing </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Support</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>scale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>important</w:t>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> one </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>that</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>to</w:t>
+        <w:t>obtained</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>carry</w:t>
+        <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>out</w:t>
+        <w:t>highest</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> score, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>which</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>evaluations</w:t>
+        <w:t>indicates</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>to</w:t>
+        <w:t>that</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>address</w:t>
+        <w:t>young</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>existing</w:t>
+        <w:t>people</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> use more socio-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>affective</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>problems</w:t>
+        <w:t>strategies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>intrinsic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>extrinsic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>motivation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>with</w:t>
+        <w:t>affective</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and social). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>On</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>dropout</w:t>
+        <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>or</w:t>
+        <w:t>other</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>failure</w:t>
+        <w:t>hand</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>being</w:t>
+        <w:t>Information</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>the</w:t>
-[...1727 lines deleted...]
-        </w:rPr>
         <w:t>Acquisition</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Scale </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
@@ -4144,51 +4039,59 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BCC06CA" w14:textId="77777777" w:rsidR="00A43EDA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pero, ¿cuáles son las estrategias de aprendizaje que desarrollan los estudiantes al ingresar y durante su estancia en un bachillerato? En este documento se describe una investigación en torno a las estrategias de los estudiantes. En una primera parte se hacen algunas consideraciones breves en torno a las estrategias del aprendizaje, y al sentido que tiene este concepto dentro del esquema de aprendizaje significativo de David Ausubel. En la segunda parte se describe la aplicación y resultados que se obtuvieron al aplicar el test ACRA con la finalidad de conocer cuáles son las principales estrategias de aprendizaje que tienen los estudiantes que asisten al bachillerato. Finalmente se hace un análisis teórico y empírico en torno a los resultados obtenidos en la investigación realizada. </w:t>
+        <w:t xml:space="preserve">Pero, ¿cuáles son las estrategias de aprendizaje que desarrollan los estudiantes al ingresar y durante su estancia en un bachillerato? En este documento se describe una investigación en torno a las estrategias de los estudiantes. En una primera parte se hacen algunas consideraciones breves en torno a las estrategias del aprendizaje, y al sentido que tiene este concepto dentro del esquema de aprendizaje significativo de David Ausubel. En la segunda parte se describe la aplicación y resultados que se obtuvieron al aplicar el test ACRA con la finalidad de conocer cuáles son las principales estrategias de aprendizaje que tienen los </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">estudiantes que asisten al bachillerato. Finalmente se hace un análisis teórico y empírico en torno a los resultados obtenidos en la investigación realizada. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D2D3B89" w14:textId="77777777" w:rsidR="00A43EDA" w:rsidRDefault="00A43EDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B51F3E6" w14:textId="77777777" w:rsidR="00A43EDA" w:rsidRDefault="00A43EDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
@@ -4278,69 +4181,51 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> y </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Gallego</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (2008), ACRA evalúa el uso que normalmente realizan los estudiantes en siete estrategias de adquisición de la información, trece estrategias de codificación de la información, cuatro estrategias de recuperación de la información, y de nueve estrategias de apoyo al procesamiento de la información. Este test está inspirado en diversas teorías las cuales señalan que el cerebro lleva a cabo tres procesos básicos: adquisición, codificación y recuperación. Las estrategias de aprendizaje constituyen un componente esencial para el desarrollo académico y profesional de los jóvenes, ya que proporcionan herramientas para adaptarse a diversas exigencias en los ámbitos académico, laboral y social (</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> y Davies, 2013). </w:t>
+        <w:t xml:space="preserve"> (2008), ACRA evalúa el uso que normalmente realizan los estudiantes en siete estrategias de adquisición de la información, trece estrategias de codificación de la información, cuatro estrategias de recuperación de la información, y de nueve estrategias de apoyo al procesamiento de la información. Este test está inspirado en diversas teorías las cuales señalan que el cerebro lleva a cabo tres procesos básicos: adquisición, codificación y recuperación. Las estrategias de aprendizaje constituyen un componente esencial para el desarrollo académico y profesional de los jóvenes, ya que proporcionan herramientas para adaptarse a diversas exigencias en los ámbitos académico, laboral y social (Longworth y Davies, 2013). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54BE4CF8" w14:textId="77777777" w:rsidR="00A43EDA" w:rsidRDefault="00A43EDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="239B9FEF" w14:textId="77777777" w:rsidR="00A43EDA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4440,105 +4325,114 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D1B09D2" w14:textId="77777777" w:rsidR="00A43EDA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Las estrategias de aprendizaje se fundamentan en la comprensión de los procesos cognitivos que facilitan la resolución de problemas (</w:t>
+        <w:t>Las estrategias de aprendizaje se fundamentan en la comprensión de los procesos cognitivos que facilitan la resolución de problemas (Zare-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Zare-ee</w:t>
+        <w:t>ee</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>, 2010). Estas estrategias permiten tomar decisiones sobre los métodos más adecuados para procesar y organizar la información con base en los objetivos de cada situación educativa. Es decir, que el conocimiento de las diferentes estrategias de aprendizaje deberá necesariamente posibilitar la puesta en operación de métodos de trabajo académico que propicien justamente la utilización de esas herramientas de trabajo académico, pero con finalidades específicas en cuanto a la mejora en los procesos de aprendizaje, sobre todo de tipo académico.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01548945" w14:textId="77777777" w:rsidR="00A43EDA" w:rsidRDefault="00A43EDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2322D696" w14:textId="77777777" w:rsidR="00A43EDA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Para identificar las estrategias de aprendizaje utilizadas por los jóvenes, se emplea el test ACRA, cuyo objetivo es evaluar el uso de dichas estrategias en el ámbito escolar. Este instrumento categoriza las estrategias en cuatro áreas centrales: adquisición de la información (por ejemplo, lectura y activación de ideas previas), decodificación de la información (comprensión del contenido), recuperación de la información (aplicación del conocimiento) y apoyo al procesamiento (motivación, utilidad percibida y autogestión del aprendizaje). Plinio y Cabarcas (2014) realizaron un estudio para confirmar la validación y resultados del test ACRA, y encontraron que después de hacerle algunas adaptaciones al contexto de la universidad de Cartagena, se obtuvieron excelentes resultados, los cuales permitieron encontrar las estrategias más usadas por los estudiantes universitarios. </w:t>
+        <w:t xml:space="preserve">Para identificar las estrategias de aprendizaje utilizadas por los jóvenes, se emplea el test ACRA, cuyo objetivo es evaluar el uso de dichas estrategias en el ámbito escolar. Este instrumento categoriza las estrategias en cuatro áreas centrales: adquisición de la información (por ejemplo, lectura y activación de ideas previas), decodificación de la información (comprensión del contenido), recuperación de la información (aplicación del conocimiento) y apoyo al procesamiento (motivación, utilidad percibida y autogestión del </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">aprendizaje). Plinio y Cabarcas (2014) realizaron un estudio para confirmar la validación y resultados del test ACRA, y encontraron que después de hacerle algunas adaptaciones al contexto de la universidad de Cartagena, se obtuvieron excelentes resultados, los cuales permitieron encontrar las estrategias más usadas por los estudiantes universitarios. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A8F0D04" w14:textId="77777777" w:rsidR="00A43EDA" w:rsidRDefault="00A43EDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2CF30D3C" w14:textId="77777777" w:rsidR="00A43EDA" w:rsidRDefault="00A43EDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4866,84 +4760,91 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B586778" w14:textId="77777777" w:rsidR="00A43EDA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Existen diferentes clasificaciones de estrategias cognitivas. Los especialistas señalan tres estrategias cognitivas que dan cuenta del proceso de adquisición de conocimientos que son la selección, la organización y la elaboración. Para adquirir información, se emplea la lectura previa, el subrayado de textos, elaboración de esquemas, mapas conceptuales, resumen, entre otras estrategias que buscan mantener la atención del contenido relevante.</w:t>
+        <w:t xml:space="preserve">Existen diferentes clasificaciones de estrategias cognitivas. Los especialistas señalan tres estrategias cognitivas que dan cuenta del proceso de adquisición de conocimientos que son </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>la selección, la organización y la elaboración. Para adquirir información, se emplea la lectura previa, el subrayado de textos, elaboración de esquemas, mapas conceptuales, resumen, entre otras estrategias que buscan mantener la atención del contenido relevante.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29861BB8" w14:textId="77777777" w:rsidR="00A43EDA" w:rsidRDefault="00A43EDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18E2335E" w14:textId="77777777" w:rsidR="00A43EDA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Para decodificar la información se emplea la memorización, aplicación del contenido, explicar con palabras propias lo aprendido y generar auto preguntas para identificar la comprensión. Para la recuperación de la información; se investigan palabras desconocidas, se memorizan palabras clave, elaboración de un discurso para responder preguntas, es decir, formular ideas relacionadas al tema. Y, por último, el apoyo al procesamiento, aquí se encuentran las estrategias metacognitivas, es decir, aquí el autoconocimiento y el automanejo, es decir, se responde a las preguntas: qué quiero estudiar, cómo y cuándo lo haré. Para lo cual, interviene la parte socio afectiva, ya sea por motivación extrínseca o intrínseca, o por expectativas por cumplir. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38D9689A" w14:textId="77777777" w:rsidR="00A43EDA" w:rsidRDefault="00A43EDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="078EB26B" w14:textId="77777777" w:rsidR="00A43EDA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -5151,84 +5052,91 @@
         </w:rPr>
         <w:t>Gallego</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1994), un instrumento basado en los principios cognitivos del procesamiento de la información. Según Nisbet y </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Schucksmith</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (1987; p. 7)), este instrumento “permite evaluar de forma cuantitativa diversas estrategias de aprendizaje que utilizan los estudiantes durante la actividad del estudio, en sus distintas fases, tales como la adquisición, codificación, recuperación y apoyo de la información”. Todo estudiante desarrolla, de diversas maneras, estrategias en su proceso de aprendizaje, como la adquisición, la comprensión, la retención y en último momento, la aplicación de los conocimientos o de sus aprendizajes. </w:t>
+        <w:t xml:space="preserve"> (1987; p. 7)), este instrumento “permite evaluar de forma cuantitativa diversas estrategias de aprendizaje que utilizan los estudiantes durante la actividad del estudio, en sus distintas fases, tales como la adquisición, codificación, recuperación y apoyo de la información”. Todo estudiante desarrolla, de diversas maneras, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">estrategias en su proceso de aprendizaje, como la adquisición, la comprensión, la retención y en último momento, la aplicación de los conocimientos o de sus aprendizajes. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2714678C" w14:textId="77777777" w:rsidR="00A43EDA" w:rsidRDefault="00A43EDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54D531B0" w14:textId="77777777" w:rsidR="00A43EDA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">El test ACRA, en su versión original, consta de 119 reactivos distribuidos en cuatro escalas: 20 sobre adquisición de la información, 46 sobre decodificación de la información, 18 sobre recuperación de la información y 35 sobre apoyo al procesamiento del aprendizaje. El test ACRA originalmente es un instrumento que fue diseñado para evaluar las estrategias de aprendizaje con estudiantes universitarios. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11DFFFE3" w14:textId="77777777" w:rsidR="00A43EDA" w:rsidRDefault="00A43EDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59685DDD" w14:textId="77777777" w:rsidR="00A43EDA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -5294,51 +5202,51 @@
     </w:p>
     <w:p w14:paraId="0C3E53EC" w14:textId="77777777" w:rsidR="00A43EDA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0CAF90BE" wp14:editId="46507827">
             <wp:extent cx="5495925" cy="2514600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2" name="Gráfico 12"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId8"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId9"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E263357" w14:textId="77777777" w:rsidR="00A43EDA" w:rsidRDefault="00A43EDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A8C69B2" w14:textId="77777777" w:rsidR="00A43EDA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5413,51 +5321,51 @@
     </w:p>
     <w:p w14:paraId="57039B7A" w14:textId="77777777" w:rsidR="00A43EDA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="181E53AD" wp14:editId="5E7CCFB7">
             <wp:extent cx="5467350" cy="3057525"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="3" name="Gráfico 11"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId9"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId10"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="40708BD6" w14:textId="77777777" w:rsidR="00A43EDA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Fuente de elaboración propia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38B15587" w14:textId="77777777" w:rsidR="00A43EDA" w:rsidRDefault="00A43EDA">
@@ -5518,51 +5426,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19A1DEA8" w14:textId="77777777" w:rsidR="00A43EDA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="75397E56" wp14:editId="39B0A7CC">
             <wp:extent cx="5514975" cy="2581275"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="4" name="Gráfico 10"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId10"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId11"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="71E79C3C" w14:textId="77777777" w:rsidR="00A43EDA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Fuente de elaboración propia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D619564" w14:textId="77777777" w:rsidR="00A43EDA" w:rsidRDefault="00A43EDA">
@@ -5623,51 +5531,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49AEBE39" w14:textId="77777777" w:rsidR="00A43EDA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="49220F01" wp14:editId="3AA687A9">
             <wp:extent cx="5753100" cy="2771775"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="5" name="Gráfico 9"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId11"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId12"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FC477BC" w14:textId="77777777" w:rsidR="00A43EDA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Fuente de elaboración propia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F3237C5" w14:textId="77777777" w:rsidR="00A43EDA" w:rsidRDefault="00A43EDA">
@@ -7416,65 +7324,51 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4349E533" w14:textId="77777777" w:rsidR="00A43EDA" w:rsidRDefault="00000000" w:rsidP="009F5A16">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ausubel, D. P., Novak, J. D., &amp; </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, H. (1983). </w:t>
+        <w:t xml:space="preserve">Ausubel, D. P., Novak, J. D., &amp; Hanesian, H. (1983). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Psicología educativa: Un punto de vista cognoscitivo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>. Trillas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="237D4BDE" w14:textId="77777777" w:rsidR="009F5A16" w:rsidRDefault="009F5A16" w:rsidP="009F5A16">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -7519,52 +7413,52 @@
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Dirección General del Bachillerato. (2016). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Documento base del Bachillerato General</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. Secretaría de Educación Pública. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:tgtFrame="_new">
-        <w:r>
+      <w:hyperlink r:id="rId13" w:tgtFrame="_new">
+        <w:r w:rsidR="00A43EDA">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>http://www.dgb.sep.gob.mx/informacion-academica/programas</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0B9CB65B" w14:textId="77777777" w:rsidR="00A43EDA" w:rsidRDefault="00000000" w:rsidP="009F5A16">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Gázquez</w:t>
       </w:r>
@@ -7687,63 +7581,55 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Metodología de la investigación</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> (5ª ed.). McGraw-Hill Educación.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78A2C922" w14:textId="77777777" w:rsidR="00A43EDA" w:rsidRDefault="00000000" w:rsidP="009F5A16">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Longworth</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">, N., &amp; Davies, W. K. (2013). </w:t>
+        <w:t xml:space="preserve">Longworth, N., &amp; Davies, W. K. (2013). </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Lifelong</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>learning</w:t>
       </w:r>
@@ -7949,65 +7835,51 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Formación Universitaria, 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(6), 13–22. https://doi.org/10.4067/S0718-50062014000600003</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61AC6638" w14:textId="77777777" w:rsidR="00A43EDA" w:rsidRDefault="00000000" w:rsidP="009F5A16">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Reyes, B., </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, S., Martínez Tenorio, S., de los Santos, S., Galiana, L., &amp; Tomás, J. M. (2020). Evaluación de estrategias de aprendizaje con las escalas ACRA y ACRA breve: Modelos competitivos, invarianza de medida y predicción de rendimiento académico en los estudiantes de secundaria de la República Dominicana. </w:t>
+        <w:t xml:space="preserve">Reyes, B., Georgieva, S., Martínez Tenorio, S., de los Santos, S., Galiana, L., &amp; Tomás, J. M. (2020). Evaluación de estrategias de aprendizaje con las escalas ACRA y ACRA breve: Modelos competitivos, invarianza de medida y predicción de rendimiento académico en los estudiantes de secundaria de la República Dominicana. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Revista de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Psicodidáctica</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>, 25</w:t>
       </w:r>
       <w:r>
@@ -8159,57 +8031,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Revista de Docencia Universitaria, 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(2), 265–285. https://doi.org/10.4995/redu.2013.5578</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7132BB0F" w14:textId="77777777" w:rsidR="00A43EDA" w:rsidRDefault="00000000" w:rsidP="009F5A16">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Zare-ee</w:t>
+        <w:t>Zare-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ee</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, A. (2010). Comparative </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>study</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
@@ -8304,294 +8182,281 @@
         </w:rPr>
         <w:t>Journal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Distance </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Distance</w:t>
+        <w:t>Education</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-          <w:rStyle w:val="nfasis"/>
+        <w:t>, 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Education</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>(2), 218–229. https://eric.ed.gov/?id=EJ898000</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A43EDA">
-      <w:footerReference w:type="even" r:id="rId13"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="0" w:footer="397" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="041630DA" w14:textId="77777777" w:rsidR="002B3600" w:rsidRDefault="002B3600">
+    <w:p w14:paraId="4A55D37A" w14:textId="77777777" w:rsidR="00B62DE1" w:rsidRDefault="00B62DE1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1BB9A1F2" w14:textId="77777777" w:rsidR="002B3600" w:rsidRDefault="002B3600">
+    <w:p w14:paraId="3CFC8289" w14:textId="77777777" w:rsidR="00B62DE1" w:rsidRDefault="00B62DE1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="FreeSans">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5185B4B5" w14:textId="77777777" w:rsidR="00A43EDA" w:rsidRDefault="00A43EDA">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6BA2C035" w14:textId="77777777" w:rsidR="00A43EDA" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve">             Vol. 12, Núm. 24                  Julio – </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t>Diciembre</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve"> 2025                        ISSN: 2448 – 6507</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="75AFE25A" w14:textId="77777777" w:rsidR="00A43EDA" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve">             Vol. 12, Núm. 24                  Julio – </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t>Diciembre</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve"> 2025                        ISSN: 2448 – 6507</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D2C8459" w14:textId="77777777" w:rsidR="002B3600" w:rsidRDefault="002B3600">
+    <w:p w14:paraId="51BEE197" w14:textId="77777777" w:rsidR="00B62DE1" w:rsidRDefault="00B62DE1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4741279D" w14:textId="77777777" w:rsidR="002B3600" w:rsidRDefault="002B3600">
+    <w:p w14:paraId="345382A6" w14:textId="77777777" w:rsidR="00B62DE1" w:rsidRDefault="00B62DE1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="50"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A43EDA"/>
     <w:rsid w:val="002B3600"/>
     <w:rsid w:val="009F5A16"/>
     <w:rsid w:val="00A43EDA"/>
     <w:rsid w:val="00AC4308"/>
+    <w:rsid w:val="00B62DE1"/>
+    <w:rsid w:val="00C2073F"/>
+    <w:rsid w:val="00D47ACA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX" w:eastAsia="" w:bidi=""/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="37C96C71"/>
@@ -9183,51 +9048,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo9Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A724B0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
@@ -9664,51 +9528,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Ningunalista">
     <w:name w:val="Ninguna lista"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Ningunalistauser">
     <w:name w:val="Ninguna lista (user)"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6456-058X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgb.sep.gob.mx/informacion-academica/programas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6456-058X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgb.sep.gob.mx/informacion-academica/programas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/cemys.v12i24.418" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart4.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="1"/>
   <c:lang val="es-MX"/>
   <c:roundedCorners val="0"/>
   <c:style val="2"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1300" b="0" u="none" strike="noStrike">
                 <a:uFillTx/>
                 <a:latin typeface="Arial"/>
               </a:defRPr>
             </a:pPr>
             <a:r>
               <a:rPr lang="es-ES" sz="1400" b="0" u="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="595959"/>
@@ -18091,57 +17955,57 @@
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
           <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>3934</Words>
-  <Characters>21639</Characters>
+  <Words>3950</Words>
+  <Characters>21727</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>180</Lines>
+  <Lines>181</Lines>
   <Paragraphs>51</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>25522</CharactersWithSpaces>
+  <CharactersWithSpaces>25626</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Francisco Santillán Campos</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>es-MX</dc:language>
 </cp:coreProperties>
 </file>