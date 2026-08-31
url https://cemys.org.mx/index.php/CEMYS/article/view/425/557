--- v0 (2025-12-19)
+++ v1 (2026-08-31)
@@ -11,51 +11,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1D26836B" w14:textId="3E3E7EE4" w:rsidR="0096378E" w:rsidRDefault="0096378E" w:rsidP="00E02FFD">
       <w:pPr>
         <w:ind w:right="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="33A81CA1" wp14:editId="62B04FCE">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-842010</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-814070</wp:posOffset>
@@ -93,63 +93,110 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7962900" cy="1400175"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="698C72AA" w14:textId="77777777" w:rsidR="0096378E" w:rsidRDefault="0096378E" w:rsidP="00E02FFD">
+    <w:p w14:paraId="698C72AA" w14:textId="58C9944F" w:rsidR="0096378E" w:rsidRPr="008F369F" w:rsidRDefault="008F369F" w:rsidP="008F369F">
       <w:pPr>
         <w:ind w:right="2"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F369F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F369F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="008F369F">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="es-MX"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/cemys.v12i24.425</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="162F30DA" w14:textId="77777777" w:rsidR="008F369F" w:rsidRDefault="008F369F" w:rsidP="0096378E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3390"/>
+        </w:tabs>
+        <w:jc w:val="right"/>
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="4BB6F4DC" w14:textId="77777777" w:rsidR="0096378E" w:rsidRPr="0096378E" w:rsidRDefault="0096378E" w:rsidP="0096378E">
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BB6F4DC" w14:textId="484B920F" w:rsidR="0096378E" w:rsidRPr="0096378E" w:rsidRDefault="0096378E" w:rsidP="0096378E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3390"/>
         </w:tabs>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096378E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Artículos científicos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47FE5918" w14:textId="77777777" w:rsidR="0096378E" w:rsidRPr="0096378E" w:rsidRDefault="0096378E" w:rsidP="0096378E">
       <w:pPr>
         <w:ind w:right="2"/>
@@ -843,58 +890,58 @@
         </w:rPr>
         <w:t>Higher Education Institutions assume a social commitment to address the educational needs of their communities. They focus their efforts on fulfilling their purpose and objectives by providing, organizing, developing, and promoting upper-secondary and higher education in all its modalities, including online, blended (hybrid), and in-person support modalities. This analysis will examine the teaching and learning processes currently offered in online modalities.</w:t>
       </w:r>
       <w:r w:rsidR="00E02FFD" w:rsidRPr="0096378E">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0096378E">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>In the</w:t>
       </w:r>
       <w:r w:rsidR="00D36925" w:rsidRPr="0096378E">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0096378E">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve">search for alternative educational offerings, online education models have been integrated, based on plans and programs that serve a population demanding higher education services. These models rely on inherent academic, technological, and administrative </w:t>
+        <w:t xml:space="preserve">search for alternative educational offerings, online education models have been integrated, based on plans and programs that serve a population demanding </w:t>
       </w:r>
       <w:r w:rsidRPr="0096378E">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>aspects to achieve the stated objectives.</w:t>
+        <w:t>higher education services. These models rely on inherent academic, technological, and administrative aspects to achieve the stated objectives.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BC6506C" w14:textId="77777777" w:rsidR="003E561C" w:rsidRPr="0096378E" w:rsidRDefault="003E561C" w:rsidP="00E02FFD">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:right="49"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42080598" w14:textId="73EB51DB" w:rsidR="003E561C" w:rsidRPr="0096378E" w:rsidRDefault="003E561C" w:rsidP="00E02FFD">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:right="49"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096378E">
         <w:rPr>
@@ -1550,51 +1597,50 @@
       <w:r w:rsidR="00E26DCF" w:rsidRPr="0096378E">
         <w:rPr>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>2).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="649EFE58" w14:textId="77777777" w:rsidR="00E02FFD" w:rsidRPr="0096378E" w:rsidRDefault="00E02FFD" w:rsidP="00E02FFD">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:right="49" w:firstLine="708"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="615C9480" w14:textId="09712370" w:rsidR="003E561C" w:rsidRPr="0096378E" w:rsidRDefault="003E561C" w:rsidP="00E02FFD">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:right="49"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096378E">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">La </w:t>
       </w:r>
       <w:r w:rsidRPr="0096378E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">instrucción </w:t>
       </w:r>
       <w:r w:rsidR="003914D8" w:rsidRPr="0096378E">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">puede ser vista como la creación intencional de condiciones en el entorno de aprendizaje a fin de facilitar el logro de determinados objetivos educacionales. Desde un punto de vista didáctico, la instrucción consiste en un conjunto de actividades de aprendizaje, las cuales normalmente se articulan en determinadas estrategias </w:t>
       </w:r>
       <w:r w:rsidRPr="0096378E">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00A16CD9" w:rsidRPr="0096378E">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>González M.L. 2017</w:t>
@@ -2311,51 +2357,55 @@
       <w:r w:rsidRPr="0096378E">
         <w:t xml:space="preserve"> proporcionar recursos humanos y electrónicos</w:t>
       </w:r>
       <w:r w:rsidR="0058502B" w:rsidRPr="0096378E">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="0096378E">
         <w:t>herramientas</w:t>
       </w:r>
       <w:r w:rsidRPr="0096378E">
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0096378E">
         <w:t>o medios para introducir y manipular tanto las ideas como los</w:t>
       </w:r>
       <w:r w:rsidRPr="0096378E">
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0096378E">
-        <w:t>recursos y establecer apoyos a los procesos que ayuden a la tarea individual del aprendizaje.</w:t>
+        <w:t xml:space="preserve">recursos y establecer apoyos a los procesos que ayuden a la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0096378E">
+        <w:lastRenderedPageBreak/>
+        <w:t>tarea individual del aprendizaje.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="346B5311" w14:textId="77777777" w:rsidR="00E02FFD" w:rsidRPr="0096378E" w:rsidRDefault="00E02FFD" w:rsidP="00E02FFD">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:right="49"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1573281D" w14:textId="0CABCCE6" w:rsidR="003E561C" w:rsidRPr="0096378E" w:rsidRDefault="003E561C" w:rsidP="00E02FFD">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:right="49"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0096378E">
         <w:t>Los diseños instruccionales para entornos virtuales se generan para inducir aprendizajes en donde los contenidos y formas del saber, son problematizados para que sean descubiertos, enlazados e interrelacionados. De esta manera, generan diseños instruccionales no lineales, que</w:t>
       </w:r>
       <w:r w:rsidRPr="0096378E">
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0096378E">
@@ -3821,59 +3871,52 @@
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EBE7B43" w14:textId="77777777" w:rsidR="00E02FFD" w:rsidRPr="0096378E" w:rsidRDefault="003E561C" w:rsidP="00E02FFD">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1122"/>
         </w:tabs>
         <w:ind w:right="49"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096378E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">La adecuación al desarrollo evolutivo de los alumnos. Los contenidos a aprender deben situarse a </w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">una distancia óptima entre el nivel de desarrollo actual, determinado por la capacidad de resolver individualmente un problema, y el desarrollo potencial, precisado a través de la resolución del mismo problema bajo la guía de alguien más </w:t>
+        <w:t xml:space="preserve">La adecuación al desarrollo evolutivo de los alumnos. Los contenidos a aprender deben situarse a una distancia óptima entre el nivel de desarrollo actual, determinado por la capacidad de resolver individualmente un problema, y el desarrollo potencial, precisado a través de la resolución del mismo problema bajo la guía de alguien más </w:t>
       </w:r>
       <w:r w:rsidRPr="0096378E">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>capaz</w:t>
       </w:r>
       <w:r w:rsidR="00215ADC" w:rsidRPr="0096378E">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C0D97FC" w14:textId="77777777" w:rsidR="00E02FFD" w:rsidRPr="0096378E" w:rsidRDefault="003E561C" w:rsidP="00E02FFD">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
@@ -6378,66 +6421,66 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2EA6002B" w14:textId="77777777" w:rsidR="00E02FFD" w:rsidRPr="0096378E" w:rsidRDefault="003E561C" w:rsidP="00E02FFD">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="696"/>
         </w:tabs>
         <w:ind w:right="49"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096378E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Las actividades deberán propiciar aprendizajes interactivos, que permitan establecer relaciones de</w:t>
       </w:r>
       <w:r w:rsidRPr="0096378E">
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0096378E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>comunicación entre el grupo</w:t>
       </w:r>
       <w:r w:rsidR="00215ADC" w:rsidRPr="0096378E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AA9C9CA" w14:textId="77777777" w:rsidR="00E02FFD" w:rsidRPr="0096378E" w:rsidRDefault="003E561C" w:rsidP="00E02FFD">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="696"/>
         </w:tabs>
         <w:ind w:right="49"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -14119,51 +14162,51 @@
       </w:r>
       <w:r w:rsidR="00E2589A" w:rsidRPr="0096378E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Universidad del Zulia</w:t>
       </w:r>
       <w:r w:rsidR="00F732E6" w:rsidRPr="0096378E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>. Recuperado el 26 de octubre del 2025</w:t>
       </w:r>
       <w:r w:rsidR="00C86C8D" w:rsidRPr="0096378E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> de: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00C86C8D" w:rsidRPr="0096378E">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>https://www.redalyc.org/journal/280/28073811035/html/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C86C8D" w:rsidRPr="0096378E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0858BD28" w14:textId="77777777" w:rsidR="003914D8" w:rsidRPr="0096378E" w:rsidRDefault="003914D8" w:rsidP="00E02FFD">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:widowControl/>
         <w:autoSpaceDE/>
@@ -14233,51 +14276,51 @@
       </w:r>
       <w:r w:rsidR="003914D8" w:rsidRPr="0096378E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> Razón y Palabra, vol. 21, núm. 98. Quito Ecuador.</w:t>
       </w:r>
       <w:r w:rsidR="003914D8" w:rsidRPr="0096378E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FF3333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003914D8" w:rsidRPr="0096378E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Red de revistas científicas de Acceso Abierto diamante. Recuperado el 16 de noviembre del 2025 de: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="003914D8" w:rsidRPr="0096378E">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>https://www.redalyc.org/pdf/1995/199553113004.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="20C81EC9" w14:textId="77777777" w:rsidR="00DE1168" w:rsidRPr="0096378E" w:rsidRDefault="00DE1168" w:rsidP="00E02FFD">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:ind w:left="567" w:right="49" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -14322,51 +14365,51 @@
       </w:r>
       <w:r w:rsidR="00DE1168" w:rsidRPr="0096378E">
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Astra Ediciones S. A. </w:t>
       </w:r>
       <w:r w:rsidRPr="0096378E">
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
       <w:r w:rsidR="00DE1168" w:rsidRPr="0096378E">
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">C. V. Recuperado el 14 de noviembre del 2025 de: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="00DE1168" w:rsidRPr="0096378E">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:color w:val="auto"/>
             <w:spacing w:val="40"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://mta.udg.mx/sites/default/files/adjuntos/el_diseno_instruccional_interactivo.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7BF678F0" w14:textId="77777777" w:rsidR="000174CC" w:rsidRPr="0096378E" w:rsidRDefault="000174CC" w:rsidP="00E02FFD">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:ind w:left="567" w:right="49" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="378C36FF" w14:textId="59E77950" w:rsidR="000174CC" w:rsidRPr="0096378E" w:rsidRDefault="000174CC" w:rsidP="00E02FFD">
@@ -14428,76 +14471,76 @@
     </w:p>
     <w:p w14:paraId="6895119B" w14:textId="1926B393" w:rsidR="001D512C" w:rsidRPr="0096378E" w:rsidRDefault="001D512C" w:rsidP="00E02FFD">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="405855FD" w14:textId="77777777" w:rsidR="003E561C" w:rsidRPr="0096378E" w:rsidRDefault="003E561C" w:rsidP="00E02FFD">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:right="337"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003E561C" w:rsidRPr="0096378E" w:rsidSect="006C1490">
-      <w:headerReference w:type="even" r:id="rId14"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+      <w:headerReference w:type="even" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="even" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="first" r:id="rId19"/>
+      <w:footerReference w:type="first" r:id="rId20"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="900" w:bottom="1417" w:left="993" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2F16F949" w14:textId="77777777" w:rsidR="00D84073" w:rsidRDefault="00D84073" w:rsidP="0096378E">
+    <w:p w14:paraId="5698DC80" w14:textId="77777777" w:rsidR="001029CE" w:rsidRDefault="001029CE" w:rsidP="0096378E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3065C06C" w14:textId="77777777" w:rsidR="00D84073" w:rsidRDefault="00D84073" w:rsidP="0096378E">
+    <w:p w14:paraId="3543496C" w14:textId="77777777" w:rsidR="001029CE" w:rsidRDefault="001029CE" w:rsidP="0096378E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -14506,181 +14549,180 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6BB85DD1" w14:textId="77777777" w:rsidR="006C1490" w:rsidRDefault="006C1490">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="14D94AEB" w14:textId="78C23D8E" w:rsidR="0096378E" w:rsidRPr="006C1490" w:rsidRDefault="0096378E" w:rsidP="006C1490">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006C1490">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">Vol. 12, Núm. 24                  Julio – </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="006C1490">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Diciembre</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="006C1490">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> 2025                        ISSN: 2448 – 6507</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4D253C5C" w14:textId="77777777" w:rsidR="006C1490" w:rsidRDefault="006C1490">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="48D2B1B1" w14:textId="77777777" w:rsidR="00D84073" w:rsidRDefault="00D84073" w:rsidP="0096378E">
+    <w:p w14:paraId="0097C0B7" w14:textId="77777777" w:rsidR="001029CE" w:rsidRDefault="001029CE" w:rsidP="0096378E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B46BDE8" w14:textId="77777777" w:rsidR="00D84073" w:rsidRDefault="00D84073" w:rsidP="0096378E">
+    <w:p w14:paraId="2A702C45" w14:textId="77777777" w:rsidR="001029CE" w:rsidRDefault="001029CE" w:rsidP="0096378E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1F9C965F" w14:textId="77777777" w:rsidR="006C1490" w:rsidRDefault="006C1490">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4B44C7A6" w14:textId="77777777" w:rsidR="006C1490" w:rsidRDefault="006C1490">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1E9CB6F3" w14:textId="77777777" w:rsidR="006C1490" w:rsidRDefault="006C1490">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0588712C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0DC459D2"/>
     <w:lvl w:ilvl="0" w:tplc="57E8D62A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5181" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9C6C897A">
@@ -18373,81 +18415,82 @@
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="361245438">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="79445818">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1350836046">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1352998773">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="11222066">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="471287446">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003E561C"/>
     <w:rsid w:val="0001393F"/>
     <w:rsid w:val="000174CC"/>
     <w:rsid w:val="00044FA8"/>
     <w:rsid w:val="00060A71"/>
     <w:rsid w:val="000661B8"/>
     <w:rsid w:val="00086700"/>
     <w:rsid w:val="000955F0"/>
     <w:rsid w:val="000F084B"/>
+    <w:rsid w:val="001029CE"/>
     <w:rsid w:val="001C761E"/>
     <w:rsid w:val="001D512C"/>
     <w:rsid w:val="00215ADC"/>
     <w:rsid w:val="002246EF"/>
     <w:rsid w:val="002476A7"/>
     <w:rsid w:val="00253D80"/>
     <w:rsid w:val="002565EC"/>
     <w:rsid w:val="00262192"/>
     <w:rsid w:val="00287956"/>
     <w:rsid w:val="002B1EC7"/>
     <w:rsid w:val="002C4496"/>
     <w:rsid w:val="00385F84"/>
     <w:rsid w:val="003914D8"/>
     <w:rsid w:val="003A1AB1"/>
     <w:rsid w:val="003A75E2"/>
     <w:rsid w:val="003E561C"/>
     <w:rsid w:val="00412AC8"/>
     <w:rsid w:val="0041717D"/>
     <w:rsid w:val="00427775"/>
     <w:rsid w:val="004631B1"/>
     <w:rsid w:val="00476A40"/>
     <w:rsid w:val="0047747F"/>
     <w:rsid w:val="00490FB6"/>
     <w:rsid w:val="004B3BA2"/>
     <w:rsid w:val="004F58AE"/>
@@ -18459,66 +18502,68 @@
     <w:rsid w:val="005F3F5D"/>
     <w:rsid w:val="00632C0C"/>
     <w:rsid w:val="00653CF8"/>
     <w:rsid w:val="006C1490"/>
     <w:rsid w:val="006D3CBD"/>
     <w:rsid w:val="00713496"/>
     <w:rsid w:val="00730B7E"/>
     <w:rsid w:val="00735482"/>
     <w:rsid w:val="007565F3"/>
     <w:rsid w:val="00756785"/>
     <w:rsid w:val="00763B39"/>
     <w:rsid w:val="0079503A"/>
     <w:rsid w:val="007B47C6"/>
     <w:rsid w:val="007B72FC"/>
     <w:rsid w:val="007C097B"/>
     <w:rsid w:val="007E5A9C"/>
     <w:rsid w:val="00803002"/>
     <w:rsid w:val="00822272"/>
     <w:rsid w:val="00832FFA"/>
     <w:rsid w:val="00847E06"/>
     <w:rsid w:val="008922B0"/>
     <w:rsid w:val="0089422D"/>
     <w:rsid w:val="008C3B89"/>
     <w:rsid w:val="008C6541"/>
     <w:rsid w:val="008F056E"/>
+    <w:rsid w:val="008F369F"/>
     <w:rsid w:val="009038B6"/>
     <w:rsid w:val="00960725"/>
     <w:rsid w:val="0096378E"/>
     <w:rsid w:val="009C536D"/>
     <w:rsid w:val="00A16CD9"/>
     <w:rsid w:val="00A62BE2"/>
     <w:rsid w:val="00A66257"/>
     <w:rsid w:val="00A871C1"/>
     <w:rsid w:val="00AA1458"/>
     <w:rsid w:val="00AD123A"/>
     <w:rsid w:val="00AE4A66"/>
     <w:rsid w:val="00B43D0A"/>
     <w:rsid w:val="00BA1E30"/>
     <w:rsid w:val="00BC41EA"/>
     <w:rsid w:val="00C07D30"/>
     <w:rsid w:val="00C1040F"/>
+    <w:rsid w:val="00C2073F"/>
     <w:rsid w:val="00C3703D"/>
     <w:rsid w:val="00C44B7B"/>
     <w:rsid w:val="00C86C8D"/>
     <w:rsid w:val="00C96B8A"/>
     <w:rsid w:val="00D20FB6"/>
     <w:rsid w:val="00D36925"/>
     <w:rsid w:val="00D644BB"/>
     <w:rsid w:val="00D6749A"/>
     <w:rsid w:val="00D84073"/>
     <w:rsid w:val="00DA7559"/>
     <w:rsid w:val="00DE1168"/>
     <w:rsid w:val="00DE500C"/>
     <w:rsid w:val="00E02FFD"/>
     <w:rsid w:val="00E158E5"/>
     <w:rsid w:val="00E2589A"/>
     <w:rsid w:val="00E26DCF"/>
     <w:rsid w:val="00E35A9B"/>
     <w:rsid w:val="00E4369D"/>
     <w:rsid w:val="00EF4439"/>
     <w:rsid w:val="00F07C93"/>
     <w:rsid w:val="00F13C73"/>
     <w:rsid w:val="00F732E6"/>
     <w:rsid w:val="00F7345F"/>
     <w:rsid w:val="00FA16BD"/>
     <w:rsid w:val="00FD5628"/>
@@ -19146,51 +19191,50 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo9Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="003E561C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
@@ -19667,62 +19711,74 @@
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0096378E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0096378E"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="es-ES"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008F369F"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mta.udg.mx/sites/default/files/adjuntos/el_diseno_instruccional_interactivo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.redalyc.org/pdf/1995/199553113004.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.redalyc.org/journal/280/28073811035/html/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.redalyc.org/pdf/1995/199553113004.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.redalyc.org/journal/280/28073811035/html/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/cemys.v12i24.425" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mta.udg.mx/sites/default/files/adjuntos/el_diseno_instruccional_interactivo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -20009,56 +20065,55 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="c89c4d3f-ce21-4c0e-ab72-f4c3f50d149c" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010029DBA5138A8AD245A84D504A79CF1A09" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b5fa3c85f689b1e7f519e69ea0c50697">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="c89c4d3f-ce21-4c0e-ab72-f4c3f50d149c" xmlns:ns4="93084926-e2e3-4a15-94c6-ba813d87fb82" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="21ef0567a149305beede654e138fffa1" ns3:_="" ns4:_="">
     <xsd:import namespace="c89c4d3f-ce21-4c0e-ab72-f4c3f50d149c"/>
     <xsd:import namespace="93084926-e2e3-4a15-94c6-ba813d87fb82"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
@@ -20257,124 +20312,125 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...3 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACFC0BC6-51FE-4D60-BCFF-CB62A09E9176}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E6D568D-B1B6-4C9C-A17B-2C8C3045027F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c89c4d3f-ce21-4c0e-ab72-f4c3f50d149c"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF62C5F9-2C82-4D14-AE14-92DE7700313A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c89c4d3f-ce21-4c0e-ab72-f4c3f50d149c"/>
     <ds:schemaRef ds:uri="93084926-e2e3-4a15-94c6-ba813d87fb82"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E6D568D-B1B6-4C9C-A17B-2C8C3045027F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACFC0BC6-51FE-4D60-BCFF-CB62A09E9176}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="c89c4d3f-ce21-4c0e-ab72-f4c3f50d149c"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
-  <Words>5714</Words>
-  <Characters>31433</Characters>
+  <Words>5730</Words>
+  <Characters>31521</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>261</Lines>
+  <Lines>262</Lines>
   <Paragraphs>74</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>37073</CharactersWithSpaces>
+  <CharactersWithSpaces>37177</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Mayela Anita Garcia Palmas</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010029DBA5138A8AD245A84D504A79CF1A09</vt:lpwstr>
   </property>