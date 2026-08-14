--- v0 (2025-12-15)
+++ v1 (2026-08-14)
@@ -8,98 +8,151 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="53410A16" w14:textId="3A5F68E8" w:rsidR="008A1AB8" w:rsidRDefault="008A1AB8" w:rsidP="0085185F">
+    <w:p w14:paraId="107ACBFD" w14:textId="77777777" w:rsidR="002F290A" w:rsidRDefault="002F290A" w:rsidP="0085185F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk212270053"/>
       <w:bookmarkStart w:id="1" w:name="_Hlk211182690"/>
+    </w:p>
+    <w:p w14:paraId="0FAA35E5" w14:textId="046494BB" w:rsidR="002F290A" w:rsidRPr="002F290A" w:rsidRDefault="002F290A" w:rsidP="002F290A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F290A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F290A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="002F290A">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/cemys.v12i24.428</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="53410A16" w14:textId="51F06D9E" w:rsidR="008A1AB8" w:rsidRDefault="008A1AB8" w:rsidP="0085185F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0BD2EB89" wp14:editId="74E776FE">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-971550</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-833120</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7809865" cy="1328420"/>
             <wp:effectExtent l="0" t="0" r="635" b="5080"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="989343877" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print">
+                    <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7809865" cy="1328420"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -1527,86 +1580,94 @@
       </w:r>
       <w:r w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> evaluar de manera experimental la efectividad del modelo conceptual y tecnológico diseñado para desarrollar en el futuro especialista una </w:t>
       </w:r>
       <w:r w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>cultura interpretativa</w:t>
       </w:r>
       <w:r w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> en la clase instrumental, considerándola como un elemento esencial en su formación pedagógica musical universitaria</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A1AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>en la clase instrumental, considerándola como un elemento esencial en su formación pedagógica musical universitaria</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00252749" w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00167D6C" w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Se consideraron las variables de naturaleza mixta organizadas en tres categorías: </w:t>
       </w:r>
       <w:r w:rsidR="00167D6C" w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>motivacional-valorativa</w:t>
       </w:r>
       <w:r w:rsidR="00167D6C" w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00167D6C" w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>lógico-constructiva y artístico-practica</w:t>
       </w:r>
       <w:r w:rsidR="00641AC5" w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2836,127 +2897,127 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Durante la primera etapa </w:t>
       </w:r>
       <w:r w:rsidR="00433E57" w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>2016</w:t>
       </w:r>
       <w:r w:rsidR="004C29E2" w:rsidRPr="008A1AB8">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00142489" w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>19</w:t>
       </w:r>
       <w:r w:rsidR="00433E57" w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="004C29E2" w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, se</w:t>
       </w:r>
       <w:r w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> llevó a cabo un análisis exhaustivo de la literatura relacionada con la problemática investigada, incluyendo el desarrollo de sus aspectos metodológicos, así como sus fundamentos teóricos. Además, se identificó el estado actual del problema en el ámbito de la práctica pedagógica musical. Para ello, se diseñaron</w:t>
+        <w:t xml:space="preserve"> llevó a cabo un análisis exhaustivo de la literatura relacionada con la problemática investigada, incluyendo el desarrollo de sus aspectos metodológicos, así como sus fundamentos teóricos. Además, se identificó el estado actual del problema en el ámbito de la práctica </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A1AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>pedagógica musical. Para ello, se diseñaron</w:t>
       </w:r>
       <w:r w:rsidR="00252749" w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> los</w:t>
       </w:r>
       <w:r w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> instrumentos de recolección de datos dirigidos a docentes, compositores y estudiantes; en consecuencia, se realizó un estudio sociológico que involucró </w:t>
-[...8 lines deleted...]
-        <w:t>a 160 participantes. El objetivo principal fue determinar la percepción existente respecto al desarrollo de las habilidades interpretativas en futuros profesionales en educación musical moderna. Asimismo, se identificaron parámetros objetivos que favorecen la formación de una elevada cultura interpretativa y se realizó un análisis centrado en la relación que mantienen los encuestados con el texto de las obras musicales.</w:t>
+        <w:t xml:space="preserve"> instrumentos de recolección de datos dirigidos a docentes, compositores y estudiantes; en consecuencia, se realizó un estudio sociológico que involucró a 160 participantes. El objetivo principal fue determinar la percepción existente respecto al desarrollo de las habilidades interpretativas en futuros profesionales en educación musical moderna. Asimismo, se identificaron parámetros objetivos que favorecen la formación de una elevada cultura interpretativa y se realizó un análisis centrado en la relación que mantienen los encuestados con el texto de las obras musicales.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3072BB17" w14:textId="77777777" w:rsidR="0085185F" w:rsidRPr="008A1AB8" w:rsidRDefault="0085185F" w:rsidP="0085185F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="573699AC" w14:textId="545DA66A" w:rsidR="00142489" w:rsidRPr="008A1AB8" w:rsidRDefault="00142489" w:rsidP="0085185F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A1AB8">
         <w:rPr>
@@ -2980,51 +3041,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">período comprendido entre </w:t>
       </w:r>
       <w:r w:rsidR="00433E57" w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>2019</w:t>
       </w:r>
       <w:r w:rsidR="004C29E2" w:rsidRPr="008A1AB8">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="004C29E2" w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>2021</w:t>
       </w:r>
       <w:r w:rsidR="00433E57" w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -3092,51 +3153,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">En la tercera etapa </w:t>
       </w:r>
       <w:r w:rsidR="00817B78" w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>2021</w:t>
       </w:r>
       <w:r w:rsidR="004C29E2" w:rsidRPr="008A1AB8">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>2023</w:t>
       </w:r>
       <w:r w:rsidR="00817B78" w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
@@ -3322,51 +3383,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">En la cuarta fase del estudio </w:t>
       </w:r>
       <w:r w:rsidR="00433E57" w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>2023</w:t>
       </w:r>
       <w:r w:rsidR="004C29E2" w:rsidRPr="008A1AB8">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>2025</w:t>
       </w:r>
       <w:r w:rsidR="00433E57" w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
@@ -3902,92 +3963,92 @@
         </w:rPr>
         <w:t xml:space="preserve"> que se manifiesta en casi todos los ámbitos de la actividad humana, abarcando desde la</w:t>
       </w:r>
       <w:r w:rsidR="00D30E62" w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> simple</w:t>
       </w:r>
       <w:r w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> percepción de objetos, acontecimientos y hechos hasta el desarrollo de teorías y conceptos científicos</w:t>
       </w:r>
       <w:r w:rsidR="00D30E62" w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, resaltando su naturaleza profundamente</w:t>
+        <w:t xml:space="preserve">, resaltando su naturaleza </w:t>
+      </w:r>
+      <w:r w:rsidR="00D30E62" w:rsidRPr="008A1AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>profundamente</w:t>
       </w:r>
       <w:r w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> antropológica</w:t>
       </w:r>
       <w:r w:rsidR="00D30E62" w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BC31EB" w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">La búsqueda del sentido constituye un elemento esencial para la existencia humana, que es, en todo momento, consciente y se caracteriza por un significado personal que </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">requiere interpretación. Por tanto, el análisis de las cuestiones vinculadas con la interpretación —considerada como «una operación fundamental del pensamiento que otorga sentido a cualquier manifestación de la actividad espiritual </w:t>
+        <w:t xml:space="preserve">La búsqueda del sentido constituye un elemento esencial para la existencia humana, que es, en todo momento, consciente y se caracteriza por un significado personal que requiere interpretación. Por tanto, el análisis de las cuestiones vinculadas con la interpretación —considerada como «una operación fundamental del pensamiento que otorga sentido a cualquier manifestación de la actividad espiritual </w:t>
       </w:r>
       <w:r w:rsidR="00686B07" w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>humana» (Grek</w:t>
       </w:r>
       <w:r w:rsidR="00521732" w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ú</w:t>
       </w:r>
       <w:r w:rsidR="00686B07" w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>lova,</w:t>
       </w:r>
@@ -4764,50 +4825,51 @@
     <w:p w14:paraId="01B9C022" w14:textId="33706289" w:rsidR="00001660" w:rsidRPr="008A1AB8" w:rsidRDefault="00001660" w:rsidP="0085185F">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>y finalmente, el desarrollo de habilidades y destrezas en la interpretación escénica, así como en la organización del proceso musical y pedagógico bajo un enfoque creativo y transformador.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AD69994" w14:textId="77777777" w:rsidR="0085185F" w:rsidRPr="008A1AB8" w:rsidRDefault="0085185F" w:rsidP="0085185F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DFDAFDA" w14:textId="6765ED29" w:rsidR="00801ACE" w:rsidRPr="008A1AB8" w:rsidRDefault="00801ACE" w:rsidP="0085185F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -5437,50 +5499,51 @@
       <w:r w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> una insuficiencia en la comprensión de los principios fundamentales que rigen una cultura interpretativa eficaz y en las condiciones pedagógicas necesarias para su desarrollo óptimo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B2126BE" w14:textId="4DE925C7" w:rsidR="000E63E9" w:rsidRPr="008A1AB8" w:rsidRDefault="000E63E9" w:rsidP="0085185F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">c) </w:t>
       </w:r>
       <w:r w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Componente artístico</w:t>
       </w:r>
       <w:r w:rsidR="00E620F2" w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -5507,60 +5570,51 @@
         </w:rPr>
         <w:t>refiere a</w:t>
       </w:r>
       <w:r w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>l dominio de un repertorio interpretativo representativo del género y estilo específicos, así como un nivel elevado en habilidades acompañantes, competencia en lectura a primera vista</w:t>
       </w:r>
       <w:r w:rsidR="00E620F2" w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Sin embargo, presenta deficiencias para capturar acústicamente el estilo </w:t>
-[...8 lines deleted...]
-        <w:t>individual del compositor mediante el lenguaje musical; además, la independencia artística todavía es incipiente, reflejándose en un modo de pensamiento orientado hacia la búsqueda y transformación al construir un modelo interpretativo personal de la obra musical.</w:t>
+        <w:t xml:space="preserve"> Sin embargo, presenta deficiencias para capturar acústicamente el estilo individual del compositor mediante el lenguaje musical; además, la independencia artística todavía es incipiente, reflejándose en un modo de pensamiento orientado hacia la búsqueda y transformación al construir un modelo interpretativo personal de la obra musical.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="168835D5" w14:textId="3AB19F18" w:rsidR="009A5BAA" w:rsidRPr="008A1AB8" w:rsidRDefault="009A5BAA" w:rsidP="0085185F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Los parámetros que determinan un </w:t>
       </w:r>
       <w:r w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
@@ -6237,51 +6291,60 @@
         </w:rPr>
         <w:t xml:space="preserve"> mediante del uso de</w:t>
       </w:r>
       <w:r w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> diversas técnicas de entonación, técnicas motrices, sensaciones táctiles,</w:t>
       </w:r>
       <w:r w:rsidR="00B7005A" w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> era prácticamente inexistente en las interpretaciones realizadas.</w:t>
       </w:r>
       <w:r w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> La mayoría de los participantes del experimento presentaron obras de estilo romántico (Chopin, Schumann, Liszt, Brahms, Grieg, </w:t>
+        <w:t xml:space="preserve"> La mayoría de los participantes del experimento </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A1AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">presentaron obras de estilo romántico (Chopin, Schumann, Liszt, Brahms, Grieg, </w:t>
       </w:r>
       <w:r w:rsidR="00B7005A" w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tch</w:t>
       </w:r>
       <w:r w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>aikovsk</w:t>
       </w:r>
       <w:r w:rsidR="00B7005A" w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
@@ -6317,60 +6380,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> y</w:t>
       </w:r>
       <w:r w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B7005A" w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">esta problemática resultó evidente dado que </w:t>
       </w:r>
       <w:r w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">la música de varias escuelas nacionales y diferentes períodos del Romanticismo se interpretó estilísticamente de manera idéntica. El nivel léxico </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">de interpretación de la obra también fue insuficientemente significativo en las interpretaciones de los participantes. En particular, esto se manifestó en la incapacidad </w:t>
+        <w:t xml:space="preserve">la música de varias escuelas nacionales y diferentes períodos del Romanticismo se interpretó estilísticamente de manera idéntica. El nivel léxico de interpretación de la obra también fue insuficientemente significativo en las interpretaciones de los participantes. En particular, esto se manifestó en la incapacidad </w:t>
       </w:r>
       <w:r w:rsidR="003E5CA6" w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>para</w:t>
       </w:r>
       <w:r w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> diseccionar </w:t>
       </w:r>
       <w:r w:rsidR="003E5CA6" w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>los motivos de</w:t>
       </w:r>
@@ -7697,51 +7751,60 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">En consecuencia, los hallazgos derivados de los procedimientos diagnósticos previamente detallados indicaron que el estudio </w:t>
       </w:r>
       <w:r w:rsidR="00C06628" w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pre- </w:t>
       </w:r>
       <w:r w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>experimental evidenció un nivel inicial deficiente en la cultura interpretativa de la mayor parte de los estudiantes. Los datos recopilados respaldaron la hipótesis inicialmente planteada: en el contexto del proceso pedagógico musical orientado a la formación instrumental, se observa una escasa atención al fomento de las competencias interpretativas en los futuros docentes de música, lo cual no asegura de manera completa su desarrollo integral.</w:t>
+        <w:t xml:space="preserve">experimental evidenció un nivel inicial deficiente en la cultura interpretativa de la mayor parte de los estudiantes. Los datos recopilados respaldaron la hipótesis </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A1AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>inicialmente planteada: en el contexto del proceso pedagógico musical orientado a la formación instrumental, se observa una escasa atención al fomento de las competencias interpretativas en los futuros docentes de música, lo cual no asegura de manera completa su desarrollo integral.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E3959CE" w14:textId="77777777" w:rsidR="0085185F" w:rsidRPr="008A1AB8" w:rsidRDefault="0085185F" w:rsidP="0085185F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63A17F49" w14:textId="5AB3F65B" w:rsidR="007158E4" w:rsidRPr="008A1AB8" w:rsidRDefault="007158E4" w:rsidP="0085185F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -9210,50 +9273,51 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="070EDA77" w14:textId="4D01BC3C" w:rsidR="00C41789" w:rsidRPr="008A1AB8" w:rsidRDefault="00334892" w:rsidP="0085185F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">El análisis detallado de los datos obtenidos reveló que el grupo experimental demostró un crecimiento destacado en su </w:t>
       </w:r>
       <w:r w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>cultura interpretativa</w:t>
       </w:r>
       <w:r w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> a lo largo de todas las fases del estudio en comparación con el grupo de control. La proporción de participantes con un alto nivel en la </w:t>
       </w:r>
       <w:r w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
@@ -10138,51 +10202,60 @@
         </w:rPr>
         <w:t xml:space="preserve"> se resuelve mayormente desde una perspectiva individual: es decir, depende del propio docente y del contexto </w:t>
       </w:r>
       <w:r w:rsidR="003A1E28" w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">laboral </w:t>
       </w:r>
       <w:r w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>específico en el cual ejecuta su tarea pedagógica.</w:t>
       </w:r>
       <w:r w:rsidR="00235597" w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> El estudio experimental evidenció que al aplicar un enfoque de enseñanza centrado en el texto se mejoran aspectos metodológicos y tecnológicos en el proceso educativo, se fortalecen notablemente las cualidades éticas, psicológicas, transformadoras de la personalidad y habilidad comunicativa musical de los futuros docentes. Se amplían sus competencias profesionales favoreciendo su eficiencia y relevancia en la enseñanza.</w:t>
+        <w:t xml:space="preserve"> El estudio experimental evidenció que al aplicar un enfoque de enseñanza centrado en </w:t>
+      </w:r>
+      <w:r w:rsidR="00235597" w:rsidRPr="008A1AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>el texto se mejoran aspectos metodológicos y tecnológicos en el proceso educativo, se fortalecen notablemente las cualidades éticas, psicológicas, transformadoras de la personalidad y habilidad comunicativa musical de los futuros docentes. Se amplían sus competencias profesionales favoreciendo su eficiencia y relevancia en la enseñanza.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BD1B30C" w14:textId="77777777" w:rsidR="009B2CB8" w:rsidRPr="008A1AB8" w:rsidRDefault="009B2CB8" w:rsidP="0085185F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AFB3DEC" w14:textId="5747136C" w:rsidR="00F54374" w:rsidRPr="008A1AB8" w:rsidRDefault="00F54374" w:rsidP="0085185F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -10785,51 +10858,51 @@
       </w:r>
       <w:r w:rsidR="00C55874" w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0085185F" w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                              </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="008A1AB8">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://cdn.bookey.app/files/pdf/book/es/comprender-la-vida.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D76786B" w14:textId="51E64562" w:rsidR="0006289B" w:rsidRPr="008A1AB8" w:rsidRDefault="00FF2052" w:rsidP="0085185F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
@@ -11232,51 +11305,51 @@
       </w:r>
       <w:r w:rsidR="003054FA" w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4(89</w:t>
       </w:r>
       <w:r w:rsidR="00BA7583" w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>), 102-110</w:t>
       </w:r>
       <w:r w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="008A1AB8">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.voppsy.ru/eng/contents/ce894.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6050FFD7" w14:textId="67248C1F" w:rsidR="00FF2052" w:rsidRPr="008A1AB8" w:rsidRDefault="00FF2052" w:rsidP="0085185F">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="567" w:hanging="567"/>
@@ -11516,51 +11589,51 @@
         </w:rPr>
         <w:t>Ediciones Pueblos Unidos.</w:t>
       </w:r>
       <w:r w:rsidR="0085185F" w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">                         </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="008A1AB8">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://proletarios.org/books/Rubinstein-Desarrollo-de-La-Psicologia.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20E7F53A" w14:textId="4184DBD5" w:rsidR="00FF2052" w:rsidRPr="008A1AB8" w:rsidRDefault="00FF2052" w:rsidP="0085185F">
       <w:pPr>
@@ -11856,50 +11929,51 @@
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EA8E362" w14:textId="3D0CF2A6" w:rsidR="00FF2052" w:rsidRPr="008A1AB8" w:rsidRDefault="002556C5" w:rsidP="0085185F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00FF2052" w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Арановский</w:t>
       </w:r>
       <w:r w:rsidR="003C289B" w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00FF2052" w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -12133,51 +12207,50 @@
         </w:rPr>
         <w:t xml:space="preserve"> Sov. Enciklopedia.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FCBE37A" w14:textId="3596EF31" w:rsidR="00FF2052" w:rsidRPr="008A1AB8" w:rsidRDefault="000B5965" w:rsidP="0085185F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00FF2052" w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Грекулова, А.Л. </w:t>
       </w:r>
       <w:r w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>(Ред. )</w:t>
       </w:r>
       <w:r w:rsidR="00FF2052" w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -12504,51 +12577,51 @@
       <w:r w:rsidR="00FF2052" w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00FF2052" w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Издательство</w:t>
       </w:r>
       <w:r w:rsidR="00FF2052" w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00FF2052" w:rsidRPr="008A1AB8">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="ru-RU"/>
           </w:rPr>
           <w:t>Питер</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
@@ -13940,51 +14013,51 @@
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E7E6D88" w14:textId="3A63A972" w:rsidR="00097270" w:rsidRPr="008A1AB8" w:rsidRDefault="00FF2052" w:rsidP="0085185F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">                      </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="008A1AB8">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https</w:t>
         </w:r>
         <w:r w:rsidRPr="008A1AB8">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="ru-RU"/>
           </w:rPr>
           <w:t>://</w:t>
         </w:r>
         <w:r w:rsidRPr="008A1AB8">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -14144,79 +14217,79 @@
       </w:hyperlink>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="36C55BF9" w14:textId="762AA496" w:rsidR="00E77989" w:rsidRPr="008A1AB8" w:rsidRDefault="009B2CB8" w:rsidP="0085185F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A1AB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E77989" w:rsidRPr="008A1AB8" w:rsidSect="00E47BCE">
-      <w:headerReference w:type="even" r:id="rId14"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+      <w:headerReference w:type="even" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="even" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="first" r:id="rId19"/>
+      <w:footerReference w:type="first" r:id="rId20"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1041" w:bottom="1417" w:left="1276" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2CD70A7B" w14:textId="77777777" w:rsidR="00C72E70" w:rsidRDefault="00C72E70" w:rsidP="008A1AB8">
+    <w:p w14:paraId="187285F5" w14:textId="77777777" w:rsidR="00F73AD1" w:rsidRDefault="00F73AD1" w:rsidP="008A1AB8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04E02574" w14:textId="77777777" w:rsidR="00C72E70" w:rsidRDefault="00C72E70" w:rsidP="008A1AB8">
+    <w:p w14:paraId="4B8B281D" w14:textId="77777777" w:rsidR="00F73AD1" w:rsidRDefault="00F73AD1" w:rsidP="008A1AB8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -14239,170 +14312,170 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7492C27D" w14:textId="77777777" w:rsidR="00E47BCE" w:rsidRDefault="00E47BCE">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="41C7A28F" w14:textId="4BC8EEDD" w:rsidR="008A1AB8" w:rsidRPr="00E47BCE" w:rsidRDefault="008A1AB8" w:rsidP="00E47BCE">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E47BCE">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">Vol. 12, Núm. 24                  Julio – </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="00E47BCE">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Diciembre</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="00E47BCE">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> 2025                        ISSN: 2448 – 6507</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="47078D64" w14:textId="77777777" w:rsidR="00E47BCE" w:rsidRDefault="00E47BCE">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49B3F6F0" w14:textId="77777777" w:rsidR="00C72E70" w:rsidRDefault="00C72E70" w:rsidP="008A1AB8">
+    <w:p w14:paraId="2C80B280" w14:textId="77777777" w:rsidR="00F73AD1" w:rsidRDefault="00F73AD1" w:rsidP="008A1AB8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F7D93ED" w14:textId="77777777" w:rsidR="00C72E70" w:rsidRDefault="00C72E70" w:rsidP="008A1AB8">
+    <w:p w14:paraId="77FB3571" w14:textId="77777777" w:rsidR="00F73AD1" w:rsidRDefault="00F73AD1" w:rsidP="008A1AB8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03B7B42E" w14:textId="77777777" w:rsidR="00E47BCE" w:rsidRDefault="00E47BCE">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="32527E8F" w14:textId="77777777" w:rsidR="00E47BCE" w:rsidRDefault="00E47BCE">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4935218B" w14:textId="77777777" w:rsidR="00E47BCE" w:rsidRDefault="00E47BCE">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03F74E49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F8020E48"/>
     <w:lvl w:ilvl="0" w:tplc="080A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1072" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1792" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -15171,50 +15244,51 @@
     <w:rsid w:val="000D6DE1"/>
     <w:rsid w:val="000E63E9"/>
     <w:rsid w:val="00142489"/>
     <w:rsid w:val="00146973"/>
     <w:rsid w:val="00154882"/>
     <w:rsid w:val="00163B17"/>
     <w:rsid w:val="00167D6C"/>
     <w:rsid w:val="001729DD"/>
     <w:rsid w:val="0018439C"/>
     <w:rsid w:val="001A0600"/>
     <w:rsid w:val="001B7DCE"/>
     <w:rsid w:val="001D643C"/>
     <w:rsid w:val="001F629A"/>
     <w:rsid w:val="002208F9"/>
     <w:rsid w:val="0022782D"/>
     <w:rsid w:val="00235597"/>
     <w:rsid w:val="00252749"/>
     <w:rsid w:val="002556C5"/>
     <w:rsid w:val="00256674"/>
     <w:rsid w:val="002649DC"/>
     <w:rsid w:val="002B47E5"/>
     <w:rsid w:val="002C6FE6"/>
     <w:rsid w:val="002D141F"/>
     <w:rsid w:val="002D51B7"/>
     <w:rsid w:val="002F259E"/>
+    <w:rsid w:val="002F290A"/>
     <w:rsid w:val="003054FA"/>
     <w:rsid w:val="00330039"/>
     <w:rsid w:val="00330A84"/>
     <w:rsid w:val="00334892"/>
     <w:rsid w:val="003348CC"/>
     <w:rsid w:val="0035441D"/>
     <w:rsid w:val="00360482"/>
     <w:rsid w:val="003739E7"/>
     <w:rsid w:val="00373AB1"/>
     <w:rsid w:val="003924D3"/>
     <w:rsid w:val="003A1E28"/>
     <w:rsid w:val="003A5A58"/>
     <w:rsid w:val="003B38C5"/>
     <w:rsid w:val="003C2445"/>
     <w:rsid w:val="003C289B"/>
     <w:rsid w:val="003C5FB9"/>
     <w:rsid w:val="003E5CA6"/>
     <w:rsid w:val="00431616"/>
     <w:rsid w:val="00433E57"/>
     <w:rsid w:val="004363E4"/>
     <w:rsid w:val="00437CF6"/>
     <w:rsid w:val="0044148A"/>
     <w:rsid w:val="004444B8"/>
     <w:rsid w:val="0045229E"/>
     <w:rsid w:val="00476B9F"/>
@@ -15357,50 +15431,52 @@
     <w:rsid w:val="00D30E62"/>
     <w:rsid w:val="00D843C9"/>
     <w:rsid w:val="00DC702B"/>
     <w:rsid w:val="00DE4736"/>
     <w:rsid w:val="00DF7040"/>
     <w:rsid w:val="00E02EE1"/>
     <w:rsid w:val="00E46226"/>
     <w:rsid w:val="00E47BCE"/>
     <w:rsid w:val="00E620F2"/>
     <w:rsid w:val="00E668C8"/>
     <w:rsid w:val="00E77989"/>
     <w:rsid w:val="00E97EC5"/>
     <w:rsid w:val="00EA1C59"/>
     <w:rsid w:val="00EB25AC"/>
     <w:rsid w:val="00EB6A2F"/>
     <w:rsid w:val="00EB701A"/>
     <w:rsid w:val="00EB787A"/>
     <w:rsid w:val="00EC1654"/>
     <w:rsid w:val="00EC416A"/>
     <w:rsid w:val="00ED64A4"/>
     <w:rsid w:val="00F120E1"/>
     <w:rsid w:val="00F311E6"/>
     <w:rsid w:val="00F34C46"/>
     <w:rsid w:val="00F34F1A"/>
     <w:rsid w:val="00F54374"/>
+    <w:rsid w:val="00F73AD1"/>
+    <w:rsid w:val="00F9747D"/>
     <w:rsid w:val="00F97FB9"/>
     <w:rsid w:val="00FB5C34"/>
     <w:rsid w:val="00FC2060"/>
     <w:rsid w:val="00FD2B07"/>
     <w:rsid w:val="00FD6703"/>
     <w:rsid w:val="00FE4205"/>
     <w:rsid w:val="00FF2052"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
@@ -15816,75 +15892,74 @@
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Ttulo2Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="005C3F8B"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
       <w:lang w:eastAsia="es-MX"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00EB6A2F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00E97EC5"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
@@ -16047,50 +16122,62 @@
     <w:link w:val="Encabezado"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008A1AB8"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008A1AB8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008A1AB8"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002F290A"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="12998589">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="78411036">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
@@ -16295,51 +16382,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2133206897">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dissercat.com/content/razvitie-interpretiruyushchei-sposobnosti-lichnosti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.labirint.ru/pubhouse/104/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://proletarios.org/books/Rubinstein-Desarrollo-de-La-Psicologia.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.voppsy.ru/eng/contents/ce894.htm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.bookey.app/files/pdf/book/es/comprender-la-vida.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/cemys.v12i24.428" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.labirint.ru/pubhouse/104/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://proletarios.org/books/Rubinstein-Desarrollo-de-La-Psicologia.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.voppsy.ru/eng/contents/ce894.htm" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.bookey.app/files/pdf/book/es/comprender-la-vida.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dissercat.com/content/razvitie-interpretiruyushchei-sposobnosti-lichnosti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -16611,72 +16698,72 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4EAA4410-C792-4755-BAE6-E61053B9B69D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>6281</Words>
-  <Characters>34548</Characters>
+  <Words>6297</Words>
+  <Characters>34637</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>287</Lines>
+  <Lines>288</Lines>
   <Paragraphs>81</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>40748</CharactersWithSpaces>
+  <CharactersWithSpaces>40853</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Humanidades</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>