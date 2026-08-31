--- v0 (2025-12-19)
+++ v1 (2026-08-31)
@@ -4,51 +4,51 @@
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7F1C2ECC" w14:textId="5E517718" w:rsidR="00E37CB1" w:rsidRDefault="00E37CB1" w:rsidP="00D26AD2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A88F44E" wp14:editId="6FF7B7F3">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-842645</wp:posOffset>
             </wp:positionV>
@@ -85,51 +85,89 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7789545" cy="1297305"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="773C4FF4" w14:textId="77777777" w:rsidR="00E37CB1" w:rsidRDefault="00E37CB1" w:rsidP="00D26AD2">
+    <w:p w14:paraId="773C4FF4" w14:textId="2BF9E75A" w:rsidR="00E37CB1" w:rsidRPr="00894D70" w:rsidRDefault="00894D70" w:rsidP="00894D70">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00894D70">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00894D70">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00894D70">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="auto"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="es-MX"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23913/cemys.v12i24.429</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="584F78DA" w14:textId="77777777" w:rsidR="00894D70" w:rsidRDefault="00894D70" w:rsidP="00D26AD2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11564CBC" w14:textId="77777777" w:rsidR="00E37CB1" w:rsidRPr="00C278F1" w:rsidRDefault="00E37CB1" w:rsidP="00E37CB1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3390"/>
         </w:tabs>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C278F1">
@@ -416,71 +454,51 @@
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07C5FBC0" w14:textId="6CBB9159" w:rsidR="00D26AD2" w:rsidRPr="00C278F1" w:rsidRDefault="009225C3" w:rsidP="00D26AD2">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C278F1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">José </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Muñoz Bravo</w:t>
+        <w:t>José Oliden Muñoz Bravo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56BACFD0" w14:textId="1A23F054" w:rsidR="00D26AD2" w:rsidRPr="00C278F1" w:rsidRDefault="00D26AD2" w:rsidP="00D26AD2">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C278F1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Institución Educativa de Bachillerato La Cruz Nariño</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="404264CF" w14:textId="61108A2A" w:rsidR="004F1B6A" w:rsidRPr="00322AD8" w:rsidRDefault="007C0E20" w:rsidP="00D26AD2">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="right"/>
@@ -624,64 +642,61 @@
     </w:p>
     <w:p w14:paraId="30560E4D" w14:textId="798C0BDF" w:rsidR="00934D39" w:rsidRPr="00C278F1" w:rsidRDefault="0085723C" w:rsidP="00D26AD2">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00C278F1">
         <w:t>En la actualidad, el buen maestro, además de poseer cualidades humanas, requiere una sólida preparación intelectual que le permita dominar el conocimiento disciplinar y, simultáneamente, comprender corrientes, modelos, estrategias y conceptos didácticos que garanticen un aprendizaje creativo. Esta formación debe propiciar el desarrollo de estrategias flexibles, innovadoras y responsables que faciliten al estudiante interpretar el mundo, interactuar con él y proponer alternativas de solución frente a los desafíos que enfrenta en su contexto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B05F20D" w14:textId="77777777" w:rsidR="00D26AD2" w:rsidRPr="00C278F1" w:rsidRDefault="00D26AD2" w:rsidP="00D26AD2">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="706F6774" w14:textId="65CB1588" w:rsidR="00934D39" w:rsidRPr="00C278F1" w:rsidRDefault="006F5A32" w:rsidP="00D26AD2">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00C278F1">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">El modelo pedagógico significativo-cognitivo busca la formación de un ser humano integral, unificado en principios </w:t>
       </w:r>
       <w:r w:rsidR="00590785" w:rsidRPr="00C278F1">
         <w:t>gnoseológicos</w:t>
       </w:r>
       <w:r w:rsidR="00665C6D" w:rsidRPr="00C278F1">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C278F1">
-        <w:t xml:space="preserve"> Desde esta perspectiva, la educación se concibe como un proceso </w:t>
-[...3 lines deleted...]
-        <w:t>transformador que no solo potencia el desarrollo individual, sino que también contribuye al progreso social y al bienestar colectivo</w:t>
+        <w:t xml:space="preserve"> Desde esta perspectiva, la educación se concibe como un proceso transformador que no solo potencia el desarrollo individual, sino que también contribuye al progreso social y al bienestar colectivo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69145B85" w14:textId="77777777" w:rsidR="00D26AD2" w:rsidRPr="00C278F1" w:rsidRDefault="00D26AD2" w:rsidP="00D26AD2">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DEF3AEF" w14:textId="6E23A8EC" w:rsidR="00934D39" w:rsidRPr="00C278F1" w:rsidRDefault="00934D39" w:rsidP="00D26AD2">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00C278F1">
         <w:t xml:space="preserve">El contexto escolar abre posibilidades para comprender el aprendizaje y el conocimiento, ya que a través de él se transmiten patrones culturales de generación en generación, dejando huellas en las prácticas pedagógicas y en las relaciones con el saber. </w:t>
       </w:r>
       <w:r w:rsidR="00225C65" w:rsidRPr="00C278F1">
         <w:t>De igual modo</w:t>
       </w:r>
       <w:r w:rsidRPr="00C278F1">
         <w:t>, cumple una función moral al favorecer la enseñanza de costumbres y valores, permitiendo transitar hacia la formación del ser humano del siglo XXI.</w:t>
       </w:r>
     </w:p>
@@ -920,322 +935,336 @@
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00C278F1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>p. 18)</w:t>
       </w:r>
       <w:r w:rsidR="007E4F50" w:rsidRPr="00C278F1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00C278F1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Su teoría resalta la importancia de los conocimientos previos como punto de anclaje para integrar nuevos aprendizajes de manera significativa, en contraposición al aprendizaje mecánico, que se limita a memorizar información sin conexión con saberes anteriores.</w:t>
+        <w:t xml:space="preserve"> Su teoría resalta la importancia de los conocimientos previos como punto de anclaje para integrar nuevos aprendizajes de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C278F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>manera significativa, en contraposición al aprendizaje mecánico, que se limita a memorizar información sin conexión con saberes anteriores.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3916B863" w14:textId="77777777" w:rsidR="00D26AD2" w:rsidRPr="00C278F1" w:rsidRDefault="00D26AD2" w:rsidP="00D26AD2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="646A01B6" w14:textId="4A3B2156" w:rsidR="006A22AE" w:rsidRPr="00C278F1" w:rsidRDefault="006A22AE" w:rsidP="00D26AD2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C278F1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>De manera complementaria, este modelo enfatiza el papel de los valores, la investigación, la creatividad y la tecnología como pilares de la vida escolar. La responsabilidad, entendida como valor moral y profesional, constituye un eje transversal de la práctica docente, expresado en el cumplimiento disciplinado, la autocrítica y el compromiso con la formación integral de los estudiantes Batista</w:t>
+      </w:r>
+      <w:r w:rsidR="00216F10" w:rsidRPr="00C278F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C278F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2000).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37AC8987" w14:textId="77777777" w:rsidR="00D26AD2" w:rsidRPr="00C278F1" w:rsidRDefault="00D26AD2" w:rsidP="00D26AD2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51D09C20" w14:textId="5CC1841D" w:rsidR="006A22AE" w:rsidRPr="00C278F1" w:rsidRDefault="006A22AE" w:rsidP="00D26AD2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C278F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>La investigación educativa, concebida como un proceso complejo y multidisciplinar, permite analizar críticamente las prácticas docentes y orientar la mejora pedagógica. Desde la perspectiva significativa-cognitiva, los docentes son incentivados a cuestionar sus supuestos, reflexionar sobre sus contextos y promover innovaciones en la enseñanza (Kemmis</w:t>
+      </w:r>
+      <w:r w:rsidR="00922B2A" w:rsidRPr="00C278F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C278F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1988).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7124D888" w14:textId="77777777" w:rsidR="00D26AD2" w:rsidRPr="00C278F1" w:rsidRDefault="00D26AD2" w:rsidP="00D26AD2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B025EE0" w14:textId="30AA913B" w:rsidR="006A22AE" w:rsidRPr="00C278F1" w:rsidRDefault="006A22AE" w:rsidP="00D26AD2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C278F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Finalmente, la incorporación de las Tecnologías de la Información y la Comunicación (TIC) en la escuela constituye un desafío y, al mismo tiempo, una oportunidad. Su integración crítica y pedagógica en los procesos de enseñanza-aprendizaje favorece el acceso a nuevas formas de conocimiento, la innovación metodológica y la preparación de los estudiantes para desenvolverse en la sociedad actual (De Pablos </w:t>
+      </w:r>
+      <w:r w:rsidR="009324C3" w:rsidRPr="00C278F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C278F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Jiménez</w:t>
+      </w:r>
+      <w:r w:rsidR="00922B2A" w:rsidRPr="00C278F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C278F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1998).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D93C71A" w14:textId="77777777" w:rsidR="00D26AD2" w:rsidRPr="00C278F1" w:rsidRDefault="00D26AD2" w:rsidP="00D26AD2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34FE9CC1" w14:textId="77777777" w:rsidR="006A22AE" w:rsidRPr="00C278F1" w:rsidRDefault="006A22AE" w:rsidP="00D26AD2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C278F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>En consecuencia, lo recomendable es que el docente aplique técnicas y estrategias de aprendizaje que incentiven el pensamiento crítico y autónomo, tales como debates, foros, mesas redondas, discusiones, escritura de ensayos y evaluaciones con preguntas de análisis. De esta manera, la escuela del siglo XXI podrá implementar actividades que promuevan el pensamiento lateral o creativo, en coherencia con los desafíos actuales de la educación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="194A074A" w14:textId="77777777" w:rsidR="00D26AD2" w:rsidRPr="00C278F1" w:rsidRDefault="00D26AD2" w:rsidP="00D26AD2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26D068BD" w14:textId="4487C0F0" w:rsidR="006A22AE" w:rsidRPr="00C278F1" w:rsidRDefault="006A22AE" w:rsidP="00D26AD2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C278F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Así, la creatividad se convierte en uno de los principales ejes del proceso educativo, ya que contribuye a que los estudiantes desarrollen la capacidad de resolver problemas complejos de manera efectiva, pues permiten a los niños y jóvenes explorar su imaginación mediante la escritura creativa, la producción de obras teatrales y la elaboración de piezas artísticas como dibujos o pinturas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4806695D" w14:textId="77777777" w:rsidR="00D26AD2" w:rsidRPr="00C278F1" w:rsidRDefault="00D26AD2" w:rsidP="00D26AD2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3893D79B" w14:textId="0998BCE6" w:rsidR="004B4CC6" w:rsidRPr="00C278F1" w:rsidRDefault="006A22AE" w:rsidP="00D26AD2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C278F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>En suma, la escuela del siglo XXI debe fomentar un aprendizaje de carácter cognitivo, emocional y social, que incentive la motivación por aprender, fortalezca la empatía y promueva la convivencia en la diversidad. La creación de comunidades de aprendizaje en el aula constituye una estrategia efectiva para garantizar la igualdad, la cooperación y la vivencia de valores democráticos en la formación de los estudiantes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3904F991" w14:textId="77777777" w:rsidR="00D26AD2" w:rsidRPr="00C278F1" w:rsidRDefault="00D26AD2" w:rsidP="00D26AD2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FFC3C14" w14:textId="77777777" w:rsidR="00377A4B" w:rsidRPr="00C278F1" w:rsidRDefault="00377A4B" w:rsidP="00D26AD2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C278F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>En este sentido, actividades en grupo, la lectura de obras literarias y la dramatización de situaciones cotidianas en las que sea necesario aplicar la inteligencia emocional constituyen prácticas educativas eficaces que contribuyen al fortalecimiento de la educación emocional, considerada hoy un eje esencial de la formación integral.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EE6EEEB" w14:textId="77777777" w:rsidR="00D26AD2" w:rsidRPr="00C278F1" w:rsidRDefault="00D26AD2" w:rsidP="00D26AD2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A99C8B2" w14:textId="0F5F5F99" w:rsidR="00377A4B" w:rsidRPr="00C278F1" w:rsidRDefault="00705899" w:rsidP="00D26AD2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C278F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Esto implica que no se trata de “aprender por aprender”, sino de “aprender a aprender”, es decir, desarrollar las aptitudes y competencias necesarias para adaptarse a una sociedad cambiante y a sus continuas exigencias. La escuela, en este contexto, no puede limitarse a la transmisión y acumulación de saberes, sino que debe orientarse hacia la formación de sujetos capaces de enfrentar situaciones nuevas, sintetizar información y aplicarla en distintos campos del conocimiento. De este modo, el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C278F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>De manera complementaria, este modelo enfatiza el papel de los valores, la investigación, la creatividad y la tecnología como pilares de la vida escolar. La responsabilidad, entendida como valor moral y profesional, constituye un eje transversal de la práctica docente, expresado en el cumplimiento disciplinado, la autocrítica y el compromiso con la formación integral de los estudiantes Batista</w:t>
-[...216 lines deleted...]
-        <w:t>Esto implica que no se trata de “aprender por aprender”, sino de “aprender a aprender”, es decir, desarrollar las aptitudes y competencias necesarias para adaptarse a una sociedad cambiante y a sus continuas exigencias. La escuela, en este contexto, no puede limitarse a la transmisión y acumulación de saberes, sino que debe orientarse hacia la formación de sujetos capaces de enfrentar situaciones nuevas, sintetizar información y aplicarla en distintos campos del conocimiento. De este modo, el aprendizaje se convierte en un proceso activo, reflexivo y significativo, que prepara al estudiante para participar de manera crítica y creativa en su entorno</w:t>
+        <w:t>aprendizaje se convierte en un proceso activo, reflexivo y significativo, que prepara al estudiante para participar de manera crítica y creativa en su entorno</w:t>
       </w:r>
       <w:r w:rsidR="00377A4B" w:rsidRPr="00C278F1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C686C89" w14:textId="77777777" w:rsidR="00D26AD2" w:rsidRPr="00C278F1" w:rsidRDefault="00D26AD2" w:rsidP="00D26AD2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76AD9E0E" w14:textId="77777777" w:rsidR="003A665F" w:rsidRPr="00C278F1" w:rsidRDefault="003A665F" w:rsidP="00D26AD2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C278F1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>La institución educativa debe abrir sus puertas a nuevas voces y planteamientos, alejándose de una cultura escolar rígida y tradicional. Al mismo tiempo, ha de poner a disposición de la comunidad sus recursos y posibilidades, de modo que se configure como una verdadera escuela democrática, abierta al diálogo, la participación y la construcción colectiva del conocimiento.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D18A254" w14:textId="77777777" w:rsidR="00D26AD2" w:rsidRPr="00C278F1" w:rsidRDefault="00D26AD2" w:rsidP="00D26AD2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D9575D8" w14:textId="77777777" w:rsidR="003A665F" w:rsidRPr="00C278F1" w:rsidRDefault="003A665F" w:rsidP="00D26AD2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C278F1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El papel de la escuela se expresa en su función socializadora y formativa. Por un lado, prepara para la vida en sociedad, acompañando a otras agencias fundamentales de socialización, como la familia, desde las edades tempranas. Por otro, transmite conocimientos e instruye para la inserción en el mundo del trabajo a través de diversas estrategias pedagógicas que fortalecen las competencias necesarias para desenvolverse en contextos dinámicos y cambiantes.</w:t>
       </w:r>
@@ -1479,59 +1508,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (p. 18). En esta línea, un aprendizaje es significativo cuando los contenidos se relacionan de modo no arbitrario y sustancial con lo que el estudiante ya sabe, es decir, con conceptos, imágenes o proposiciones previamente significativos en su estructura cognitiva.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5873CD5B" w14:textId="77777777" w:rsidR="00D26AD2" w:rsidRPr="00C278F1" w:rsidRDefault="00D26AD2" w:rsidP="00D26AD2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="675C670E" w14:textId="77777777" w:rsidR="00947DAC" w:rsidRPr="00C278F1" w:rsidRDefault="00947DAC" w:rsidP="00D26AD2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C278F1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">En el proceso educativo resulta esencial considerar lo que el individuo ya sabe, de manera que se establezca una relación con aquello que debe aprender. Este proceso ocurre cuando el educando cuenta </w:t>
-[...7 lines deleted...]
-        <w:t>en su estructura cognitiva con conceptos claros, estables y definidos (ideas, proposiciones, teorías), que permiten la interacción con la nueva información.</w:t>
+        <w:t>En el proceso educativo resulta esencial considerar lo que el individuo ya sabe, de manera que se establezca una relación con aquello que debe aprender. Este proceso ocurre cuando el educando cuenta en su estructura cognitiva con conceptos claros, estables y definidos (ideas, proposiciones, teorías), que permiten la interacción con la nueva información.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A6D0F07" w14:textId="77777777" w:rsidR="0003199C" w:rsidRPr="00C278F1" w:rsidRDefault="0003199C" w:rsidP="0003199C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0BFE5B0B" w14:textId="11A5A30E" w:rsidR="00947DAC" w:rsidRPr="00C278F1" w:rsidRDefault="00947DAC" w:rsidP="0003199C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C278F1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La característica central del aprendizaje significativo es que genera una interacción no arbitraria entre los conocimientos previos relevantes y la nueva información. Esto permite que las ideas adquiridas se integren a la estructura cognitiva de forma sustancial, favoreciendo la diferenciación, evolución y estabilidad de los subsumidores y, en consecuencia, de todo el sistema cognitivo.</w:t>
       </w:r>
     </w:p>
@@ -1777,73 +1798,66 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dentro de los valores morales se destaca la responsabilidad, entendida en el contexto de la docencia como la capacidad de ser disciplinado, cumplir con los compromisos, reconocer errores y corregirlos, asumir una postura crítica y autocrítica, y enfrentar con resiliencia los obstáculos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DDC7B97" w14:textId="77777777" w:rsidR="0003199C" w:rsidRPr="00C278F1" w:rsidRDefault="0003199C" w:rsidP="0003199C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40E15D64" w14:textId="00AC7DB5" w:rsidR="00947DAC" w:rsidRPr="00C278F1" w:rsidRDefault="00947DAC" w:rsidP="0003199C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C278F1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Por ello, el modelo pedagógico otorga gran importancia a la comunicación entre estudiante y docente en el proceso de enseñanza</w:t>
       </w:r>
       <w:r w:rsidR="00B34FAA" w:rsidRPr="00C278F1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C278F1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">aprendizaje. El estilo comunicativo del profesor debe caracterizarse por el </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">trato respetuoso, la preocupación por la formación integral del estudiante y la atención a sus problemas personales. Además, debe estimular la </w:t>
+        <w:t xml:space="preserve">aprendizaje. El estilo comunicativo del profesor debe caracterizarse por el trato respetuoso, la preocupación por la formación integral del estudiante y la atención a sus problemas personales. Además, debe estimular la </w:t>
       </w:r>
       <w:r w:rsidR="006C40F7" w:rsidRPr="00C278F1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>participación</w:t>
       </w:r>
       <w:r w:rsidRPr="00C278F1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> y valorar los logros del alumnado.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E7E231A" w14:textId="77777777" w:rsidR="0003199C" w:rsidRPr="00C278F1" w:rsidRDefault="0003199C" w:rsidP="0003199C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20C89521" w14:textId="678AC3E4" w:rsidR="00947DAC" w:rsidRPr="00C278F1" w:rsidRDefault="00947DAC" w:rsidP="0003199C">
@@ -2058,93 +2072,103 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DF50B88" w14:textId="77777777" w:rsidR="007672F8" w:rsidRPr="00C278F1" w:rsidRDefault="007672F8" w:rsidP="0003199C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C278F1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Los resultados de la investigación educativa proporcionan insumos valiosos para analizar las situaciones pedagógicas, los tipos de conocimiento implicados, los marcos de referencia, los modos de razonamiento de los destinatarios y las condiciones institucionales de aprendizaje.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="546F4C62" w14:textId="77777777" w:rsidR="0003199C" w:rsidRPr="00C278F1" w:rsidRDefault="0003199C" w:rsidP="0003199C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="161C4F55" w14:textId="77777777" w:rsidR="007672F8" w:rsidRPr="00C278F1" w:rsidRDefault="007672F8" w:rsidP="0003199C">
+    <w:p w14:paraId="3B0FE3C3" w14:textId="77777777" w:rsidR="00894D70" w:rsidRDefault="00894D70" w:rsidP="0003199C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C278F1">
+    </w:p>
+    <w:p w14:paraId="161C4F55" w14:textId="2D2D39D1" w:rsidR="007672F8" w:rsidRPr="00C278F1" w:rsidRDefault="007672F8" w:rsidP="0003199C">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C278F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>La creatividad en la vida escolar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CD23A45" w14:textId="77777777" w:rsidR="0003199C" w:rsidRPr="00C278F1" w:rsidRDefault="0003199C" w:rsidP="0003199C">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F74F305" w14:textId="77777777" w:rsidR="009E176D" w:rsidRPr="00C278F1" w:rsidRDefault="009E176D" w:rsidP="0003199C">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C278F1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Los modelos cognitivos fundamentan sus propuestas teóricas en la identificación de los procesos y estrategias que favorecen un mejor desempeño en las tareas intelectuales. Su propósito es distinguir los mecanismos que emplean las personas con altas capacidades en contraste con quienes no manifiestan tales habilidades, con el fin de comprender cómo se estructuran, desarrollan y aplican los recursos cognitivos superiores.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38124DC5" w14:textId="77777777" w:rsidR="0003199C" w:rsidRPr="00C278F1" w:rsidRDefault="0003199C" w:rsidP="0003199C">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="449BFE2D" w14:textId="66EA2B3F" w:rsidR="009E176D" w:rsidRPr="00C278F1" w:rsidRDefault="009E176D" w:rsidP="0003199C">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C278F1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2420,59 +2444,59 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>En este marco, las Tecnologías de la Información y la Comunicación (TIC) se convierten en herramientas clave para ampliar las oportunidades de aprendizaje, diversificar metodologías y fortalecer la interacción educativa. Como señalan Cabero (2007) y De Pablos (1998), la integración de las TIC promueve procesos formativos más flexibles, motivadores y acordes con las demandas de la sociedad del conocimiento. De igual forma, Adell (1997) sostiene que las tecnologías favorecen entornos de aprendizaje colaborativos y abiertos, mientras que Area Moreira (2010) destaca su potencial para mejorar la alfabetización digital, la autonomía y la construcción activa del conocimiento por parte de los estudiantes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13022B39" w14:textId="77777777" w:rsidR="0003199C" w:rsidRPr="00C278F1" w:rsidRDefault="0003199C" w:rsidP="0003199C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13622294" w14:textId="77777777" w:rsidR="00DB7D7A" w:rsidRPr="00C278F1" w:rsidRDefault="00DB7D7A" w:rsidP="0003199C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C278F1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">De manera específica, se han desarrollado recursos basados en TIC orientados a mejorar la accesibilidad de los estudiantes y a dinamizar las prácticas pedagógicas. Su integración crítica, reflexiva y pedagógica en la escuela resulta fundamental para convertirlas en dispositivos que </w:t>
+        <w:t xml:space="preserve">De manera específica, se han desarrollado recursos basados en TIC orientados a mejorar la accesibilidad de los estudiantes y a dinamizar las prácticas pedagógicas. Su integración crítica, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C278F1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>potencien el aprendizaje, mediante métodos y técnicas innovadoras que atiendan las necesidades, ritmos y estilos de aprendizaje de la diversidad estudiantil.</w:t>
+        <w:t>reflexiva y pedagógica en la escuela resulta fundamental para convertirlas en dispositivos que potencien el aprendizaje, mediante métodos y técnicas innovadoras que atiendan las necesidades, ritmos y estilos de aprendizaje de la diversidad estudiantil.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11F18914" w14:textId="77777777" w:rsidR="00377A4B" w:rsidRPr="00C278F1" w:rsidRDefault="00377A4B" w:rsidP="00D26AD2">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05F86FB0" w14:textId="77777777" w:rsidR="00885F62" w:rsidRPr="00C278F1" w:rsidRDefault="00885F62" w:rsidP="0003199C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C278F1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -2624,51 +2648,59 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Por su parte, el concepto de educación ha sido tradicionalmente entendido como la transmisión de información y el desarrollo de destrezas necesarias para integrarse al sistema productivo, restringiéndose a una etapa determinada de la vida. Sin embargo, la educación contemporánea debe concebirse como un proceso continuo, a lo largo de toda la vida y en todos los ámbitos sociales. En este sentido, la escuela debe reinventarse como una institución promotora de integración y convivencia, formando parte de un continuum educativo que abarque la vida comunitaria y no se limite a un espacio segregado.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FB68609" w14:textId="77777777" w:rsidR="0003199C" w:rsidRPr="00C278F1" w:rsidRDefault="0003199C" w:rsidP="0003199C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D84B975" w14:textId="77777777" w:rsidR="00BD7DFD" w:rsidRPr="00C278F1" w:rsidRDefault="00BD7DFD" w:rsidP="0003199C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C278F1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Hasta hace pocas décadas, educación y pedagogía se identificaban casi exclusivamente con la escuela, mientras que la educación social era descalificada con términos como “educación no formal”, “informal” o “no reglada”, expresiones cargadas de connotaciones negativas. Sin embargo, la educación social constituye una forma legítima y amplia de formación, orientada a promover la socialización, la integración y el desarrollo ético, moral y conductual de las personas.</w:t>
+        <w:t xml:space="preserve">Hasta hace pocas décadas, educación y pedagogía se identificaban casi exclusivamente con la escuela, mientras que la educación social era descalificada con términos como “educación no formal”, “informal” o “no reglada”, expresiones cargadas de connotaciones negativas. Sin embargo, la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C278F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>educación social constituye una forma legítima y amplia de formación, orientada a promover la socialización, la integración y el desarrollo ético, moral y conductual de las personas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CD7B788" w14:textId="77777777" w:rsidR="0003199C" w:rsidRPr="00C278F1" w:rsidRDefault="0003199C" w:rsidP="0003199C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41B57B1D" w14:textId="797AAA0C" w:rsidR="00885F62" w:rsidRPr="00C278F1" w:rsidRDefault="00BD7DFD" w:rsidP="0003199C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C278F1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Asimismo, la docencia, como actividad profesional, ha generado conocimiento, producido soluciones a sus propios desafíos y se rige por un código ético. En consecuencia, el docente debe ser considerado un profesional de la educación, cuya labor requiere formación pedagógica sólida y obligatoria, así como un compromiso permanente con la actualización y la investigación educativa.</w:t>
       </w:r>
     </w:p>
@@ -3089,194 +3121,140 @@
         <w:t xml:space="preserve"> (30.ª ed.). Siglo XXI Editores.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10161F9B" w14:textId="67DA220B" w:rsidR="00DF3F95" w:rsidRPr="00C278F1" w:rsidRDefault="00234C19" w:rsidP="00D26AD2">
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C278F1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gardner, H. (2016). </w:t>
       </w:r>
       <w:r w:rsidR="007F6FF2" w:rsidRPr="00C278F1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Estructuras mentales: La teoría de las inteligencias múltiples. Basic </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="007F6FF2" w:rsidRPr="00C278F1">
+        <w:t>Estructuras mentales: La teoría de las inteligencias múltiples. Basic Books.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DE99BF0" w14:textId="392776DE" w:rsidR="00234C19" w:rsidRPr="00C278F1" w:rsidRDefault="00234C19" w:rsidP="00D26AD2">
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C278F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kemmis, S. (1988). </w:t>
+      </w:r>
+      <w:r w:rsidR="00E0409D" w:rsidRPr="00C278F1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Books</w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Kemmis, S. (1988). </w:t>
+        <w:t xml:space="preserve">El planificador de investigación-acción. </w:t>
       </w:r>
       <w:r w:rsidR="00E0409D" w:rsidRPr="00C278F1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-ES"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">El planificador de investigación-acción. </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Deakin </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E0409D" w:rsidRPr="00C278F1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Deakin</w:t>
+        <w:t>University</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E0409D" w:rsidRPr="00C278F1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...25 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> Press</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2610055B" w14:textId="35EB7EDB" w:rsidR="00234C19" w:rsidRPr="00C278F1" w:rsidRDefault="00234C19" w:rsidP="00D26AD2">
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C278F1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sternberg, R. (1986). </w:t>
       </w:r>
       <w:r w:rsidR="00DC3413" w:rsidRPr="00C278F1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Más allá del CI: Una teoría triárquica de la inteligencia humana. Cambridge </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00DC3413" w:rsidRPr="00C278F1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>University</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00DC3413" w:rsidRPr="00C278F1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> Press.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FAA2C41" w14:textId="161822CE" w:rsidR="00234C19" w:rsidRPr="00C278F1" w:rsidRDefault="00234C19" w:rsidP="00D26AD2">
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C278F1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De Pablos, J., </w:t>
       </w:r>
       <w:r w:rsidR="009F3963" w:rsidRPr="00C278F1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="00C278F1">
@@ -3400,51 +3378,51 @@
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0BB14982" wp14:editId="50F32423">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>118745</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>454660</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2352675" cy="868045"/>
             <wp:effectExtent l="0" t="0" r="9525" b="8255"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="1894589955" name="Imagen 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9">
+                    <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2352675" cy="868045"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -3500,71 +3478,71 @@
       <w:r w:rsidRPr="00D26AD2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Doctor Ciencias de la Educación </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A10A3A5" w14:textId="7216C1AB" w:rsidR="00DC62AB" w:rsidRPr="00D26AD2" w:rsidRDefault="00696260" w:rsidP="00D26AD2">
       <w:pPr>
         <w:ind w:firstLine="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D26AD2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Doctor PHD Filosofía </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DC62AB" w:rsidRPr="00D26AD2" w:rsidSect="009F4BF1">
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1041" w:bottom="1417" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F2618ED" w14:textId="77777777" w:rsidR="009E4012" w:rsidRDefault="009E4012" w:rsidP="005A29F3">
+    <w:p w14:paraId="1B16BF41" w14:textId="77777777" w:rsidR="00080010" w:rsidRDefault="00080010" w:rsidP="005A29F3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79C397BC" w14:textId="77777777" w:rsidR="009E4012" w:rsidRDefault="009E4012" w:rsidP="005A29F3">
+    <w:p w14:paraId="59775588" w14:textId="77777777" w:rsidR="00080010" w:rsidRDefault="00080010" w:rsidP="005A29F3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3590,118 +3568,118 @@
   <w:font w:name="Aptos Display">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="66441CD3" w14:textId="77777777" w:rsidR="00E37CB1" w:rsidRPr="009F4BF1" w:rsidRDefault="00E37CB1" w:rsidP="00E37CB1">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve">             </w:t>
     </w:r>
     <w:r w:rsidRPr="009F4BF1">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve">Vol. 12, Núm. 24                  Julio – </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="009F4BF1">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:t>Diciembre</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="009F4BF1">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve"> 2025                        ISSN: 2448 – 6507</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="51601E0E" w14:textId="77777777" w:rsidR="00E37CB1" w:rsidRDefault="00E37CB1">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4050D15E" w14:textId="77777777" w:rsidR="009E4012" w:rsidRDefault="009E4012" w:rsidP="005A29F3">
+    <w:p w14:paraId="059E653D" w14:textId="77777777" w:rsidR="00080010" w:rsidRDefault="00080010" w:rsidP="005A29F3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="08E98D9C" w14:textId="77777777" w:rsidR="009E4012" w:rsidRDefault="009E4012" w:rsidP="005A29F3">
+    <w:p w14:paraId="645CFB02" w14:textId="77777777" w:rsidR="00080010" w:rsidRDefault="00080010" w:rsidP="005A29F3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16200541"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="57C453C0"/>
     <w:lvl w:ilvl="0" w:tplc="240A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="240A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -4136,82 +4114,83 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="466319269">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="697968331">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="70"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007C0E20"/>
     <w:rsid w:val="00007DA3"/>
     <w:rsid w:val="0003199C"/>
     <w:rsid w:val="00031DF0"/>
     <w:rsid w:val="00034A7E"/>
     <w:rsid w:val="0005763F"/>
     <w:rsid w:val="00060561"/>
+    <w:rsid w:val="00080010"/>
     <w:rsid w:val="00091A85"/>
     <w:rsid w:val="00094B72"/>
     <w:rsid w:val="000B0638"/>
     <w:rsid w:val="000B5359"/>
     <w:rsid w:val="000C12A6"/>
     <w:rsid w:val="000E1FB4"/>
     <w:rsid w:val="000E2BAF"/>
     <w:rsid w:val="000E6C1B"/>
     <w:rsid w:val="000F3295"/>
     <w:rsid w:val="00104E73"/>
     <w:rsid w:val="00122DC1"/>
     <w:rsid w:val="001324BC"/>
     <w:rsid w:val="00143A54"/>
     <w:rsid w:val="0015173B"/>
     <w:rsid w:val="00153969"/>
     <w:rsid w:val="00182246"/>
     <w:rsid w:val="001A3D8E"/>
     <w:rsid w:val="001B6FB4"/>
     <w:rsid w:val="001C76A6"/>
     <w:rsid w:val="001D413F"/>
     <w:rsid w:val="001F333A"/>
     <w:rsid w:val="00204D06"/>
     <w:rsid w:val="002140ED"/>
     <w:rsid w:val="00216F10"/>
     <w:rsid w:val="00225C65"/>
@@ -4290,50 +4269,51 @@
     <w:rsid w:val="00717E19"/>
     <w:rsid w:val="007259C7"/>
     <w:rsid w:val="007366B9"/>
     <w:rsid w:val="007371A0"/>
     <w:rsid w:val="0074232F"/>
     <w:rsid w:val="00744C7A"/>
     <w:rsid w:val="00763B88"/>
     <w:rsid w:val="007672F8"/>
     <w:rsid w:val="00773F5F"/>
     <w:rsid w:val="00783293"/>
     <w:rsid w:val="00792DCA"/>
     <w:rsid w:val="007C0E20"/>
     <w:rsid w:val="007E2F19"/>
     <w:rsid w:val="007E4F50"/>
     <w:rsid w:val="007E5088"/>
     <w:rsid w:val="007F6AA4"/>
     <w:rsid w:val="007F6FF2"/>
     <w:rsid w:val="00804018"/>
     <w:rsid w:val="008057C5"/>
     <w:rsid w:val="008179AA"/>
     <w:rsid w:val="008235FF"/>
     <w:rsid w:val="00842912"/>
     <w:rsid w:val="0085723C"/>
     <w:rsid w:val="00877778"/>
     <w:rsid w:val="00885F62"/>
+    <w:rsid w:val="00894D70"/>
     <w:rsid w:val="008A393E"/>
     <w:rsid w:val="008B7348"/>
     <w:rsid w:val="008B778F"/>
     <w:rsid w:val="008D5D06"/>
     <w:rsid w:val="008E64D7"/>
     <w:rsid w:val="009225C3"/>
     <w:rsid w:val="00922B2A"/>
     <w:rsid w:val="009324C3"/>
     <w:rsid w:val="00934D39"/>
     <w:rsid w:val="00937DC9"/>
     <w:rsid w:val="00947DAC"/>
     <w:rsid w:val="009506DA"/>
     <w:rsid w:val="009612F1"/>
     <w:rsid w:val="00972769"/>
     <w:rsid w:val="00975BC2"/>
     <w:rsid w:val="00986BA6"/>
     <w:rsid w:val="009876E8"/>
     <w:rsid w:val="009A1254"/>
     <w:rsid w:val="009A5213"/>
     <w:rsid w:val="009A743B"/>
     <w:rsid w:val="009A79B6"/>
     <w:rsid w:val="009D3EF0"/>
     <w:rsid w:val="009E176D"/>
     <w:rsid w:val="009E4012"/>
     <w:rsid w:val="009E5135"/>
@@ -4409,50 +4389,51 @@
     <w:rsid w:val="00E015C9"/>
     <w:rsid w:val="00E0409D"/>
     <w:rsid w:val="00E076AB"/>
     <w:rsid w:val="00E20270"/>
     <w:rsid w:val="00E2592B"/>
     <w:rsid w:val="00E305F4"/>
     <w:rsid w:val="00E37CB1"/>
     <w:rsid w:val="00E73852"/>
     <w:rsid w:val="00E82251"/>
     <w:rsid w:val="00E92CAA"/>
     <w:rsid w:val="00E9611C"/>
     <w:rsid w:val="00EA40D8"/>
     <w:rsid w:val="00EA43FF"/>
     <w:rsid w:val="00EC0BF9"/>
     <w:rsid w:val="00EE1AF3"/>
     <w:rsid w:val="00EF3A35"/>
     <w:rsid w:val="00F0751E"/>
     <w:rsid w:val="00F20317"/>
     <w:rsid w:val="00F21138"/>
     <w:rsid w:val="00F24FCC"/>
     <w:rsid w:val="00F52C62"/>
     <w:rsid w:val="00F57823"/>
     <w:rsid w:val="00F744BC"/>
     <w:rsid w:val="00F80B35"/>
     <w:rsid w:val="00F96045"/>
+    <w:rsid w:val="00F9747D"/>
     <w:rsid w:val="00FE00F8"/>
     <w:rsid w:val="00FE5ED6"/>
     <w:rsid w:val="00FF0D6C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -5479,62 +5460,74 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HTMLconformatoprevioCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008057C5"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HTMLconformatoprevioCar">
     <w:name w:val="HTML con formato previo Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="HTMLconformatoprevio"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008057C5"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00894D70"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23913/cemys.v12i24.429" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5806,72 +5799,72 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BFA54156-781B-4795-B489-2B6FD9FB927D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>4605</Words>
-  <Characters>25328</Characters>
+  <Words>4621</Words>
+  <Characters>25417</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>211</Lines>
   <Paragraphs>59</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>29874</CharactersWithSpaces>
+  <CharactersWithSpaces>29979</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>JOSE OLIDEN MUÑOZ BRAVO</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>